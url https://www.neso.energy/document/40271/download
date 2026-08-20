--- v1 (2026-06-17)
+++ v2 (2026-08-20)
@@ -13,12290 +13,8383 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="200EEE70" w14:textId="77777777">
-[...15 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent1"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3485"/>
+        <w:gridCol w:w="3326"/>
+        <w:gridCol w:w="1480"/>
+        <w:gridCol w:w="292"/>
+        <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00A009F5" w14:paraId="19BF7A00" w14:textId="77777777">
+      <w:tr w:rsidRPr="0067374B" w:rsidR="00B35290" w:rsidTr="00C96802" w14:paraId="60C1B56D" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9630" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="77DDF9A7" w14:textId="77777777">
+          <w:p w:rsidRPr="0067374B" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="348910D8" w14:paraId="4DE83839" w14:textId="7112A829">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:divId w:val="524290481"/>
+              <w:divId w:val="1329021473"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="0F9C751E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067374B" w:rsidR="00B35290">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              </w:rPr>
-              <w:t>STC Modification Proposal Form </w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>STCP Modification Proposal Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidTr="00A009F5" w14:paraId="7D3093F0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidTr="00C96802" w14:paraId="5EB6DB71" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="5820"/>
+          <w:trHeight w:val="3795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5194" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A009F5" w:rsidR="00A66A2F" w:rsidP="00EF0372" w:rsidRDefault="00A66A2F" w14:paraId="61B80F11" w14:textId="77777777">
+          <w:p w:rsidRPr="0067374B" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="025A04D2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
+                <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A009F5">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
-[...1 lines deleted...]
-              <w:t>CM</w:t>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+              <w:t>PM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A009F5">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
+                <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A009F5">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
+                <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>XXX</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A009F5">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
+                <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A009F5">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
+                <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A009F5" w:rsidR="00A66A2F" w:rsidP="00EF0372" w:rsidRDefault="00A66A2F" w14:paraId="6D26DA70" w14:textId="77777777">
+          <w:p w:rsidRPr="0067374B" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="5277A72F" w14:textId="031635A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
+                <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A009F5">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
+                <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A009F5">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
+                <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>[Insert modification title]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A009F5">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
+                <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A009F5">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="3F0731"/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
-                <w:szCs w:val="52"/>
+                <w:szCs w:val="56"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="0005616F" w:rsidRDefault="00007A9E" w14:paraId="64C2C103" w14:textId="1895C10E">
-[...46 lines deleted...]
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="1E736C67" w14:textId="77777777">
+          <w:p w:rsidR="00867D65" w:rsidP="007C4C09" w:rsidRDefault="00867D65" w14:paraId="03246959" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+          </w:p>
+          <w:p w:rsidRPr="00867D65" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="53558713" w14:textId="0D0E92DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="0"/>
+            <w:r w:rsidRPr="0067374B">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Overview</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r w:rsidRPr="00867D65" w:rsidR="008C5118">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
+            </w:r>
+            <w:r w:rsidRPr="00867D65">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:kern w:val="0"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:id w:val="-1313707627"/>
+                <w:placeholder>
+                  <w:docPart w:val="1467C46AD2EC42ADAEE4E03DAA05CF87"/>
+                </w:placeholder>
+                <w:temporary/>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="003739F2" w:rsidR="008C5118">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>[Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to</w:t>
+                </w:r>
+                <w:r w:rsidRPr="003739F2" w:rsidR="00AF47B2">
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="003739F2" w:rsidR="00AF47B2">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>This should not be any longer than the timetable section</w:t>
+                </w:r>
+                <w:r w:rsidRPr="003739F2" w:rsidR="008C5118">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>.]</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="132BBBF2" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050033E">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4436" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AA7258" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="745F4DA3" w14:textId="77777777">
-[...1352 lines deleted...]
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00AA7258" w14:paraId="594D1522" w14:textId="618E8406">
+          <w:p w:rsidR="00A117DB" w:rsidP="00A117DB" w:rsidRDefault="00B35290" w14:paraId="20E6617B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...203 lines deleted...]
-              </mc:AlternateContent>
+            <w:r w:rsidRPr="0050033E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Modification process &amp; timetable     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C" w:rsidR="00A66A2F">
-              <w:rPr>
+            <w:r w:rsidRPr="0050033E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="1"/>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidRPr="0050033E" w:rsidR="0050033E">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-              </w:rPr>
-[...103 lines deleted...]
-              </mc:AlternateContent>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C" w:rsidR="00A66A2F">
+            <w:r w:rsidRPr="0050033E">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="284ABB8F" wp14:editId="560A30A5">
-[...107 lines deleted...]
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="113A6CEC" wp14:editId="69E1520A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="020A7435" wp14:editId="09EC2238">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>98425</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1082040</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="247650" cy="257175"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="202149985" name="Text Box 6"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="247650" cy="257175"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidRPr="00CC5BE1" w:rsidR="00A66A2F" w:rsidP="0073046C" w:rsidRDefault="00A66A2F" w14:paraId="46E4454F" w14:textId="77777777">
+                                <w:p w:rsidRPr="00CC5BE1" w:rsidR="00B35290" w:rsidRDefault="00B35290" w14:paraId="6390E8AC" w14:textId="77777777">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                     <w:t>3</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...1 lines deleted...]
-                    <v:shape id="_x0000_s1043" style="position:absolute;margin-left:7.75pt;margin-top:85.2pt;width:19.5pt;height:20.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOJ6zBGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0Xxxn+diMOEXWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnK91Ow27yKRIP5LvUfO7rtHkIJxXYEqaD4aUCMOhUmZX0u8vqw+f&#10;KPGBmYppMKKkR+Hp3eL9u3lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22WVYy2i&#10;NzobDYfTrAVXWQdceI+3D32QLhK+lIKHJym9CESXFHsL6XTp3MYzW8xZsXPM1oqf2mD/0EXDlMGi&#10;F6gHFhjZO/UHVKO4Aw8yDDg0GUipuEgz4DT58M00m5pZkWZBcry90OT/Hyx/PGzssyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLjhTbRBcLxcjSeTScY4RgaTWb5bBJRsuvP1vnwVUBDolFSh6oksthh&#10;7UOfek6JtQyslNZJGW1IW9LpR4T/LYLg2mCNa6vRCt22I6rCMabnObZQHXE8B73y3vKVwibWzIdn&#10;5lBq7BvXNzzhITVgMThZlNTgfv7tPuajAhilpMXVKan/sWdOUKK/GdTmcz4ex11LzngyG6HjbiPb&#10;24jZN/eA25njQ7E8mTE/6LMpHTSvuOXLWBVDzHCsXdJwNu9Dv9D4SrhYLlMSbpdlYW02lkfoSF6k&#10;+KV7Zc6edAgo4COcl4wVb+Toc3val/sAUiWtItE9qyf+cTOT2qdXFFf/1k9Z17e++AUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALQ37YvgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfI&#10;SNxYsmqFUZpOU6UJCcFhYxdubpO1FY1Tmmwr/HrMaZysZz89fy9fTa4XJzuGzpOG+UyBsFR701Gj&#10;Yf++uVuCCBHJYO/Javi2AVbF9VWOmfFn2trTLjaCQyhkqKGNccikDHVrHYaZHyzx7eBHh5Hl2Egz&#10;4pnDXS8Tpe6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/iPV+vZmWj+BiHaKFzP84TM6&#10;FMxU+SOZIHrWacpOng9qAYIN6YIXlYZkrh5BFrn836D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI4nrMEZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhALQ37YvgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" w14:anchorId="113A6CEC">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="020A7435">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Text Box 6" style="position:absolute;margin-left:7.75pt;margin-top:85.2pt;width:19.5pt;height:20.25pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmL001FQIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xk+diMOEXWIsOA&#10;oC2QDj0rshQbkERNUmJnv36U7Hys22nYRSZF+pF8j1rctVqRo3C+BlPQ0WBIiTAcytrsC/r9Zf3h&#10;EyU+MFMyBUYU9CQ8vVu+f7dobC7GUIEqhSMIYnze2IJWIdg8yzyvhGZ+AFYYDEpwmgV03T4rHWsQ&#10;XatsPBzOsgZcaR1w4T3ePnRBukz4UgoenqT0IhBVUOwtpNOlcxfPbLlg+d4xW9W8b4P9Qxea1QaL&#10;XqAeWGDk4Oo/oHTNHXiQYcBBZyBlzUWaAacZDd9Ms62YFWkWJMfbC03+/8Hyx+PWPjsS2i/QooCR&#10;kMb63ONlnKeVTscvdkowjhSeLrSJNhCOl+PJfDbFCMfQeDofzacRJbv+bJ0PXwVoEo2COlQlkcWO&#10;Gx+61HNKrGVgXSuVlFGGNAWdfUT43yIIrgzWuLYardDu2r7/HZQnHMtBp7i3fF1j8Q3z4Zk5lBj7&#10;xbUNT3hIBVgEeouSCtzPv93HfGQeo5Q0uDIF9T8OzAlK1DeDmnweTSZxx5Izmc7H6LjbyO42Yg76&#10;HnArR/hALE9mzA/qbEoH+hW3exWrYogZjrULGs7mfegWGV8HF6tVSsKtsixszNbyCB1Ji9S+tK/M&#10;2Z7/gMI9wnm5WP5Ghi63o3t1CCDrpFEkuGO15x03Mqncv5648rd+yrq+8eUvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAtDfti+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fiy&#10;aoVRmk5TpQkJwWFjF25uk7UVjVOabCv8esxpnKxnPz1/L19NrhcnO4bOk4b5TIGwVHvTUaNh/765&#10;W4IIEclg78lq+LYBVsX1VY6Z8Wfa2tMuNoJDKGSooY1xyKQMdWsdhpkfLPHt4EeHkeXYSDPimcNd&#10;LxOl7qXDjvhDi4MtW1t/7o5Ow0u5ecNtlbjlT18+vx7Ww9f+I9X69mZaP4GIdooXM/zhMzoUzFT5&#10;I5kgetZpyk6eD2oBgg3pgheVhmSuHkEWufzfoPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAZi9NNRUCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAtDfti+AAAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00CC5BE1" w:rsidR="00A66A2F" w:rsidP="0073046C" w:rsidRDefault="00A66A2F" w14:paraId="0B778152" w14:textId="77777777">
+                          <w:p w:rsidRPr="00CC5BE1" w:rsidR="00B35290" w:rsidRDefault="00B35290" w14:paraId="6390E8AC" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
+          <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="00867D65" w:rsidRDefault="00F857A5" w14:paraId="1E69DFAE" w14:textId="06150FFA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067374B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09F56C1B" wp14:editId="09479598">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-81379</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>955997</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="523875" cy="337185"/>
+                      <wp:effectExtent l="0" t="20955" r="26670" b="45720"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="40" name="Arrow: Chevron 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm rot="5400000">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="523875" cy="337185"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="chevron">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="3F0731"/>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidRPr="00B2143A" w:rsidR="0010780D" w:rsidP="0010780D" w:rsidRDefault="0010780D" w14:paraId="6C0CD2BB" w14:textId="77777777">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00B2143A">
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                    <w:t>3</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:shapetype id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe" w14:anchorId="09F56C1B">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="sum 21600 0 @0"/>
+                        <v:f eqn="prod #0 1 2"/>
+                      </v:formulas>
+                      <v:path textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600" o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0"/>
+                      <v:handles>
+                        <v:h position="#0,topLeft" xrange="0,21600"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="Arrow: Chevron 1" style="position:absolute;margin-left:-6.4pt;margin-top:75.3pt;width:41.25pt;height:26.55pt;rotation:90;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14649" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuVkjXigIAAJ0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52PZSmCOkXQIsOA&#10;oi3aDj0rshwbkEWNUmJnv36UZLtb21MxHwRK4nsin0leXHaNZkeFrgaT8+nZhDNlJBS12ef859P2&#10;yzlnzgtTCA1G5fykHL9cf/500dqVmkEFulDIiMS4VWtzXnlvV1nmZKUa4c7AKkOXJWAjPG1xnxUo&#10;WmJvdDabTL5lLWBhEaRyjk6v0yVfR/6yVNLflaVTnumcU2w+rhjXXViz9YVY7VHYqpZ9GOIDUTSi&#10;NvToSHUtvGAHrN9QNbVEcFD6MwlNBmVZSxVzoGymk1fZPFbCqpgLiePsKJP7f7Ty9vho75FkaK1b&#10;OTJDFl2JDUMgtRZfJ+GLuVG0rIvSnUbpVOeZpMPFbH6+XHAm6Wo+X07PF0HaLFEFSovOf1fQsGDk&#10;nP7vESFpJo43zifvwSsgHOi62NZaxw3ud1ca2VHQj5xvJ8v5tH/gHzdtPoakQAM0exEhWv6kVSDU&#10;5kGVrC4o0VmUItanGgMSUirjp+mqEoVKcS6idCmzERFViYSBuaT8Ru6eINT+W+5E0/sHqIrlPYLT&#10;PxqfSREMgSXwiIgvg/EjuKkN4HuZacqqfzn5DyIlaYJKvtt1pA11f/AMJzsoTveYCoiazlm5remv&#10;3wjn7wVSf9EhzQx/R0upoc059BZnFeDv986Df87DOlsSvKWWzbn7dRCoONM/DPVE6O/BwMHYDYY5&#10;NFdAxTONAUWTAOj1YJYIzTNNk014iK6EkRQMlarHYXPl0+igeSTVZhPdqI+t8Dfm0cpAHqQNVfzU&#10;PQu0fbV7apNbGNpZrF5VfPINSAObg4eyju3wImUvOs2AWD39vApD5u999HqZqus/AAAA//8DAFBL&#10;AwQUAAYACAAAACEAoScJX98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbExP0U7CQBB8N/EfLmvi&#10;m1wBa7D2SojGmCBGBCE+Hr2lbejt1d5By9+7PunTzmQmszPptLe1OGHrK0cKhoMIBFLuTEWFgs/1&#10;880EhA+ajK4doYIzephmlxepTozr6ANPq1AIDiGfaAVlCE0ipc9LtNoPXIPE2t61VgembSFNqzsO&#10;t7UcRdGdtLoi/lDqBh9LzA+ro1Xw9Dr+3tJ5uX55//Jvfj/vFvPNUqnrq372ACJgH/7M8Fufq0PG&#10;nXbuSMaLmvk9G/mMYwasxzFP2ykYDSe3ILNU/h+Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCuVkjXigIAAJ0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQChJwlf3wAAAAgBAAAPAAAAAAAAAAAAAAAAAOQEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;">
+                      <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00B2143A" w:rsidR="0010780D" w:rsidP="0010780D" w:rsidRDefault="0010780D" w14:paraId="6C0CD2BB" w14:textId="77777777">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2143A">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00C338E8">
+              <w:rPr>
+                <w:noProof/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6034C32C" wp14:editId="3DF01040">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-80962</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>112395</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="523875" cy="337185"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1022540386" name="Arrow: Chevron 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm rot="5400000">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="523875" cy="337185"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="chevron">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FF00FF"/>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidRPr="00984B19" w:rsidR="00C338E8" w:rsidP="00C338E8" w:rsidRDefault="00C338E8" w14:paraId="1A1539BB" w14:textId="77777777">
+                                  <w:pPr>
+                                    <w:shd w:val="clear" w:color="auto" w:fill="FF00FF"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00984B19">
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    </w:rPr>
+                                    <w:t>1</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00C338E8" w:rsidP="00C338E8" w:rsidRDefault="00C338E8" w14:paraId="3B54771A" w14:textId="77777777"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:shape id="_x0000_s1028" style="position:absolute;margin-left:-6.35pt;margin-top:8.85pt;width:41.25pt;height:26.55pt;rotation:90;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" fillcolor="fuchsia" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14649" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDL1wpOkQIAAJ0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+0ky1JFdaqoladJ&#10;VVu1nfpMMMSWMMeAxM5+/Q6w3a2t9jDND+iA+z7uPt/dxWXfKnIU1jWgCzo7yykRmkPV6H1Bvz+V&#10;n84pcZ7piinQoqAn4ejl5uOHi86sxRxqUJWwBEm0W3emoLX3Zp1ljteiZe4MjNB4KcG2zOPW7rPK&#10;sg7ZW5XN8/xL1oGtjAUunMPT63RJN5FfSsH9nZROeKIKirH5uNq47sKabS7Yem+ZqRs+hMH+IYqW&#10;NRofnaiumWfkYJs3VG3DLTiQ/oxDm4GUDRcxB8xmlr/K5rFmRsRcUBxnJpnc/6Plt8dHc29Rhs64&#10;tUMzZNFL2xILqNbycx6+mBtGS/oo3WmSTvSecDxczhfnqyUlHK8Wi9XsfBmkzRJVoDTW+a8CWhKM&#10;guL/PVpImrHjjfPJe/QKCAeqqcpGqbix+92VsuTI8EeWZZ6X5fDAH25K/x25KPPVYvYWiYEGaPYi&#10;QrT8SYlAqPSDkKSpMNF5lCLWp5gCYpwL7WfpqmaVSHEuo3QpswkRVYmEgVlifhP3QBBq/y13ohn8&#10;A1TE8p7A6R9Nz6QIxsASeELEl0H7Cdw2Gux7mSnMang5+Y8iJWmCSr7f9ahNkAY9w8kOqtO9TQWE&#10;TecMLxv86zfM+Xtmsb/wEGeGv8NFKugKCoNFSQ3253vnwb+gYZ2vEN5hyxbU/TgwKyhR3zT2ROjv&#10;0bCjsRsNfWivAItnFgOKJgKsV6MpLbTPOE224SG8YppjMFiq3o6bK59GB84jLrbb6IZ9bJi/0Y+G&#10;B/Igbajip/6ZWTNUu8c2uYWxndn6VcUn34DUsD14kE1shxcpB9FxBsTqGeZVGDK/76PXy1Td/AIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGMWbtrcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SFwQdVoIikI2FUIqt0IpXHrbxksSEa9D7DTh7zEnOK1GM5p5W6xn26kTD751grBcJKBY&#10;KmdaqRHe3zbXGSgfSAx1Thjhmz2sy/OzgnLjJnnl0z7UKpaIzwmhCaHPtfZVw5b8wvUs0ftwg6UQ&#10;5VBrM9AUy22nV0lypy21Ehca6vmx4epzP1qE8Wn7ld3aQ7d5dtmODpPpX662iJcX88M9qMBz+AvD&#10;L35EhzIyHd0oxqsOYRU/CQg38UQ3TZegjghZmoIuC/2fvvwBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAy9cKTpECAACdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAYxZu2twAAAAFAQAADwAAAAAAAAAAAAAAAADrBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" w14:anchorId="6034C32C">
+                      <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00984B19" w:rsidR="00C338E8" w:rsidP="00C338E8" w:rsidRDefault="00C338E8" w14:paraId="1A1539BB" w14:textId="77777777">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FF00FF"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00984B19">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00C338E8" w:rsidP="00C338E8" w:rsidRDefault="00C338E8" w14:paraId="3B54771A" w14:textId="77777777"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00B668E3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="349BFD11" wp14:editId="25D06E06">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>403225</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>844233</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2305050" cy="368625"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1917796136" name="Rectangle: Rounded Corners 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2305050" cy="368625"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst>
+                                  <a:gd name="adj" fmla="val 4902"/>
+                                </a:avLst>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidRPr="00F26BA0" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="01A3A111" w14:textId="79E42F50">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Implementation</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidRPr="005D70D4" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="7D66AA37" w14:textId="77777777">
+                                  <w:pPr>
+                                    <w:spacing w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005D70D4">
+                                    <w:rPr>
+                                      <w:rStyle w:val="TimelineChar"/>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> DD Month YYYY</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:roundrect id="Rectangle: Rounded Corners 1" style="position:absolute;margin-left:31.75pt;margin-top:66.5pt;width:181.5pt;height:29.05pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1029" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" w14:anchorId="349BFD11" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeQNXvnQIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2ka9cFdYqgRYYB&#10;RVu0HXpWZCn2IIsapcTOfv0o+SPFVuwwLAFkSiSfyCeSl1ddY9heoa/BFnx2knOmrISyttuCf3te&#10;f7jgzAdhS2HAqoIflOdXy/fvLlu3UHOowJQKGYFYv2hdwasQ3CLLvKxUI/wJOGVJqQEbEWiL26xE&#10;0RJ6Y7J5np9nLWDpEKTynk5veiVfJnytlQz3WnsVmCk4xRbSimndxDVbXorFFoWrajmEIf4hikbU&#10;li6doG5EEGyH9R9QTS0RPOhwIqHJQOtaqpQDZTPLf8vmqRJOpVyIHO8mmvz/g5V3+yf3gERD6/zC&#10;kxiz6DQ28UvxsS6RdZjIUl1gkg7np/kZ/TmTpDs9vzifn0U2s6O3Qx++KGhYFAqOsLPlI71IIkrs&#10;b31IjJXMioZKQ5TfOdONIf73wrCPn/P5ADjYEvQIGR0trGtj0gMaGw88mLqMZ2mD2821QUZQFN46&#10;/3Q6G9BemRFidM2OuScpHIyKGMY+Ks3qMmabgk5lqSZYIaWyYdarKlGq/raznH7jZbGQo0diJgFG&#10;ZE1RTtgDwGjZg4zYPaWDfXRVqaon5/xvgfXOk0e6GWyYnJvaAr4FYCir4ebefiSppyayFLpNR9wQ&#10;udEynmygPDwgQ+i7zDu5runlb4UPDwLpWalYaFSEe1q0gbbgMEicVYA/3zqP9lTtpOWspTYtuP+x&#10;E6g4M18t9UHs6VHAUdiMgt0110DvP6Mh5GQSyQGDGUWN0LzQBFnFW0glrKS7Ci4Djpvr0I8LmkFS&#10;rVbJjHrXiXBrn5yM4JHXWJnP3YtAN5R7oEa5g7GFxSIVcc/p0TZ6WljtAug6ROWRx2FDfZ9KZ5hR&#10;cbC83ier4yRd/gIAAP//AwBQSwMEFAAGAAgAAAAhAIoGTzDgAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFwQddJAVEKcCiEhIVQObbj0to1NEojXIXZbl69nOcFxZ0czb8pl&#10;tIM4mMn3jhSkswSEocbpnloFb/XT9QKED0gaB0dGwcl4WFbnZyUW2h1pbQ6b0AoOIV+ggi6EsZDS&#10;N52x6GduNMS/dzdZDHxOrdQTHjncDnKeJLm02BM3dDiax840n5u9VYBXK21fX7an1fO3pnodP2Ly&#10;VSt1eREf7kEEE8OfGX7xGR0qZtq5PWkvBgV5dstO1rOMN7HhZp6zsmPlLk1BVqX8P6H6AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN5A1e+dAgAAkQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIoGTzDgAAAACgEAAA8AAAAAAAAAAAAAAAAA9wQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00F26BA0" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="01A3A111" w14:textId="79E42F50">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Implementation</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="005D70D4" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="7D66AA37" w14:textId="77777777">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005D70D4">
+                              <w:rPr>
+                                <w:rStyle w:val="TimelineChar"/>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> DD Month YYYY</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00B668E3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21E08B6C" wp14:editId="77C5FDB9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>403225</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>433705</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2305050" cy="368625"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="226911211" name="Rectangle: Rounded Corners 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2305050" cy="368625"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst>
+                                  <a:gd name="adj" fmla="val 4902"/>
+                                </a:avLst>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidRPr="00F26BA0" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="6DECC10D" w14:textId="4533C1BC">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Approved STCP </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00F26BA0">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Proposal Form</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidRPr="005D70D4" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="2EB6FADF" w14:textId="77777777">
+                                  <w:pPr>
+                                    <w:spacing w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005D70D4">
+                                    <w:rPr>
+                                      <w:rStyle w:val="TimelineChar"/>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> DD Month YYYY</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:roundrect id="_x0000_s1030" style="position:absolute;margin-left:31.75pt;margin-top:34.15pt;width:181.5pt;height:29.05pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" w14:anchorId="21E08B6C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkYXEingIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJL+uCOkXQIsOA&#10;oivaDn1WZCn2IIsapcTOvn6UfEmxFXsYlgAyJZJH5BHJq+uuMWyv0NdgCz47yTlTVkJZ223Bvz2v&#10;P1xy5oOwpTBgVcEPyvPr5ft3V61bqDlUYEqFjECsX7Su4FUIbpFlXlaqEf4EnLKk1ICNCLTFbVai&#10;aAm9Mdk8zy+yFrB0CFJ5T6e3vZIvE77WSoavWnsVmCk4xRbSimndxDVbXonFFoWrajmEIf4hikbU&#10;li6doG5FEGyH9R9QTS0RPOhwIqHJQOtaqpQDZTPLf8vmqRJOpVyIHO8mmvz/g5X3+yf3gERD6/zC&#10;kxiz6DQ28UvxsS6RdZjIUl1gkg7np/k5/TmTpDu9uLyYn0c2s6O3Qx8+K2hYFAqOsLPlI71IIkrs&#10;73xIjJXMioZKQ5TfOdONIf73wrCzT/l8ABxsCXqEjI4W1rUx6QGNjQceTF3Gs7TB7ebGICMoCm+d&#10;fzydDWivzAgxumbH3JMUDkZFDGMflWZ1GbNNQaeyVBOskFLZMOtVlShVf9t5Tr/xsljI0SMxkwAj&#10;sqYoJ+wBYLTsQUbsntLBPrqqVNWTc/63wHrnySPdDDZMzk1tAd8CMJTVcHNvP5LUUxNZCt2mI24K&#10;fhYt48kGysMDMoS+y7yT65pe/k748CCQnpWKhUZF+EqLNtAWHAaJswrw51vn0Z6qnbSctdSmBfc/&#10;dgIVZ+aLpT6IPT0KOAqbUbC75gbo/Wc0hJxMIjlgMKOoEZoXmiCreAuphJV0V8FlwHFzE/pxQTNI&#10;qtUqmVHvOhHu7JOTETzyGivzuXsR6IZyD9Qo9zC2sFikIu45PdpGTwurXQBdh6g88jhsqO9T6Qwz&#10;Kg6W1/tkdZyky18AAAD//wMAUEsDBBQABgAIAAAAIQAlbqki4AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGL2I1pDSVmU0QQROqhjRdv0+yYRLOzMbttU3+940lPw8x7vPle&#10;sZpcrw40hs6zgZtZAoq49rbjxsBr9Xi9BBUissXeMxk4UYBVeX5WYG79kTd02MZGSQiHHA20MQ65&#10;1qFuyWGY+YFYtHc/Ooyyjo22Ix4l3PU6TZJMO+xYPrQ40ENL9ed27wzg1dq6l+e30/rp23K1mT6m&#10;5Ksy5vJiur8DFWmKf2b4xRd0KIVp5/dsg+oNZPNbccpczkGJvkgzOezEmGYL0GWh/zcofwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkYXEingIAAJEFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAlbqki4AAAAAkBAAAPAAAAAAAAAAAAAAAAAPgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00F26BA0" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="6DECC10D" w14:textId="4533C1BC">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Approved STCP </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F26BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Proposal Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="005D70D4" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="2EB6FADF" w14:textId="77777777">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005D70D4">
+                              <w:rPr>
+                                <w:rStyle w:val="TimelineChar"/>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> DD Month YYYY</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00B668E3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08436573" wp14:editId="2879322F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>404495</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>25400</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2305050" cy="368625"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="963002933" name="Rectangle: Rounded Corners 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2305050" cy="368625"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst>
+                                  <a:gd name="adj" fmla="val 4902"/>
+                                </a:avLst>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidRPr="00F26BA0" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="61C9F29B" w14:textId="2BAA1085">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Initial STCP </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00F26BA0">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Proposal Form</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidRPr="005D70D4" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="1B6D1D2C" w14:textId="22BB0E85">
+                                  <w:pPr>
+                                    <w:spacing w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005D70D4">
+                                    <w:rPr>
+                                      <w:rStyle w:val="TimelineChar"/>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> DD Month YYYY</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:roundrect id="_x0000_s1031" style="position:absolute;margin-left:31.85pt;margin-top:2pt;width:181.5pt;height:29.05pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" w14:anchorId="08436573" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB21tInQIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2ka9cFdYqgRYYB&#10;RVu0HXpWZCn2IIsapcTOfv0o+SPFVuwwLAFkSiSfyCeSl1ddY9heoa/BFnx2knOmrISyttuCf3te&#10;f7jgzAdhS2HAqoIflOdXy/fvLlu3UHOowJQKGYFYv2hdwasQ3CLLvKxUI/wJOGVJqQEbEWiL26xE&#10;0RJ6Y7J5np9nLWDpEKTynk5veiVfJnytlQz3WnsVmCk4xRbSimndxDVbXorFFoWrajmEIf4hikbU&#10;li6doG5EEGyH9R9QTS0RPOhwIqHJQOtaqpQDZTPLf8vmqRJOpVyIHO8mmvz/g5V3+yf3gERD6/zC&#10;kxiz6DQ28UvxsS6RdZjIUl1gkg7np/kZ/TmTpDs9vzifn0U2s6O3Qx++KGhYFAqOsLPlI71IIkrs&#10;b31IjJXMioZKQ5TfOdONIf73wrCPn/P5ADjYEvQIGR0trGtj0gMaGw88mLqMZ2mD2821QUZQFN46&#10;/3Q6G9BemRFidM2OuScpHIyKGMY+Ks3qMmabgk5lqSZYIaWyYdarKlGq/raznH7jZbGQo0diJgFG&#10;ZE1RTtgDwGjZg4zYPaWDfXRVqaon5/xvgfXOk0e6GWyYnJvaAr4FYCir4ebefiSppyayFLpNR9wU&#10;PD17PNlAeXhAhtB3mXdyXdPL3wofHgTSs1Kx0KgI97RoA23BYZA4qwB/vnUe7anaSctZS21acP9j&#10;J1BxZr5a6oPY06OAo7AZBbtrroHef0ZDyMkkkgMGM4oaoXmhCbKKt5BKWEl3FVwGHDfXoR8XNIOk&#10;Wq2SGfWuE+HWPjkZwSOvsTKfuxeBbij3QI1yB2MLi0Uq4p7To230tLDaBdB1iMojj8OG+j6VzjCj&#10;4mB5vU9Wx0m6/AUAAP//AwBQSwMEFAAGAAgAAAAhAI++dmneAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwYvYTWOJErMpIggi9dDGi7dpdkyi2dmY3bapv97pSY9v3uPN94rl&#10;5Hq1pzF0ng3MZwko4trbjhsDb9XT9R2oEJEt9p7JwJECLMvzswJz6w+8pv0mNkpKOORooI1xyLUO&#10;dUsOw8wPxOJ9+NFhFDk22o54kHLX6zRJMu2wY/nQ4kCPLdVfm50zgFcr615f3o+r5x/L1Xr6nJLv&#10;ypjLi+nhHlSkKf6F4YQv6FAK09bv2AbVG8hubiVpYCGLxF6kmeit3NM56LLQ//nLXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDB21tInQIAAJEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCPvnZp3gAAAAcBAAAPAAAAAAAAAAAAAAAAAPcEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00F26BA0" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="61C9F29B" w14:textId="2BAA1085">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Initial STCP </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F26BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Proposal Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="005D70D4" w:rsidR="00B668E3" w:rsidP="00B668E3" w:rsidRDefault="00B668E3" w14:paraId="1B6D1D2C" w14:textId="22BB0E85">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005D70D4">
+                              <w:rPr>
+                                <w:rStyle w:val="TimelineChar"/>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> DD Month YYYY</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="003B2BF7">
+              <w:rPr>
+                <w:noProof/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="247160CF" wp14:editId="0CA573E2">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-83184</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>527685</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="524101" cy="337490"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="39" name="Arrow: Chevron 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm rot="5400000">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="524101" cy="337490"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="chevron">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="3F0731"/>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidRPr="00B2143A" w:rsidR="003B2BF7" w:rsidP="003B2BF7" w:rsidRDefault="003B2BF7" w14:paraId="020E9818" w14:textId="77777777">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00B2143A">
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                    <w:t>2</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:shape id="_x0000_s1032" style="position:absolute;margin-left:-6.55pt;margin-top:41.55pt;width:41.25pt;height:26.55pt;rotation:90;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14645" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDF6xxljgIAAJ0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0k/diCOkXQIsOA&#10;oivWDj0rshwbkEWNUmJnv36UZLtb112K+SBQEt8z+UTy8qpvNTsodA2Ygs9Ocs6UkVA2Zlfw74+b&#10;Dx85c16YUmgwquBH5fjV6v27y84u1Rxq0KVCRiTGLTtb8Np7u8wyJ2vVCncCVhm6rABb4WmLu6xE&#10;0RF7q7N5np9nHWBpEaRyjk5v0iVfRf6qUtJ/rSqnPNMFp9h8XDGu27Bmq0ux3KGwdSOHMMQbomhF&#10;Y+inE9WN8ILtsfmLqm0kgoPKn0hoM6iqRqqYA2Uzy19k81ALq2IuJI6zk0zu/9HKu8ODvUeSobNu&#10;6cgMWfQVtgyB1Do7zcMXc6NoWR+lO07Sqd4zSYdn89NZPuNM0tVicXH6KUqbJapAadH5zwpaFoyC&#10;0/seEJJm4nDrPEVA3qNXQDjQTblptI4b3G2vNbKDoIdcbPKLxSy8HUH+cNPmbUjiCdDsWYRo+aNW&#10;gVCbb6piTUmJzqMUsT7VFJCQUhk/S1e1KFWK8yxKN4QZKjogYtCRMDBXlN/EPRCMnolk5E40g3+A&#10;qljeEzi90T8CS+AJEf8Mxk/gtjGAr2WmKavhz8l/FClJE1Ty/bYnbQp+HjzDyRbK4z2mAqKmc1Zu&#10;Gnr1W+H8vUDqLzqkmeG/0lJp6AoOg8VZDfjztfPgX/Cwzi8I3lHLFtz92AtUnOkvhnoi9Pdo4Ghs&#10;R8Ps22ug4qEipYCiSQD0ejQrhPaJpsk6/IiuhJEUDJWqx3Fz7dPooHkk1Xod3aiPrfC35sHKQB6k&#10;DVX82D8JtEO1e2qTOxjbWSxfVHzyDUgD672Hqont8CzlIDrNgFg9w7wKQ+b3ffR6nqqrXwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFy9jGjcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwkAUhfcm&#10;vsPkmriTKQYq1k6JMWEFIbEqYTl0Lu2knTu1M0B9e68rXJ6fnPPly9F14oxDsJ4UTCcJCKTKG0u1&#10;gs+P1cMCRIiajO48oYIfDLAsbm9ynRl/oXc8l7EWPEIh0wqaGPtMylA16HSY+B6Js6MfnI4sh1qa&#10;QV943HXyMUlS6bQlfmh0j28NVm15cgq8/VpVZXm03+vtdt/u2rCebjZK3d+Nry8gIo7xWoY/fEaH&#10;gpkO/kQmiI51ykUF6WIGguP57AnEge158gyyyOV//uIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAxescZY4CAACdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAXL2MaNwAAAAHAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" w14:anchorId="247160CF">
+                      <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00B2143A" w:rsidR="003B2BF7" w:rsidP="003B2BF7" w:rsidRDefault="003B2BF7" w14:paraId="020E9818" w14:textId="77777777">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2143A">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="0050033E" w:rsidR="00B35290">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DBB9C4D" wp14:editId="7D3F8C09">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>90170</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>102235</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="247650" cy="257175"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="11785339" name="Text Box 6"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="247650" cy="257175"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidRPr="00CC5BE1" w:rsidR="00B35290" w:rsidRDefault="00B35290" w14:paraId="740CF192" w14:textId="77777777">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00CC5BE1">
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    </w:rPr>
+                                    <w:t>1</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:shape id="_x0000_s1033" style="position:absolute;margin-left:7.1pt;margin-top:8.05pt;width:19.5pt;height:20.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBooYhdGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0Xxxn+diMOEXWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnK91Ow27yKRIP5LvUfO7rtHkIJxXYEqaD4aUCMOhUmZX0u8vqw+f&#10;KPGBmYppMKKkR+Hp3eL9u3lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22WVYy2i&#10;NzobDYfTrAVXWQdceI+3D32QLhK+lIKHJym9CESXFHsL6XTp3MYzW8xZsXPM1oqf2mD/0EXDlMGi&#10;F6gHFhjZO/UHVKO4Aw8yDDg0GUipuEgz4DT58M00m5pZkWZBcry90OT/Hyx/PGzssyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLjhTbRBcLxcjSeTScY4RgaTWb5bBJRsuvP1vnwVUBDolFSh6oksthh&#10;7UOfek6JtQyslNZJGW1IW9LpR4T/LYLg2mCNa6vRCt22I6oq6ew8xhaqI07noBfeW75S2MOa+fDM&#10;HCqNbeP2hic8pAasBSeLkhrcz7/dx3wUAKOUtLg5JfU/9swJSvQ3g9J8zsfjuGrJGU9mI3TcbWR7&#10;GzH75h5wOXN8J5YnM+YHfTalg+YVl3wZq2KIGY61SxrO5n3o9xkfCRfLZUrC5bIsrM3G8ggduYsM&#10;v3SvzNmTDAH1e4TzjrHijRp9bs/6ch9AqiRV5Lln9UQ/LmYS+/SI4ubf+inr+tQXvwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABSu8lncAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk9Lw0AUxO+C32F5&#10;BW9202hDidmUEiiC6KG1F28v2dckdP/E7LaNfnqfJz0Nwwwzv2I9WSMuNIbeOwWLeQKCXON171oF&#10;h/ft/QpEiOg0Gu9IwRcFWJe3NwXm2l/dji772AoecSFHBV2MQy5laDqyGOZ+IMfZ0Y8WI9uxlXrE&#10;K49bI9MkyaTF3vFDhwNVHTWn/dkqeKm2b7irU7v6NtXz63EzfB4+lkrdzabNE4hIU/wrwy8+o0PJ&#10;TLU/Ox2EYf+YcpM1W4DgfPnAvmbNMpBlIf/zlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAaKGIXRkCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAFK7yWdwAAAAHAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" w14:anchorId="7DBB9C4D">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00CC5BE1" w:rsidR="00B35290" w:rsidRDefault="00B35290" w14:paraId="740CF192" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CC5BE1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidTr="00A009F5" w14:paraId="12F26E42" w14:textId="77777777">
+      <w:tr w:rsidRPr="00867D65" w:rsidR="00B35290" w:rsidTr="00C96802" w14:paraId="27BFE026" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9630" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="4BA84F2E" w14:textId="77777777">
+          <w:p w:rsidRPr="00867D65" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="280D77F6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A009F5">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Status summary</w:t>
+              </w:rPr>
+              <w:t>Status summary:</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F562D">
+            <w:r w:rsidRPr="00867D65">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="001F562D">
-[...1 lines deleted...]
-                <w:rStyle w:val="BodyTextChar"/>
+            <w:r w:rsidRPr="00867D65">
+              <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>The Proposer has raised a modification and is seeking a decision from the Panel on the governance route to be taken.</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Proposer has raised a modification and is seeking a decision from the Panel on whether the modification should be implemented.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F562D">
+            <w:r w:rsidRPr="00867D65">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidTr="00A009F5" w14:paraId="3FB8D282" w14:textId="77777777">
+      <w:tr w:rsidRPr="00867D65" w:rsidR="00B35290" w:rsidTr="00C96802" w14:paraId="14FDDDC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9630" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00B3B" w:rsidR="00570ABE" w:rsidP="00570ABE" w:rsidRDefault="00570ABE" w14:paraId="257B3B6A" w14:textId="77777777">
+          <w:p w:rsidRPr="0067374B" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="0706EC19" w14:textId="25DB745F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D00B3B">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>This modification is expected to have</w:t>
             </w:r>
-            <w:commentRangeStart w:id="1"/>
-            <w:r w:rsidRPr="00D00B3B">
+            <w:commentRangeStart w:id="2"/>
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a: </w:t>
             </w:r>
-            <w:commentRangeEnd w:id="1"/>
-            <w:r w:rsidRPr="00D00B3B">
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidRPr="0067374B" w:rsidR="002F0B6B">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="0067374B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067374B" w:rsidR="00DC4306">
+              <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...16 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-976991523"/>
                 <w:placeholder>
-                  <w:docPart w:val="F674BE96EC4B4A5C9056A8D9695A0689"/>
+                  <w:docPart w:val="0BAA26A9A7E3426DBFDB5AC8F859BB7C"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="[Select impact]" w:value="[Select impact]"/>
                   <w:listItem w:displayText="High impact" w:value="High impact"/>
                   <w:listItem w:displayText="Medium impact" w:value="Medium impact"/>
                   <w:listItem w:displayText="Low impact" w:value="Low impact"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00D00B3B">
+                <w:r w:rsidRPr="0067374B" w:rsidR="00DC4306">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00D00B3B">
+            <w:r w:rsidRPr="0067374B" w:rsidR="00DC4306">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="00570ABE" w:rsidRDefault="00000000" w14:paraId="391D9A64" w14:textId="03A32714">
+          <w:p w:rsidRPr="00867D65" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00737C69" w14:paraId="2F9C29D7" w14:textId="4C474549">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Style1"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="757872842"/>
                 <w:placeholder>
-                  <w:docPart w:val="41A258BB66ED4E338BADB8BB4E2681BB"/>
+                  <w:docPart w:val="EE8E815908344FE1B16A6286BF6383C1"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...5 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="001F562D" w:rsidR="00570ABE">
+                <w:r w:rsidRPr="003739F2" w:rsidR="002F0B6B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:color w:val="auto"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidTr="00A009F5" w14:paraId="37BEF86C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00867D65" w:rsidR="00B35290" w:rsidTr="00C96802" w14:paraId="12177A7C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="735"/>
+          <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3326" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D00B3B" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="5DCB3504" w14:textId="77777777">
+          <w:p w:rsidRPr="0067374B" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="6A319F0A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D00B3B">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Proposer’s recommendation of governance route </w:t>
+              </w:rPr>
+              <w:t>Proposer’s assessment of materiality </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001F562D" w:rsidR="00A009F5" w:rsidP="004A4053" w:rsidRDefault="00A009F5" w14:paraId="30709972" w14:textId="16483B67">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6450" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00867D65" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00737C69" w14:paraId="355CDA33" w14:textId="6CB755A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="386763383"/>
+                <w:placeholder>
+                  <w:docPart w:val="12693D2A153D4B0F80421181DD74A162"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:displayText="[Select materiality]" w:value="[Select materiality]"/>
+                  <w:listItem w:displayText="Not a material change – STC Panel approval" w:value="Not a material change – STC Panel approval"/>
+                  <w:listItem w:displayText="A material change – Authority decision" w:value="A material change – Authority decision"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00867D65" w:rsidR="002F0B6B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>[Select materiality]</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00867D65" w:rsidR="002F0B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00867D65" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="462B9C49" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...38 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00867D65">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00867D65" w:rsidR="00672441" w:rsidTr="00C96802" w14:paraId="044449EA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1455"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5099" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3326" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C65F0" w:rsidR="002B4147" w:rsidP="002B4147" w:rsidRDefault="002B4147" w14:paraId="25BDBADC" w14:textId="77777777">
+          <w:p w:rsidRPr="0067374B" w:rsidR="00672441" w:rsidP="00672441" w:rsidRDefault="00672441" w14:paraId="29C291FC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C65F0">
+            <w:r w:rsidRPr="0067374B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Proposer’s view on modification priority</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who can I talk to about the change? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00323D2E" w:rsidR="00A66A2F" w:rsidP="002B4147" w:rsidRDefault="002B4147" w14:paraId="6ABB8A8B" w14:textId="4E473719">
+          <w:p w:rsidRPr="00867D65" w:rsidR="00672441" w:rsidP="00672441" w:rsidRDefault="00672441" w14:paraId="28672719" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...61 lines deleted...]
-              <w:spacing w:after="0"/>
+            <w:r w:rsidRPr="00867D65">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1480" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="230819C3" w14:textId="77777777">
+          <w:p w:rsidRPr="00DA336D" w:rsidR="00672441" w:rsidP="00672441" w:rsidRDefault="00672441" w14:paraId="2D9C4BF9" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposer:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00DA336D" w:rsidR="00672441" w:rsidP="00672441" w:rsidRDefault="00672441" w14:paraId="601B6E04" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>[Your name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00867D65" w:rsidR="00672441" w:rsidP="00672441" w:rsidRDefault="00672441" w14:paraId="3F899FBA" w14:textId="17587223">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Your email@.com</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4970" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DA336D" w:rsidR="00672441" w:rsidP="00672441" w:rsidRDefault="00672441" w14:paraId="2F27D9FE" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Code Administrator Contact:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00DA336D" w:rsidR="00672441" w:rsidP="00672441" w:rsidRDefault="00672441" w14:paraId="26E2B779" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>[Your name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00867D65" w:rsidR="00672441" w:rsidP="00672441" w:rsidRDefault="00672441" w14:paraId="7D06ADBE" w14:textId="62A55A65">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA336D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F562D">
-[...172 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00DA336D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>​​</w:t>
+              <w:t xml:space="preserve">Your </w:t>
             </w:r>
-            <w:r w:rsidRPr="001F562D" w:rsidR="00A14C53">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001F562D" w:rsidR="00A14C53">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA336D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>[Your name]</w:t>
+              <w:t>email@neso.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F562D" w:rsidR="00A14C53">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001F562D" w:rsidR="00A14C53">
+            <w:commentRangeStart w:id="3"/>
+            <w:r w:rsidRPr="00DA336D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>energy</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-              <w:rPr>
+            <w:commentRangeEnd w:id="3"/>
+            <w:r w:rsidRPr="00867D65">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-[...32 lines deleted...]
-              <w:t>email@neso.energy</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="3"/>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7D56A284" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="4AD43B19" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="005301FF" w:rsidP="004A4053" w:rsidRDefault="005301FF" w14:paraId="5A8442B3" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="4AEC048D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050033E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0050033E" w:rsidR="00733892" w:rsidP="007C4C09" w:rsidRDefault="00733892" w14:paraId="1532CD6D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7FA59C75" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00733892" w:rsidP="007C4C09" w:rsidRDefault="00733892" w14:paraId="3942C7A2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0044581F" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="63B8D755" w14:textId="77777777">
+    <w:p w:rsidR="007F306E" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="6271018C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Contents </w:t>
+        <w:t>Contents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C" w:rsidR="005301FF">
+      <w:r w:rsidRPr="0050033E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050033E" w:rsidR="00733892">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C" w:rsidR="005301FF">
+      <w:r w:rsidRPr="0050033E" w:rsidR="00733892">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C" w:rsidR="005301FF">
+      <w:r w:rsidRPr="0050033E" w:rsidR="00733892">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0044581F" w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="4529B0BE" w14:textId="0B9091EB">
+    <w:p w:rsidR="007F306E" w:rsidRDefault="007F306E" w14:paraId="24555358" w14:textId="1A8E920A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662589">
-[...59 lines deleted...]
-        <w:r w:rsidRPr="00731246">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806725">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Why change?</w:t>
+          <w:t>What is the issue?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662590 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806725 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="027A8DC5" w14:textId="7566C627">
+    <w:p w:rsidR="007F306E" w:rsidP="007F306E" w:rsidRDefault="007F306E" w14:paraId="786B17A1" w14:textId="16F310EA">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662591">
-        <w:r w:rsidRPr="00731246">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806726">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>What is the Proposer’s solution?</w:t>
+          <w:t>Why change?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662591 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806726 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="329D618F" w14:textId="04DD3C85">
+    <w:p w:rsidR="007F306E" w:rsidRDefault="007F306E" w14:paraId="3F767253" w14:textId="78FCF8F1">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662592">
-        <w:r w:rsidRPr="00731246">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806727">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Draft legal text  </w:t>
+          <w:t>What is the Proposer’s solution?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662592 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806727 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="5AB47E1F" w14:textId="3B2233EF">
+    <w:p w:rsidR="007F306E" w:rsidP="007F306E" w:rsidRDefault="007F306E" w14:paraId="3E0CB74A" w14:textId="0EE68BCC">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662593">
-        <w:r w:rsidRPr="00731246">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806728">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>What is the impact of this change?</w:t>
+          <w:t>Legal text</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662593 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806728 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0044581F" w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="59574D91" w14:textId="70AACBC1">
+    <w:p w:rsidR="007F306E" w:rsidRDefault="007F306E" w14:paraId="08E06342" w14:textId="023A25FD">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662594">
-        <w:r w:rsidRPr="0044581F">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806729">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Proposer’s assessment against STC Objectives</w:t>
+          <w:t>What is the impact of this change?</w:t>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662594 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806729 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0044581F" w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="05479982" w14:textId="323AB7DE">
+    <w:p w:rsidR="007F306E" w:rsidP="007F306E" w:rsidRDefault="007F306E" w14:paraId="234C987F" w14:textId="46BF2968">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662595">
-        <w:r w:rsidRPr="0044581F">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806730">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Proposer’s assessment of the impact of the modification on the stakeholder / consumer benefit categories</w:t>
+          <w:t>Proposer’s assessment against STC Objectives</w:t>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r w:rsidRPr="00FF6F86">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>   </w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662595 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806730 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="0044581F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="26D8BDEF" w14:textId="247DCE1C">
+    <w:p w:rsidRPr="007F306E" w:rsidR="007F306E" w:rsidP="007F306E" w:rsidRDefault="007F306E" w14:paraId="4C82F87B" w14:textId="7365755D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc212806731">
+        <w:r w:rsidRPr="007F306E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Proposer’s assessment against the STCP change requirements</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007F306E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:vertAlign w:val="superscript"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007F306E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007F306E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="007F306E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806731 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="007F306E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="007F306E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="007F306E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007F306E">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="007F306E" w:rsidRDefault="007F306E" w14:paraId="5783774D" w14:textId="403A6EC3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662596">
-        <w:r w:rsidRPr="00731246">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806732">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:t>When will this change take place?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662596 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806732 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="63FB4C05" w14:textId="31C3C02F">
+    <w:p w:rsidR="007F306E" w:rsidP="007F306E" w:rsidRDefault="007F306E" w14:paraId="69849F09" w14:textId="59BEFD91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662597">
-        <w:r w:rsidRPr="00731246">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806733">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Date decision required by</w:t>
+          <w:t>Implementation date:</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662597 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806733 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="3AA03F9F" w14:textId="3DAD8B6E">
+    <w:p w:rsidR="007F306E" w:rsidP="007F306E" w:rsidRDefault="007F306E" w14:paraId="1FD602D9" w14:textId="5282ECD7">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662598">
-        <w:r w:rsidRPr="00731246">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806734">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Implementation approach </w:t>
+          <w:t>Implementation approach:</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662598 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806734 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="30B58E81" w14:textId="0F4485D0">
+    <w:p w:rsidR="007F306E" w:rsidRDefault="007F306E" w14:paraId="70380BDB" w14:textId="32D80F29">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662599">
-        <w:r w:rsidRPr="00731246">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806735">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          </w:rPr>
-[...116 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Interactions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662601 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806735 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="2D4698EF" w14:textId="3E8A484B">
+    <w:p w:rsidR="007F306E" w:rsidRDefault="007F306E" w14:paraId="312BC646" w14:textId="61D07299">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662602">
-        <w:r w:rsidRPr="00731246">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806736">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:t>Acronyms, key terms and reference material</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662602 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806736 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="0865C419" w14:textId="71F1C9C5">
+    <w:p w:rsidR="007F306E" w:rsidP="007F306E" w:rsidRDefault="007F306E" w14:paraId="77622CB0" w14:textId="0759D850">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc229662603">
-        <w:r w:rsidRPr="00731246">
+      <w:hyperlink w:history="1" w:anchor="_Toc212806737">
+        <w:r w:rsidRPr="00FF6F86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:t>Reference material</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc229662603 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212806737 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="005301FF" w14:paraId="1789BEB9" w14:textId="7304F23C">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00733892" w14:paraId="241ED7B4" w14:textId="03F87A1F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8025"/>
+          <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="00373C6B" w:rsidP="004A4053" w:rsidRDefault="00373C6B" w14:paraId="0C5DFE0C" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00236B90" w:rsidP="007C4C09" w:rsidRDefault="00236B90" w14:paraId="0928074A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins" w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0730"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="500C2893" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="4E45C757" w14:textId="257B603F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc229662589" w:id="2"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc212806725" w:id="4"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the </w:t>
       </w:r>
-      <w:commentRangeStart w:id="3"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeStart w:id="5"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>issue</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeEnd w:id="5"/>
+      <w:r w:rsidRPr="0050033E" w:rsidR="00847D91">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:commentReference w:id="3"/>
+        <w:commentReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008303E6" w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="7D7D681D" w14:textId="60EE8C5C">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="65FD4239" w14:textId="4A933888">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008303E6">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
-      <w:r w:rsidRPr="008303E6">
-[...8 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:id w:val="-931666430"/>
+          <w:placeholder>
+            <w:docPart w:val="5230EDD8755F4F3AAF8CBD31A1E58628"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00301F00" w:rsidR="00425642">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="4F102322" w14:textId="77777777">
+    <w:p w:rsidR="00D067BB" w:rsidP="007C4C09" w:rsidRDefault="00D067BB" w14:paraId="53FC4174" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc178773662" w:id="4"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A10B1C">
+    </w:p>
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="3FE27AF2" w14:textId="37C9CE4D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc212806726" w:id="6"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">Why </w:t>
       </w:r>
-      <w:commentRangeStart w:id="6"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeStart w:id="7"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="6"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeEnd w:id="7"/>
+      <w:r w:rsidRPr="0050033E" w:rsidR="00847D91">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="6"/>
+        <w:commentReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="0050033E" w:rsidR="00847D91">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050033E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F56D6" w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="3920C045" w14:textId="0EE8D878">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00847D91" w:rsidP="007C4C09" w:rsidRDefault="00737C69" w14:paraId="2090A1BE" w14:textId="6D4BB97C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F56D6">
-[...6 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-889716654"/>
+          <w:placeholder>
+            <w:docPart w:val="17DE63DE54D243B1A2EC746EB599B4BD"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00E624CD" w:rsidR="00E25770">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="387CE6A4" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="2710E95C" w14:textId="7D661102">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc178773663" w:id="7"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc212806727" w:id="8"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t xml:space="preserve">What is the Proposer’s </w:t>
+        <w:t xml:space="preserve">What is the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050033E" w:rsidR="7E0A56FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050033E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roposer’s </w:t>
       </w:r>
       <w:commentRangeStart w:id="9"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>solution</w:t>
       </w:r>
       <w:commentRangeEnd w:id="9"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E" w:rsidR="00847D91">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:commentReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008303E6" w:rsidR="003A0BED" w:rsidP="008303E6" w:rsidRDefault="005A33AA" w14:paraId="68D5261A" w14:textId="6F58F756">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="4ED5312F" w14:textId="6E6127B1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008303E6">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
-      <w:r w:rsidRPr="008303E6">
-[...6 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="977189540"/>
+          <w:placeholder>
+            <w:docPart w:val="A01D13183F3F4BAEA126E4AF27CE23C3"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:cs="Poppins" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:b/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00156FD7" w:rsidR="00010CA5">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Insert your solution. Please identify which part of the Procedure will need to be changed.] </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="003A0BED" w:rsidP="005A33AA" w:rsidRDefault="003A0BED" w14:paraId="7420AD7B" w14:textId="77777777">
+    <w:p w:rsidR="00E25770" w:rsidP="007C4C09" w:rsidRDefault="00E25770" w14:paraId="6066FCA8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00522DBC" w:rsidR="008447A2" w:rsidP="005A33AA" w:rsidRDefault="008447A2" w14:paraId="0F715EFB" w14:textId="5423953A">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="63CCABD8" w14:textId="0D17AD7B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc229662592" w:id="10"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00522DBC">
+      <w:bookmarkStart w:name="_Toc212806728" w:id="10"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>Draft legal text  </w:t>
+        <w:t xml:space="preserve">Legal </w:t>
       </w:r>
+      <w:commentRangeStart w:id="11"/>
+      <w:r w:rsidRPr="0050033E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
       <w:commentRangeEnd w:id="11"/>
-      <w:r w:rsidRPr="00522DBC" w:rsidR="00616183">
+      <w:r w:rsidRPr="0050033E" w:rsidR="008C5118">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="11"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="0050033E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00211703" w:rsidR="00477549" w:rsidP="00616183" w:rsidRDefault="008447A2" w14:paraId="4056FD47" w14:textId="00E9D6D0">
+    <w:p w:rsidRPr="00BE0255" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00737C69" w14:paraId="3DE95A28" w14:textId="1A272EE8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00211703">
-[...32 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style2"/>
+          </w:rPr>
+          <w:id w:val="-682053501"/>
+          <w:placeholder>
+            <w:docPart w:val="7485A68FAF5C47B0ADEE6255D257EE56"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:cs="Poppins" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00010CA5" w:rsidR="00554723">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.].</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="000A60C7" w:rsidP="0073046C" w:rsidRDefault="000A60C7" w14:paraId="1357F876" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="3C347E75" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc178773665" w:id="12"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc212806729" w:id="12"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the impact of this </w:t>
       </w:r>
-      <w:commentRangeStart w:id="14"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeStart w:id="13"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="14"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeEnd w:id="13"/>
+      <w:r w:rsidRPr="0050033E" w:rsidR="00554723">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:commentReference w:id="14"/>
+        <w:commentReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A879F4" w:rsidR="00A879F4" w:rsidP="00A879F4" w:rsidRDefault="000A60C7" w14:paraId="34822F76" w14:textId="2C12AE1F">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="000A60C7" w:rsidP="000A60C7" w:rsidRDefault="000A60C7" w14:paraId="30E389A1" w14:textId="21A98E7A">
+    <w:p w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00737C69" w14:paraId="63431EF7" w14:textId="57D339F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
-        <w:divId w:val="1849173956"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:id w:val="-931965510"/>
+          <w:placeholder>
+            <w:docPart w:val="EAA0B68E7B7A456295A7C348510562A5"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004F39F8" w:rsidR="00517C31">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F39F8" w:rsidR="00517C31">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?]</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidRPr="0050033E" w:rsidR="00292B52" w:rsidP="007C4C09" w:rsidRDefault="00292B52" w14:paraId="6B9FDB63" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>  </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent1"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6465"/>
         <w:gridCol w:w="3015"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="7617CA00" w14:textId="77777777">
+      <w:tr w:rsidRPr="007F306E" w:rsidR="00F7423C" w:rsidTr="268BBB51" w14:paraId="1CEE5F02" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="555"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6060A145" w14:textId="77777777">
+          <w:p w:rsidRPr="007F306E" w:rsidR="00F7423C" w:rsidP="007F306E" w:rsidRDefault="00F7423C" w14:paraId="30E6AFAD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
-              <w:divId w:val="1849173956"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc229662594" w:id="15"/>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:bookmarkStart w:name="_Toc212806730" w:id="14"/>
+            <w:r w:rsidRPr="007F306E">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Proposer’s assessment against STC Objectives</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="007F306E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>   </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidRPr="007F306E">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>   </w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="2F853D0A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidTr="268BBB51" w14:paraId="3320BA6F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="578"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="09AD5E76" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00F7423C" w14:paraId="7FBF9D6C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              </w:rPr>
-              <w:t>Relevant Objective </w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Relevant Objective</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="5B0D7D1A" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00F7423C" w14:paraId="7507464C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Identified impact</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="30E89A82" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidTr="268BBB51" w14:paraId="23D01E97" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2583865F" w14:textId="74B9BD22">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00F7423C" w14:paraId="099D12AA" w14:textId="6B7C4806">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="53A7B282">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282" w:rsidR="1A9C387F">
+            <w:r w:rsidRPr="00517C31" w:rsidR="55C0E862">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              </w:rPr>
+              <w:t>) efficient discharge of the obligations imposed upon Transmission Licensees by Transmission Licences and the Electricity Act 1989;</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282" w:rsidR="002C6E29">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t>efficient discharge of the obligations imposed upon Transmission Licensees by Transmission Licences and the Electricity Act 1989;</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="1534462843"/>
               <w:placeholder>
-                <w:docPart w:val="B3D28344E8AB44E8AD52C59ED54382EE"/>
+                <w:docPart w:val="8CCF853E6CA744FA9BEB1D9C8B101237"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00782ECD" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="185232A8" w14:textId="77777777">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00A4782E" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="184904FD" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00782ECD">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...7 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="-1472590764"/>
               <w:placeholder>
-                <w:docPart w:val="506D7FC8CE68438C897C5E9D6CAD969E"/>
+                <w:docPart w:val="9B1486FF4B0A4D6E82ECD6B86E9E5B50"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00782ECD" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="7CFDD530" w14:textId="246E02B7">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="11707F4B" w14:textId="4451241E">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...3 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="5FAC5855" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidTr="268BBB51" w14:paraId="01DDEB3F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="00C1252C" w14:paraId="667C41AB" w14:textId="323E4D24">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00F7423C" w14:paraId="02323F21" w14:textId="1A9798C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="03059DC2">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="216EA955">
+            <w:r w:rsidRPr="00517C31" w:rsidR="43C1BD05">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="03059DC2">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+              <w:t>) efficient discharge of the obligations imposed upon the licensee by the Electricity System Operator licence, the Energy Act 2023 and Electricity Act 1989;</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="4C318CF5">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> by the Electricity System Operator licence, the Energy Act 2023 and Electricity Act 1989;</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="1043340255"/>
+              <w:id w:val="-498351608"/>
               <w:placeholder>
-                <w:docPart w:val="6527DD05FFFD4466A2E9413A97D99226"/>
+                <w:docPart w:val="F4BC3F510B7B4E349DA291DD88B9C12F"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00782ECD" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="5D7CC529" w14:textId="77777777">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00A4782E" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="18439A92" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00782ECD">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...7 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:id w:val="2040458331"/>
+              <w:id w:val="263812134"/>
               <w:placeholder>
-                <w:docPart w:val="E7ABDD714D49473D9D88B98F15FC1194"/>
+                <w:docPart w:val="699D410E5EE84CACB70B79A92122B50B"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="64C11E18" w14:textId="16A49462">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="645A939D" w14:textId="748D94AC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...3 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="005D5256" w:rsidTr="74333A4B" w14:paraId="2BC11EF5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidTr="268BBB51" w14:paraId="09CF2B0A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="005D5256" w:rsidP="004A4053" w:rsidRDefault="00C1252C" w14:paraId="6B3B321B" w14:textId="7AEB50C9">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00F7423C" w14:paraId="39967101" w14:textId="4F70C518">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="03059DC2">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="7CE5FB8C">
+            <w:r w:rsidRPr="00517C31" w:rsidR="47CB6A53">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t>c</w:t>
+              </w:rPr>
+              <w:t>c)</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="03059DC2">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> development, maintenance, and operation of an efficient, economical, and coordinated system of electricity transmission;</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="0E327477">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t>development, maintenance, and operation of an efficient, economical, and coordinated system of electricity transmission;</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
+            <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-1438670124"/>
+              <w:id w:val="669448277"/>
               <w:placeholder>
-                <w:docPart w:val="3D60F170597A473094BA7A1292F9B088"/>
+                <w:docPart w:val="0512FE83A65B42F09EB4A467E5CEB088"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00270C05" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="761801D6" w14:textId="77777777">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00A4782E" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="175218EC" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270C05">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...7 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:id w:val="19367276"/>
+              <w:id w:val="1019735274"/>
               <w:placeholder>
-                <w:docPart w:val="F16C20CC86CC4C0A9E330D90E88BE355"/>
+                <w:docPart w:val="6009FB751BFF4E03A8797F9A750FED7C"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00A10B1C" w:rsidR="005D5256" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="58FE3842" w14:textId="120B5C11">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="75FD19AE" w14:textId="4392D31A">
                 <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
                   <w:spacing w:after="0"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:b/>
-                    <w:bCs/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...3 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="412D5E14" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidTr="268BBB51" w14:paraId="1C92C54D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="71C59802" w14:textId="5032CC69">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00F7423C" w14:paraId="6BB2D7CD" w14:textId="1D677DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="008447A2">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="4716A9B0">
+            <w:r w:rsidRPr="00517C31" w:rsidR="7D236E24">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="008447A2">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t>) facilitating effective competition in the generation and supply of electricity, and (so far as consistent therewith) facilitating such competition in the distribution of electricity</w:t>
+              </w:rPr>
+              <w:t>) facilitating effective competition in the generation and supply of electricity, and (so far as consistent therewith) facilitating such competition in the distribution of electricity;</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="7E3D4D5C">
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-1505347757"/>
+              <w:id w:val="807900669"/>
               <w:placeholder>
-                <w:docPart w:val="13A84656A7584DD2A16992519002BB15"/>
+                <w:docPart w:val="F2FB9DBFDA2A4134BC07B9255F125FBD"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00270C05" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="306F9608" w14:textId="77777777">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00A4782E" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="5A754578" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270C05">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...7 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:id w:val="-1096089226"/>
+              <w:id w:val="1629822134"/>
               <w:placeholder>
-                <w:docPart w:val="043D6D5C7C0A4588899DA2EA219770E3"/>
+                <w:docPart w:val="0D1D551CAE9D4EC996866078D28B24B3"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="01B2BDF0" w14:textId="43DB8A39">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="7625A0B2" w14:textId="5FF6E6F5">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...3 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="2504EF36" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidTr="268BBB51" w14:paraId="487E8A14" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="047F0076" w14:textId="5AAEB937">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00F7423C" w14:paraId="45A7DF88" w14:textId="2792988C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="008447A2">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="574F76EB">
+            <w:r w:rsidRPr="00517C31" w:rsidR="531AFAF0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="008447A2">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              </w:rPr>
+              <w:t>) protection of the security and quality of supply and safe operation of the National Electricity Transmission System insofar as it relates to interactions between Transmission Licensees and the licensee</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="3B2011B6">
+            <w:r w:rsidRPr="00517C31" w:rsidR="6AE98469">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...24 lines deleted...]
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="74333A4B" w:rsidR="3B2011B6">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-1718115100"/>
+              <w:id w:val="1697344958"/>
               <w:placeholder>
-                <w:docPart w:val="9117C8DCCBA3449AB70C12397E9C9DA6"/>
+                <w:docPart w:val="327ABECE3485403E8FA012EBC48A412D"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="000D62F5" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="5DD9BEC2" w14:textId="77777777">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00A4782E" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="27DBB551" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000D62F5">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...7 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:id w:val="624514341"/>
+              <w:id w:val="1943342104"/>
               <w:placeholder>
-                <w:docPart w:val="F0CC752DE36D4F0CB374C2FF9C577229"/>
+                <w:docPart w:val="01F03C4C2888453AB9260BA4C37F9C4F"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="406CB267" w14:textId="0577FC23">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="6783DB3C" w14:textId="32C7BD97">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...3 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="2A9107A8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidTr="268BBB51" w14:paraId="57DF9C4E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4959C3A2" w14:textId="18094AEE">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00F7423C" w14:paraId="3983EFB7" w14:textId="3AB24316">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="53A7B282">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282" w:rsidR="2C52033A">
+            <w:r w:rsidRPr="00517C31" w:rsidR="70261865">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              </w:rPr>
+              <w:t>) promotion of good industry practice and efficiency in the implementation and administration of the arrangements described in the STC;</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282" w:rsidR="002915F9">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t>promotion of good industry practice and efficiency in the implementation and administration of the arrangements described in the STC;</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-910001494"/>
+              <w:id w:val="-1495490243"/>
               <w:placeholder>
-                <w:docPart w:val="76FEA205F6B04FF983617A1B1456013D"/>
+                <w:docPart w:val="09E8BB330FED44C8944A510388EC9F19"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00FD0C52" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="14AD0B04" w14:textId="77777777">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00A4782E" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="6149AD75" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FD0C52">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...7 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:id w:val="381987382"/>
+              <w:id w:val="-239786712"/>
               <w:placeholder>
-                <w:docPart w:val="85070AC4EAB44A27B9DBFD3C450B50BA"/>
+                <w:docPart w:val="755C55498F3C417FB36B2DB257D6AB24"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="529EA0F0" w14:textId="4D8C4C4E">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="552DC4B1" w14:textId="62905B56">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...3 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="4FC0F7D9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidTr="268BBB51" w14:paraId="1B726F50" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="18DF8429" w14:textId="69FD8E30">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00F7423C" w14:paraId="387C4CA7" w14:textId="4FF5E684">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="53A7B282">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282" w:rsidR="5B35CBD1">
+            <w:r w:rsidRPr="00517C31" w:rsidR="3E8BF95C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              </w:rPr>
+              <w:t>) facilitation of access to the National Electricity Transmission System for generation not yet connected to the National Electricity Transmission System or Distribution System; and</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282" w:rsidR="002915F9">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t>facilitation of access to the National Electricity Transmission System for generation not yet connected to the National Electricity Transmission System or Distribution System; and</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-1468665706"/>
+              <w:id w:val="-1012908974"/>
               <w:placeholder>
-                <w:docPart w:val="A0D867FE8E8448AF9450C6AAE11DE6A9"/>
+                <w:docPart w:val="5EC99CDBBA0E43D0A6CC835A77D483FD"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00FD0C52" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="4778169B" w14:textId="77777777">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00A4782E" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="4C5FE40F" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FD0C52">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...7 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:id w:val="85201500"/>
+              <w:id w:val="1679684164"/>
               <w:placeholder>
-                <w:docPart w:val="5B874877F0EE41BAB08AEBA326028341"/>
+                <w:docPart w:val="9C497BBD1B5745E0A9DE4B48598CCD08"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="481B05F9" w14:textId="65080F84">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="6A716667" w14:textId="15BCFC47">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
-[...3 lines deleted...]
-            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="609658C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidTr="268BBB51" w14:paraId="12B7271B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="60"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="38F12A3B" w14:textId="283CA849">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00F7423C" w:rsidP="007C4C09" w:rsidRDefault="00F7423C" w14:paraId="10250723" w14:textId="17A1B2A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="53A7B282">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282" w:rsidR="6038252A">
+            <w:r w:rsidRPr="00517C31" w:rsidR="262CA8D8">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              </w:rPr>
+              <w:t>) compliance with the Electricity Regulation and any Relevant Legally Binding Decisions of the European Commission and/or the Agency.</w:t>
             </w:r>
-            <w:r w:rsidRPr="53A7B282" w:rsidR="006A0FB7">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:t>compliance with the Electricity Regulation and any Relevant Legally Binding Decisions of the European Commission and/or the Agency.</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="2050027623"/>
+              <w:id w:val="-1082372061"/>
               <w:placeholder>
-                <w:docPart w:val="AFEA47275D7341EEA6D680F95A02839F"/>
+                <w:docPart w:val="ACA8F2334E374BA5B63F6E5C3F5136A8"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidRPr="002C2C17" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="334AC187" w14:textId="77777777">
+              <w:p w:rsidRPr="00517C31" w:rsidR="00A4782E" w:rsidP="007C4C09" w:rsidRDefault="00A4782E" w14:paraId="7188A9FA" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="002C2C17">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
-            <w:sdtEndPr>
+          </w:sdt>
+          <w:p w:rsidRPr="00517C31" w:rsidR="0071036E" w:rsidP="007C4C09" w:rsidRDefault="00737C69" w14:paraId="59AB10FA" w14:textId="785409C5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="1"/>
-[...30 lines deleted...]
-                <w:r w:rsidRPr="00A10B1C">
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="-677426371"/>
+                <w:placeholder>
+                  <w:docPart w:val="E67E6552013C45EF9BE0A7D61CEB0636"/>
+                </w:placeholder>
+                <w:temporary/>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00517C31" w:rsidR="00A4782E">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-            <w:sdtEndPr>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00517C31" w:rsidR="00A4782E">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-            </w:sdtEndPr>
-          </w:sdt>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="2C3117EA" w:rsidTr="74333A4B" w14:paraId="1C638164" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="3F65F57A" w:rsidTr="268BBB51" w14:paraId="2BB4CD15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="6B0C1603" w:rsidP="004A4053" w:rsidRDefault="6B0C1603" w14:paraId="521EB3CE" w14:textId="4F7D282A">
+          <w:p w:rsidRPr="00517C31" w:rsidR="45E48CE2" w:rsidP="007C4C09" w:rsidRDefault="45E48CE2" w14:paraId="2F37013F" w14:textId="4C8377ED">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Arial" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Arial" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t xml:space="preserve">* See Electricity System Operator Licence </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Arial" w:cs="Poppins"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>See Electricity System Operator Licence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Arial" w:cs="Poppins"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="02D864AC" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="009C1F86" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="41AABF37" w14:textId="5300E947">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>  </w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050033E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3390"/>
-        <w:gridCol w:w="6090"/>
+        <w:gridCol w:w="6510"/>
+        <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00B022A5" w14:paraId="47802C2E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidTr="268BBB51" w14:paraId="21FBBE96" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="855"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="9480" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="429ACB90" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="0037122E" w14:paraId="4BAB8343" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
-              <w:divId w:val="329138210"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc229662595" w:id="20"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A10B1C">
+            <w:bookmarkStart w:name="_Toc212806731" w:id="15"/>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Proposer’s assessment</w:t>
+              <w:t>Proposer’s assessment against the STCP change requirements</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="21"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="none"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> of the impact of the modification on the stakeholder / consumer benefit categories</w:t>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:bookmarkEnd w:id="15"/>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="0037122E" w14:paraId="0DD791A9" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Proposer’s assessment </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00B022A5" w14:paraId="7DAA7F28" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidTr="268BBB51" w14:paraId="310BC3F4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="6510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="129490E5" w14:paraId="51CB5130" w14:textId="42A8A9E0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31" w:rsidR="2D3C8A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) the amendment or addition falls within the terms and arrangements set out in condition E4 of the ESO Licence Standard Condition B12 of the Transmission Licence; and</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-347564704"/>
+            <w:placeholder>
+              <w:docPart w:val="0DCBE60C63FB4B1AA29051DB449E52DF"/>
+            </w:placeholder>
+            <w:dropDownList>
+              <w:listItem w:displayText="[Select item]" w:value="[Select item]"/>
+              <w:listItem w:displayText="Requirement met" w:value="Requirement met"/>
+              <w:listItem w:displayText="Requirement not met" w:value="Requirement not met"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2970" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="0037122E" w14:paraId="7FF69053" w14:textId="683D632E">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00517C31">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>[Select item]</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidTr="268BBB51" w14:paraId="55458900" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1080"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="1B2BBB87" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="129490E5" w14:paraId="2B692E99" w14:textId="5E06642B">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              </w:rPr>
-              <w:t>Stakeholder / consumer benefit categories </w:t>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31" w:rsidR="3B7012C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) the amendment or addition does not impair, frustrate or invalidate the provisions of the Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="524909376"/>
+            <w:placeholder>
+              <w:docPart w:val="D16B8B0AE60448689F3B4CEFD8020633"/>
+            </w:placeholder>
+            <w:dropDownList>
+              <w:listItem w:displayText="[Select item]" w:value="[Select item]"/>
+              <w:listItem w:displayText="Requirement met" w:value="Requirement met"/>
+              <w:listItem w:displayText="Requirement not met" w:value="Requirement not met"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2970" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tcBorders>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="0037122E" w14:paraId="7D2D7DF1" w14:textId="6AC0ACB8">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00517C31">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>[Select item]</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidTr="268BBB51" w14:paraId="401A7558" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6090" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="77C5E336" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="129490E5" w14:paraId="67A5A7FA" w14:textId="77BE5E6D">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>Identified impact</w:t>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31" w:rsidR="6DD61812">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              </w:rPr>
-              <w:t> </w:t>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the amendment or addition does not impose new obligations or liabilities or restrictions of a material nature on Relevant Parties which are not subsidiary to the rights and obligations of the Relevant Parties under the Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1261529490"/>
+            <w:placeholder>
+              <w:docPart w:val="712A0CF05A924F649C8FE4F6A5DE8863"/>
+            </w:placeholder>
+            <w:dropDownList>
+              <w:listItem w:displayText="[Select item]" w:value="[Select item]"/>
+              <w:listItem w:displayText="Requirement met" w:value="Requirement met"/>
+              <w:listItem w:displayText="Requirement not met" w:value="Requirement not met"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2970" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tcBorders>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="0037122E" w14:paraId="592A2000" w14:textId="180DD592">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00517C31">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>[Select item]</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00B022A5" w14:paraId="07104A60" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidTr="268BBB51" w14:paraId="0033C8A3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="6510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="10DD1B25" w14:textId="1A71E8C1">
+          <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="129490E5" w14:paraId="52148689" w14:textId="60396FCD">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Improved safety and reliability of the </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:commentRangeStart w:id="22"/>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31" w:rsidR="3ABE0897">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:t>system</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="22"/>
-[...2 lines deleted...]
-                <w:rStyle w:val="CommentReference"/>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) the amendment or addition is not inconsistent or in conflict with the Code, ESO Licence or Transmission Licence Conditions or other relevant statutory requirements; and</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1813140741"/>
+            <w:placeholder>
+              <w:docPart w:val="59B51C5A37AC4C27A5ABE85D53A5658A"/>
+            </w:placeholder>
+            <w:dropDownList>
+              <w:listItem w:displayText="[Select item]" w:value="[Select item]"/>
+              <w:listItem w:displayText="Requirement met" w:value="Requirement met"/>
+              <w:listItem w:displayText="Requirement not met" w:value="Requirement not met"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2970" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tcBorders>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="0037122E" w14:paraId="787A203D" w14:textId="1DC28F3F">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00517C31">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>[Select item]</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidTr="268BBB51" w14:paraId="393DA35C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6090" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:sdt>
-[...38 lines deleted...]
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="0064371C" w:rsidRDefault="008447A2" w14:paraId="212E44C0" w14:textId="030E4AE4">
+          <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="129490E5" w14:paraId="5DA4CE15" w14:textId="78070AAA">
             <w:pPr>
-              <w:tabs>
-[...164 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Lower bills than would otherwise be the </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:commentRangeStart w:id="23"/>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31" w:rsidR="4741EE37">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:t>case</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="23"/>
-[...2 lines deleted...]
-                <w:rStyle w:val="CommentReference"/>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) the Relevant Party Representatives deem that the amendment or addition is appropriate to support compliance with the Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...29 lines deleted...]
-              <w:p w:rsidRPr="00A10B1C" w:rsidR="00E90657" w:rsidP="004A4053" w:rsidRDefault="00E90657" w14:paraId="2AFA5751" w14:textId="77777777">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-329454149"/>
+            <w:placeholder>
+              <w:docPart w:val="A2D93CFB759D45E88648A1EEB2EAE29F"/>
+            </w:placeholder>
+            <w:dropDownList>
+              <w:listItem w:displayText="[Select item]" w:value="[Select item]"/>
+              <w:listItem w:displayText="Requirement met" w:value="Requirement met"/>
+              <w:listItem w:displayText="Requirement not met" w:value="Requirement not met"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2970" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tcBorders>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidRPr="00517C31" w:rsidR="0037122E" w:rsidP="007C4C09" w:rsidRDefault="0037122E" w14:paraId="1682F6AA" w14:textId="70E6B905">
                 <w:pPr>
-                  <w:spacing w:after="0"/>
-[...140 lines deleted...]
-                  <w:spacing w:after="0"/>
+                  <w:pStyle w:val="BodyText"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="00517C31">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>Charging review]</w:t>
+                  <w:t>[Select item]</w:t>
                 </w:r>
               </w:p>
-            </w:sdtContent>
-[...751 lines deleted...]
-        </w:tc>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3B4E7421" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="17F8DE9C" w14:textId="28CC5377">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1890"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0050033E" w:rsidR="009C1F86" w:rsidP="007C4C09" w:rsidRDefault="009C1F86" w14:paraId="0F7F6964" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="00803774" w:rsidP="00803774" w:rsidRDefault="00803774" w14:paraId="20CCA792" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="4180D5B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc178773668" w:id="27"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc212806732" w:id="16"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>When will this change take place?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="00803774" w:rsidP="00803774" w:rsidRDefault="00803774" w14:paraId="6645552B" w14:textId="77777777">
+    <w:p w:rsidRPr="007F306E" w:rsidR="00FF7BD9" w:rsidP="007F306E" w:rsidRDefault="00FF7BD9" w14:paraId="0758E5CD" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc212806733" w:id="17"/>
+      <w:r w:rsidRPr="007F306E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementation </w:t>
       </w:r>
-      <w:commentRangeStart w:id="29"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeStart w:id="18"/>
+      <w:r w:rsidRPr="007F306E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="29"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeEnd w:id="18"/>
+      <w:r w:rsidRPr="007F306E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:commentReference w:id="29"/>
+        <w:commentReference w:id="18"/>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="007F306E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidR="00803774" w:rsidP="00803774" w:rsidRDefault="00000000" w14:paraId="0CE13741" w14:textId="77777777">
+    <w:p w:rsidRPr="00517C31" w:rsidR="00FF7BD9" w:rsidP="007C4C09" w:rsidRDefault="00737C69" w14:paraId="7874A470" w14:textId="34DB5401">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:id w:val="-1330750697"/>
           <w:placeholder>
-            <w:docPart w:val="5354E4B3FA68498BB374880BA82D998F"/>
+            <w:docPart w:val="23671E299D394868B1F3B2E57340B42C"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A10B1C" w:rsidR="00803774">
+          <w:r w:rsidRPr="00517C31" w:rsidR="00FF7BD9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Insert the date which you are proposing the change is made to the code</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="00F3462F" w:rsidP="00803774" w:rsidRDefault="00F3462F" w14:paraId="1C8B5BC5" w14:textId="77777777">
+    <w:p w:rsidR="00517C31" w:rsidP="007C4C09" w:rsidRDefault="00517C31" w14:paraId="5E842A0C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="34F0836C" w14:textId="77777777">
+    <w:p w:rsidRPr="007F306E" w:rsidR="00FF7BD9" w:rsidP="007F306E" w:rsidRDefault="00FF7BD9" w14:paraId="2DD55B05" w14:textId="26B08FAA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc229662597" w:id="30"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc212806734" w:id="19"/>
+      <w:r w:rsidRPr="007F306E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date decision required </w:t>
+        <w:t>Implementation approach:</w:t>
       </w:r>
-      <w:commentRangeStart w:id="31"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w:rsidRPr="00517C31" w:rsidR="00FF7BD9" w:rsidP="007C4C09" w:rsidRDefault="00FF7BD9" w14:paraId="6D118BE1" w14:textId="2084A319">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>by</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A10B1C" w:rsidR="00803774">
+      </w:pPr>
+      <w:commentRangeStart w:id="20"/>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
         </w:rPr>
-        <w:commentReference w:id="31"/>
+        <w:commentReference w:id="20"/>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...6 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:id w:val="1049574308"/>
+          <w:placeholder>
+            <w:docPart w:val="23671E299D394868B1F3B2E57340B42C"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00517C31" w:rsidR="00E9328A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Insert the date which you are proposing the change is made to the code</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="00000000" w14:paraId="09EEA76C" w14:textId="1EEA9B35">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="0279C03B" w14:textId="39A26A2D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...239 lines deleted...]
-      <w:r w:rsidRPr="00A10B1C" w:rsidR="008447A2">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...2083 lines deleted...]
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="24D7B198" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="13D03BED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc229662601" w:id="37"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc212806735" w:id="21"/>
+      <w:commentRangeStart w:id="22"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Interactions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkEnd w:id="21"/>
+      <w:commentRangeEnd w:id="22"/>
+      <w:r w:rsidRPr="0050033E" w:rsidR="00847D91">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9480" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00E52234" w14:paraId="69AD1055" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="2435338C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="01C4D0D7" w14:textId="748164FE">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="3697B82F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:sdt>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Grid Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="768C798E" w14:textId="5148871E">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="7581BFAF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:sdt>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>BSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0620384C" w14:textId="1DE54B8C">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="0DA389E6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:sdt>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>CUSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="1D1C81D2" w14:textId="75C730FF">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="55EDF0A1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:sdt>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>SQSS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00E52234" w14:paraId="5151EAEB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="45717B9F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2F586BD0" w14:textId="7F71C304">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="28073A48" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:sdt>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>European Network Codes  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6E2CE9B8" w14:textId="71CE81B8">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="3853AD61" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:sdt>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Other modifications </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4C0F2BE8" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="7D2F382D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7D144B0E" w14:textId="04EB0E7C">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="178B23AA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:sdt>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Other </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0E9047E2" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="4FE3FA69" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="50225CE0" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="780A7D2F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00710F4C" w:rsidP="00710F4C" w:rsidRDefault="00710F4C" w14:paraId="1CDBF806" w14:textId="77777777">
+    <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00737C69" w14:paraId="2DA04CDE" w14:textId="39857839">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
-[...6 lines deleted...]
-      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rStyle w:val="Style1"/>
           </w:rPr>
           <w:id w:val="1559667949"/>
           <w:placeholder>
-            <w:docPart w:val="36C23562C7714B989D4922BEB12DE8AB"/>
+            <w:docPart w:val="034688EE28DB4DA9BADB157F79EB280C"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:cs="Poppins" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="0050033E">
+          <w:r w:rsidRPr="00517C31" w:rsidR="00847D91">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.].</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00C2224B" w:rsidP="00710F4C" w:rsidRDefault="00C2224B" w14:paraId="26CA0890" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00847D91" w:rsidP="007C4C09" w:rsidRDefault="00847D91" w14:paraId="2C887188" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0050033E" w:rsidR="00C2224B" w:rsidP="00710F4C" w:rsidRDefault="00C2224B" w14:paraId="271D8B98" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="79B1ACC6" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins" w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3F0730"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050033E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins" w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3F0730"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Panel Determination </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5940"/>
+        <w:gridCol w:w="3540"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00236B90" w14:paraId="45D412CE" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="303E16C0" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Party </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="58FB901A" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Determination </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00236B90" w14:paraId="7F70498D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="73E24F1C" w14:textId="0ADE5C8C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31" w:rsidR="004B7648">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Energy System Operator (NESO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="4C01E30D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>To be updated following Panel determination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00236B90" w14:paraId="7FB5DD5F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="11C2B2A4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>National Grid (TO) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="754C0056" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>To be updated following Panel determination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00236B90" w14:paraId="0ECC1022" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="7EFA88B5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Offshore Transmission Owners (OFTOs) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="6C5B8A0D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>To be updated following Panel determination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00236B90" w14:paraId="070C2925" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="4593A21F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Scottish Hydro Electric Transmission plc (SHET) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="4BBF5AD3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>To be updated following Panel determination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00236B90" w14:paraId="2D18DC7D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="789337C5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SP Transmission Limited (SPT) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="42CF7DC6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>To be updated following Panel determination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517C31">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="2DCF6CCC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0050033E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0A59EB4E" w14:textId="4DA57F09">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="098D893B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc229662602" w:id="38"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc212806736" w:id="23"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Acronyms, key terms and reference material</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2535"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="5F9D5351" w14:textId="77777777">
+      <w:tr w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidTr="00236B90" w14:paraId="3A37E836" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="36A4CD01" w14:textId="77777777">
+          <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="15D65BFA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="0050033E">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Acronym / key term</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="0050033E">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6B5965A5" w14:textId="77777777">
+          <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="5B933A7E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="0050033E">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Meaning</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="0050033E">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="10EF04BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="79211FA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="31922551" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="0DD443CD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>BSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4EAE5490" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="2339BD55" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Balancing and Settlement Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="741920A5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="4EB2E327" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3C9573C4" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="06C7FEDF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>CM </w:t>
+              <w:t>PM </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4C870D61" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="4189634A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>Code Modification </w:t>
+              <w:t>Procedure Modification </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="1648643C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="05002DD9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0306550D" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="3FC11DC5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>CUSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="24F997FC" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="6E9FD6CB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Connection and Use of System Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="087EA380" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="210399EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="723A196D" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="72EB9A4C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>STC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="39EE5D50" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="538B45DA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>System Operator Transmission Owner Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="2B46DCEC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="09617C53" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7D532C61" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="22352238" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>SQSS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7ADA7EFE" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="6B6E8141" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Security and Quality of Supply Standards </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="0E961751" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="6DF8074E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="58960CF2" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="7BEB2A3B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0F7B7722" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="07C00E7A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="3AC1EA5A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="375AD7F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2F09283D" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="5F3D22E3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0D596D47" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="47703981" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="3FFF14EE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="04671E49" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3C4842F5" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="331AF65E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3B3D76B0" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="2C6A485F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="506D42C8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="2D7FAC94" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="37D2C3E1" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="03018BB9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2BB16B47" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="6D59EA55" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="585C84CF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="7F59633F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0AA7D125" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="160C7153" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="630F2DCA" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="76644288" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="3AF7BEDB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="32C32417" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="705FDEA6" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="2341743B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="28ED8443" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="2114B727" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="19107FF7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidTr="00B35290" w14:paraId="77536482" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4D619A18" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="034C66CB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="34616FF3" w14:textId="77777777">
+          <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="25102475" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00517C31">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2909F389" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="5543D56C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7DD08936" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="265F765D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc229662603" w:id="39"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc212806737" w:id="24"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Reference material</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="442CD088" w14:textId="77777777">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="374C975E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10B1C" w:rsidR="00F4613D" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="5FDDB72D" w14:textId="77610A1B">
+    <w:p w:rsidRPr="00517C31" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="1057B2DD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="00517C31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>​​</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="00517C31">
         <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Add links to reference material</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="00517C31">
         <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="00517C31">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00A10B1C" w:rsidR="00F4613D" w:rsidSect="006D15C6">
+    <w:p w:rsidRPr="0050033E" w:rsidR="00B35290" w:rsidP="007C4C09" w:rsidRDefault="00B35290" w14:paraId="0F75873A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050033E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0050033E" w:rsidR="00F4613D" w:rsidP="007C4C09" w:rsidRDefault="00F4613D" w14:paraId="5FDDB72D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0050033E" w:rsidR="00F4613D" w:rsidSect="006D15C6">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="397" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:05:00Z" w:id="0">
-    <w:p w:rsidR="00007A9E" w:rsidP="00007A9E" w:rsidRDefault="00007A9E" w14:paraId="48D6C2F6" w14:textId="77777777">
+    <w:p w:rsidR="008C5118" w:rsidP="008C5118" w:rsidRDefault="008C5118" w14:paraId="093D7F65" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​[Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:06:00Z" w:id="1">
-    <w:p w:rsidR="00570ABE" w:rsidP="00570ABE" w:rsidRDefault="00570ABE" w14:paraId="251EEE61" w14:textId="77777777">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:09:00Z" w:id="1">
+    <w:p w:rsidR="0050033E" w:rsidP="0050033E" w:rsidRDefault="0050033E" w14:paraId="36BE4EDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Initial STCP = Panel Papers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0050033E" w:rsidP="0050033E" w:rsidRDefault="0050033E" w14:paraId="3DE43D1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Approved = Panel date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0050033E" w:rsidP="0050033E" w:rsidRDefault="0050033E" w14:paraId="314B71F5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Implementation = Dependent on complexity</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:06:00Z" w:id="2">
+    <w:p w:rsidR="002F0B6B" w:rsidP="002F0B6B" w:rsidRDefault="002F0B6B" w14:paraId="4EAA9966" w14:textId="1D339ED2">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:00:00Z" w:id="3">
-    <w:p w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="2F325003" w14:textId="11BF7FAA">
+  <w:comment w:initials="CG" w:author="Claire Goult [NESO]" w:date="2025-10-10T13:29:00Z" w:id="3">
+    <w:p w:rsidR="00672441" w:rsidP="00A72864" w:rsidRDefault="00672441" w14:paraId="7C89D2CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>If this goes over one page then reduce the font</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:00:00Z" w:id="5">
+    <w:p w:rsidR="00847D91" w:rsidP="00847D91" w:rsidRDefault="00847D91" w14:paraId="29045B0F" w14:textId="6E2E76AE">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.] ​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:id="6">
-    <w:p w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="3834445A" w14:textId="77777777">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:id="7">
+    <w:p w:rsidR="00847D91" w:rsidP="00847D91" w:rsidRDefault="00847D91" w14:paraId="31786641" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">​​[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:id="9">
-    <w:p w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="482F128D" w14:textId="77777777">
+    <w:p w:rsidR="00847D91" w:rsidP="00847D91" w:rsidRDefault="00847D91" w14:paraId="0FA7A251" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Insert your solution. Please identify which part of the Procedure will need to be changed.]  ​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:50:00Z" w:id="11">
-    <w:p w:rsidR="00616183" w:rsidP="00616183" w:rsidRDefault="00616183" w14:paraId="34C4A981" w14:textId="77777777">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:05:00Z" w:id="11">
+    <w:p w:rsidR="008C5118" w:rsidP="008C5118" w:rsidRDefault="008C5118" w14:paraId="0EBF26E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>​​[Detail the proposed legal text or proposed route to finalise the legal text.  </w:t>
-[...7 lines deleted...]
-        <w:t>​If you’re recommending a governance route which is either Fast-track or straight to Code Administrator Consultation, please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.]​ </w:t>
+        <w:t>​​[Please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:03:00Z" w:id="14">
-    <w:p w:rsidR="000A60C7" w:rsidP="000A60C7" w:rsidRDefault="000A60C7" w14:paraId="2423B943" w14:textId="77777777">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:03:00Z" w:id="13">
+    <w:p w:rsidR="00554723" w:rsidP="00554723" w:rsidRDefault="00554723" w14:paraId="3A8AB7A9" w14:textId="59AD6859">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="KM" w:author="Katie McGuinness" w:date="2024-10-21T09:28:00Z" w:id="21">
-    <w:p w:rsidR="00B6476B" w:rsidRDefault="00EC40EA" w14:paraId="66C60A87" w14:textId="5A36D809">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T18:33:00Z" w:id="18">
+    <w:p w:rsidR="007E24CB" w:rsidP="007E24CB" w:rsidRDefault="00FF7BD9" w14:paraId="35EF2AEB" w14:textId="4743E3FA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="709F6AC4">
-        <w:t>This is your own qualitative assessment. Please be aware this is not mandatory to fill in. The decision on the modification will be based on the Applicable Objectives only. The Code Admin team in their role as Critical Friend can provide support on this section.</w:t>
+      <w:r w:rsidR="007E24CB">
+        <w:t>Insert the date which you are proposing the change is made to the code</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:53:00Z" w:id="22">
-    <w:p w:rsidR="00670CDE" w:rsidP="00670CDE" w:rsidRDefault="00FB6F15" w14:paraId="501C1484" w14:textId="77777777">
+  <w:comment w:initials="01" w:author="Guidance" w:date="2020-07-24T13:50:00Z" w:id="20">
+    <w:p w:rsidR="007E24CB" w:rsidP="007E24CB" w:rsidRDefault="00FF7BD9" w14:paraId="334E38C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00670CDE">
-[...32 lines deleted...]
-        <w:t>​changes to the balancing regimes e.g. charging changes​ </w:t>
+      <w:r w:rsidR="007E24CB">
+        <w:t xml:space="preserve">Please list any systems or processes that will need to change as a result of this proposal </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:56:00Z" w:id="23">
-    <w:p w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="769A25D0" w14:textId="77777777">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T18:59:00Z" w:id="22">
+    <w:p w:rsidR="00847D91" w:rsidP="00847D91" w:rsidRDefault="00847D91" w14:paraId="121895E6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>​​[Please provide your rationale.  </w:t>
-[...296 lines deleted...]
-        <w:t>​​[Please give justification for the governance route you have recommended. Use the below guidance to help. If you have recommended Self-Governance, Urgent or Fast-Track, you must explain how it meets the relevant criteria.]​ </w:t>
+        <w:t>​​[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
-[...16 lines deleted...]
-  <w15:commentEx w15:done="0" w15:paraId="71F561EE"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="093D7F65" w15:done="0"/>
+  <w15:commentEx w15:paraId="314B71F5" w15:done="0"/>
+  <w15:commentEx w15:paraId="4EAA9966" w15:done="0"/>
+  <w15:commentEx w15:paraId="7C89D2CB" w15:done="0"/>
+  <w15:commentEx w15:paraId="29045B0F" w15:done="0"/>
+  <w15:commentEx w15:paraId="31786641" w15:done="0"/>
+  <w15:commentEx w15:paraId="0FA7A251" w15:done="0"/>
+  <w15:commentEx w15:paraId="0EBF26E7" w15:done="0"/>
+  <w15:commentEx w15:paraId="3A8AB7A9" w15:done="0"/>
+  <w15:commentEx w15:paraId="35EF2AEB" w15:done="0"/>
+  <w15:commentEx w15:paraId="334E38C3" w15:done="0"/>
+  <w15:commentEx w15:paraId="121895E6" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="043B6141" w16cex:dateUtc="2025-03-06T19:05:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="202C0173" w16cex:dateUtc="2025-03-06T19:09:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="58695F6E" w16cex:dateUtc="2025-03-06T19:06:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2E5637CD" w16cex:dateUtc="2025-10-10T12:29:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="25280A5E" w16cex:dateUtc="2025-03-06T19:00:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="48C9A8C1" w16cex:dateUtc="2025-03-06T19:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="331004D4" w16cex:dateUtc="2025-03-06T19:01:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="51155670" w16cex:dateUtc="2025-03-10T15:50:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1F84485E" w16cex:dateUtc="2025-03-06T19:05:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="26AEA130" w16cex:dateUtc="2025-03-06T19:03:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="741B8461" w16cex:dateUtc="2024-10-21T08:28:00Z"/>
-[...4 lines deleted...]
-  <w16cex:commentExtensible w16cex:durableId="5BEF0EAC" w16cex:dateUtc="2025-03-10T15:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="62D05FA7" w16cex:dateUtc="2025-03-06T18:33:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="5B0E9729" w16cex:dateUtc="2025-03-10T16:01:00Z"/>
-[...1 lines deleted...]
-  <w16cex:commentExtensible w16cex:durableId="45102C21" w16cex:dateUtc="2025-03-10T16:02:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="59034048" w16cex:dateUtc="2025-03-06T18:59:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
-[...16 lines deleted...]
-  <w16cid:commentId w16cid:paraId="71F561EE" w16cid:durableId="45102C21"/>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="093D7F65" w16cid:durableId="043B6141"/>
+  <w16cid:commentId w16cid:paraId="314B71F5" w16cid:durableId="202C0173"/>
+  <w16cid:commentId w16cid:paraId="4EAA9966" w16cid:durableId="58695F6E"/>
+  <w16cid:commentId w16cid:paraId="7C89D2CB" w16cid:durableId="2E5637CD"/>
+  <w16cid:commentId w16cid:paraId="29045B0F" w16cid:durableId="25280A5E"/>
+  <w16cid:commentId w16cid:paraId="31786641" w16cid:durableId="48C9A8C1"/>
+  <w16cid:commentId w16cid:paraId="0FA7A251" w16cid:durableId="331004D4"/>
+  <w16cid:commentId w16cid:paraId="0EBF26E7" w16cid:durableId="1F84485E"/>
+  <w16cid:commentId w16cid:paraId="3A8AB7A9" w16cid:durableId="26AEA130"/>
+  <w16cid:commentId w16cid:paraId="35EF2AEB" w16cid:durableId="62D05FA7"/>
+  <w16cid:commentId w16cid:paraId="334E38C3" w16cid:durableId="231581E7"/>
+  <w16cid:commentId w16cid:paraId="121895E6" w16cid:durableId="59034048"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F5D98" w:rsidP="00A62BFF" w:rsidRDefault="007F5D98" w14:paraId="0AA611EE" w14:textId="77777777">
+    <w:p w:rsidR="00737C69" w:rsidP="00A62BFF" w:rsidRDefault="00737C69" w14:paraId="5EE8D97F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F5D98" w:rsidP="00A62BFF" w:rsidRDefault="007F5D98" w14:paraId="50895EF6" w14:textId="77777777">
+    <w:p w:rsidR="00737C69" w:rsidP="00A62BFF" w:rsidRDefault="00737C69" w14:paraId="09113A02" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="007F5D98" w:rsidRDefault="007F5D98" w14:paraId="262A44F2" w14:textId="77777777">
+    <w:p w:rsidR="00737C69" w:rsidRDefault="00737C69" w14:paraId="7959E43B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12331,412 +8424,612 @@
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Pro 55 Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
-    <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPMinchoE">
+    <w:panose1 w:val="02020800000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="74333A4B" w:rsidP="74333A4B" w:rsidRDefault="74333A4B" w14:paraId="54231BED" w14:textId="03DE7F56">
-[...16 lines deleted...]
-  </w:p>
   <w:p w:rsidR="00B26D29" w:rsidP="00B17C6A" w:rsidRDefault="00F4613D" w14:paraId="3836C216" w14:textId="4C704E61">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r w:rsidRPr="00EB2BC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A0CAB60" wp14:editId="18A91CA2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="rightMargin">
+                <wp:posOffset>88265</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-240030</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="342900" cy="295275"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="533675614" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="342900" cy="295275"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00F4613D" w:rsidP="00F4613D" w:rsidRDefault="00F4613D" w14:paraId="46BEDF42" w14:textId="77777777">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5A0CAB60">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" style="position:absolute;margin-left:6.95pt;margin-top:-18.9pt;width:27pt;height:23.25pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1034" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADilXo9gEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JVu4kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbSr8+SchyjvRXVgeBqydmd2eH6arSGHRQGDa7h81nJmXISWu12Df/x/e7N&#10;JWchCtcKA041/FEFfrV5/Wo9+FpV0INpFTICcaEefMP7GH1dFEH2yoowA68cJTtAKyKFuCtaFAOh&#10;W1NUZfmuGABbjyBVCPT3dkryTcbvOiXj164LKjLTcOot5hXzuk1rsVmLeofC91oe2xD/0IUV2lHR&#10;E9StiILtUf8FZbVECNDFmQRbQNdpqTIHYjMv/2Dz0AuvMhcSJ/iTTOH/wcovhwf/DVkc38NIA8wk&#10;gr8H+TMwBze9cDt1jQhDr0RLhedJsmLwoT5eTVKHOiSQ7fAZWhqy2EfIQGOHNqlCPBmh0wAeT6Kr&#10;MTJJP98uqlVJGUmparWsLpa5gqifL3sM8aMCy9Km4UgzzeDicB9iakbUz0dSLQd32pg8V+PY0HDC&#10;XOYLZxmrI9nOaNvwyzJ9kxESxw+uzZej0GbaUwHjjqQTz4lxHLcjHUzkt9A+En2EyV70HGjTA/7m&#10;bCBrNTz82gtUnJlPjiRczReL5MUcLJYXFQV4ntmeZ4STBNXwyNm0vYnZvxPXa5K601mGl06OvZJl&#10;sjpHeydPnsf51Msj3DwBAAD//wMAUEsDBBQABgAIAAAAIQABIdyr2wAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9NT8MwDIbvSPyHyEjctgQG61bqTgjEFbTxIXHLGq+taJyqydby7zEnOL72o9eP&#10;i83kO3WiIbaBEa7mBhRxFVzLNcLb69NsBSomy852gQnhmyJsyvOzwuYujLyl0y7VSko45hahSanP&#10;tY5VQ97GeeiJZXcIg7dJ4lBrN9hRyn2nr41Zam9blguN7emhoeprd/QI78+Hz48b81I/+tt+DJPR&#10;7Nca8fJiur8DlWhKfzD86os6lOK0D0d2UXWSF2shEWaLTF4QYJnJYI+wykCXhf7vX/4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAA4pV6PYBAADMAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAASHcq9sAAAAHAQAADwAAAAAAAAAAAAAAAABQBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w:rsidR="00F4613D" w:rsidP="00F4613D" w:rsidRDefault="00F4613D" w14:paraId="46BEDF42" w14:textId="77777777">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="74333A4B" w:rsidP="74333A4B" w:rsidRDefault="74333A4B" w14:paraId="53E14F31" w14:textId="7A3CCD61">
-[...16 lines deleted...]
-  </w:p>
   <w:p w:rsidR="00B26D29" w:rsidRDefault="00EB2BC1" w14:paraId="23DCB194" w14:textId="21188AC9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r w:rsidRPr="00EB2BC1">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B3A7B8C" wp14:editId="6591DF29">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="rightMargin">
+                <wp:posOffset>88265</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-249555</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="323850" cy="295275"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="217" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="323850" cy="295275"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00EB2BC1" w:rsidP="00F4613D" w:rsidRDefault="00EB2BC1" w14:paraId="7A868B59" w14:textId="0B635202">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6B3A7B8C">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" style="position:absolute;margin-left:6.95pt;margin-top:-19.65pt;width:25.5pt;height:23.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhsZFQ+QEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVu3EEy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbSr++SUhyjvRXVgeByxdmd2eHmerCGHRUGDa7mi9mcM+UkNNrta/792/2b&#10;NWchCtcIA07V/EkFfr19/WrT+0qV0IFpFDICcaHqfc27GH1VFEF2yoowA68cJVtAKyKFuC8aFD2h&#10;W1OU8/nbogdsPIJUIdDp3Zjk24zftkrGL20bVGSm5tRbzCvmdZfWYrsR1R6F77Sc2hD/0IUV2lHR&#10;E9SdiIIdUP8FZbVECNDGmQRbQNtqqTIHYrOY/8HmsRNeZS4kTvAnmcL/g5Wfj4/+K7I4vIOBBphJ&#10;BP8A8kdgDm474fbqBhH6TomGCi+SZEXvQzVdTVKHKiSQXf8JGhqyOETIQEOLNqlCPBmh0wCeTqKr&#10;ITJJhxflxXpFGUmp8mpVXq5yBVE9X/YY4gcFlqVNzZFmmsHF8SHE1Iyonn9JtRzca2PyXI1jfc0J&#10;c5UvnGWsjmQ7o23N1/P0jUZIHN+7Jl+OQptxTwWMm0gnniPjOOwGpptJkaTBDponUgFhdBm9Ctp0&#10;gL8468lhNQ8/DwIVZ+ajIyWvFstlsmQOlqvLkgI8z+zOM8JJgqp55Gzc3sZs45HyDSne6qzGSydT&#10;y+ScLNLk8mTN8zj/9fIWt78BAAD//wMAUEsDBBQABgAIAAAAIQCEVirO2wAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5BT8JAEIXvJv6HzZh4g10poq3dEqLxqgGExNvSHdqG7mzTXWj9944nOb43&#10;X958+XJ0rbhgHxpPGh6mCgRS6W1DlYav7fvkGUSIhqxpPaGGHwywLG5vcpNZP9AaL5tYCR6hkBkN&#10;dYxdJmUoa3QmTH2HxLej752JHPtK2t4MPO5aOVNqIZ1piD/UpsPXGsvT5uw07D6O3/u5+qze3GM3&#10;+FFJcqnU+v5uXL2AiDjGfxj+9FkdCnY6+DPZIFrOScqkhkmSJiAYWMy5OGh4moEscnntX/wCAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIbGRUPkBAADTAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhFYqztsAAAAHAQAADwAAAAAAAAAAAAAAAABT&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w:rsidR="00EB2BC1" w:rsidP="00F4613D" w:rsidRDefault="00EB2BC1" w14:paraId="7A868B59" w14:textId="0B635202">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F5D98" w:rsidP="00A62BFF" w:rsidRDefault="007F5D98" w14:paraId="5EAE377C" w14:textId="77777777">
+    <w:p w:rsidR="00737C69" w:rsidP="00A62BFF" w:rsidRDefault="00737C69" w14:paraId="09A01E50" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F5D98" w:rsidP="00A62BFF" w:rsidRDefault="007F5D98" w14:paraId="23260387" w14:textId="77777777">
+    <w:p w:rsidR="00737C69" w:rsidP="00A62BFF" w:rsidRDefault="00737C69" w14:paraId="4348071E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="007F5D98" w:rsidRDefault="007F5D98" w14:paraId="440F5C39" w14:textId="77777777">
+    <w:p w:rsidR="00737C69" w:rsidRDefault="00737C69" w14:paraId="3BA66DB2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="001F562D" w:rsidRDefault="001F562D" w14:paraId="2C630A07" w14:textId="672716ED">
+  <w:p w:rsidR="00004129" w:rsidRDefault="00004129" w14:paraId="056D584B" w14:textId="2AA4D580">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61A78200" wp14:editId="70478635">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="109F6599" wp14:editId="5E754D4D">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="710565" cy="455295"/>
-              <wp:effectExtent l="0" t="0" r="13335" b="1905"/>
+              <wp:extent cx="711200" cy="466725"/>
+              <wp:effectExtent l="0" t="0" r="12700" b="9525"/>
               <wp:wrapNone/>
-              <wp:docPr id="1070442710" name="Text Box 2" descr="Public">
+              <wp:docPr id="1180603305" name="Text Box 2" descr="Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="710565" cy="455295"/>
+                        <a:ext cx="711200" cy="466725"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="1084AE5F" w14:textId="4D222CF5">
+                        <w:p w:rsidRPr="00004129" w:rsidR="00004129" w:rsidP="00004129" w:rsidRDefault="00004129" w14:paraId="75639828" w14:textId="08D13F47">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="001F562D">
+                          <w:r w:rsidRPr="00004129">
                             <w:rPr>
                               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="0FEDCF62">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="61A78200">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="109F6599">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:55.95pt;height:35.85pt;z-index:251660291;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1044" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCenCj0DgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tr2zAUfh/sPwi9L3ZC3a0mTslaMgah&#10;LaSjz4osxQZJR0hK7OzX70h2kq7t09iLfG4+l+98Z37ba0UOwvkWTEWnk5wSYTjUrdlV9Nfz6ss3&#10;SnxgpmYKjKjoUXh6u/j8ad7ZUsygAVULRzCJ8WVnK9qEYMss87wRmvkJWGHQKcFpFlB1u6x2rMPs&#10;WmWzPL/OOnC1dcCF92i9H5x0kfJLKXh4lNKLQFRFsbeQXpfebXyzxZyVO8ds0/KxDfYPXWjWGix6&#10;TnXPAiN7175LpVvuwIMMEw46AylbLtIMOM00fzPNpmFWpFkQHG/PMPn/l5Y/HDb2yZHQf4ceFxgB&#10;6awvPRrjPL10On6xU4J+hPB4hk30gXA0fp3mxXVBCUfXVVHMboqYJbv8bJ0PPwRoEoWKOtxKAosd&#10;1j4MoaeQWMvAqlUqbUaZvwyYM1qyS4dRCv22H9veQn3EaRwMi/aWr1qsuWY+PDGHm8UBkK3hER+p&#10;oKsojBIlDbjfH9ljPAKOXko6ZEpFDVKZEvXT4CJmxVWeR2YlbXqTF1FzSUNhexLMXt8BknCK92B5&#10;EmNcUCdROtAvSOZlrIYuZjjWrGg4iXdh4C0eAxfLZQpCElkW1mZjeUwdwYpIPvcvzNkR7oB7eoAT&#10;l1j5BvUhNv7p7XIfEPu0kgjsgOaINxIwLXU8lsjw13qKupz04g8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3NKHq2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3UTUasykiCAo&#10;WIq16HWbnfzB7GzIbJr47d160cvA4z3e+02+ml2nDjRI6xkhXSSgiEtvW64Rdu9PF7egJBi2pvNM&#10;CN8ksCpOT3KTWT/xGx22oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5MkhvtTMtx&#10;oTE9PTZUfm1Hh/B8JZ9hrKprWb+up+Rlcrtx84F4fjY/3IMKNIe/MBzxIzoUkWnvR7aiOoT4SPi9&#10;Ry9N70DtEZbpEnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnpwo9A4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtzSh6tsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+            <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:56pt;height:36.75pt;z-index:251660291;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1034" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCi3SjCDQIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHTboacYqsRYYB&#10;QVsgHXpWZCk2YIuCxMTOfv0o2Um2bqdhF5lfpsj3nhb3fduwo3K+BlPwbJJypoyEsjb7gn9/XX/6&#10;zJlHYUrRgFEFPynP75cfPyw6m6spVNCUyjFqYnze2YJXiDZPEi8r1Qo/AasMJTW4ViC5bp+UTnTU&#10;vW2SaZrOkw5caR1I5T1FH4ckX8b+WiuJz1p7hawpOM2G8XTx3IUzWS5EvnfCVrUcxxD/MEUrakOX&#10;Xlo9ChTs4Oo/WrW1dOBB40RCm4DWtVRxB9omS99ts62EVXEXAsfbC0z+/7WVT8etfXEM+y/QE4EB&#10;kM763FMw7NNr14YvTcooTxCeLrCpHpmk4G2WERWcSUrdzOe301noklx/ts7jVwUtC0bBHbESwRLH&#10;jceh9FwS7jKwrpsmMtOY3wLUM0SS64TBwn7Xj2PvoDzRNg4Gor2V65ru3AiPL8IRszQmqRWf6dAN&#10;dAWH0eKsAvfjb/FQT4BTlrOOlFJwQ1LmrPlmiIjp7CYNy2P0srt0FjwXPTJ2Z8Mc2gcgEWb0HqyM&#10;ZqjD5mxqB+0biXkVbqOUMJLuLDiezQccdEuPQarVKhaRiKzAjdlaGVoHsAKSr/2bcHaEG4mnJzhr&#10;SeTvUB9qw5/erg5I2EdKArADmiPeJMBI6vhYgsJ/9WPV9UkvfwIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACaOC/raAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdtFotMZsigqBg&#10;EWux12128gezsyGzaeK3d+pFLw8eb3jvN9l68q06Ys9NIAPzWQIKqQiuocrA7uPpagWKoyVn20Bo&#10;4BsZ1vn5WWZTF0Z6x+M2VkpKiFNroI6xS7XmokZveRY6JMnK0HsbxfaVdr0dpdy3epEkt9rbhmSh&#10;th0+1lh8bQdv4PmG93EoyyVvXjdj8jL63fD2aczlxfRwDyriFP+O4YQv6JAL0yEM5Fi1BuSR+Kun&#10;bL4QezBwd70EnWf6P3z+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKLdKMINAgAAGgQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACaOC/raAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="2DAFEBD2" w14:textId="4D222CF5">
+                  <w:p w:rsidRPr="00004129" w:rsidR="00004129" w:rsidP="00004129" w:rsidRDefault="00004129" w14:paraId="75639828" w14:textId="08D13F47">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="001F562D">
+                    <w:r w:rsidRPr="00004129">
                       <w:rPr>
                         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="001F562D" w14:paraId="52265BD7" w14:textId="78E77340">
+  <w:p w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00004129" w14:paraId="52265BD7" w14:textId="483C4E47">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="623D6413" wp14:editId="09D43A4E">
-              <wp:simplePos x="686435" y="252730"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C93DA73" wp14:editId="0817A279">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="710565" cy="455295"/>
-              <wp:effectExtent l="0" t="0" r="13335" b="1905"/>
+              <wp:extent cx="711200" cy="466725"/>
+              <wp:effectExtent l="0" t="0" r="12700" b="9525"/>
               <wp:wrapNone/>
-              <wp:docPr id="1465942055" name="Text Box 3" descr="Public">
+              <wp:docPr id="1538137707" name="Text Box 3" descr="Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="710565" cy="455295"/>
+                        <a:ext cx="711200" cy="466725"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="20D99966" w14:textId="56DEAE87">
+                        <w:p w:rsidRPr="00004129" w:rsidR="00004129" w:rsidP="00004129" w:rsidRDefault="00004129" w14:paraId="050D7038" w14:textId="6F96D288">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="001F562D">
+                          <w:r w:rsidRPr="00004129">
                             <w:rPr>
                               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="06422916">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="623D6413">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="4C93DA73">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:35.85pt;z-index:251661315;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1045" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfBCSgEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNKG0Ey4GbwEWB&#10;IAngFDnTFGkJELkEubbkfn2XlB9p2lPRC7UvLXdnhvPbwXRsr3xowVZ8Osk5U1ZC3dptxX+8rD59&#10;4SygsLXowKqKH1Tgt4uPH+a9K9UMGuhq5Rk1saHsXcUbRFdmWZCNMiJMwClLSQ3eCCTXb7Pai566&#10;my6b5fl11oOvnQepQqDo/Zjki9RfayXxSeugkHUVp9kwnT6dm3hmi7kot164ppXHMcQ/TGFEa+nS&#10;c6t7gYLtfPtHK9NKDwE0TiSYDLRupUo70DbT/N0260Y4lXYhcII7wxT+X1v5uF+7Z89w+AoDERgB&#10;6V0oAwXjPoP2Jn5pUkZ5gvBwhk0NyCQFP0/z4rrgTFLqqihmN0Xskl1+dj7gNwWGRaPinlhJYIn9&#10;Q8Cx9FQS77KwarsuMdPZ3wLUM0ayy4TRwmEzsLZ+M/0G6gMt5WHkOzi5aunqBxHwWXgimPYg0eIT&#10;HbqDvuJwtDhrwP/8WzzWE+6U5awnwVTckqI5675b4mNWXOV5FFjypjd5ET2fPDI2J8PuzB2QFqf0&#10;LJxMZqzD7mRqD+aVNL2Mt1FKWEl3VhxP5h2O8qU3IdVymYpIS07gg107GVtHzCKgL8Or8O6IOhJd&#10;j3CSlCjfgT/Wxj+DW+6QKEjMRHxHNI+wkw4Tt8c3E4X+1k9Vl5e9+AUAAP//AwBQSwMEFAAGAAgA&#10;AAAhALc0oerbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdRNRqzKSI&#10;IChYirXodZud/MHsbMhsmvjt3XrRy8DjPd77Tb6aXacONEjrGSFdJKCIS29brhF2708Xt6AkGLam&#10;80wI3ySwKk5PcpNZP/EbHbahVrGEJTMITQh9prWUDTkjC98TR6/ygzMhyqHWdjBTLHedvkySG+1M&#10;y3GhMT09NlR+bUeH8Hwln2GsqmtZv66n5GVyu3HzgXh+Nj/cgwo0h78wHPEjOhSRae9HtqI6hPhI&#10;+L1HL03vQO0RlukSdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfBCSgEAIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3NKHq&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
+            <v:shape id="Text Box 3" style="position:absolute;margin-left:0;margin-top:0;width:56pt;height:36.75pt;z-index:251661315;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1035" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANtaPeEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHTboZcYqsRYYB&#10;QVsgHXpWZCk2YIuCxMTOfv0o2Um6bqdhF5lfpsj3nhZ3fduwo3K+BlPwbJJypoyEsjb7gv94WX/6&#10;zJlHYUrRgFEFPynP75YfPyw6m6spVNCUyjFqYnze2YJXiDZPEi8r1Qo/AasMJTW4ViC5bp+UTnTU&#10;vW2SaZrOkw5caR1I5T1FH4YkX8b+WiuJT1p7hawpOM2G8XTx3IUzWS5EvnfCVrUcxxD/MEUrakOX&#10;Xlo9CBTs4Oo/WrW1dOBB40RCm4DWtVRxB9omS99ts62EVXEXAsfbC0z+/7WVj8etfXYM+6/QE4EB&#10;kM763FMw7NNr14YvTcooTxCeLrCpHpmk4G2WERWcSUrdzOe301noklx/ts7jNwUtC0bBHbESwRLH&#10;jceh9FwS7jKwrpsmMtOY3wLUM0SS64TBwn7Xs7p8M/0OyhMt5WDg21u5runqjfD4LBwRTNOSaPGJ&#10;Dt1AV3AYLc4qcD//Fg/1hDtlOetIMAU3pGjOmu+G+JjObtKAAUYv+5LOgueiR8bubJhDew+kxYye&#10;hZXRDHXYnE3toH0lTa/CbZQSRtKdBcezeY+DfOlNSLVaxSLSkhW4MVsrQ+uAWQD0pX8Vzo6oI9H1&#10;CGdJifwd+ENt+NPb1QGJgshMwHdAc4SddBi5Hd9MEPpbP1ZdX/byFwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACaOC/raAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdtFotMZsi&#10;gqBgEWux12128gezsyGzaeK3d+pFLw8eb3jvN9l68q06Ys9NIAPzWQIKqQiuocrA7uPpagWKoyVn&#10;20Bo4BsZ1vn5WWZTF0Z6x+M2VkpKiFNroI6xS7XmokZveRY6JMnK0HsbxfaVdr0dpdy3epEkt9rb&#10;hmShth0+1lh8bQdv4PmG93EoyyVvXjdj8jL63fD2aczlxfRwDyriFP+O4YQv6JAL0yEM5Fi1BuSR&#10;+KunbL4QezBwd70EnWf6P3z+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA21o94QAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACaOC/ra&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="2F9C1C92" w14:textId="56DEAE87">
+                  <w:p w:rsidRPr="00004129" w:rsidR="00004129" w:rsidP="00004129" w:rsidRDefault="00004129" w14:paraId="050D7038" w14:textId="6F96D288">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="001F562D">
+                    <w:r w:rsidRPr="00004129">
                       <w:rPr>
                         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="003D365A" w:rsidR="00EB2BC1">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="636F6E64" wp14:editId="1227148B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -12831,161 +9124,161 @@
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00472FBD">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Public</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="001F562D" w14:paraId="6185BDD8" w14:textId="6CC19CA9">
+  <w:p w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00004129" w14:paraId="6185BDD8" w14:textId="25135578">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AA3FCC0" wp14:editId="79090BE4">
-              <wp:simplePos x="685800" y="257175"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71C29550" wp14:editId="5A7AD91E">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="710565" cy="455295"/>
-              <wp:effectExtent l="0" t="0" r="13335" b="1905"/>
+              <wp:extent cx="711200" cy="466725"/>
+              <wp:effectExtent l="0" t="0" r="12700" b="9525"/>
               <wp:wrapNone/>
-              <wp:docPr id="1163870963" name="Text Box 1" descr="Public">
+              <wp:docPr id="199505048" name="Text Box 1" descr="Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="710565" cy="455295"/>
+                        <a:ext cx="711200" cy="466725"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="031E43C7" w14:textId="3B1AE1CA">
+                        <w:p w:rsidRPr="00004129" w:rsidR="00004129" w:rsidP="00004129" w:rsidRDefault="00004129" w14:paraId="0D3C0A26" w14:textId="535E0F39">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="001F562D">
+                          <w:r w:rsidRPr="00004129">
                             <w:rPr>
                               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="0B101498">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5AA3FCC0">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="71C29550">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:35.85pt;z-index:251659267;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1047" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+HVZqEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkdbdacaqsVaZJ&#10;UVspnfpMMMSWgIuAxM5+/S44TrauT9Ve8P3y5d5zDvPbXityEM63YCo6neSUCMOhbs2uoj+fV5++&#10;UuIDMzVTYERFj8LT28XHD/POlmIGDahaOIJNjC87W9EmBFtmmeeN0MxPwAqDSQlOs4Cu22W1Yx12&#10;1yqb5fl11oGrrQMuvMfo/ZCki9RfSsHDo5ReBKIqirOFdLp0buOZLeas3Dlmm5afxmDvmEKz1uCl&#10;51b3LDCyd+0/rXTLHXiQYcJBZyBly0XaAbeZ5q+22TTMirQLguPtGSb//9ryh8PGPjkS+m/QI4ER&#10;kM760mMw7tNLp+MXJyWYRwiPZ9hEHwjH4JdpXlwXlHBMXRXF7KaIXbLLz9b58F2AJtGoqENWEljs&#10;sPZhKB1L4l0GVq1SiRll/gpgzxjJLhNGK/TbnrR1RT+P02+hPuJSDga+veWrFq9eMx+emEOCcQ8U&#10;bXjEQyroKgoni5IG3K+34rEecccsJR0KpqIGFU2J+mGQj1lxledRYMmb3uRF9Fzy0NiOhtnrO0At&#10;TvFZWJ7MWBfUaEoH+gU1vYy3YYoZjndWNIzmXRjki2+Ci+UyFaGWLAtrs7E8to6YRUCf+xfm7An1&#10;gHQ9wCgpVr4Cf6iNf3q73AekIDET8R3QPMGOOkzcnt5MFPqffqq6vOzFbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhALc0oerbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdRNRq&#10;zKSIIChYirXodZud/MHsbMhsmvjt3XrRy8DjPd77Tb6aXacONEjrGSFdJKCIS29brhF2708Xt6Ak&#10;GLam80wI3ySwKk5PcpNZP/EbHbahVrGEJTMITQh9prWUDTkjC98TR6/ygzMhyqHWdjBTLHedvkyS&#10;G+1My3GhMT09NlR+bUeH8Hwln2GsqmtZv66n5GVyu3HzgXh+Nj/cgwo0h78wHPEjOhSRae9HtqI6&#10;hPhI+L1HL03vQO0RlukSdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+HVZq&#10;EwIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3&#10;NKHq2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:56pt;height:36.75pt;z-index:251659267;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1037" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsrNEUEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnTboZcYqsRYYB&#10;QVsgHXpWZDk2YImCxMTOfv0oOU62bqdhF5lfpsj3nhZ3vW7ZUTnfgCl4Nkk5U0ZC2Zh9wb+/rD98&#10;4syjMKVowaiCn5Tnd8v37xadzdUUamhL5Rg1MT7vbMFrRJsniZe10sJPwCpDyQqcFkiu2yelEx11&#10;120yTdN50oErrQOpvKfow5Dky9i/qpTEp6ryCllbcJoN4+niuQtnslyIfO+ErRt5HkP8wxRaNIYu&#10;vbR6ECjYwTV/tNKNdOChwokEnUBVNVLFHWibLH2zzbYWVsVdCBxvLzD5/9dWPh639tkx7L9ATwQG&#10;QDrrc0/BsE9fOR2+NCmjPEF4usCmemSSgrdZRlRwJil1M5/fTmehS3L92TqPXxVoFoyCO2IlgiWO&#10;G49D6VgS7jKwbto2MtOa3wLUM0SS64TBwn7Xs6Ys+Mdx+h2UJ1rKwcC3t3Ld0NUb4fFZOCKYpiXR&#10;4hMdVQtdweFscVaD+/G3eKgn3CnLWUeCKbghRXPWfjPEx3R2kwYMMHrZ53QWPBc9MnajYQ76HkiL&#10;GT0LK6MZ6rAdzcqBfiVNr8JtlBJG0p0Fx9G8x0G+9CakWq1iEWnJCtyYrZWhdcAsAPrSvwpnz6gj&#10;0fUIo6RE/gb8oTb86e3qgERBZCbgO6B5hp10GLk9v5kg9F/9WHV92cufAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAJo4L+toAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm920Wi0x&#10;myKCoGARa7HXbXbyB7OzIbNp4rd36kUvDx5veO832XryrTpiz00gA/NZAgqpCK6hysDu4+lqBYqj&#10;JWfbQGjgGxnW+flZZlMXRnrH4zZWSkqIU2ugjrFLteaiRm95FjokycrQexvF9pV2vR2l3Ld6kSS3&#10;2tuGZKG2HT7WWHxtB2/g+Yb3cSjLJW9eN2PyMvrd8PZpzOXF9HAPKuIU/47hhC/okAvTIQzkWLUG&#10;5JH4q6dsvhB7MHB3vQSdZ/o/fP4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArKzRFBIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJo4L&#10;+toAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="12E836B6" w14:textId="3B1AE1CA">
+                  <w:p w:rsidRPr="00004129" w:rsidR="00004129" w:rsidP="00004129" w:rsidRDefault="00004129" w14:paraId="0D3C0A26" w14:textId="535E0F39">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="001F562D">
+                    <w:r w:rsidRPr="00004129">
                       <w:rPr>
                         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00DF17EF" w:rsidR="006E510D">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5849E66E" wp14:editId="63B78F0D">
           <wp:simplePos x="0" y="0"/>
@@ -13275,53 +9568,288 @@
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6D109662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="006C5F09"/>
+    <w:nsid w:val="016F27AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="107E0C76"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:color w:val="FF00FF"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03917BAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C28FAE0"/>
+    <w:lvl w:ilvl="0" w:tplc="FD52E83C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="SectionHeader"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04724149"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="69A08142"/>
+    <w:tmpl w:val="CE981792"/>
+    <w:styleLink w:val="Bullets"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:color w:val="D43900"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:color w:val="D43900"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="852" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:color w:val="D43900"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="140E07E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CAE67900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -13423,1293 +9951,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...233 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="061B6D73"/>
-[...1005 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19674420"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4CAD946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="716"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
@@ -14785,725 +10071,170 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CF5187D"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A1F2726"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="54EC7B02"/>
+    <w:tmpl w:val="CE981792"/>
+    <w:numStyleLink w:val="Bullets"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B0F2B04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA927A3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...524 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34376E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38126198"/>
     <w:lvl w:ilvl="0" w:tplc="61963378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -15574,200 +10305,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AE1373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF923E2E"/>
     <w:lvl w:ilvl="0" w:tplc="10DAF008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1Numbered"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -15814,1433 +10396,799 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="062C30FA">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C5844C1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08090023"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="Article %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="Section %1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="288"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="402211D9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B4483F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="FFBF22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C213FE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="530C76F6"/>
+    <w:lvl w:ilvl="0" w:tplc="564AEFBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="539AD26E">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5D8C5148">
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="572910A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60607F32"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE981792"/>
+    <w:numStyleLink w:val="Bullets"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61814D5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86A61410"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="FF00FF" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97C03378">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:color w:val="FF00FF" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="852" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:color w:val="FF00FF" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61EF6861"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B4483F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="FFBF22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62E07918"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67514FD0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B4483F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="FFBF22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DC6EE1E8">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3E547B98">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D85E262E">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="05725F14">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C30F342">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...1268 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1610D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D7CA560"/>
     <w:styleLink w:val="NumberedBulletsList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="453"/>
@@ -17313,699 +11261,862 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3462" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3916" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A284FF8"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AD3657F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="32624D4A"/>
+    <w:tmpl w:val="CE981792"/>
+    <w:numStyleLink w:val="Bullets"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D105A2D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08090023"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="Article %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="Section %1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="288"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75102A4B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B610F154"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="FFBF22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="778E4D1C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D7CA560"/>
+    <w:numStyleLink w:val="NumberedBulletsList"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C814088"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F7EE70A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:color w:val="FF00FF" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FF00FF" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="852" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FF00FF" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D7B1A5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="655E63FA"/>
+    <w:lvl w:ilvl="0" w:tplc="FA24C826">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...33 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...306 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="98840366">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1631471937">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="186868467">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1738285083">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="992416223">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1066412967">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="371350953">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008558331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1590698444">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="321347623">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="400979428">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="450050108">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="427045568">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="351030145">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="419713709">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="351030145">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="16" w16cid:durableId="1339162828">
+    <w:abstractNumId w:val="32"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="NumberedBullet1"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="644" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:pStyle w:val="NumberedBullet2"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1724" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:pStyle w:val="NumberedBullet3"/>
+        <w:lvlText w:val="%3."/>
+        <w:lvlJc w:val="right"/>
+        <w:pPr>
+          <w:ind w:left="2444" w:hanging="180"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%4."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3164" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%5."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3884" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%6."/>
+        <w:lvlJc w:val="right"/>
+        <w:pPr>
+          <w:ind w:left="4604" w:hanging="180"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="5324" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="6044" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%9."/>
+        <w:lvlJc w:val="right"/>
+        <w:pPr>
+          <w:ind w:left="6764" w:hanging="180"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="984354713">
+  <w:num w:numId="17" w16cid:durableId="984354713">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1552032955">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="121656354">
+    <w:abstractNumId w:val="32"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1032530769">
+    <w:abstractNumId w:val="32"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="629826321">
+    <w:abstractNumId w:val="32"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="NumberedBullet1"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="284" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="NumberedBullet2"/>
+        <w:lvlText w:val="%1.%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="737" w:hanging="453"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="NumberedBullet3"/>
+        <w:lvlText w:val="%1.%2.%3."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1021" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1646" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2100" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2554" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3008" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3462" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3916" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="373192432">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="914751835">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="269238063">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="48194925">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="25" w16cid:durableId="48194925">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="237911749">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="26" w16cid:durableId="237911749">
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="NumberedBullet1"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="NumberedBullet2"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -18101,2514 +12212,2415 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3462" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3916" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="776801520">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="27" w16cid:durableId="863979532">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1942257626">
+  <w:num w:numId="28" w16cid:durableId="1982036560">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="795679059">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="776801520">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="233004790">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1849902588">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1724792781">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="182482013">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="873037354">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="143934142">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="210532658">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="37" w16cid:durableId="853499786">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="298265138">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="38" w16cid:durableId="1942257626">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="947274952">
-[...8 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="126364592">
+  <w:num w:numId="39" w16cid:durableId="1832984007">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2086107811">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="40" w16cid:durableId="941841504">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="2015257089">
-[...62 lines deleted...]
-  <w:numIdMacAtCleanup w:val="40"/>
+  <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Guidance">
     <w15:presenceInfo w15:providerId="None" w15:userId="Guidance"/>
   </w15:person>
-  <w15:person w15:author="Katie McGuinness">
-    <w15:presenceInfo w15:providerId="AD" w15:userId="S::katie.mcguinness_shma.co.uk#ext#@nationalgridplc.onmicrosoft.com::3cc6ef7d-10ae-4d74-9c9e-25e4c35266ac"/>
+  <w15:person w15:author="Claire Goult [NESO]">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Claire.Goult@neso.energy::b6699ba2-7832-48c8-a1be-529c30d4ea26"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:linkStyles/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C257DB"/>
-    <w:rsid w:val="00000000"/>
     <w:rsid w:val="0000092C"/>
     <w:rsid w:val="000017C7"/>
+    <w:rsid w:val="00004129"/>
+    <w:rsid w:val="00004A77"/>
     <w:rsid w:val="00007028"/>
-    <w:rsid w:val="00007A9E"/>
+    <w:rsid w:val="00010CA5"/>
     <w:rsid w:val="00011992"/>
-    <w:rsid w:val="00011F05"/>
     <w:rsid w:val="00013752"/>
     <w:rsid w:val="00015A2A"/>
+    <w:rsid w:val="00020E20"/>
     <w:rsid w:val="00021319"/>
     <w:rsid w:val="000213BA"/>
     <w:rsid w:val="000218CE"/>
     <w:rsid w:val="00022819"/>
     <w:rsid w:val="00022B39"/>
+    <w:rsid w:val="00022C3F"/>
     <w:rsid w:val="0002463D"/>
     <w:rsid w:val="000246B0"/>
     <w:rsid w:val="00027845"/>
     <w:rsid w:val="00030017"/>
-    <w:rsid w:val="00030539"/>
     <w:rsid w:val="00030548"/>
     <w:rsid w:val="00031305"/>
     <w:rsid w:val="0003395B"/>
     <w:rsid w:val="00034DE8"/>
     <w:rsid w:val="00036E0D"/>
     <w:rsid w:val="00036ECA"/>
     <w:rsid w:val="00037D0E"/>
+    <w:rsid w:val="000407A1"/>
     <w:rsid w:val="00041BFC"/>
     <w:rsid w:val="000421C8"/>
     <w:rsid w:val="0004277D"/>
     <w:rsid w:val="00044829"/>
+    <w:rsid w:val="00044C14"/>
     <w:rsid w:val="00044DA4"/>
     <w:rsid w:val="00045569"/>
     <w:rsid w:val="0004599D"/>
     <w:rsid w:val="000501BC"/>
+    <w:rsid w:val="00050DD9"/>
     <w:rsid w:val="00053545"/>
+    <w:rsid w:val="00053BB8"/>
     <w:rsid w:val="00055072"/>
     <w:rsid w:val="000556E6"/>
-    <w:rsid w:val="0005616F"/>
-    <w:rsid w:val="00061C5F"/>
     <w:rsid w:val="00061FBD"/>
     <w:rsid w:val="00062681"/>
     <w:rsid w:val="00062B8A"/>
     <w:rsid w:val="00062E14"/>
     <w:rsid w:val="000638EF"/>
     <w:rsid w:val="00063CFD"/>
+    <w:rsid w:val="000643B8"/>
     <w:rsid w:val="0006536F"/>
     <w:rsid w:val="00066ABB"/>
     <w:rsid w:val="00067FC7"/>
-    <w:rsid w:val="0007009C"/>
     <w:rsid w:val="00070BFC"/>
     <w:rsid w:val="000714E6"/>
     <w:rsid w:val="00071FE5"/>
-    <w:rsid w:val="00072FF9"/>
     <w:rsid w:val="00072FFA"/>
     <w:rsid w:val="00073245"/>
     <w:rsid w:val="00073AA7"/>
     <w:rsid w:val="00073F44"/>
     <w:rsid w:val="00076586"/>
     <w:rsid w:val="000772BB"/>
-    <w:rsid w:val="000804A0"/>
     <w:rsid w:val="00081106"/>
     <w:rsid w:val="000816B3"/>
     <w:rsid w:val="00081F84"/>
     <w:rsid w:val="00081FD6"/>
     <w:rsid w:val="000821BE"/>
     <w:rsid w:val="00083974"/>
+    <w:rsid w:val="000839C8"/>
     <w:rsid w:val="00083E12"/>
     <w:rsid w:val="000847DC"/>
     <w:rsid w:val="00084C5F"/>
-    <w:rsid w:val="00084ED0"/>
+    <w:rsid w:val="000860B4"/>
     <w:rsid w:val="00087020"/>
     <w:rsid w:val="0009211E"/>
     <w:rsid w:val="0009276B"/>
     <w:rsid w:val="00092C02"/>
     <w:rsid w:val="00092D2F"/>
     <w:rsid w:val="00093369"/>
+    <w:rsid w:val="00094523"/>
     <w:rsid w:val="000946F1"/>
     <w:rsid w:val="00094E5F"/>
     <w:rsid w:val="00094F88"/>
     <w:rsid w:val="0009609C"/>
     <w:rsid w:val="000966D4"/>
     <w:rsid w:val="00097FED"/>
-    <w:rsid w:val="000A09AB"/>
-    <w:rsid w:val="000A16BA"/>
     <w:rsid w:val="000A1C65"/>
     <w:rsid w:val="000A2C20"/>
-    <w:rsid w:val="000A2FD0"/>
-    <w:rsid w:val="000A4027"/>
     <w:rsid w:val="000A4598"/>
-    <w:rsid w:val="000A586E"/>
-    <w:rsid w:val="000A60C7"/>
     <w:rsid w:val="000A730E"/>
-    <w:rsid w:val="000B0521"/>
-    <w:rsid w:val="000B0A48"/>
     <w:rsid w:val="000B0F9C"/>
     <w:rsid w:val="000B19B2"/>
     <w:rsid w:val="000B1B73"/>
     <w:rsid w:val="000B296B"/>
     <w:rsid w:val="000B304C"/>
     <w:rsid w:val="000B3F97"/>
     <w:rsid w:val="000B475E"/>
     <w:rsid w:val="000B5338"/>
-    <w:rsid w:val="000B564D"/>
     <w:rsid w:val="000B6756"/>
     <w:rsid w:val="000B6A4C"/>
     <w:rsid w:val="000B7E99"/>
     <w:rsid w:val="000C0D0A"/>
     <w:rsid w:val="000C35E2"/>
     <w:rsid w:val="000C5017"/>
     <w:rsid w:val="000C53DB"/>
-    <w:rsid w:val="000C57C7"/>
     <w:rsid w:val="000C60C2"/>
     <w:rsid w:val="000C64F6"/>
     <w:rsid w:val="000C66C7"/>
+    <w:rsid w:val="000C7349"/>
     <w:rsid w:val="000D16EC"/>
     <w:rsid w:val="000D2220"/>
     <w:rsid w:val="000D3A7B"/>
     <w:rsid w:val="000D3E58"/>
     <w:rsid w:val="000D4C01"/>
-    <w:rsid w:val="000D5CB5"/>
-    <w:rsid w:val="000D62F5"/>
     <w:rsid w:val="000D65A7"/>
     <w:rsid w:val="000E068A"/>
-    <w:rsid w:val="000E0FA5"/>
     <w:rsid w:val="000E1ECB"/>
     <w:rsid w:val="000E3824"/>
     <w:rsid w:val="000E43B5"/>
     <w:rsid w:val="000E496F"/>
-    <w:rsid w:val="000E4D91"/>
     <w:rsid w:val="000E5122"/>
     <w:rsid w:val="000E6380"/>
     <w:rsid w:val="000E6C6B"/>
     <w:rsid w:val="000F033D"/>
     <w:rsid w:val="000F0452"/>
     <w:rsid w:val="000F120C"/>
     <w:rsid w:val="000F224C"/>
     <w:rsid w:val="000F3E38"/>
-    <w:rsid w:val="000F529E"/>
-    <w:rsid w:val="000F56D6"/>
     <w:rsid w:val="000F5DF1"/>
     <w:rsid w:val="000F65D6"/>
     <w:rsid w:val="000F67B8"/>
+    <w:rsid w:val="000F759F"/>
     <w:rsid w:val="0010311E"/>
     <w:rsid w:val="00103DA4"/>
     <w:rsid w:val="001060D4"/>
     <w:rsid w:val="00106B84"/>
+    <w:rsid w:val="0010780D"/>
     <w:rsid w:val="00107C4C"/>
     <w:rsid w:val="00110513"/>
-    <w:rsid w:val="00110580"/>
     <w:rsid w:val="00110F32"/>
     <w:rsid w:val="00112C46"/>
+    <w:rsid w:val="00113452"/>
     <w:rsid w:val="001137FB"/>
     <w:rsid w:val="0011389F"/>
     <w:rsid w:val="00113BF5"/>
     <w:rsid w:val="00113CB3"/>
     <w:rsid w:val="00113F39"/>
     <w:rsid w:val="0011423A"/>
     <w:rsid w:val="001145E7"/>
     <w:rsid w:val="00114BDB"/>
     <w:rsid w:val="001155B3"/>
     <w:rsid w:val="00116009"/>
     <w:rsid w:val="001173F1"/>
     <w:rsid w:val="00117DA6"/>
     <w:rsid w:val="00120547"/>
     <w:rsid w:val="00124925"/>
     <w:rsid w:val="001258BB"/>
     <w:rsid w:val="00127759"/>
-    <w:rsid w:val="001308F8"/>
+    <w:rsid w:val="001301E8"/>
     <w:rsid w:val="00130F65"/>
     <w:rsid w:val="00132C86"/>
+    <w:rsid w:val="0013402F"/>
     <w:rsid w:val="001340C9"/>
     <w:rsid w:val="001349FB"/>
     <w:rsid w:val="00134AC2"/>
     <w:rsid w:val="00134AF9"/>
     <w:rsid w:val="00134F82"/>
     <w:rsid w:val="0013659A"/>
     <w:rsid w:val="00136B6F"/>
     <w:rsid w:val="00137D1B"/>
-    <w:rsid w:val="0014180D"/>
     <w:rsid w:val="0014185A"/>
     <w:rsid w:val="001426CA"/>
     <w:rsid w:val="0014293F"/>
-    <w:rsid w:val="00143072"/>
     <w:rsid w:val="001446CA"/>
     <w:rsid w:val="00144C22"/>
     <w:rsid w:val="00144D31"/>
-    <w:rsid w:val="00145D78"/>
     <w:rsid w:val="00146DE3"/>
     <w:rsid w:val="00146EC7"/>
+    <w:rsid w:val="00146FD4"/>
     <w:rsid w:val="00147154"/>
     <w:rsid w:val="00147BF4"/>
     <w:rsid w:val="001510CA"/>
     <w:rsid w:val="001516B9"/>
     <w:rsid w:val="00151D8A"/>
     <w:rsid w:val="00152912"/>
     <w:rsid w:val="00153066"/>
+    <w:rsid w:val="0015315B"/>
     <w:rsid w:val="001535B0"/>
     <w:rsid w:val="001536C3"/>
     <w:rsid w:val="00154713"/>
     <w:rsid w:val="00154C3B"/>
     <w:rsid w:val="00155E29"/>
+    <w:rsid w:val="00161348"/>
     <w:rsid w:val="00162ADF"/>
     <w:rsid w:val="0016337B"/>
     <w:rsid w:val="00164401"/>
     <w:rsid w:val="0016480C"/>
     <w:rsid w:val="0016594A"/>
     <w:rsid w:val="001668BE"/>
     <w:rsid w:val="00166A57"/>
     <w:rsid w:val="0016758D"/>
-    <w:rsid w:val="00167C1D"/>
     <w:rsid w:val="00170B39"/>
     <w:rsid w:val="0017122F"/>
     <w:rsid w:val="001722A3"/>
+    <w:rsid w:val="001722C7"/>
     <w:rsid w:val="00172340"/>
-    <w:rsid w:val="00172F50"/>
     <w:rsid w:val="00173215"/>
     <w:rsid w:val="0017346A"/>
     <w:rsid w:val="00173FC9"/>
     <w:rsid w:val="00174406"/>
     <w:rsid w:val="0017581D"/>
     <w:rsid w:val="00176FB8"/>
     <w:rsid w:val="00177CCF"/>
     <w:rsid w:val="00181B49"/>
     <w:rsid w:val="00182168"/>
     <w:rsid w:val="00182640"/>
     <w:rsid w:val="00186A6D"/>
     <w:rsid w:val="00186DF4"/>
     <w:rsid w:val="00186FE8"/>
     <w:rsid w:val="001917FE"/>
-    <w:rsid w:val="00191F7C"/>
     <w:rsid w:val="001920B4"/>
-    <w:rsid w:val="0019295D"/>
-    <w:rsid w:val="00192A73"/>
+    <w:rsid w:val="001923CF"/>
     <w:rsid w:val="001935DE"/>
     <w:rsid w:val="001938FD"/>
-    <w:rsid w:val="001939FD"/>
     <w:rsid w:val="00193E2E"/>
     <w:rsid w:val="00193F3F"/>
-    <w:rsid w:val="0019439B"/>
     <w:rsid w:val="0019567E"/>
     <w:rsid w:val="00195C2B"/>
     <w:rsid w:val="001961D9"/>
     <w:rsid w:val="00196281"/>
     <w:rsid w:val="0019677B"/>
+    <w:rsid w:val="001978B3"/>
+    <w:rsid w:val="001A0483"/>
     <w:rsid w:val="001A170B"/>
     <w:rsid w:val="001A24B0"/>
     <w:rsid w:val="001A3BE2"/>
     <w:rsid w:val="001A466F"/>
     <w:rsid w:val="001A4EB3"/>
     <w:rsid w:val="001A574A"/>
-    <w:rsid w:val="001A7158"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001B1BD9"/>
     <w:rsid w:val="001B33CC"/>
     <w:rsid w:val="001B3799"/>
     <w:rsid w:val="001B60BF"/>
     <w:rsid w:val="001B799C"/>
     <w:rsid w:val="001B7A30"/>
     <w:rsid w:val="001B7D49"/>
     <w:rsid w:val="001C0639"/>
     <w:rsid w:val="001C067C"/>
     <w:rsid w:val="001C1745"/>
     <w:rsid w:val="001C185D"/>
     <w:rsid w:val="001C1930"/>
     <w:rsid w:val="001C30D3"/>
     <w:rsid w:val="001C4ABF"/>
     <w:rsid w:val="001C4DB5"/>
     <w:rsid w:val="001C67DA"/>
     <w:rsid w:val="001C7AA0"/>
     <w:rsid w:val="001D00F7"/>
     <w:rsid w:val="001D14F7"/>
     <w:rsid w:val="001D26B9"/>
     <w:rsid w:val="001D2FA5"/>
     <w:rsid w:val="001D3612"/>
     <w:rsid w:val="001D682C"/>
     <w:rsid w:val="001E2110"/>
     <w:rsid w:val="001E2E4F"/>
     <w:rsid w:val="001E372F"/>
     <w:rsid w:val="001E4924"/>
     <w:rsid w:val="001E54FC"/>
     <w:rsid w:val="001E6636"/>
     <w:rsid w:val="001E68CF"/>
     <w:rsid w:val="001E6B69"/>
     <w:rsid w:val="001E74F3"/>
     <w:rsid w:val="001E7752"/>
     <w:rsid w:val="001F04C9"/>
     <w:rsid w:val="001F0AA2"/>
     <w:rsid w:val="001F101E"/>
     <w:rsid w:val="001F1748"/>
     <w:rsid w:val="001F2EF2"/>
-    <w:rsid w:val="001F562D"/>
     <w:rsid w:val="001F59CD"/>
     <w:rsid w:val="001F6599"/>
     <w:rsid w:val="001F77DC"/>
     <w:rsid w:val="002005E2"/>
     <w:rsid w:val="00200E17"/>
     <w:rsid w:val="0020128F"/>
-    <w:rsid w:val="00202CBB"/>
     <w:rsid w:val="0020555B"/>
     <w:rsid w:val="002071F6"/>
     <w:rsid w:val="002071FF"/>
     <w:rsid w:val="00207EBF"/>
     <w:rsid w:val="00207FF1"/>
-    <w:rsid w:val="00211703"/>
     <w:rsid w:val="002121DE"/>
     <w:rsid w:val="002122D2"/>
     <w:rsid w:val="0021404C"/>
     <w:rsid w:val="0021513D"/>
     <w:rsid w:val="00215172"/>
     <w:rsid w:val="002152FA"/>
     <w:rsid w:val="00215B3E"/>
+    <w:rsid w:val="00215F7D"/>
     <w:rsid w:val="00216034"/>
     <w:rsid w:val="00216A65"/>
     <w:rsid w:val="00217E5E"/>
-    <w:rsid w:val="00220015"/>
     <w:rsid w:val="00220292"/>
     <w:rsid w:val="00221B5A"/>
     <w:rsid w:val="00223A62"/>
     <w:rsid w:val="002249DB"/>
     <w:rsid w:val="00224DCF"/>
     <w:rsid w:val="00225056"/>
     <w:rsid w:val="00226DDB"/>
     <w:rsid w:val="00226EAA"/>
     <w:rsid w:val="00227DEE"/>
+    <w:rsid w:val="002313BC"/>
     <w:rsid w:val="002327FC"/>
     <w:rsid w:val="00233A0A"/>
-    <w:rsid w:val="0023521F"/>
-    <w:rsid w:val="0023579F"/>
     <w:rsid w:val="0023612C"/>
     <w:rsid w:val="00236931"/>
+    <w:rsid w:val="00236B90"/>
     <w:rsid w:val="0024092B"/>
     <w:rsid w:val="0024129E"/>
     <w:rsid w:val="00241AA1"/>
     <w:rsid w:val="00241B4F"/>
-    <w:rsid w:val="00242A14"/>
     <w:rsid w:val="00246FF1"/>
     <w:rsid w:val="0024734E"/>
     <w:rsid w:val="00251245"/>
     <w:rsid w:val="00251AC7"/>
     <w:rsid w:val="0025377E"/>
     <w:rsid w:val="00253FF0"/>
     <w:rsid w:val="00254702"/>
+    <w:rsid w:val="00254A78"/>
     <w:rsid w:val="00254ACB"/>
     <w:rsid w:val="00254EB1"/>
     <w:rsid w:val="0025501B"/>
     <w:rsid w:val="0025509C"/>
-    <w:rsid w:val="002558B8"/>
     <w:rsid w:val="00261382"/>
     <w:rsid w:val="00261FDF"/>
     <w:rsid w:val="00265B9C"/>
-    <w:rsid w:val="00270C05"/>
+    <w:rsid w:val="00267712"/>
     <w:rsid w:val="00270DDA"/>
     <w:rsid w:val="00271135"/>
     <w:rsid w:val="00272013"/>
+    <w:rsid w:val="00272FEC"/>
     <w:rsid w:val="00273931"/>
     <w:rsid w:val="00274FB1"/>
     <w:rsid w:val="0027568B"/>
     <w:rsid w:val="00275D22"/>
     <w:rsid w:val="00275E09"/>
     <w:rsid w:val="00276BA1"/>
     <w:rsid w:val="00277702"/>
     <w:rsid w:val="002778F6"/>
     <w:rsid w:val="00277B32"/>
     <w:rsid w:val="00280106"/>
-    <w:rsid w:val="00280709"/>
     <w:rsid w:val="00281809"/>
     <w:rsid w:val="00281AB6"/>
     <w:rsid w:val="00281CDF"/>
     <w:rsid w:val="002827FE"/>
     <w:rsid w:val="00282A6B"/>
-    <w:rsid w:val="0028443D"/>
     <w:rsid w:val="00285D15"/>
     <w:rsid w:val="00286477"/>
     <w:rsid w:val="002872AD"/>
+    <w:rsid w:val="00287449"/>
     <w:rsid w:val="002874BE"/>
     <w:rsid w:val="002876A7"/>
     <w:rsid w:val="00290262"/>
     <w:rsid w:val="00290786"/>
-    <w:rsid w:val="002915F9"/>
     <w:rsid w:val="00291B33"/>
     <w:rsid w:val="00291E2C"/>
     <w:rsid w:val="0029281D"/>
+    <w:rsid w:val="00292B52"/>
     <w:rsid w:val="0029334F"/>
     <w:rsid w:val="00293E01"/>
     <w:rsid w:val="0029478F"/>
     <w:rsid w:val="002968DD"/>
     <w:rsid w:val="00297C15"/>
-    <w:rsid w:val="002A10F8"/>
     <w:rsid w:val="002A21AE"/>
     <w:rsid w:val="002A42A5"/>
     <w:rsid w:val="002A47B7"/>
     <w:rsid w:val="002A53AC"/>
     <w:rsid w:val="002A7C66"/>
     <w:rsid w:val="002B0E2D"/>
     <w:rsid w:val="002B1962"/>
     <w:rsid w:val="002B1FC9"/>
     <w:rsid w:val="002B1FE7"/>
     <w:rsid w:val="002B228B"/>
     <w:rsid w:val="002B25D2"/>
     <w:rsid w:val="002B3A58"/>
-    <w:rsid w:val="002B4147"/>
     <w:rsid w:val="002B43DB"/>
+    <w:rsid w:val="002B51B7"/>
     <w:rsid w:val="002B56D4"/>
+    <w:rsid w:val="002B5E5A"/>
     <w:rsid w:val="002B67DA"/>
     <w:rsid w:val="002B6AD9"/>
+    <w:rsid w:val="002C0DEA"/>
     <w:rsid w:val="002C112B"/>
     <w:rsid w:val="002C1211"/>
     <w:rsid w:val="002C1261"/>
     <w:rsid w:val="002C2938"/>
-    <w:rsid w:val="002C2C17"/>
-    <w:rsid w:val="002C3970"/>
     <w:rsid w:val="002C3C01"/>
     <w:rsid w:val="002C4AC0"/>
     <w:rsid w:val="002C4BAB"/>
+    <w:rsid w:val="002C522D"/>
     <w:rsid w:val="002C67B0"/>
-    <w:rsid w:val="002C6E0A"/>
-    <w:rsid w:val="002C6E29"/>
+    <w:rsid w:val="002C6E3D"/>
     <w:rsid w:val="002C7A80"/>
     <w:rsid w:val="002D02A7"/>
     <w:rsid w:val="002D02FA"/>
     <w:rsid w:val="002D313A"/>
     <w:rsid w:val="002D3490"/>
     <w:rsid w:val="002D3503"/>
     <w:rsid w:val="002D4CD5"/>
     <w:rsid w:val="002D5145"/>
     <w:rsid w:val="002D6406"/>
     <w:rsid w:val="002D6BAE"/>
+    <w:rsid w:val="002D726F"/>
     <w:rsid w:val="002D728B"/>
     <w:rsid w:val="002E0E15"/>
     <w:rsid w:val="002E2BF9"/>
-    <w:rsid w:val="002E7594"/>
+    <w:rsid w:val="002E5A9B"/>
+    <w:rsid w:val="002F0B6B"/>
     <w:rsid w:val="002F3145"/>
     <w:rsid w:val="002F329C"/>
     <w:rsid w:val="002F3900"/>
     <w:rsid w:val="002F3F4B"/>
     <w:rsid w:val="002F46B4"/>
     <w:rsid w:val="002F592C"/>
-    <w:rsid w:val="002F6478"/>
+    <w:rsid w:val="002F648A"/>
     <w:rsid w:val="002F6F4F"/>
     <w:rsid w:val="002F7DB8"/>
     <w:rsid w:val="003003BD"/>
     <w:rsid w:val="00300CC5"/>
     <w:rsid w:val="0030117E"/>
     <w:rsid w:val="0030153C"/>
     <w:rsid w:val="00301C3D"/>
     <w:rsid w:val="00301EF5"/>
     <w:rsid w:val="0030205D"/>
     <w:rsid w:val="00302539"/>
     <w:rsid w:val="00303237"/>
-    <w:rsid w:val="00304CDE"/>
+    <w:rsid w:val="00303ED2"/>
     <w:rsid w:val="00305777"/>
     <w:rsid w:val="003067B1"/>
     <w:rsid w:val="00306812"/>
     <w:rsid w:val="003102FE"/>
     <w:rsid w:val="00310AB7"/>
-    <w:rsid w:val="00311EF8"/>
     <w:rsid w:val="00313E6E"/>
     <w:rsid w:val="00314D99"/>
     <w:rsid w:val="00314E7F"/>
     <w:rsid w:val="0031633F"/>
-    <w:rsid w:val="00316641"/>
     <w:rsid w:val="003179A9"/>
-    <w:rsid w:val="00323D2E"/>
     <w:rsid w:val="00323E4E"/>
     <w:rsid w:val="00323F41"/>
     <w:rsid w:val="00325261"/>
     <w:rsid w:val="0032644E"/>
     <w:rsid w:val="0032666D"/>
     <w:rsid w:val="0033065A"/>
+    <w:rsid w:val="003309CF"/>
     <w:rsid w:val="00331CB7"/>
     <w:rsid w:val="00331EC9"/>
     <w:rsid w:val="0033243A"/>
     <w:rsid w:val="00332474"/>
     <w:rsid w:val="00332A06"/>
     <w:rsid w:val="0033397E"/>
     <w:rsid w:val="00333BB8"/>
     <w:rsid w:val="00333D82"/>
     <w:rsid w:val="00336494"/>
     <w:rsid w:val="0033690A"/>
     <w:rsid w:val="00337021"/>
     <w:rsid w:val="00341DBA"/>
     <w:rsid w:val="003426AA"/>
     <w:rsid w:val="00342D7A"/>
     <w:rsid w:val="00342D8D"/>
     <w:rsid w:val="00342DF2"/>
     <w:rsid w:val="0034494E"/>
     <w:rsid w:val="003463ED"/>
     <w:rsid w:val="00347736"/>
     <w:rsid w:val="003479D4"/>
     <w:rsid w:val="003524B1"/>
     <w:rsid w:val="0035258D"/>
     <w:rsid w:val="003526B2"/>
     <w:rsid w:val="003528CD"/>
     <w:rsid w:val="003550C3"/>
     <w:rsid w:val="0035561E"/>
     <w:rsid w:val="00357149"/>
     <w:rsid w:val="0036093F"/>
     <w:rsid w:val="003616B4"/>
     <w:rsid w:val="00362ADD"/>
     <w:rsid w:val="003635D2"/>
     <w:rsid w:val="003644FB"/>
     <w:rsid w:val="0036495F"/>
     <w:rsid w:val="00365E0F"/>
+    <w:rsid w:val="0037122E"/>
     <w:rsid w:val="003727C1"/>
     <w:rsid w:val="003738E5"/>
-    <w:rsid w:val="00373C6B"/>
-    <w:rsid w:val="003756EC"/>
+    <w:rsid w:val="003739F2"/>
     <w:rsid w:val="00375931"/>
     <w:rsid w:val="00376923"/>
     <w:rsid w:val="00376C61"/>
     <w:rsid w:val="00377291"/>
     <w:rsid w:val="00377A6F"/>
     <w:rsid w:val="00382894"/>
     <w:rsid w:val="0038336D"/>
     <w:rsid w:val="00383D0D"/>
     <w:rsid w:val="003853CD"/>
-    <w:rsid w:val="00385F32"/>
     <w:rsid w:val="0039264B"/>
     <w:rsid w:val="00392DC9"/>
     <w:rsid w:val="00392E28"/>
     <w:rsid w:val="0039426F"/>
     <w:rsid w:val="0039506D"/>
     <w:rsid w:val="00396BA9"/>
     <w:rsid w:val="00396FEA"/>
-    <w:rsid w:val="003A0BED"/>
     <w:rsid w:val="003A1D19"/>
     <w:rsid w:val="003A458E"/>
     <w:rsid w:val="003A4C44"/>
     <w:rsid w:val="003A69ED"/>
     <w:rsid w:val="003B23D7"/>
+    <w:rsid w:val="003B2BF7"/>
     <w:rsid w:val="003B3803"/>
     <w:rsid w:val="003B5C8F"/>
     <w:rsid w:val="003B6831"/>
     <w:rsid w:val="003B6A3F"/>
     <w:rsid w:val="003B6D10"/>
+    <w:rsid w:val="003B782A"/>
     <w:rsid w:val="003B79DF"/>
     <w:rsid w:val="003C53ED"/>
     <w:rsid w:val="003D01FA"/>
     <w:rsid w:val="003D365A"/>
     <w:rsid w:val="003D634B"/>
     <w:rsid w:val="003D6B83"/>
     <w:rsid w:val="003E0A82"/>
     <w:rsid w:val="003E245C"/>
     <w:rsid w:val="003E2DA4"/>
     <w:rsid w:val="003E300B"/>
     <w:rsid w:val="003E4E47"/>
     <w:rsid w:val="003E59AF"/>
     <w:rsid w:val="003E780E"/>
     <w:rsid w:val="003F0415"/>
-    <w:rsid w:val="003F34D7"/>
     <w:rsid w:val="003F3C92"/>
     <w:rsid w:val="003F4485"/>
+    <w:rsid w:val="003F4F83"/>
+    <w:rsid w:val="003F5386"/>
     <w:rsid w:val="003F699C"/>
     <w:rsid w:val="00400625"/>
     <w:rsid w:val="00400E68"/>
     <w:rsid w:val="004011DE"/>
     <w:rsid w:val="00401DC8"/>
     <w:rsid w:val="00402213"/>
     <w:rsid w:val="00402C56"/>
     <w:rsid w:val="00403161"/>
     <w:rsid w:val="00404065"/>
     <w:rsid w:val="0040422E"/>
     <w:rsid w:val="00405212"/>
-    <w:rsid w:val="004073FE"/>
-    <w:rsid w:val="004124EF"/>
+    <w:rsid w:val="004060EE"/>
+    <w:rsid w:val="00407237"/>
     <w:rsid w:val="004132D1"/>
     <w:rsid w:val="00413956"/>
     <w:rsid w:val="00413CEE"/>
     <w:rsid w:val="004140D9"/>
     <w:rsid w:val="0041583A"/>
     <w:rsid w:val="00415A85"/>
     <w:rsid w:val="00416E60"/>
     <w:rsid w:val="004207C1"/>
     <w:rsid w:val="00420DE8"/>
     <w:rsid w:val="00423DA3"/>
     <w:rsid w:val="00424A7D"/>
     <w:rsid w:val="00424DDB"/>
     <w:rsid w:val="00424FCC"/>
     <w:rsid w:val="00425059"/>
+    <w:rsid w:val="00425642"/>
     <w:rsid w:val="00426F5C"/>
     <w:rsid w:val="00427EE0"/>
-    <w:rsid w:val="00430134"/>
     <w:rsid w:val="004335BD"/>
+    <w:rsid w:val="00433933"/>
     <w:rsid w:val="00435512"/>
+    <w:rsid w:val="0043581D"/>
     <w:rsid w:val="00436720"/>
     <w:rsid w:val="0043703E"/>
-    <w:rsid w:val="00437F61"/>
     <w:rsid w:val="004418A1"/>
+    <w:rsid w:val="00441F9B"/>
     <w:rsid w:val="00443555"/>
     <w:rsid w:val="004435E6"/>
     <w:rsid w:val="00443681"/>
     <w:rsid w:val="004436DC"/>
+    <w:rsid w:val="0044462D"/>
     <w:rsid w:val="00444AE6"/>
-    <w:rsid w:val="0044581F"/>
     <w:rsid w:val="00446CE9"/>
     <w:rsid w:val="004474EE"/>
     <w:rsid w:val="00450377"/>
     <w:rsid w:val="00450AA5"/>
     <w:rsid w:val="00450AB3"/>
     <w:rsid w:val="00451774"/>
     <w:rsid w:val="00452142"/>
     <w:rsid w:val="004527F5"/>
     <w:rsid w:val="004533DD"/>
     <w:rsid w:val="00453C26"/>
     <w:rsid w:val="0045450A"/>
     <w:rsid w:val="0045595E"/>
     <w:rsid w:val="004602DB"/>
     <w:rsid w:val="0046180F"/>
+    <w:rsid w:val="004642A7"/>
     <w:rsid w:val="00464A3D"/>
     <w:rsid w:val="00467853"/>
     <w:rsid w:val="004710DC"/>
     <w:rsid w:val="004713FB"/>
     <w:rsid w:val="00472FBD"/>
     <w:rsid w:val="00473562"/>
     <w:rsid w:val="00473C1A"/>
     <w:rsid w:val="00474271"/>
     <w:rsid w:val="00474678"/>
-    <w:rsid w:val="00477549"/>
     <w:rsid w:val="00477C68"/>
     <w:rsid w:val="00480421"/>
     <w:rsid w:val="004808CC"/>
     <w:rsid w:val="0048102A"/>
     <w:rsid w:val="004833B0"/>
     <w:rsid w:val="00483E04"/>
     <w:rsid w:val="0048569C"/>
     <w:rsid w:val="00485B0F"/>
     <w:rsid w:val="00486CB3"/>
     <w:rsid w:val="00486CFC"/>
     <w:rsid w:val="004870CC"/>
     <w:rsid w:val="00490BA7"/>
     <w:rsid w:val="0049205D"/>
     <w:rsid w:val="00493C98"/>
-    <w:rsid w:val="00495BA4"/>
     <w:rsid w:val="00496719"/>
     <w:rsid w:val="00496763"/>
     <w:rsid w:val="004969EE"/>
     <w:rsid w:val="00497673"/>
     <w:rsid w:val="00497F0C"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A338B"/>
-    <w:rsid w:val="004A4053"/>
     <w:rsid w:val="004A43DA"/>
     <w:rsid w:val="004A461F"/>
     <w:rsid w:val="004A4AB5"/>
     <w:rsid w:val="004B1D4E"/>
     <w:rsid w:val="004B1F72"/>
     <w:rsid w:val="004B20C7"/>
     <w:rsid w:val="004B2654"/>
     <w:rsid w:val="004B32DC"/>
     <w:rsid w:val="004B3949"/>
     <w:rsid w:val="004B3E8C"/>
-    <w:rsid w:val="004B5CBF"/>
     <w:rsid w:val="004B6600"/>
     <w:rsid w:val="004B71EE"/>
     <w:rsid w:val="004B7424"/>
     <w:rsid w:val="004B74AD"/>
+    <w:rsid w:val="004B7648"/>
     <w:rsid w:val="004B78F0"/>
     <w:rsid w:val="004C0A5C"/>
     <w:rsid w:val="004C1619"/>
     <w:rsid w:val="004C1CB6"/>
     <w:rsid w:val="004C1FF5"/>
     <w:rsid w:val="004C318D"/>
     <w:rsid w:val="004C4C01"/>
     <w:rsid w:val="004C5EA5"/>
     <w:rsid w:val="004C70EC"/>
     <w:rsid w:val="004C7495"/>
     <w:rsid w:val="004D0A0E"/>
     <w:rsid w:val="004D234A"/>
     <w:rsid w:val="004D277D"/>
     <w:rsid w:val="004D284B"/>
     <w:rsid w:val="004D2C68"/>
     <w:rsid w:val="004D320E"/>
     <w:rsid w:val="004D5006"/>
     <w:rsid w:val="004D7D42"/>
     <w:rsid w:val="004D7FE4"/>
     <w:rsid w:val="004E0492"/>
     <w:rsid w:val="004E076E"/>
     <w:rsid w:val="004E0C02"/>
     <w:rsid w:val="004E30DC"/>
     <w:rsid w:val="004E34A5"/>
-    <w:rsid w:val="004E421C"/>
     <w:rsid w:val="004E436B"/>
     <w:rsid w:val="004E5EDA"/>
     <w:rsid w:val="004E6F2B"/>
     <w:rsid w:val="004E71AE"/>
     <w:rsid w:val="004F0137"/>
     <w:rsid w:val="004F0551"/>
     <w:rsid w:val="004F0640"/>
     <w:rsid w:val="004F0AF4"/>
     <w:rsid w:val="004F23EF"/>
     <w:rsid w:val="004F3A56"/>
     <w:rsid w:val="004F488A"/>
     <w:rsid w:val="004F5AEA"/>
+    <w:rsid w:val="0050033E"/>
     <w:rsid w:val="00500BE3"/>
+    <w:rsid w:val="0050160E"/>
     <w:rsid w:val="00501FD8"/>
     <w:rsid w:val="005034BD"/>
     <w:rsid w:val="005035E2"/>
     <w:rsid w:val="0050387B"/>
     <w:rsid w:val="005046DF"/>
     <w:rsid w:val="005048A3"/>
     <w:rsid w:val="00505611"/>
     <w:rsid w:val="00505799"/>
     <w:rsid w:val="005058EB"/>
     <w:rsid w:val="00506216"/>
-    <w:rsid w:val="00506FD2"/>
     <w:rsid w:val="00507AA9"/>
     <w:rsid w:val="0051127D"/>
     <w:rsid w:val="00513FAC"/>
     <w:rsid w:val="00514E24"/>
     <w:rsid w:val="00516216"/>
     <w:rsid w:val="0051635D"/>
     <w:rsid w:val="00517A92"/>
+    <w:rsid w:val="00517C31"/>
     <w:rsid w:val="00522096"/>
     <w:rsid w:val="005220C6"/>
     <w:rsid w:val="005223E7"/>
-    <w:rsid w:val="005228A7"/>
     <w:rsid w:val="005228B8"/>
-    <w:rsid w:val="00522DBC"/>
     <w:rsid w:val="00522F09"/>
     <w:rsid w:val="005253BF"/>
-    <w:rsid w:val="00525F56"/>
     <w:rsid w:val="00527EF2"/>
-    <w:rsid w:val="005301FF"/>
     <w:rsid w:val="00530B60"/>
     <w:rsid w:val="0053334A"/>
     <w:rsid w:val="005337E8"/>
     <w:rsid w:val="00533C8E"/>
     <w:rsid w:val="00535700"/>
+    <w:rsid w:val="00537AF3"/>
     <w:rsid w:val="00540390"/>
-    <w:rsid w:val="00540DF3"/>
     <w:rsid w:val="00541600"/>
     <w:rsid w:val="00541E47"/>
     <w:rsid w:val="00543B47"/>
     <w:rsid w:val="005441CC"/>
     <w:rsid w:val="00544DBC"/>
     <w:rsid w:val="00545F4B"/>
-    <w:rsid w:val="005468DE"/>
     <w:rsid w:val="005479AB"/>
     <w:rsid w:val="005506CE"/>
     <w:rsid w:val="0055236E"/>
     <w:rsid w:val="005526FA"/>
     <w:rsid w:val="00552DB7"/>
     <w:rsid w:val="00553ABF"/>
-    <w:rsid w:val="00554005"/>
     <w:rsid w:val="00554020"/>
+    <w:rsid w:val="00554385"/>
+    <w:rsid w:val="00554723"/>
     <w:rsid w:val="005553E5"/>
     <w:rsid w:val="00555ABA"/>
     <w:rsid w:val="005565D4"/>
     <w:rsid w:val="00556994"/>
     <w:rsid w:val="005569D1"/>
-    <w:rsid w:val="005603EE"/>
     <w:rsid w:val="005607CA"/>
     <w:rsid w:val="00561290"/>
     <w:rsid w:val="00561432"/>
     <w:rsid w:val="0056170E"/>
-    <w:rsid w:val="0056393F"/>
     <w:rsid w:val="00563FC7"/>
     <w:rsid w:val="0056490B"/>
     <w:rsid w:val="00564A4C"/>
     <w:rsid w:val="00566638"/>
     <w:rsid w:val="005668F2"/>
     <w:rsid w:val="00566BC8"/>
     <w:rsid w:val="00566D67"/>
     <w:rsid w:val="00567685"/>
-    <w:rsid w:val="0056786C"/>
     <w:rsid w:val="00567A72"/>
-    <w:rsid w:val="005700D6"/>
-    <w:rsid w:val="00570ABE"/>
     <w:rsid w:val="00571096"/>
     <w:rsid w:val="0057202E"/>
     <w:rsid w:val="00572DD8"/>
     <w:rsid w:val="005741D5"/>
     <w:rsid w:val="005745FE"/>
     <w:rsid w:val="00574FB6"/>
     <w:rsid w:val="005753B3"/>
     <w:rsid w:val="005764B6"/>
     <w:rsid w:val="0057651A"/>
     <w:rsid w:val="005767E1"/>
     <w:rsid w:val="005771C5"/>
     <w:rsid w:val="00577A69"/>
     <w:rsid w:val="005800AE"/>
     <w:rsid w:val="00580E46"/>
-    <w:rsid w:val="00582899"/>
     <w:rsid w:val="00583222"/>
     <w:rsid w:val="00583DE4"/>
-    <w:rsid w:val="00584C3D"/>
     <w:rsid w:val="005851CE"/>
     <w:rsid w:val="005852D7"/>
     <w:rsid w:val="00587057"/>
     <w:rsid w:val="005879FD"/>
     <w:rsid w:val="00587C4F"/>
     <w:rsid w:val="00590493"/>
     <w:rsid w:val="00590A20"/>
     <w:rsid w:val="00591F83"/>
     <w:rsid w:val="005942E0"/>
     <w:rsid w:val="005946B9"/>
     <w:rsid w:val="0059487D"/>
     <w:rsid w:val="00595AA9"/>
-    <w:rsid w:val="00595BAC"/>
     <w:rsid w:val="00596E08"/>
     <w:rsid w:val="005A1824"/>
     <w:rsid w:val="005A1A56"/>
     <w:rsid w:val="005A241E"/>
-    <w:rsid w:val="005A33AA"/>
     <w:rsid w:val="005A3718"/>
     <w:rsid w:val="005A4B61"/>
     <w:rsid w:val="005A53E0"/>
     <w:rsid w:val="005A683D"/>
-    <w:rsid w:val="005B0BC6"/>
     <w:rsid w:val="005B1133"/>
     <w:rsid w:val="005B2215"/>
     <w:rsid w:val="005B27BD"/>
     <w:rsid w:val="005B2A08"/>
     <w:rsid w:val="005B2C13"/>
     <w:rsid w:val="005B2CA5"/>
     <w:rsid w:val="005B4ACD"/>
     <w:rsid w:val="005B53DB"/>
     <w:rsid w:val="005B7AC4"/>
     <w:rsid w:val="005C0E6B"/>
     <w:rsid w:val="005C1268"/>
     <w:rsid w:val="005C1546"/>
     <w:rsid w:val="005C2176"/>
     <w:rsid w:val="005C221A"/>
     <w:rsid w:val="005C3952"/>
     <w:rsid w:val="005C5728"/>
     <w:rsid w:val="005C57DB"/>
     <w:rsid w:val="005C7EE5"/>
     <w:rsid w:val="005D0442"/>
     <w:rsid w:val="005D0750"/>
     <w:rsid w:val="005D11B0"/>
     <w:rsid w:val="005D27E5"/>
     <w:rsid w:val="005D32C5"/>
     <w:rsid w:val="005D5098"/>
-    <w:rsid w:val="005D511F"/>
-    <w:rsid w:val="005D5256"/>
     <w:rsid w:val="005D57C5"/>
+    <w:rsid w:val="005D70D4"/>
     <w:rsid w:val="005E0309"/>
     <w:rsid w:val="005E29AC"/>
     <w:rsid w:val="005E2EF0"/>
     <w:rsid w:val="005E384E"/>
     <w:rsid w:val="005E40EB"/>
     <w:rsid w:val="005E4507"/>
     <w:rsid w:val="005E6A6B"/>
     <w:rsid w:val="005E6BA2"/>
     <w:rsid w:val="005F0BF9"/>
     <w:rsid w:val="005F14E3"/>
-    <w:rsid w:val="005F1828"/>
     <w:rsid w:val="005F2B4D"/>
     <w:rsid w:val="005F3AEF"/>
-    <w:rsid w:val="005F4FCB"/>
     <w:rsid w:val="005F52B5"/>
     <w:rsid w:val="005F6973"/>
     <w:rsid w:val="005F7A55"/>
     <w:rsid w:val="00600005"/>
     <w:rsid w:val="006010CC"/>
     <w:rsid w:val="006020EF"/>
+    <w:rsid w:val="00602C07"/>
     <w:rsid w:val="00603EC7"/>
     <w:rsid w:val="00604369"/>
     <w:rsid w:val="006047E2"/>
     <w:rsid w:val="006062FA"/>
     <w:rsid w:val="00607F76"/>
     <w:rsid w:val="0061022B"/>
     <w:rsid w:val="00610A63"/>
     <w:rsid w:val="006114A6"/>
     <w:rsid w:val="00611B4B"/>
-    <w:rsid w:val="00616183"/>
     <w:rsid w:val="00616D69"/>
     <w:rsid w:val="00621DC9"/>
     <w:rsid w:val="00622179"/>
     <w:rsid w:val="00624624"/>
     <w:rsid w:val="00624B10"/>
     <w:rsid w:val="0062521E"/>
     <w:rsid w:val="00625C5D"/>
     <w:rsid w:val="006264D8"/>
     <w:rsid w:val="00627095"/>
     <w:rsid w:val="0063061C"/>
     <w:rsid w:val="00631F40"/>
     <w:rsid w:val="00632488"/>
     <w:rsid w:val="00632545"/>
     <w:rsid w:val="006325D5"/>
     <w:rsid w:val="00637248"/>
-    <w:rsid w:val="00637490"/>
     <w:rsid w:val="006405DF"/>
     <w:rsid w:val="0064084D"/>
-    <w:rsid w:val="006422D2"/>
     <w:rsid w:val="00642453"/>
-    <w:rsid w:val="0064371C"/>
     <w:rsid w:val="00643F1F"/>
     <w:rsid w:val="00647811"/>
+    <w:rsid w:val="00650E2A"/>
     <w:rsid w:val="00651070"/>
+    <w:rsid w:val="00651436"/>
     <w:rsid w:val="00651BA4"/>
     <w:rsid w:val="00652665"/>
     <w:rsid w:val="0065295B"/>
     <w:rsid w:val="00653D0D"/>
     <w:rsid w:val="0065406D"/>
     <w:rsid w:val="0065429A"/>
     <w:rsid w:val="006631E3"/>
-    <w:rsid w:val="00663B17"/>
+    <w:rsid w:val="00663763"/>
     <w:rsid w:val="00663C49"/>
+    <w:rsid w:val="00665B21"/>
     <w:rsid w:val="006664D4"/>
     <w:rsid w:val="00666664"/>
     <w:rsid w:val="00666D61"/>
     <w:rsid w:val="006701E2"/>
     <w:rsid w:val="00670338"/>
     <w:rsid w:val="0067076C"/>
     <w:rsid w:val="00670C2C"/>
-    <w:rsid w:val="00670CDE"/>
     <w:rsid w:val="00670DE0"/>
+    <w:rsid w:val="00672441"/>
     <w:rsid w:val="006726E0"/>
     <w:rsid w:val="00673126"/>
     <w:rsid w:val="00673256"/>
+    <w:rsid w:val="0067374B"/>
     <w:rsid w:val="0067383E"/>
-    <w:rsid w:val="006746A2"/>
     <w:rsid w:val="0067470F"/>
     <w:rsid w:val="00675436"/>
     <w:rsid w:val="00675CA7"/>
     <w:rsid w:val="00676A46"/>
     <w:rsid w:val="00680AD3"/>
     <w:rsid w:val="00681C00"/>
     <w:rsid w:val="00681DFD"/>
     <w:rsid w:val="00682333"/>
     <w:rsid w:val="0068310C"/>
     <w:rsid w:val="006834E4"/>
     <w:rsid w:val="00683A15"/>
     <w:rsid w:val="00684038"/>
     <w:rsid w:val="006842BD"/>
     <w:rsid w:val="0069167B"/>
     <w:rsid w:val="00691E5D"/>
     <w:rsid w:val="00692057"/>
     <w:rsid w:val="0069237B"/>
     <w:rsid w:val="0069393D"/>
     <w:rsid w:val="00693C39"/>
     <w:rsid w:val="00695F2A"/>
     <w:rsid w:val="006961C5"/>
     <w:rsid w:val="00696B6E"/>
     <w:rsid w:val="00697560"/>
     <w:rsid w:val="006A0021"/>
-    <w:rsid w:val="006A0DEE"/>
-    <w:rsid w:val="006A0FB7"/>
     <w:rsid w:val="006A11C9"/>
     <w:rsid w:val="006A2517"/>
+    <w:rsid w:val="006A3358"/>
+    <w:rsid w:val="006A558F"/>
     <w:rsid w:val="006A644C"/>
     <w:rsid w:val="006A69E4"/>
     <w:rsid w:val="006A7045"/>
     <w:rsid w:val="006A7D75"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B53A9"/>
     <w:rsid w:val="006B573D"/>
     <w:rsid w:val="006B675C"/>
     <w:rsid w:val="006B69AD"/>
     <w:rsid w:val="006B74A5"/>
     <w:rsid w:val="006B7567"/>
     <w:rsid w:val="006C0325"/>
     <w:rsid w:val="006C1CD5"/>
     <w:rsid w:val="006C2B51"/>
     <w:rsid w:val="006C347F"/>
     <w:rsid w:val="006C34E5"/>
     <w:rsid w:val="006C365B"/>
     <w:rsid w:val="006C42A1"/>
-    <w:rsid w:val="006C5704"/>
     <w:rsid w:val="006C7996"/>
     <w:rsid w:val="006D15C6"/>
     <w:rsid w:val="006D4919"/>
     <w:rsid w:val="006D6073"/>
     <w:rsid w:val="006D6266"/>
     <w:rsid w:val="006E055E"/>
     <w:rsid w:val="006E0E6C"/>
     <w:rsid w:val="006E1030"/>
-    <w:rsid w:val="006E3214"/>
     <w:rsid w:val="006E5041"/>
     <w:rsid w:val="006E510D"/>
     <w:rsid w:val="006E6687"/>
     <w:rsid w:val="006E7597"/>
-    <w:rsid w:val="006E7B03"/>
+    <w:rsid w:val="006F102C"/>
     <w:rsid w:val="006F2FDC"/>
     <w:rsid w:val="006F3637"/>
     <w:rsid w:val="006F37D9"/>
     <w:rsid w:val="006F4409"/>
     <w:rsid w:val="006F4CCF"/>
     <w:rsid w:val="006F4F97"/>
     <w:rsid w:val="006F6119"/>
     <w:rsid w:val="006F6E18"/>
+    <w:rsid w:val="0070195A"/>
     <w:rsid w:val="00702352"/>
     <w:rsid w:val="00702959"/>
     <w:rsid w:val="00702D7C"/>
+    <w:rsid w:val="0070308A"/>
     <w:rsid w:val="00703BB1"/>
     <w:rsid w:val="0070404B"/>
     <w:rsid w:val="007042D7"/>
     <w:rsid w:val="00704D31"/>
     <w:rsid w:val="0070569C"/>
     <w:rsid w:val="00706660"/>
     <w:rsid w:val="00706725"/>
     <w:rsid w:val="00707599"/>
     <w:rsid w:val="00707BD7"/>
-    <w:rsid w:val="00710F4C"/>
+    <w:rsid w:val="0071036E"/>
     <w:rsid w:val="00713F7A"/>
     <w:rsid w:val="00714246"/>
     <w:rsid w:val="00714FD2"/>
     <w:rsid w:val="007155D1"/>
     <w:rsid w:val="00716462"/>
     <w:rsid w:val="00717C5D"/>
-    <w:rsid w:val="00720ED6"/>
     <w:rsid w:val="0072207E"/>
     <w:rsid w:val="00722224"/>
     <w:rsid w:val="007246A2"/>
     <w:rsid w:val="00725C76"/>
-    <w:rsid w:val="0073046C"/>
     <w:rsid w:val="007304EE"/>
-    <w:rsid w:val="00732779"/>
     <w:rsid w:val="00732965"/>
+    <w:rsid w:val="00732B02"/>
+    <w:rsid w:val="00733892"/>
     <w:rsid w:val="007340C2"/>
     <w:rsid w:val="0073539A"/>
     <w:rsid w:val="00735F6C"/>
     <w:rsid w:val="00736A48"/>
     <w:rsid w:val="00736CFD"/>
     <w:rsid w:val="00736D72"/>
     <w:rsid w:val="00737164"/>
     <w:rsid w:val="00737AFE"/>
+    <w:rsid w:val="00737C69"/>
     <w:rsid w:val="00737EA5"/>
     <w:rsid w:val="00740A2A"/>
+    <w:rsid w:val="00740AC6"/>
+    <w:rsid w:val="00741EA7"/>
     <w:rsid w:val="00742A9A"/>
     <w:rsid w:val="00744128"/>
     <w:rsid w:val="00745576"/>
     <w:rsid w:val="00745E39"/>
     <w:rsid w:val="00746BCF"/>
     <w:rsid w:val="007478E0"/>
     <w:rsid w:val="00747F2D"/>
     <w:rsid w:val="00750C9E"/>
     <w:rsid w:val="007512FA"/>
     <w:rsid w:val="007513D9"/>
     <w:rsid w:val="007515B3"/>
     <w:rsid w:val="007521E9"/>
     <w:rsid w:val="0075240D"/>
     <w:rsid w:val="00754B6E"/>
     <w:rsid w:val="007554B0"/>
-    <w:rsid w:val="007578B0"/>
     <w:rsid w:val="007578B1"/>
     <w:rsid w:val="00757CBA"/>
     <w:rsid w:val="00757E52"/>
     <w:rsid w:val="007612FB"/>
     <w:rsid w:val="00761CF5"/>
     <w:rsid w:val="0076418A"/>
     <w:rsid w:val="007642CB"/>
     <w:rsid w:val="00765226"/>
     <w:rsid w:val="00765520"/>
     <w:rsid w:val="00766879"/>
+    <w:rsid w:val="00767449"/>
     <w:rsid w:val="00767CC0"/>
-    <w:rsid w:val="00770480"/>
     <w:rsid w:val="00770F29"/>
     <w:rsid w:val="007713DD"/>
     <w:rsid w:val="00773A6C"/>
     <w:rsid w:val="007742FE"/>
     <w:rsid w:val="00774DFB"/>
     <w:rsid w:val="0077660A"/>
     <w:rsid w:val="007807E5"/>
     <w:rsid w:val="00780BC3"/>
     <w:rsid w:val="00780EEC"/>
     <w:rsid w:val="007820C9"/>
     <w:rsid w:val="00782244"/>
-    <w:rsid w:val="00782ECD"/>
     <w:rsid w:val="00783E9A"/>
     <w:rsid w:val="007848A7"/>
     <w:rsid w:val="0078549F"/>
     <w:rsid w:val="0078636B"/>
     <w:rsid w:val="00787652"/>
     <w:rsid w:val="00790BEF"/>
     <w:rsid w:val="00791919"/>
     <w:rsid w:val="00791BFC"/>
     <w:rsid w:val="00792077"/>
     <w:rsid w:val="0079312B"/>
     <w:rsid w:val="0079338A"/>
     <w:rsid w:val="0079416A"/>
     <w:rsid w:val="00794C2B"/>
     <w:rsid w:val="0079523B"/>
     <w:rsid w:val="00795852"/>
     <w:rsid w:val="00797132"/>
     <w:rsid w:val="007972F3"/>
     <w:rsid w:val="00797605"/>
     <w:rsid w:val="00797950"/>
     <w:rsid w:val="007A0004"/>
     <w:rsid w:val="007A0294"/>
     <w:rsid w:val="007A1269"/>
+    <w:rsid w:val="007A131A"/>
     <w:rsid w:val="007A251E"/>
     <w:rsid w:val="007A268A"/>
     <w:rsid w:val="007A2F71"/>
     <w:rsid w:val="007A329B"/>
     <w:rsid w:val="007A6388"/>
     <w:rsid w:val="007A6F89"/>
+    <w:rsid w:val="007A763B"/>
     <w:rsid w:val="007A77BB"/>
     <w:rsid w:val="007A7B91"/>
     <w:rsid w:val="007B0534"/>
     <w:rsid w:val="007B0906"/>
     <w:rsid w:val="007B15F4"/>
     <w:rsid w:val="007B1679"/>
-    <w:rsid w:val="007B28BF"/>
+    <w:rsid w:val="007B2DD8"/>
     <w:rsid w:val="007B516D"/>
     <w:rsid w:val="007B6414"/>
+    <w:rsid w:val="007B7688"/>
     <w:rsid w:val="007B7D81"/>
     <w:rsid w:val="007C021A"/>
     <w:rsid w:val="007C07F2"/>
     <w:rsid w:val="007C2500"/>
+    <w:rsid w:val="007C4C09"/>
     <w:rsid w:val="007C4D8A"/>
     <w:rsid w:val="007C51CD"/>
     <w:rsid w:val="007D025A"/>
-    <w:rsid w:val="007D059B"/>
+    <w:rsid w:val="007D0A0C"/>
     <w:rsid w:val="007D0F6C"/>
     <w:rsid w:val="007D2B50"/>
     <w:rsid w:val="007D6535"/>
     <w:rsid w:val="007D706B"/>
     <w:rsid w:val="007E09AC"/>
+    <w:rsid w:val="007E24CB"/>
     <w:rsid w:val="007E24ED"/>
     <w:rsid w:val="007E436B"/>
     <w:rsid w:val="007E6EF2"/>
     <w:rsid w:val="007F0038"/>
     <w:rsid w:val="007F090E"/>
     <w:rsid w:val="007F1E4B"/>
     <w:rsid w:val="007F1E6E"/>
     <w:rsid w:val="007F2112"/>
     <w:rsid w:val="007F225F"/>
+    <w:rsid w:val="007F306E"/>
     <w:rsid w:val="007F3152"/>
     <w:rsid w:val="007F38A4"/>
     <w:rsid w:val="007F3E20"/>
     <w:rsid w:val="007F3FBC"/>
-    <w:rsid w:val="007F4705"/>
-    <w:rsid w:val="007F5D98"/>
     <w:rsid w:val="007F6CA9"/>
     <w:rsid w:val="007F6E70"/>
     <w:rsid w:val="007F6EB7"/>
     <w:rsid w:val="007F6EFC"/>
-    <w:rsid w:val="00800157"/>
     <w:rsid w:val="00800D3B"/>
     <w:rsid w:val="00801442"/>
     <w:rsid w:val="00801E7C"/>
-    <w:rsid w:val="00803774"/>
     <w:rsid w:val="008040A5"/>
-    <w:rsid w:val="0080415E"/>
     <w:rsid w:val="00804C27"/>
     <w:rsid w:val="00804F2C"/>
     <w:rsid w:val="00805FAF"/>
     <w:rsid w:val="008060A0"/>
     <w:rsid w:val="00806C71"/>
-    <w:rsid w:val="00813783"/>
     <w:rsid w:val="00813825"/>
     <w:rsid w:val="008143E1"/>
     <w:rsid w:val="00814AC3"/>
     <w:rsid w:val="00814BCA"/>
     <w:rsid w:val="008161CC"/>
     <w:rsid w:val="008162AF"/>
     <w:rsid w:val="00816643"/>
     <w:rsid w:val="00817104"/>
     <w:rsid w:val="00817F49"/>
-    <w:rsid w:val="0082099C"/>
     <w:rsid w:val="00821B58"/>
-    <w:rsid w:val="00821E24"/>
     <w:rsid w:val="0082256B"/>
     <w:rsid w:val="0082344F"/>
-    <w:rsid w:val="0082379B"/>
     <w:rsid w:val="00823F60"/>
     <w:rsid w:val="00824204"/>
     <w:rsid w:val="00824427"/>
-    <w:rsid w:val="0082517A"/>
-    <w:rsid w:val="008256BB"/>
     <w:rsid w:val="00825B5A"/>
+    <w:rsid w:val="00826029"/>
     <w:rsid w:val="0082679B"/>
-    <w:rsid w:val="00826D2D"/>
     <w:rsid w:val="00827A4B"/>
-    <w:rsid w:val="008303E6"/>
     <w:rsid w:val="00830436"/>
+    <w:rsid w:val="008305FE"/>
     <w:rsid w:val="008307B9"/>
     <w:rsid w:val="008313D5"/>
     <w:rsid w:val="0083163F"/>
     <w:rsid w:val="00831E32"/>
     <w:rsid w:val="00832277"/>
-    <w:rsid w:val="00832E7F"/>
     <w:rsid w:val="00833EA4"/>
     <w:rsid w:val="00833FBE"/>
+    <w:rsid w:val="0083600C"/>
     <w:rsid w:val="00836765"/>
     <w:rsid w:val="00836A7E"/>
     <w:rsid w:val="008378DD"/>
     <w:rsid w:val="00837CFF"/>
     <w:rsid w:val="00841C4C"/>
     <w:rsid w:val="00842B54"/>
     <w:rsid w:val="00843002"/>
     <w:rsid w:val="00843B5F"/>
-    <w:rsid w:val="008447A2"/>
     <w:rsid w:val="00844A7E"/>
     <w:rsid w:val="00845ACD"/>
     <w:rsid w:val="008460EF"/>
     <w:rsid w:val="008466EA"/>
     <w:rsid w:val="00846D9A"/>
-    <w:rsid w:val="00847279"/>
+    <w:rsid w:val="00847D91"/>
     <w:rsid w:val="0085011D"/>
     <w:rsid w:val="008503F5"/>
     <w:rsid w:val="00850743"/>
     <w:rsid w:val="008519C5"/>
     <w:rsid w:val="00851FCD"/>
     <w:rsid w:val="00852AA7"/>
     <w:rsid w:val="00854A1A"/>
     <w:rsid w:val="0085555A"/>
     <w:rsid w:val="00861F86"/>
     <w:rsid w:val="00862888"/>
     <w:rsid w:val="00863B8C"/>
-    <w:rsid w:val="0086426B"/>
     <w:rsid w:val="00865B30"/>
     <w:rsid w:val="00866D8B"/>
     <w:rsid w:val="00867317"/>
     <w:rsid w:val="00867553"/>
     <w:rsid w:val="00867675"/>
     <w:rsid w:val="00867A97"/>
     <w:rsid w:val="00867CA8"/>
+    <w:rsid w:val="00867D65"/>
     <w:rsid w:val="00870785"/>
-    <w:rsid w:val="00871404"/>
     <w:rsid w:val="00871524"/>
     <w:rsid w:val="00872401"/>
     <w:rsid w:val="00872592"/>
     <w:rsid w:val="008737B1"/>
     <w:rsid w:val="00875109"/>
     <w:rsid w:val="00875323"/>
     <w:rsid w:val="008755A7"/>
     <w:rsid w:val="008756F8"/>
     <w:rsid w:val="008769E9"/>
     <w:rsid w:val="00876B4B"/>
     <w:rsid w:val="008772DD"/>
     <w:rsid w:val="00880C66"/>
     <w:rsid w:val="00882021"/>
     <w:rsid w:val="00883242"/>
     <w:rsid w:val="0088329E"/>
     <w:rsid w:val="008848AA"/>
     <w:rsid w:val="00885439"/>
     <w:rsid w:val="00885573"/>
     <w:rsid w:val="00887A9E"/>
     <w:rsid w:val="00887B6D"/>
+    <w:rsid w:val="00887E9A"/>
     <w:rsid w:val="008916ED"/>
     <w:rsid w:val="00891F1B"/>
+    <w:rsid w:val="00893ECF"/>
     <w:rsid w:val="008944AD"/>
     <w:rsid w:val="008964B9"/>
     <w:rsid w:val="008A0AAC"/>
+    <w:rsid w:val="008A0F3A"/>
     <w:rsid w:val="008A190E"/>
     <w:rsid w:val="008A19A2"/>
     <w:rsid w:val="008A1C18"/>
     <w:rsid w:val="008A2F69"/>
     <w:rsid w:val="008A4B98"/>
     <w:rsid w:val="008A6459"/>
     <w:rsid w:val="008A6D3E"/>
     <w:rsid w:val="008A72C9"/>
     <w:rsid w:val="008A78A8"/>
     <w:rsid w:val="008B2E0E"/>
     <w:rsid w:val="008B35B7"/>
     <w:rsid w:val="008B3A4F"/>
     <w:rsid w:val="008B5293"/>
     <w:rsid w:val="008B5414"/>
     <w:rsid w:val="008B6096"/>
     <w:rsid w:val="008B62C8"/>
     <w:rsid w:val="008B645C"/>
     <w:rsid w:val="008B6F49"/>
     <w:rsid w:val="008B76E8"/>
     <w:rsid w:val="008B7714"/>
     <w:rsid w:val="008C046A"/>
     <w:rsid w:val="008C06B9"/>
     <w:rsid w:val="008C0821"/>
     <w:rsid w:val="008C21DA"/>
     <w:rsid w:val="008C3AFC"/>
     <w:rsid w:val="008C47BB"/>
     <w:rsid w:val="008C4959"/>
     <w:rsid w:val="008C4C42"/>
     <w:rsid w:val="008C4F08"/>
+    <w:rsid w:val="008C5118"/>
     <w:rsid w:val="008C5A14"/>
     <w:rsid w:val="008C7013"/>
     <w:rsid w:val="008C7401"/>
     <w:rsid w:val="008D00DC"/>
     <w:rsid w:val="008D1455"/>
     <w:rsid w:val="008D21C1"/>
     <w:rsid w:val="008D22AA"/>
     <w:rsid w:val="008D2C83"/>
     <w:rsid w:val="008D3764"/>
     <w:rsid w:val="008D3981"/>
     <w:rsid w:val="008D4443"/>
-    <w:rsid w:val="008D4C4A"/>
     <w:rsid w:val="008D6C5C"/>
     <w:rsid w:val="008D7AD5"/>
     <w:rsid w:val="008E0487"/>
-    <w:rsid w:val="008E15A3"/>
     <w:rsid w:val="008E1748"/>
     <w:rsid w:val="008E307B"/>
     <w:rsid w:val="008E3E97"/>
     <w:rsid w:val="008E5E96"/>
     <w:rsid w:val="008E6168"/>
     <w:rsid w:val="008E65FA"/>
+    <w:rsid w:val="008E764D"/>
     <w:rsid w:val="008E7DBA"/>
     <w:rsid w:val="008F0AD9"/>
+    <w:rsid w:val="008F13D9"/>
     <w:rsid w:val="008F2B43"/>
     <w:rsid w:val="008F2B74"/>
     <w:rsid w:val="008F3498"/>
     <w:rsid w:val="008F3878"/>
     <w:rsid w:val="008F5879"/>
     <w:rsid w:val="008F766D"/>
-    <w:rsid w:val="008F76AC"/>
     <w:rsid w:val="008F77DF"/>
     <w:rsid w:val="00900693"/>
     <w:rsid w:val="009013FF"/>
+    <w:rsid w:val="0090361C"/>
     <w:rsid w:val="00905AFB"/>
     <w:rsid w:val="00906DCA"/>
     <w:rsid w:val="00907A53"/>
     <w:rsid w:val="00910067"/>
     <w:rsid w:val="0091036B"/>
     <w:rsid w:val="00910CE2"/>
     <w:rsid w:val="00911589"/>
     <w:rsid w:val="00912347"/>
     <w:rsid w:val="00916FA7"/>
     <w:rsid w:val="0091763D"/>
     <w:rsid w:val="00917FD0"/>
     <w:rsid w:val="009201C2"/>
     <w:rsid w:val="00922001"/>
+    <w:rsid w:val="00923480"/>
     <w:rsid w:val="00924256"/>
     <w:rsid w:val="00924420"/>
     <w:rsid w:val="0092544F"/>
+    <w:rsid w:val="00925542"/>
     <w:rsid w:val="00931300"/>
+    <w:rsid w:val="009327CA"/>
     <w:rsid w:val="00934D6B"/>
     <w:rsid w:val="00936933"/>
     <w:rsid w:val="00937B12"/>
     <w:rsid w:val="00940B39"/>
     <w:rsid w:val="00941922"/>
     <w:rsid w:val="009420D8"/>
     <w:rsid w:val="0094430D"/>
     <w:rsid w:val="00945D30"/>
     <w:rsid w:val="009470F9"/>
     <w:rsid w:val="00947B08"/>
     <w:rsid w:val="00951338"/>
     <w:rsid w:val="0095157D"/>
     <w:rsid w:val="00951A9F"/>
     <w:rsid w:val="00951CDE"/>
     <w:rsid w:val="0095324B"/>
     <w:rsid w:val="009547C9"/>
     <w:rsid w:val="00955212"/>
     <w:rsid w:val="00960CC3"/>
     <w:rsid w:val="00961302"/>
     <w:rsid w:val="00961C27"/>
     <w:rsid w:val="00961FD5"/>
     <w:rsid w:val="00962A4A"/>
     <w:rsid w:val="00962E0D"/>
     <w:rsid w:val="00964581"/>
     <w:rsid w:val="00970643"/>
     <w:rsid w:val="0097070A"/>
     <w:rsid w:val="009717C1"/>
     <w:rsid w:val="00972507"/>
     <w:rsid w:val="009727BF"/>
     <w:rsid w:val="009743E2"/>
     <w:rsid w:val="00974625"/>
     <w:rsid w:val="009753C9"/>
     <w:rsid w:val="00975CFE"/>
     <w:rsid w:val="00976660"/>
     <w:rsid w:val="009772B7"/>
-    <w:rsid w:val="00977A42"/>
     <w:rsid w:val="00977EC0"/>
     <w:rsid w:val="00980623"/>
     <w:rsid w:val="0098144E"/>
     <w:rsid w:val="00983FFF"/>
-    <w:rsid w:val="00984659"/>
     <w:rsid w:val="00985046"/>
-    <w:rsid w:val="00985175"/>
     <w:rsid w:val="009853D6"/>
     <w:rsid w:val="00986312"/>
     <w:rsid w:val="00986D62"/>
     <w:rsid w:val="009878BC"/>
     <w:rsid w:val="009903E2"/>
     <w:rsid w:val="00991195"/>
     <w:rsid w:val="00991438"/>
     <w:rsid w:val="00991B68"/>
     <w:rsid w:val="00991FC3"/>
     <w:rsid w:val="00992A7E"/>
     <w:rsid w:val="00992E68"/>
-    <w:rsid w:val="009930A5"/>
     <w:rsid w:val="009935A6"/>
     <w:rsid w:val="00993CA3"/>
+    <w:rsid w:val="009948AA"/>
     <w:rsid w:val="009958E4"/>
     <w:rsid w:val="00995BAB"/>
     <w:rsid w:val="009960D5"/>
     <w:rsid w:val="0099657E"/>
     <w:rsid w:val="0099761E"/>
     <w:rsid w:val="00997F18"/>
     <w:rsid w:val="009A1B15"/>
     <w:rsid w:val="009A2BF1"/>
     <w:rsid w:val="009A2D53"/>
     <w:rsid w:val="009A2F84"/>
     <w:rsid w:val="009A530F"/>
     <w:rsid w:val="009A643E"/>
     <w:rsid w:val="009A718E"/>
     <w:rsid w:val="009B00FB"/>
     <w:rsid w:val="009B10CE"/>
     <w:rsid w:val="009B1685"/>
-    <w:rsid w:val="009B4AC6"/>
     <w:rsid w:val="009B5B37"/>
     <w:rsid w:val="009B61F7"/>
-    <w:rsid w:val="009B6C7E"/>
     <w:rsid w:val="009B6F65"/>
     <w:rsid w:val="009B7149"/>
     <w:rsid w:val="009B7A42"/>
     <w:rsid w:val="009C072F"/>
+    <w:rsid w:val="009C1F86"/>
     <w:rsid w:val="009C34E8"/>
-    <w:rsid w:val="009C3C89"/>
     <w:rsid w:val="009C44D0"/>
     <w:rsid w:val="009C4983"/>
     <w:rsid w:val="009C4E4E"/>
     <w:rsid w:val="009C4EF5"/>
     <w:rsid w:val="009C512F"/>
     <w:rsid w:val="009C5B29"/>
     <w:rsid w:val="009C621C"/>
     <w:rsid w:val="009C7EDF"/>
     <w:rsid w:val="009D063C"/>
     <w:rsid w:val="009D29E9"/>
     <w:rsid w:val="009D3DB6"/>
     <w:rsid w:val="009D4FA1"/>
     <w:rsid w:val="009D6762"/>
     <w:rsid w:val="009D76F3"/>
     <w:rsid w:val="009E1F2D"/>
     <w:rsid w:val="009E23AE"/>
     <w:rsid w:val="009E2FBC"/>
+    <w:rsid w:val="009E3D34"/>
     <w:rsid w:val="009E40C0"/>
     <w:rsid w:val="009E40C8"/>
-    <w:rsid w:val="009F04BF"/>
     <w:rsid w:val="009F073A"/>
     <w:rsid w:val="009F3A22"/>
     <w:rsid w:val="009F4258"/>
     <w:rsid w:val="009F5202"/>
     <w:rsid w:val="009F55E1"/>
-    <w:rsid w:val="009F67FA"/>
     <w:rsid w:val="009F6BC2"/>
     <w:rsid w:val="009F6F95"/>
     <w:rsid w:val="009F769B"/>
-    <w:rsid w:val="00A009F5"/>
     <w:rsid w:val="00A01088"/>
     <w:rsid w:val="00A015C3"/>
     <w:rsid w:val="00A015DA"/>
     <w:rsid w:val="00A02174"/>
+    <w:rsid w:val="00A03032"/>
     <w:rsid w:val="00A034E1"/>
     <w:rsid w:val="00A03A7B"/>
     <w:rsid w:val="00A03AE4"/>
     <w:rsid w:val="00A04350"/>
+    <w:rsid w:val="00A04CF6"/>
     <w:rsid w:val="00A05374"/>
     <w:rsid w:val="00A061CE"/>
     <w:rsid w:val="00A06AAD"/>
-    <w:rsid w:val="00A10B1C"/>
     <w:rsid w:val="00A1119B"/>
+    <w:rsid w:val="00A117DB"/>
     <w:rsid w:val="00A13FAD"/>
     <w:rsid w:val="00A14511"/>
     <w:rsid w:val="00A1490D"/>
-    <w:rsid w:val="00A14C53"/>
     <w:rsid w:val="00A20612"/>
     <w:rsid w:val="00A207F6"/>
     <w:rsid w:val="00A20B4E"/>
     <w:rsid w:val="00A221AB"/>
     <w:rsid w:val="00A222B6"/>
     <w:rsid w:val="00A234B6"/>
     <w:rsid w:val="00A23F19"/>
     <w:rsid w:val="00A24E4E"/>
-    <w:rsid w:val="00A25062"/>
     <w:rsid w:val="00A25CC7"/>
     <w:rsid w:val="00A26E4F"/>
     <w:rsid w:val="00A2731B"/>
     <w:rsid w:val="00A27413"/>
     <w:rsid w:val="00A30A2E"/>
     <w:rsid w:val="00A30B9A"/>
     <w:rsid w:val="00A31A2D"/>
     <w:rsid w:val="00A31BEC"/>
     <w:rsid w:val="00A3295A"/>
     <w:rsid w:val="00A337A0"/>
     <w:rsid w:val="00A35211"/>
     <w:rsid w:val="00A36A02"/>
     <w:rsid w:val="00A37C18"/>
     <w:rsid w:val="00A40213"/>
     <w:rsid w:val="00A40BFE"/>
     <w:rsid w:val="00A430BD"/>
     <w:rsid w:val="00A448EB"/>
     <w:rsid w:val="00A47633"/>
+    <w:rsid w:val="00A4782E"/>
+    <w:rsid w:val="00A50DE0"/>
     <w:rsid w:val="00A52359"/>
     <w:rsid w:val="00A53D94"/>
     <w:rsid w:val="00A554C3"/>
     <w:rsid w:val="00A56E6F"/>
     <w:rsid w:val="00A57BBD"/>
     <w:rsid w:val="00A60EE5"/>
     <w:rsid w:val="00A61393"/>
     <w:rsid w:val="00A62284"/>
     <w:rsid w:val="00A6290B"/>
-    <w:rsid w:val="00A62ADD"/>
     <w:rsid w:val="00A62B5B"/>
     <w:rsid w:val="00A62BFF"/>
     <w:rsid w:val="00A62E4E"/>
     <w:rsid w:val="00A64AA5"/>
     <w:rsid w:val="00A6517C"/>
-    <w:rsid w:val="00A66A2F"/>
+    <w:rsid w:val="00A653B1"/>
     <w:rsid w:val="00A6701C"/>
     <w:rsid w:val="00A71500"/>
     <w:rsid w:val="00A72448"/>
     <w:rsid w:val="00A72545"/>
     <w:rsid w:val="00A73516"/>
     <w:rsid w:val="00A747CE"/>
     <w:rsid w:val="00A74C1D"/>
     <w:rsid w:val="00A7636B"/>
     <w:rsid w:val="00A77D5B"/>
     <w:rsid w:val="00A84E23"/>
     <w:rsid w:val="00A85844"/>
     <w:rsid w:val="00A86291"/>
     <w:rsid w:val="00A87456"/>
     <w:rsid w:val="00A87471"/>
     <w:rsid w:val="00A8770E"/>
-    <w:rsid w:val="00A879F4"/>
     <w:rsid w:val="00A907DE"/>
     <w:rsid w:val="00A90D9D"/>
     <w:rsid w:val="00A90FC5"/>
     <w:rsid w:val="00A91244"/>
     <w:rsid w:val="00A938C7"/>
     <w:rsid w:val="00A95EB0"/>
     <w:rsid w:val="00A967FD"/>
     <w:rsid w:val="00A97281"/>
     <w:rsid w:val="00AA0280"/>
     <w:rsid w:val="00AA3692"/>
+    <w:rsid w:val="00AA48AF"/>
     <w:rsid w:val="00AA640B"/>
-    <w:rsid w:val="00AA7258"/>
-    <w:rsid w:val="00AA736D"/>
     <w:rsid w:val="00AA7BEB"/>
     <w:rsid w:val="00AB05A1"/>
     <w:rsid w:val="00AB0A4D"/>
     <w:rsid w:val="00AB0CB2"/>
     <w:rsid w:val="00AB3F5F"/>
     <w:rsid w:val="00AB4A75"/>
     <w:rsid w:val="00AB5A67"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rsid w:val="00AB6717"/>
     <w:rsid w:val="00AC0A59"/>
     <w:rsid w:val="00AC2267"/>
     <w:rsid w:val="00AC613B"/>
     <w:rsid w:val="00AC721F"/>
     <w:rsid w:val="00AC78CA"/>
     <w:rsid w:val="00AD2BDC"/>
     <w:rsid w:val="00AD3CA9"/>
     <w:rsid w:val="00AD43E2"/>
     <w:rsid w:val="00AD5D5A"/>
     <w:rsid w:val="00AE087D"/>
     <w:rsid w:val="00AE387D"/>
-    <w:rsid w:val="00AE3CCD"/>
     <w:rsid w:val="00AE4A2C"/>
     <w:rsid w:val="00AE4A93"/>
-    <w:rsid w:val="00AE51A4"/>
     <w:rsid w:val="00AE5606"/>
     <w:rsid w:val="00AE6B76"/>
     <w:rsid w:val="00AF1890"/>
     <w:rsid w:val="00AF1F50"/>
     <w:rsid w:val="00AF1FA0"/>
     <w:rsid w:val="00AF2B12"/>
     <w:rsid w:val="00AF317E"/>
     <w:rsid w:val="00AF35FF"/>
-    <w:rsid w:val="00AF3896"/>
     <w:rsid w:val="00AF3D19"/>
     <w:rsid w:val="00AF3E34"/>
+    <w:rsid w:val="00AF47B2"/>
     <w:rsid w:val="00AF4BC8"/>
     <w:rsid w:val="00AF50AE"/>
     <w:rsid w:val="00AF5F1C"/>
     <w:rsid w:val="00AF6740"/>
     <w:rsid w:val="00AF6CFD"/>
     <w:rsid w:val="00AF70D3"/>
     <w:rsid w:val="00B00A03"/>
     <w:rsid w:val="00B00DD6"/>
     <w:rsid w:val="00B00F74"/>
     <w:rsid w:val="00B01341"/>
     <w:rsid w:val="00B01463"/>
     <w:rsid w:val="00B017A1"/>
-    <w:rsid w:val="00B022A5"/>
+    <w:rsid w:val="00B01CFE"/>
     <w:rsid w:val="00B03960"/>
     <w:rsid w:val="00B03EE4"/>
-    <w:rsid w:val="00B05A9D"/>
     <w:rsid w:val="00B05CAC"/>
     <w:rsid w:val="00B071E3"/>
     <w:rsid w:val="00B07CBE"/>
     <w:rsid w:val="00B07F0B"/>
     <w:rsid w:val="00B1046F"/>
     <w:rsid w:val="00B11557"/>
     <w:rsid w:val="00B123DD"/>
     <w:rsid w:val="00B127D9"/>
     <w:rsid w:val="00B12CFD"/>
     <w:rsid w:val="00B1452D"/>
     <w:rsid w:val="00B1499F"/>
     <w:rsid w:val="00B150A1"/>
     <w:rsid w:val="00B16FC9"/>
-    <w:rsid w:val="00B1790C"/>
     <w:rsid w:val="00B17C6A"/>
     <w:rsid w:val="00B2187B"/>
     <w:rsid w:val="00B22EE9"/>
     <w:rsid w:val="00B236EE"/>
     <w:rsid w:val="00B237E4"/>
     <w:rsid w:val="00B24CD3"/>
     <w:rsid w:val="00B255DF"/>
     <w:rsid w:val="00B2625A"/>
     <w:rsid w:val="00B2661E"/>
     <w:rsid w:val="00B26D29"/>
     <w:rsid w:val="00B273CD"/>
     <w:rsid w:val="00B309B6"/>
     <w:rsid w:val="00B30D62"/>
-    <w:rsid w:val="00B30E7A"/>
     <w:rsid w:val="00B31D55"/>
-    <w:rsid w:val="00B34149"/>
+    <w:rsid w:val="00B34B7B"/>
+    <w:rsid w:val="00B35290"/>
     <w:rsid w:val="00B3753F"/>
     <w:rsid w:val="00B379FC"/>
     <w:rsid w:val="00B37DFD"/>
     <w:rsid w:val="00B4166E"/>
     <w:rsid w:val="00B425FB"/>
     <w:rsid w:val="00B4286A"/>
     <w:rsid w:val="00B42BC6"/>
     <w:rsid w:val="00B47721"/>
     <w:rsid w:val="00B51375"/>
     <w:rsid w:val="00B528EA"/>
     <w:rsid w:val="00B532FD"/>
     <w:rsid w:val="00B54EFE"/>
     <w:rsid w:val="00B552D5"/>
     <w:rsid w:val="00B55BEB"/>
     <w:rsid w:val="00B60E8B"/>
     <w:rsid w:val="00B6242E"/>
-    <w:rsid w:val="00B6476B"/>
     <w:rsid w:val="00B64D66"/>
     <w:rsid w:val="00B64EA4"/>
+    <w:rsid w:val="00B668E3"/>
     <w:rsid w:val="00B71156"/>
-    <w:rsid w:val="00B7184E"/>
     <w:rsid w:val="00B73DF8"/>
     <w:rsid w:val="00B7445D"/>
     <w:rsid w:val="00B74EB4"/>
     <w:rsid w:val="00B763EA"/>
     <w:rsid w:val="00B81592"/>
     <w:rsid w:val="00B81B6D"/>
     <w:rsid w:val="00B856A0"/>
     <w:rsid w:val="00B87308"/>
     <w:rsid w:val="00B8776B"/>
     <w:rsid w:val="00B915C1"/>
     <w:rsid w:val="00B91B8A"/>
     <w:rsid w:val="00B936C7"/>
     <w:rsid w:val="00B93772"/>
     <w:rsid w:val="00B937ED"/>
     <w:rsid w:val="00B938C1"/>
+    <w:rsid w:val="00B94ADB"/>
     <w:rsid w:val="00B95292"/>
     <w:rsid w:val="00B96EBA"/>
     <w:rsid w:val="00B9781B"/>
     <w:rsid w:val="00BA0FA9"/>
     <w:rsid w:val="00BA30ED"/>
     <w:rsid w:val="00BA3F94"/>
+    <w:rsid w:val="00BA4430"/>
     <w:rsid w:val="00BA4DF3"/>
     <w:rsid w:val="00BA5EB2"/>
     <w:rsid w:val="00BA6AF9"/>
     <w:rsid w:val="00BA6E9B"/>
     <w:rsid w:val="00BA6F24"/>
     <w:rsid w:val="00BA76D8"/>
-    <w:rsid w:val="00BB0356"/>
     <w:rsid w:val="00BB2DB1"/>
     <w:rsid w:val="00BB4553"/>
     <w:rsid w:val="00BB4E49"/>
     <w:rsid w:val="00BB52F3"/>
     <w:rsid w:val="00BB55E9"/>
     <w:rsid w:val="00BB755E"/>
     <w:rsid w:val="00BC099D"/>
     <w:rsid w:val="00BC0E63"/>
     <w:rsid w:val="00BC1019"/>
     <w:rsid w:val="00BC1612"/>
-    <w:rsid w:val="00BC2379"/>
     <w:rsid w:val="00BC249A"/>
     <w:rsid w:val="00BC3170"/>
     <w:rsid w:val="00BC4850"/>
+    <w:rsid w:val="00BC4DE6"/>
     <w:rsid w:val="00BC5671"/>
     <w:rsid w:val="00BC5898"/>
     <w:rsid w:val="00BC61C9"/>
     <w:rsid w:val="00BC65EE"/>
     <w:rsid w:val="00BC6C37"/>
     <w:rsid w:val="00BC7C9B"/>
     <w:rsid w:val="00BD0C0B"/>
     <w:rsid w:val="00BD13AB"/>
-    <w:rsid w:val="00BD3716"/>
     <w:rsid w:val="00BD41E7"/>
     <w:rsid w:val="00BD48DD"/>
     <w:rsid w:val="00BD65FB"/>
+    <w:rsid w:val="00BD668A"/>
     <w:rsid w:val="00BD6C40"/>
     <w:rsid w:val="00BE0163"/>
+    <w:rsid w:val="00BE0255"/>
     <w:rsid w:val="00BE07E5"/>
+    <w:rsid w:val="00BE0C9F"/>
     <w:rsid w:val="00BE1E7E"/>
     <w:rsid w:val="00BE355B"/>
     <w:rsid w:val="00BE4B48"/>
     <w:rsid w:val="00BE4EF2"/>
     <w:rsid w:val="00BE50E9"/>
+    <w:rsid w:val="00BE73DB"/>
     <w:rsid w:val="00BE7B24"/>
     <w:rsid w:val="00BF201A"/>
     <w:rsid w:val="00BF25FB"/>
+    <w:rsid w:val="00BF3286"/>
     <w:rsid w:val="00BF4453"/>
     <w:rsid w:val="00BF51CF"/>
     <w:rsid w:val="00BF58E4"/>
     <w:rsid w:val="00BF5BDE"/>
     <w:rsid w:val="00BF5D7C"/>
     <w:rsid w:val="00BF6C0C"/>
     <w:rsid w:val="00BF75C0"/>
     <w:rsid w:val="00BF7985"/>
     <w:rsid w:val="00BF7CC4"/>
     <w:rsid w:val="00C0092B"/>
     <w:rsid w:val="00C01007"/>
     <w:rsid w:val="00C01A0F"/>
     <w:rsid w:val="00C02934"/>
     <w:rsid w:val="00C0295B"/>
     <w:rsid w:val="00C0351C"/>
     <w:rsid w:val="00C038AD"/>
     <w:rsid w:val="00C05379"/>
     <w:rsid w:val="00C06350"/>
     <w:rsid w:val="00C10D66"/>
     <w:rsid w:val="00C12091"/>
-    <w:rsid w:val="00C1252C"/>
     <w:rsid w:val="00C12A3F"/>
     <w:rsid w:val="00C12C99"/>
     <w:rsid w:val="00C12CFA"/>
     <w:rsid w:val="00C13620"/>
     <w:rsid w:val="00C14777"/>
     <w:rsid w:val="00C14C21"/>
     <w:rsid w:val="00C17EB3"/>
-    <w:rsid w:val="00C2224B"/>
     <w:rsid w:val="00C231A3"/>
     <w:rsid w:val="00C2348B"/>
     <w:rsid w:val="00C23A3B"/>
     <w:rsid w:val="00C23EC0"/>
     <w:rsid w:val="00C23F96"/>
     <w:rsid w:val="00C248CA"/>
     <w:rsid w:val="00C25268"/>
     <w:rsid w:val="00C256AC"/>
     <w:rsid w:val="00C257DB"/>
     <w:rsid w:val="00C26718"/>
     <w:rsid w:val="00C30026"/>
     <w:rsid w:val="00C30037"/>
     <w:rsid w:val="00C305E9"/>
     <w:rsid w:val="00C30988"/>
+    <w:rsid w:val="00C32E12"/>
     <w:rsid w:val="00C3342A"/>
     <w:rsid w:val="00C3350E"/>
-    <w:rsid w:val="00C3604B"/>
+    <w:rsid w:val="00C338E8"/>
     <w:rsid w:val="00C36AB6"/>
-    <w:rsid w:val="00C37577"/>
     <w:rsid w:val="00C4113C"/>
     <w:rsid w:val="00C41B0D"/>
     <w:rsid w:val="00C42311"/>
     <w:rsid w:val="00C4380F"/>
     <w:rsid w:val="00C439AA"/>
     <w:rsid w:val="00C44916"/>
     <w:rsid w:val="00C44F0F"/>
     <w:rsid w:val="00C4690E"/>
     <w:rsid w:val="00C46A57"/>
     <w:rsid w:val="00C51235"/>
     <w:rsid w:val="00C531AF"/>
+    <w:rsid w:val="00C53F67"/>
     <w:rsid w:val="00C54A40"/>
     <w:rsid w:val="00C54AEA"/>
     <w:rsid w:val="00C55842"/>
     <w:rsid w:val="00C55B8C"/>
     <w:rsid w:val="00C56DB8"/>
     <w:rsid w:val="00C60C17"/>
     <w:rsid w:val="00C621CD"/>
+    <w:rsid w:val="00C62A5C"/>
     <w:rsid w:val="00C639DB"/>
+    <w:rsid w:val="00C65511"/>
     <w:rsid w:val="00C6635B"/>
     <w:rsid w:val="00C6663A"/>
     <w:rsid w:val="00C66C63"/>
     <w:rsid w:val="00C66C8A"/>
     <w:rsid w:val="00C67396"/>
     <w:rsid w:val="00C6758C"/>
     <w:rsid w:val="00C7150B"/>
     <w:rsid w:val="00C71AF1"/>
+    <w:rsid w:val="00C7263A"/>
     <w:rsid w:val="00C7450A"/>
     <w:rsid w:val="00C74883"/>
+    <w:rsid w:val="00C74CA8"/>
     <w:rsid w:val="00C759BC"/>
     <w:rsid w:val="00C75E4C"/>
     <w:rsid w:val="00C7624A"/>
     <w:rsid w:val="00C768D1"/>
     <w:rsid w:val="00C81C68"/>
     <w:rsid w:val="00C82041"/>
     <w:rsid w:val="00C82605"/>
-    <w:rsid w:val="00C827D2"/>
     <w:rsid w:val="00C82966"/>
     <w:rsid w:val="00C847C0"/>
     <w:rsid w:val="00C85CB1"/>
     <w:rsid w:val="00C90168"/>
-    <w:rsid w:val="00C90F8C"/>
     <w:rsid w:val="00C91224"/>
-    <w:rsid w:val="00C9130D"/>
     <w:rsid w:val="00C950D4"/>
     <w:rsid w:val="00C952D5"/>
+    <w:rsid w:val="00C96802"/>
     <w:rsid w:val="00CA01C4"/>
     <w:rsid w:val="00CA16A2"/>
     <w:rsid w:val="00CA207B"/>
     <w:rsid w:val="00CA24CB"/>
     <w:rsid w:val="00CA3D0D"/>
     <w:rsid w:val="00CA54AA"/>
     <w:rsid w:val="00CA5B46"/>
     <w:rsid w:val="00CA5CFF"/>
     <w:rsid w:val="00CA6B5E"/>
     <w:rsid w:val="00CA6CAE"/>
     <w:rsid w:val="00CB1005"/>
     <w:rsid w:val="00CB13B8"/>
     <w:rsid w:val="00CB1A2B"/>
     <w:rsid w:val="00CB5F37"/>
-    <w:rsid w:val="00CB7EBF"/>
     <w:rsid w:val="00CC089A"/>
     <w:rsid w:val="00CC20BD"/>
     <w:rsid w:val="00CC395E"/>
     <w:rsid w:val="00CC5851"/>
+    <w:rsid w:val="00CC64A4"/>
     <w:rsid w:val="00CC6CF9"/>
     <w:rsid w:val="00CC79FC"/>
+    <w:rsid w:val="00CD08B6"/>
     <w:rsid w:val="00CD1773"/>
     <w:rsid w:val="00CD2FF6"/>
     <w:rsid w:val="00CD7050"/>
     <w:rsid w:val="00CD70A9"/>
     <w:rsid w:val="00CE13FA"/>
+    <w:rsid w:val="00CE1D4D"/>
     <w:rsid w:val="00CE2694"/>
     <w:rsid w:val="00CE411E"/>
     <w:rsid w:val="00CE4789"/>
     <w:rsid w:val="00CE520B"/>
     <w:rsid w:val="00CE6C61"/>
     <w:rsid w:val="00CE77F6"/>
     <w:rsid w:val="00CE7C68"/>
     <w:rsid w:val="00CF1114"/>
     <w:rsid w:val="00CF248A"/>
     <w:rsid w:val="00CF337F"/>
     <w:rsid w:val="00CF3FAF"/>
     <w:rsid w:val="00CF4CF0"/>
     <w:rsid w:val="00CF5105"/>
     <w:rsid w:val="00CF6CB7"/>
     <w:rsid w:val="00CF7312"/>
-    <w:rsid w:val="00D00B3B"/>
     <w:rsid w:val="00D02E54"/>
     <w:rsid w:val="00D03C6C"/>
     <w:rsid w:val="00D05ADA"/>
+    <w:rsid w:val="00D067BB"/>
     <w:rsid w:val="00D073E5"/>
     <w:rsid w:val="00D07B89"/>
     <w:rsid w:val="00D10912"/>
     <w:rsid w:val="00D10DE5"/>
     <w:rsid w:val="00D1126A"/>
-    <w:rsid w:val="00D114FD"/>
     <w:rsid w:val="00D12418"/>
     <w:rsid w:val="00D12548"/>
     <w:rsid w:val="00D126C6"/>
     <w:rsid w:val="00D12956"/>
     <w:rsid w:val="00D12F44"/>
     <w:rsid w:val="00D16096"/>
     <w:rsid w:val="00D163C8"/>
-    <w:rsid w:val="00D16A0E"/>
     <w:rsid w:val="00D1706F"/>
     <w:rsid w:val="00D2040D"/>
     <w:rsid w:val="00D21631"/>
     <w:rsid w:val="00D2182C"/>
-    <w:rsid w:val="00D227C8"/>
     <w:rsid w:val="00D22E06"/>
     <w:rsid w:val="00D23BAC"/>
+    <w:rsid w:val="00D2437B"/>
     <w:rsid w:val="00D2454F"/>
     <w:rsid w:val="00D247C0"/>
     <w:rsid w:val="00D256C4"/>
     <w:rsid w:val="00D25A92"/>
     <w:rsid w:val="00D25D7A"/>
     <w:rsid w:val="00D263AC"/>
     <w:rsid w:val="00D26403"/>
     <w:rsid w:val="00D26DFC"/>
     <w:rsid w:val="00D3007A"/>
+    <w:rsid w:val="00D3038D"/>
     <w:rsid w:val="00D31290"/>
     <w:rsid w:val="00D33B05"/>
-    <w:rsid w:val="00D3400B"/>
     <w:rsid w:val="00D34518"/>
     <w:rsid w:val="00D35562"/>
     <w:rsid w:val="00D36137"/>
     <w:rsid w:val="00D36ADA"/>
-    <w:rsid w:val="00D404A9"/>
     <w:rsid w:val="00D40CF5"/>
     <w:rsid w:val="00D41319"/>
+    <w:rsid w:val="00D4325B"/>
     <w:rsid w:val="00D43277"/>
     <w:rsid w:val="00D434A8"/>
     <w:rsid w:val="00D43EAB"/>
     <w:rsid w:val="00D45F83"/>
     <w:rsid w:val="00D4627A"/>
     <w:rsid w:val="00D4680A"/>
-    <w:rsid w:val="00D477E0"/>
     <w:rsid w:val="00D479C1"/>
     <w:rsid w:val="00D50BDF"/>
     <w:rsid w:val="00D52C83"/>
     <w:rsid w:val="00D53510"/>
     <w:rsid w:val="00D5478A"/>
     <w:rsid w:val="00D5488D"/>
-    <w:rsid w:val="00D558ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D61C8B"/>
+    <w:rsid w:val="00D62813"/>
     <w:rsid w:val="00D6377A"/>
     <w:rsid w:val="00D638FD"/>
-    <w:rsid w:val="00D63DD3"/>
     <w:rsid w:val="00D6534C"/>
     <w:rsid w:val="00D65D93"/>
+    <w:rsid w:val="00D6610B"/>
     <w:rsid w:val="00D67A4C"/>
     <w:rsid w:val="00D67A77"/>
     <w:rsid w:val="00D708D1"/>
     <w:rsid w:val="00D7195E"/>
     <w:rsid w:val="00D71BBC"/>
     <w:rsid w:val="00D73217"/>
     <w:rsid w:val="00D73FFA"/>
     <w:rsid w:val="00D74F98"/>
     <w:rsid w:val="00D75CB3"/>
     <w:rsid w:val="00D75F0B"/>
     <w:rsid w:val="00D76A0D"/>
     <w:rsid w:val="00D76BAE"/>
     <w:rsid w:val="00D771C1"/>
     <w:rsid w:val="00D771ED"/>
     <w:rsid w:val="00D77C98"/>
     <w:rsid w:val="00D77ECC"/>
     <w:rsid w:val="00D80C54"/>
     <w:rsid w:val="00D81183"/>
     <w:rsid w:val="00D817A1"/>
     <w:rsid w:val="00D819BE"/>
     <w:rsid w:val="00D81DB8"/>
     <w:rsid w:val="00D856B2"/>
     <w:rsid w:val="00D856EB"/>
     <w:rsid w:val="00D857EE"/>
-    <w:rsid w:val="00D87B75"/>
     <w:rsid w:val="00D9034A"/>
     <w:rsid w:val="00D90712"/>
+    <w:rsid w:val="00D933B7"/>
     <w:rsid w:val="00D94027"/>
     <w:rsid w:val="00D94EBE"/>
     <w:rsid w:val="00D95190"/>
     <w:rsid w:val="00D96571"/>
     <w:rsid w:val="00D96C6E"/>
     <w:rsid w:val="00D977E3"/>
     <w:rsid w:val="00DA0444"/>
+    <w:rsid w:val="00DA15A6"/>
     <w:rsid w:val="00DA2A5D"/>
     <w:rsid w:val="00DA2B44"/>
     <w:rsid w:val="00DA2D2A"/>
     <w:rsid w:val="00DA303C"/>
     <w:rsid w:val="00DA37BC"/>
     <w:rsid w:val="00DA4F32"/>
     <w:rsid w:val="00DA5EE8"/>
-    <w:rsid w:val="00DA6834"/>
     <w:rsid w:val="00DA6CFF"/>
     <w:rsid w:val="00DA753F"/>
     <w:rsid w:val="00DA7625"/>
     <w:rsid w:val="00DA79A9"/>
-    <w:rsid w:val="00DB2217"/>
+    <w:rsid w:val="00DB01BE"/>
     <w:rsid w:val="00DB304A"/>
     <w:rsid w:val="00DB4920"/>
     <w:rsid w:val="00DB4A0A"/>
     <w:rsid w:val="00DB7E60"/>
     <w:rsid w:val="00DC2EC5"/>
+    <w:rsid w:val="00DC3493"/>
+    <w:rsid w:val="00DC4306"/>
     <w:rsid w:val="00DC6012"/>
     <w:rsid w:val="00DD248B"/>
     <w:rsid w:val="00DD2F95"/>
     <w:rsid w:val="00DD3320"/>
     <w:rsid w:val="00DD3D94"/>
+    <w:rsid w:val="00DD4662"/>
     <w:rsid w:val="00DD488A"/>
     <w:rsid w:val="00DD7DC6"/>
+    <w:rsid w:val="00DD7FA7"/>
     <w:rsid w:val="00DE2149"/>
     <w:rsid w:val="00DE2854"/>
     <w:rsid w:val="00DE29C2"/>
     <w:rsid w:val="00DE326A"/>
     <w:rsid w:val="00DE52BF"/>
-    <w:rsid w:val="00DE7B0B"/>
     <w:rsid w:val="00DE7D00"/>
     <w:rsid w:val="00DF09E2"/>
     <w:rsid w:val="00DF17EF"/>
     <w:rsid w:val="00DF3165"/>
     <w:rsid w:val="00DF371E"/>
-    <w:rsid w:val="00DF4CF5"/>
     <w:rsid w:val="00DF6407"/>
     <w:rsid w:val="00DF6561"/>
     <w:rsid w:val="00DF6613"/>
+    <w:rsid w:val="00DF6684"/>
     <w:rsid w:val="00DF6C74"/>
     <w:rsid w:val="00DF7557"/>
+    <w:rsid w:val="00E00053"/>
     <w:rsid w:val="00E002D6"/>
     <w:rsid w:val="00E02A70"/>
     <w:rsid w:val="00E03154"/>
     <w:rsid w:val="00E039D5"/>
+    <w:rsid w:val="00E04429"/>
     <w:rsid w:val="00E051E7"/>
     <w:rsid w:val="00E052B7"/>
+    <w:rsid w:val="00E05859"/>
     <w:rsid w:val="00E062A4"/>
     <w:rsid w:val="00E06BA3"/>
     <w:rsid w:val="00E0784E"/>
     <w:rsid w:val="00E10C58"/>
     <w:rsid w:val="00E10E99"/>
     <w:rsid w:val="00E1132C"/>
     <w:rsid w:val="00E1138F"/>
-    <w:rsid w:val="00E1196F"/>
     <w:rsid w:val="00E1232F"/>
     <w:rsid w:val="00E1334F"/>
     <w:rsid w:val="00E1356C"/>
     <w:rsid w:val="00E144AA"/>
     <w:rsid w:val="00E150E0"/>
     <w:rsid w:val="00E15B0E"/>
     <w:rsid w:val="00E15F79"/>
     <w:rsid w:val="00E20324"/>
+    <w:rsid w:val="00E2079F"/>
     <w:rsid w:val="00E20A1E"/>
-    <w:rsid w:val="00E20CEF"/>
     <w:rsid w:val="00E219D2"/>
+    <w:rsid w:val="00E22618"/>
     <w:rsid w:val="00E24628"/>
+    <w:rsid w:val="00E25770"/>
     <w:rsid w:val="00E26A3B"/>
     <w:rsid w:val="00E305BA"/>
     <w:rsid w:val="00E30654"/>
     <w:rsid w:val="00E30E61"/>
     <w:rsid w:val="00E31C05"/>
-    <w:rsid w:val="00E3262C"/>
     <w:rsid w:val="00E33F7B"/>
     <w:rsid w:val="00E3415C"/>
     <w:rsid w:val="00E3428C"/>
-    <w:rsid w:val="00E3528D"/>
-    <w:rsid w:val="00E352FF"/>
     <w:rsid w:val="00E37226"/>
     <w:rsid w:val="00E3735D"/>
-    <w:rsid w:val="00E3751C"/>
     <w:rsid w:val="00E41301"/>
     <w:rsid w:val="00E419B8"/>
-    <w:rsid w:val="00E420F7"/>
     <w:rsid w:val="00E421FB"/>
     <w:rsid w:val="00E425A2"/>
     <w:rsid w:val="00E43BC9"/>
     <w:rsid w:val="00E43FF6"/>
     <w:rsid w:val="00E44CE1"/>
     <w:rsid w:val="00E44D7D"/>
     <w:rsid w:val="00E46DD1"/>
     <w:rsid w:val="00E5062E"/>
     <w:rsid w:val="00E506BB"/>
-    <w:rsid w:val="00E52234"/>
     <w:rsid w:val="00E5247D"/>
     <w:rsid w:val="00E52D70"/>
     <w:rsid w:val="00E53B66"/>
     <w:rsid w:val="00E54064"/>
     <w:rsid w:val="00E541AE"/>
     <w:rsid w:val="00E5437D"/>
     <w:rsid w:val="00E54CB2"/>
     <w:rsid w:val="00E55284"/>
     <w:rsid w:val="00E57BB4"/>
     <w:rsid w:val="00E6062E"/>
     <w:rsid w:val="00E612F7"/>
+    <w:rsid w:val="00E65A7C"/>
     <w:rsid w:val="00E65F49"/>
     <w:rsid w:val="00E66396"/>
     <w:rsid w:val="00E6655E"/>
     <w:rsid w:val="00E66D6D"/>
     <w:rsid w:val="00E70392"/>
     <w:rsid w:val="00E7159A"/>
     <w:rsid w:val="00E71846"/>
     <w:rsid w:val="00E71EF9"/>
     <w:rsid w:val="00E727BF"/>
+    <w:rsid w:val="00E73122"/>
     <w:rsid w:val="00E73B90"/>
+    <w:rsid w:val="00E76D0B"/>
     <w:rsid w:val="00E8003A"/>
     <w:rsid w:val="00E825C1"/>
     <w:rsid w:val="00E82641"/>
+    <w:rsid w:val="00E840AC"/>
     <w:rsid w:val="00E842B3"/>
     <w:rsid w:val="00E844CE"/>
     <w:rsid w:val="00E86BD9"/>
-    <w:rsid w:val="00E90657"/>
     <w:rsid w:val="00E90E29"/>
+    <w:rsid w:val="00E9328A"/>
     <w:rsid w:val="00E932E0"/>
     <w:rsid w:val="00E93A90"/>
     <w:rsid w:val="00E94720"/>
-    <w:rsid w:val="00E9661F"/>
     <w:rsid w:val="00E96BBC"/>
     <w:rsid w:val="00E97DBE"/>
     <w:rsid w:val="00EA1BE6"/>
     <w:rsid w:val="00EA229A"/>
-    <w:rsid w:val="00EA2A7C"/>
     <w:rsid w:val="00EA2DC7"/>
     <w:rsid w:val="00EA5402"/>
     <w:rsid w:val="00EA5950"/>
-    <w:rsid w:val="00EA623C"/>
     <w:rsid w:val="00EA660C"/>
     <w:rsid w:val="00EA6CF6"/>
     <w:rsid w:val="00EA79DA"/>
     <w:rsid w:val="00EA7B24"/>
     <w:rsid w:val="00EB0E41"/>
     <w:rsid w:val="00EB2129"/>
     <w:rsid w:val="00EB2266"/>
     <w:rsid w:val="00EB2BC1"/>
     <w:rsid w:val="00EB5163"/>
-    <w:rsid w:val="00EB5301"/>
     <w:rsid w:val="00EC01C7"/>
     <w:rsid w:val="00EC0C90"/>
-    <w:rsid w:val="00EC40EA"/>
     <w:rsid w:val="00EC4F8F"/>
-    <w:rsid w:val="00EC5570"/>
     <w:rsid w:val="00EC5E60"/>
     <w:rsid w:val="00EC7043"/>
     <w:rsid w:val="00EC7935"/>
     <w:rsid w:val="00EC7B7E"/>
     <w:rsid w:val="00EC7C11"/>
+    <w:rsid w:val="00ED079F"/>
     <w:rsid w:val="00ED07EC"/>
     <w:rsid w:val="00ED0870"/>
     <w:rsid w:val="00ED3627"/>
     <w:rsid w:val="00ED47E6"/>
     <w:rsid w:val="00ED4D3D"/>
     <w:rsid w:val="00ED5D1C"/>
     <w:rsid w:val="00ED6B63"/>
     <w:rsid w:val="00ED7861"/>
-    <w:rsid w:val="00EE0DBA"/>
     <w:rsid w:val="00EE1FA3"/>
     <w:rsid w:val="00EE3968"/>
     <w:rsid w:val="00EE403C"/>
     <w:rsid w:val="00EE4DF3"/>
-    <w:rsid w:val="00EE5712"/>
     <w:rsid w:val="00EE7662"/>
     <w:rsid w:val="00EE78A6"/>
-    <w:rsid w:val="00EF0372"/>
     <w:rsid w:val="00EF0EC7"/>
     <w:rsid w:val="00EF2BA0"/>
     <w:rsid w:val="00EF2F36"/>
-    <w:rsid w:val="00EF4556"/>
     <w:rsid w:val="00EF6D0B"/>
     <w:rsid w:val="00F00265"/>
     <w:rsid w:val="00F0186C"/>
     <w:rsid w:val="00F024CC"/>
     <w:rsid w:val="00F02534"/>
     <w:rsid w:val="00F05BBE"/>
     <w:rsid w:val="00F061E5"/>
     <w:rsid w:val="00F06D0B"/>
     <w:rsid w:val="00F0728A"/>
     <w:rsid w:val="00F07413"/>
     <w:rsid w:val="00F07551"/>
     <w:rsid w:val="00F10D1D"/>
     <w:rsid w:val="00F10FD5"/>
-    <w:rsid w:val="00F12651"/>
     <w:rsid w:val="00F13BA3"/>
     <w:rsid w:val="00F13CC8"/>
     <w:rsid w:val="00F141CD"/>
-    <w:rsid w:val="00F14CFE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F201E1"/>
+    <w:rsid w:val="00F20A25"/>
     <w:rsid w:val="00F2185C"/>
     <w:rsid w:val="00F22A4D"/>
     <w:rsid w:val="00F23C75"/>
     <w:rsid w:val="00F24374"/>
     <w:rsid w:val="00F24E57"/>
     <w:rsid w:val="00F2715F"/>
     <w:rsid w:val="00F30232"/>
     <w:rsid w:val="00F31071"/>
-    <w:rsid w:val="00F32122"/>
+    <w:rsid w:val="00F31133"/>
     <w:rsid w:val="00F32903"/>
     <w:rsid w:val="00F333B3"/>
     <w:rsid w:val="00F33DC6"/>
-    <w:rsid w:val="00F3462F"/>
+    <w:rsid w:val="00F346A3"/>
     <w:rsid w:val="00F346B9"/>
     <w:rsid w:val="00F34C81"/>
     <w:rsid w:val="00F34FEC"/>
     <w:rsid w:val="00F35C9D"/>
+    <w:rsid w:val="00F36118"/>
     <w:rsid w:val="00F36ACF"/>
     <w:rsid w:val="00F36EC8"/>
     <w:rsid w:val="00F37264"/>
     <w:rsid w:val="00F3794B"/>
+    <w:rsid w:val="00F37C74"/>
     <w:rsid w:val="00F4099A"/>
     <w:rsid w:val="00F40F12"/>
     <w:rsid w:val="00F419D0"/>
     <w:rsid w:val="00F41AE2"/>
     <w:rsid w:val="00F424BA"/>
     <w:rsid w:val="00F42FE2"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F4436D"/>
     <w:rsid w:val="00F44ADB"/>
     <w:rsid w:val="00F4613D"/>
     <w:rsid w:val="00F4731D"/>
     <w:rsid w:val="00F50F86"/>
     <w:rsid w:val="00F51851"/>
     <w:rsid w:val="00F51E39"/>
     <w:rsid w:val="00F5214B"/>
     <w:rsid w:val="00F5365E"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:rsid w:val="00F543FA"/>
     <w:rsid w:val="00F56048"/>
     <w:rsid w:val="00F5660C"/>
+    <w:rsid w:val="00F56B0E"/>
     <w:rsid w:val="00F578E1"/>
     <w:rsid w:val="00F61DBB"/>
     <w:rsid w:val="00F6520E"/>
     <w:rsid w:val="00F65FDF"/>
     <w:rsid w:val="00F666EB"/>
     <w:rsid w:val="00F70822"/>
+    <w:rsid w:val="00F7183C"/>
     <w:rsid w:val="00F720A6"/>
     <w:rsid w:val="00F726CD"/>
     <w:rsid w:val="00F730BF"/>
     <w:rsid w:val="00F7344F"/>
+    <w:rsid w:val="00F7423C"/>
     <w:rsid w:val="00F75C23"/>
     <w:rsid w:val="00F761A6"/>
     <w:rsid w:val="00F768CC"/>
     <w:rsid w:val="00F76E6E"/>
     <w:rsid w:val="00F771F6"/>
     <w:rsid w:val="00F777FC"/>
     <w:rsid w:val="00F779AA"/>
-    <w:rsid w:val="00F80DB5"/>
     <w:rsid w:val="00F81076"/>
     <w:rsid w:val="00F82397"/>
     <w:rsid w:val="00F84531"/>
     <w:rsid w:val="00F846E0"/>
     <w:rsid w:val="00F848AD"/>
+    <w:rsid w:val="00F857A5"/>
     <w:rsid w:val="00F85AA7"/>
     <w:rsid w:val="00F871CF"/>
     <w:rsid w:val="00F872C5"/>
     <w:rsid w:val="00F87DF0"/>
     <w:rsid w:val="00F91C11"/>
     <w:rsid w:val="00F91D74"/>
     <w:rsid w:val="00F92118"/>
     <w:rsid w:val="00F9309F"/>
     <w:rsid w:val="00F935BD"/>
     <w:rsid w:val="00F93F0D"/>
     <w:rsid w:val="00F944FF"/>
-    <w:rsid w:val="00F95C4E"/>
     <w:rsid w:val="00F96625"/>
     <w:rsid w:val="00F96670"/>
-    <w:rsid w:val="00FA0210"/>
     <w:rsid w:val="00FA03BD"/>
     <w:rsid w:val="00FA0820"/>
     <w:rsid w:val="00FA2F35"/>
     <w:rsid w:val="00FA363C"/>
     <w:rsid w:val="00FA463B"/>
     <w:rsid w:val="00FA4814"/>
     <w:rsid w:val="00FA54FF"/>
     <w:rsid w:val="00FB18DC"/>
     <w:rsid w:val="00FB199E"/>
     <w:rsid w:val="00FB325F"/>
     <w:rsid w:val="00FB3C60"/>
-    <w:rsid w:val="00FB5548"/>
     <w:rsid w:val="00FB56C0"/>
     <w:rsid w:val="00FB5E34"/>
-    <w:rsid w:val="00FB6A77"/>
     <w:rsid w:val="00FB6CEF"/>
-    <w:rsid w:val="00FB6F15"/>
     <w:rsid w:val="00FC1876"/>
     <w:rsid w:val="00FC1B55"/>
     <w:rsid w:val="00FC2A1B"/>
     <w:rsid w:val="00FC33FC"/>
     <w:rsid w:val="00FC425D"/>
     <w:rsid w:val="00FC5F75"/>
     <w:rsid w:val="00FC6CD7"/>
     <w:rsid w:val="00FC6EF3"/>
     <w:rsid w:val="00FC7DB6"/>
     <w:rsid w:val="00FD0173"/>
     <w:rsid w:val="00FD0B0E"/>
-    <w:rsid w:val="00FD0C52"/>
     <w:rsid w:val="00FD1A32"/>
+    <w:rsid w:val="00FD1EA8"/>
     <w:rsid w:val="00FD4052"/>
     <w:rsid w:val="00FD496E"/>
     <w:rsid w:val="00FD548F"/>
-    <w:rsid w:val="00FD6710"/>
     <w:rsid w:val="00FD756F"/>
     <w:rsid w:val="00FE0634"/>
     <w:rsid w:val="00FE35D2"/>
     <w:rsid w:val="00FE443D"/>
     <w:rsid w:val="00FE5424"/>
     <w:rsid w:val="00FE694C"/>
     <w:rsid w:val="00FF110E"/>
     <w:rsid w:val="00FF1C5F"/>
-    <w:rsid w:val="00FF20F9"/>
     <w:rsid w:val="00FF2443"/>
     <w:rsid w:val="00FF29A2"/>
-    <w:rsid w:val="00FF3605"/>
     <w:rsid w:val="00FF3C2C"/>
     <w:rsid w:val="00FF40BD"/>
     <w:rsid w:val="00FF4518"/>
     <w:rsid w:val="00FF4603"/>
     <w:rsid w:val="00FF6CA9"/>
     <w:rsid w:val="00FF6ED8"/>
     <w:rsid w:val="00FF722C"/>
-    <w:rsid w:val="03059DC2"/>
-[...45 lines deleted...]
-    <w:rsid w:val="7E3D4D5C"/>
+    <w:rsid w:val="00FF7BD9"/>
+    <w:rsid w:val="027C1CC2"/>
+    <w:rsid w:val="02C4C040"/>
+    <w:rsid w:val="05777565"/>
+    <w:rsid w:val="0CA37FAD"/>
+    <w:rsid w:val="0F9C751E"/>
+    <w:rsid w:val="129490E5"/>
+    <w:rsid w:val="131E5B6F"/>
+    <w:rsid w:val="15342DC9"/>
+    <w:rsid w:val="183AAF89"/>
+    <w:rsid w:val="1D8B7B84"/>
+    <w:rsid w:val="1E060DC7"/>
+    <w:rsid w:val="1E3CF728"/>
+    <w:rsid w:val="1F433804"/>
+    <w:rsid w:val="20AFEACE"/>
+    <w:rsid w:val="22DCF31B"/>
+    <w:rsid w:val="235283DB"/>
+    <w:rsid w:val="24AEC3DE"/>
+    <w:rsid w:val="262CA8D8"/>
+    <w:rsid w:val="268BBB51"/>
+    <w:rsid w:val="28707755"/>
+    <w:rsid w:val="2BCD3CCD"/>
+    <w:rsid w:val="2D3C8A6A"/>
+    <w:rsid w:val="348910D8"/>
+    <w:rsid w:val="36EF3195"/>
+    <w:rsid w:val="3ABE0897"/>
+    <w:rsid w:val="3B7012C8"/>
+    <w:rsid w:val="3C2DDE6D"/>
+    <w:rsid w:val="3CCF5330"/>
+    <w:rsid w:val="3D2AFD7F"/>
+    <w:rsid w:val="3E8BF95C"/>
+    <w:rsid w:val="3F65F57A"/>
+    <w:rsid w:val="43C1BD05"/>
+    <w:rsid w:val="45E48CE2"/>
+    <w:rsid w:val="4741EE37"/>
+    <w:rsid w:val="47CB6A53"/>
+    <w:rsid w:val="4A620E1E"/>
+    <w:rsid w:val="4A9CBFF6"/>
+    <w:rsid w:val="531AFAF0"/>
+    <w:rsid w:val="55C0E862"/>
+    <w:rsid w:val="55FE2D57"/>
+    <w:rsid w:val="58F0E5E2"/>
+    <w:rsid w:val="5BE1F6A6"/>
+    <w:rsid w:val="6AE98469"/>
+    <w:rsid w:val="6DD61812"/>
+    <w:rsid w:val="70261865"/>
+    <w:rsid w:val="70B02C3E"/>
+    <w:rsid w:val="7837C54E"/>
+    <w:rsid w:val="7A18C1F7"/>
+    <w:rsid w:val="7D236E24"/>
+    <w:rsid w:val="7E0A56FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-NZ" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79E0076A"/>
-  <w15:docId w15:val="{6BB0C1A1-A65A-4858-A32E-57E47465EAFE}"/>
+  <w15:docId w15:val="{3AA1B408-8F36-4084-8EE7-885FFE10B33B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="23" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20959,307 +14971,305 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001F562D"/>
+    <w:rsid w:val="00C53F67"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0730"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="005301FF"/>
+    <w:rsid w:val="00733892"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2820"/>
       </w:tabs>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="3F0730"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Heading 4 (table &amp; chart)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="2CB9FF" w:themeColor="accent2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F562D"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F562D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableColumnHeading" w:customStyle="1">
     <w:name w:val="Table Column Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="18"/>
@@ -21414,56 +15424,56 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="003F0415"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0730"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="005301FF"/>
+    <w:rsid w:val="00733892"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
@@ -21645,82 +15655,82 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="Comment Reference"/>
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="Comment Text"/>
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="6E6E6E"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="Comment Subject"/>
+    <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6E6E6E"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
@@ -21742,150 +15752,146 @@
     <w:basedOn w:val="DocumentTitle"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="26"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:w="10490" w:wrap="notBeside"/>
       <w:spacing w:after="60"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b w:val="0"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="003F0415"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="3F0730"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002D313A"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bullet3" w:customStyle="1">
     <w:name w:val="Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="30"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NumberedBullet1" w:customStyle="1">
     <w:name w:val="Numbered Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="26"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NumberedBullet2" w:customStyle="1">
     <w:name w:val="Numbered Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="16"/>
+        <w:numId w:val="26"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NumberedBullet3" w:customStyle="1">
     <w:name w:val="Numbered Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="16"/>
+        <w:numId w:val="26"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1276"/>
       </w:tabs>
       <w:ind w:left="993"/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NumberedBulletsList" w:customStyle="1">
     <w:name w:val="Numbered Bullets List"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Indent1" w:customStyle="1">
     <w:name w:val="Indent 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
@@ -21951,127 +15957,111 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Authors" w:customStyle="1">
     <w:name w:val="Authors"/>
     <w:basedOn w:val="Footer"/>
     <w:link w:val="AuthorsChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="Heading 4 (table &amp; chart) Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="2CB9FF" w:themeColor="accent2"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
@@ -22195,77 +16185,77 @@
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:next w:val="BodyText"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B532FD"/>
+    <w:rsid w:val="007F306E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
       <w:noProof/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0044581F"/>
+    <w:rsid w:val="00733892"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Contents" w:customStyle="1">
     <w:name w:val="Contents"/>
     <w:basedOn w:val="PageTitle"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:wrap="notBeside" w:hAnchor="text" w:y="710"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Dateofpapers" w:customStyle="1">
     <w:name w:val="Date of papers"/>
     <w:basedOn w:val="Footer"/>
     <w:link w:val="DateofpapersChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
@@ -22295,51 +16285,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="002D313A"/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="002D313A"/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Bullets" w:customStyle="1">
     <w:name w:val="Bullets"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableTitle" w:customStyle="1">
     <w:name w:val="Table Title"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="3F0730"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ShadedBody" w:customStyle="1">
     <w:name w:val="Shaded Body"/>
     <w:basedOn w:val="ShadedHeading"/>
     <w:uiPriority w:val="11"/>
@@ -22494,51 +16484,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="SectionHeading" w:customStyle="1">
     <w:name w:val="Section Heading"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="1140" w:y="13885"/>
       <w:ind w:left="1080" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="D43900"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SectionHeader" w:customStyle="1">
     <w:name w:val="Section Header"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="397" w:y="14053"/>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="25"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SectionSubtitle" w:customStyle="1">
     <w:name w:val="Section Subtitle"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="1140" w:y="13885"/>
       <w:ind w:left="1080" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
@@ -22648,51 +16638,51 @@
           <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="008447A2"/>
+    <w:rsid w:val="00B35290"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
@@ -22725,4243 +16715,3652 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Timeline" w:customStyle="1">
     <w:name w:val="Timeline"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TimelineChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00E20CEF"/>
+    <w:rsid w:val="00B34B7B"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TimelineChar" w:customStyle="1">
     <w:name w:val="Timeline Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Timeline"/>
-    <w:rsid w:val="00E20CEF"/>
+    <w:rsid w:val="00B34B7B"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Boldnormaltext" w:customStyle="1">
     <w:name w:val="Bold normal text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="000E4D91"/>
+    <w:rsid w:val="00DC4306"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mention">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Style1" w:customStyle="1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="001F562D"/>
+    <w:rsid w:val="00010CA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
-    <w:name w:val="Style12"/>
+  <w:style w:type="character" w:styleId="Style2" w:customStyle="1">
+    <w:name w:val="Style2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00323D2E"/>
+    <w:rsid w:val="00010CA5"/>
     <w:rPr>
       <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
-      <w:sz w:val="20"/>
-[...9 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5862740">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...3999 lines deleted...]
-      </w:divsChild>
     </w:div>
     <w:div w:id="168570469">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="168953131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="197401545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="425882043">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="37584375">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="263613204">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="283929010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1996835178">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="390620244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="898982509">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="443498144">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="491676516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="897979514">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2125072526">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="911548194">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1027220874">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1268930576">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="275983869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1305085902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="666517023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1466846471">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1889338941">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1680426230">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="93093456">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1774402358">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="137502755">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1976836451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1948003471">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="460270943">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="490565507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="619070526">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="20396012">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="191579019">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="271088784">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1768112737">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="54012276">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="280454749">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="486364487">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="853347265">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1863132807">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="377052599">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="409934410">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="684287214">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="492991485">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1285962152">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1586763242">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1888762478">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="667908550">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1793983536">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="877083060">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1142427409">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2104256724">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="904487855">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="90399587">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1558475080">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="single" w:sz="6" w:space="0" w:color="8AA2BF"/>
+                            <w:left w:val="single" w:sz="6" w:space="0" w:color="8AA2BF"/>
+                            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8AA2BF"/>
+                            <w:right w:val="single" w:sz="6" w:space="0" w:color="8AA2BF"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                    <w:div w:id="1648166667">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="948699537">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1472137231">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1463379733">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1106774853">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1166747686">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1311208065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1674527840">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1567490073">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="893397087">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1743797482">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="628441789">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1525557729">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="394163886">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="491290525">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="521669212">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="600260086">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="606351041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="764109447">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="986200810">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="83186511">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1543128005">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="124008128">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1955668337">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="162089185">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="459612913">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="173958015">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1211963968">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="178929517">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="415324557">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="531117554">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="326134104">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="367023428">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1158770613">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="623534895">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038430846">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1064253929">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="812909978">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="571281100">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="902642468">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2029017990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="942879397">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="839273512">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1540774956">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="954943904">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1978873347">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2109765780">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1251044136">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="384377310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1288387594">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="891815415">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1632246386">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="425227301">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1721248915">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1700861476">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1715304182">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1799642272">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="193617279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1991204149">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2063868712">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="67000456">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="781723969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="808479658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="928662288">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="990595625">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1030842109">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1609386785">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="32964936">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1725835680">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="245654496">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1398239773">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1557086206">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="362022088">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="459570766">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1094008290">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="912012961">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1055205797">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1016612964">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="150100630">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1318151063">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="615719737">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1918050301">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="984698822">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1931232500">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1464811644">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1109545531">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="576326275">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="6561585">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="618219909">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="122309130">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="392003016">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="123931089">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="741028160">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="197737882">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="826553715">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="244919562">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="530339706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="375128104">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="114717391">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="379520963">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="553126163">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="438380028">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1323850038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="439570158">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1291547443">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="635069271">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1623027654">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="665211718">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1904217170">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="690107543">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="140730879">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="705639764">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1711956406">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="710568437">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="917207617">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="801269548">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1275016871">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="931620214">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1413551684">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="986977459">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1893224532">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="989871816">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1574119702">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1181318367">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1964574996">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1226181824">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="612783095">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1298992470">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="337850937">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1372001206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="927152344">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1426465300">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="442850793">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1531987051">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="478116441">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1636793571">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1124619512">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1785540378">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2023973741">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1139881636">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1140076788">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1147745962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1157766012">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1213227037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1259479994">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1288051265">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1294368536">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1336956401">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1224416003">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="5057372">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1724674479">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="135222841">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="609553943">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="280570461">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="540634724">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="443421814">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="410277751">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="681591755">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2023508081">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1113019225">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2099670639">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1243375542">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1342006481">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1288589208">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1939831138">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1558738196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1296639394">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1612396165">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1551069047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2003772414">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="996033787">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2020306952">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="254287901">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1383990318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1432779349">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1442458675">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1498694622">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1581451033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1689676154">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1710643053">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1738240970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="810755804">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1188329427">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1308973487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1723404083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1989162053">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1845171874">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1859813294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1907177756">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="402029393">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="536895142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="449200934">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1886328053">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="720206792">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="894507688">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1003896728">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1908757932">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1170876089">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1987083972">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1270165199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1297026618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1493253499">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="722943279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1537153934">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1133059433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1724987532">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1359695199">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813138035">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="378284495">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1933588901">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2028602327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2083601307">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2091081524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2120951029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="664821052">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="671685613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="691954657">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="826552957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="298464751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2136363751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="856775175">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="920524058">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -26997,77 +20396,1300 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1261837679">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1298531191">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2637616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1330475466">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="46225645">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="503324320">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2069184340">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="248972132">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1912497633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="366681677">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="76634212">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="691878853">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="574820969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="603726603">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1577519202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="726804132">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1837190471">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="808016822">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1873372308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="876358813">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="445394094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="898128981">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="183984847">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1001080072">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="541210903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1891458409">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1087195529">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="515391567">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="757363004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1219166590">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1446002731">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1396321041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="710153877">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1477410155">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="131682">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2019500263">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1557736088">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="756563421">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1727144329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1006858708">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765375628">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1793204811">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="941954105">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1781217820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2078280140">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="956065809">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2134320365">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="171258800">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1348098615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="54008732">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1068259868">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2025009430">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="92944931">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="713698911">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="234827891">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1218518926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="323558096">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1035468843">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2136095618">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="328949441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="916744753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="594752954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1485655894">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="692807605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1459909825">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1884975991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="762841115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1648388795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="848256524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="248392521">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1071199969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="712196833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1082292133">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1856459788">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1914075386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1095789384">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1398361395">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1107624823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1372653717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1412044630">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="345062269">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="637300187">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1498839776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="660424875">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1339232471">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1500267900">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1008865717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1750813606">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="664629262">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369716901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1928339610">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="944119022">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2117367284">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1944453206">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1323200526">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1407455352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1480347104">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1500853807">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1515922240">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1517958375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -27075,4048 +21697,374 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1524586638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1593393241">
+    <w:div w:id="1625428026">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="28843719">
-[...47 lines deleted...]
-        <w:div w:id="212276482">
+        <w:div w:id="142046095">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1405179907">
-[...1941 lines deleted...]
-            <w:div w:id="1691293733">
+            <w:div w:id="110787603">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1120610191">
-[...23 lines deleted...]
-        <w:div w:id="1175074547">
+        <w:div w:id="201939154">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1596789463">
-              <w:marLeft w:val="-75"/>
+            <w:div w:id="224993706">
+              <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="30"/>
-              <w:marBottom w:val="30"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-              <w:divsChild>
-[...404 lines deleted...]
-              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1188180880">
-[...131 lines deleted...]
-        <w:div w:id="1947075466">
+        <w:div w:id="379325124">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1223370914">
-              <w:marLeft w:val="-75"/>
+            <w:div w:id="2033652791">
+              <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="30"/>
-              <w:marBottom w:val="30"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-              <w:divsChild>
-[...764 lines deleted...]
-              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1965302902">
-[...11 lines deleted...]
-        <w:div w:id="2015567492">
+        <w:div w:id="456683156">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="170147964">
-              <w:marLeft w:val="-75"/>
+            <w:div w:id="1054040839">
+              <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="30"/>
-              <w:marBottom w:val="30"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-              <w:divsChild>
-[...526 lines deleted...]
-              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="2029481998">
+        <w:div w:id="636422950">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1915385064">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
         </w:div>
-        <w:div w:id="2092463970">
+        <w:div w:id="751587349">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="76562821">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1084062164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1707289491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1140420709">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1891990041">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1159620036">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="735129351">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1257136630">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701587381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1999460789">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1246836803">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2057074036">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1593855745">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1699968544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1786464628">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -31128,1660 +22076,4551 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1816994314">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1878005296">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="157040015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="267934799">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="325402267">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="346061615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="368726285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="398400967">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="423303386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="816385604">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235358845">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1653557187">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1856310231">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="430004479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1785079194">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="22438518">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1135685522">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="109856690">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="452863726">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="450175863">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1232808035">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1980498978">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="710308397">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1288853648">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="758865204">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1395657907">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="797993953">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="125587750">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1620528967">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="911696321">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="278755988">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1667782279">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1849980011">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="609514590">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="631325814">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="707997064">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="762799463">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="907232287">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="99878820">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="176115161">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="310401397">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="825973780">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="524833052">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="890842045">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="223377665">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="977223550">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="22558245">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1028796297">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1913856444">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1426993970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="391127134">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1505393317">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="402458160">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1616713931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1645424142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813905634">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="751589785">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1973748434">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="879324154">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="944845240">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1003123164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1387025772">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="33963278">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="691732529">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1840073727">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="159199813">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="495195995">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="164714397">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="267084896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1875196645">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="575091663">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1020739552">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1910462281">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762845892">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="411897765">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1244559463">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762917220">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1346592759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="895816565">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="178814769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1001590566">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1171986208">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1005936736">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1123963414">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1135562990">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="189269465">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1854686051">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171724964">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1524512093">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1197887974">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="995962585">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1482889554">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1348369305">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1797218008">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1636183459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2067218608">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="941571369">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1621841934">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2080131169">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1429547690">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1471705019">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2094353385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1164129754">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1008599981">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1029601418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1661731174">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="87238797">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="922226342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1526745254">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2132549153">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="131753745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="94135333">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1490367595">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2069181492">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="single" w:sz="6" w:space="0" w:color="8AA2BF"/>
+                            <w:left w:val="single" w:sz="6" w:space="0" w:color="8AA2BF"/>
+                            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8AA2BF"/>
+                            <w:right w:val="single" w:sz="6" w:space="0" w:color="8AA2BF"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="151680335">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="286857911">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="531386340">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="746610829">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1777824931">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="465003942">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="777990842">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="583146573">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1021709574">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1152789555">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1348874853">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1668173728">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="643193498">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="116803640">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="954598741">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="954874707">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1684436728">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1122462555">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="652105185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1477796351">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171065156">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="612828939">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="968439733">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1967003068">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1329021473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1098988030">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1146047433">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1268585595">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="39405491">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="353270773">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="307444581">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="479466711">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="313729637">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1333336503">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="357202600">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1427994970">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="589122520">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="867643520">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="630523879">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1909413728">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="727806040">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1098677708">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="798763954">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="280841169">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="803885839">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="389229062">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="915045283">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1140806680">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="995760724">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2131319923">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1027221053">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1179005296">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1036615603">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="541089386">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1059211298">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="485391997">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1127701095">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="764154099">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1181159280">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1809277957">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1267731207">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="137773850">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1425304308">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="235168737">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1574507846">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1576282251">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1623877934">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="880476222">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1683044116">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="883449138">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1918855048">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="634717481">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1943756180">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="718944470">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1948462939">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="503980581">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1974211072">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1573080606">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2072994790">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="553544705">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1220289665">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1303653186">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1336153736">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1399744272">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1426537722">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1490748221">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1594703170">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1641571039">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1661539316">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1664318004">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155919388">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="3409361">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="418064190">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="403570719">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1951431769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="409154596">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="927235365">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="657809469">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2110926562">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="829828998">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="511382504">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1379740785">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1813862999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1478109237">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038318042">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1772362107">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="185095961">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1837569058">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="595478045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1928541897">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1490824081">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1968926382">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1452434389">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1996108002">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="971323285">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1673754129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1813713339">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1864172076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1888031372">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1923099521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1930042711">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1954552606">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2023047809">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2039162008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2042779015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2133670134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2008433774">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="56326716">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437143260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="2024353788">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2031950582">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2037191469">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2138797210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="2139298747">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="162286658">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1831865375">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="210965754">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1101876780">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="544022918">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="773984621">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="598217497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1390224367">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="682976047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1101293326">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1119951947">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="619147283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1346059544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2071879402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1374647255">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="943150889">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1416510490">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="281808676">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1834565419">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="366762910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2034724393">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1926576082">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2101096969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="789513897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1B32A4F3C26A4B33BBB14F22C29A642E"/>
+        <w:name w:val="0BAA26A9A7E3426DBFDB5AC8F859BB7C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6DA6CAE8-6904-4725-826B-BE65F2BC6AD2}"/>
+        <w:guid w:val="{7932C444-0C58-445F-9DBF-181A2BBA0348}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C628A" w:rsidP="0080415E" w:rsidRDefault="0080415E" w14:paraId="54FBB16C" wp14:textId="77777777">
+        <w:p w:rsidR="00407237" w:rsidP="00407237" w:rsidRDefault="00407237">
           <w:pPr>
-            <w:pStyle w:val="1B32A4F3C26A4B33BBB14F22C29A642E"/>
+            <w:pStyle w:val="0BAA26A9A7E3426DBFDB5AC8F859BB7C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161EBD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Select impact level]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0DCBE60C63FB4B1AA29051DB449E52DF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6FF89AB8-3FE2-4FD4-9DA0-D227C52FC340}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00053BB8" w:rsidRDefault="00053BB8">
+          <w:pPr>
+            <w:pStyle w:val="0DCBE60C63FB4B1AA29051DB449E52DF"/>
           </w:pPr>
           <w:r w:rsidRPr="00625C74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A2DC315919024BB599B03E6013CBAAFA"/>
+        <w:name w:val="D16B8B0AE60448689F3B4CEFD8020633"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E3AC4F48-2A5E-463E-86B0-3CEF30F7848C}"/>
+        <w:guid w:val="{65DD879D-771C-417C-B2E6-16FCC8FEEF5D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C628A" w:rsidP="0080415E" w:rsidRDefault="0080415E" w14:paraId="37A642A9" wp14:textId="77777777">
+        <w:p w:rsidR="00053BB8" w:rsidRDefault="00053BB8">
           <w:pPr>
-            <w:pStyle w:val="A2DC315919024BB599B03E6013CBAAFA"/>
+            <w:pStyle w:val="D16B8B0AE60448689F3B4CEFD8020633"/>
           </w:pPr>
           <w:r w:rsidRPr="00625C74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C8210240D1C448ABBE7E8D5665F339E8"/>
+        <w:name w:val="712A0CF05A924F649C8FE4F6A5DE8863"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0E4EB669-2CDA-4F82-A8D3-DA5796E3988D}"/>
+        <w:guid w:val="{EFC76C9F-7CB5-48F5-8817-F4796D3B6B4A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C628A" w:rsidP="0080415E" w:rsidRDefault="0080415E" w14:paraId="30211418" wp14:textId="77777777">
+        <w:p w:rsidR="00053BB8" w:rsidRDefault="00053BB8">
           <w:pPr>
-            <w:pStyle w:val="C8210240D1C448ABBE7E8D5665F339E8"/>
+            <w:pStyle w:val="712A0CF05A924F649C8FE4F6A5DE8863"/>
           </w:pPr>
           <w:r w:rsidRPr="00625C74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="86F9ECA2637743C087E558066779D87F"/>
+        <w:name w:val="59B51C5A37AC4C27A5ABE85D53A5658A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7BE295A3-E0F1-4520-BEA1-81C9039D0EB6}"/>
+        <w:guid w:val="{A6D523C9-6903-4AAF-A734-58C2ACD95A32}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C628A" w:rsidP="0080415E" w:rsidRDefault="0080415E" w14:paraId="7C5EBE31" wp14:textId="77777777">
+        <w:p w:rsidR="00053BB8" w:rsidRDefault="00053BB8">
           <w:pPr>
-            <w:pStyle w:val="86F9ECA2637743C087E558066779D87F"/>
+            <w:pStyle w:val="59B51C5A37AC4C27A5ABE85D53A5658A"/>
           </w:pPr>
           <w:r w:rsidRPr="00625C74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="BB15A781C5EA487D81214E6B53E21184"/>
+        <w:name w:val="A2D93CFB759D45E88648A1EEB2EAE29F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4D264851-03FD-4CD9-A881-A3C026D3B95C}"/>
+        <w:guid w:val="{75C12F71-5411-4429-86D1-DFD8CE7C8DE4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C628A" w:rsidP="0080415E" w:rsidRDefault="0080415E" w14:paraId="25058061" wp14:textId="77777777">
+        <w:p w:rsidR="00053BB8" w:rsidRDefault="00053BB8">
           <w:pPr>
-            <w:pStyle w:val="BB15A781C5EA487D81214E6B53E21184"/>
+            <w:pStyle w:val="A2D93CFB759D45E88648A1EEB2EAE29F"/>
           </w:pPr>
           <w:r w:rsidRPr="00625C74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4C231B310FFB4430AD02E4B074AC65D2"/>
+        <w:name w:val="ACA8F2334E374BA5B63F6E5C3F5136A8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9340159F-5EDE-4C6E-B209-D5F6062E7530}"/>
+        <w:guid w:val="{4A6D1974-92B6-4272-9EE1-069029EE0763}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B69FF" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="20D3E8AD" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="00F53DCE" w:rsidRDefault="00F53DCE">
           <w:pPr>
-            <w:pStyle w:val="4C231B310FFB4430AD02E4B074AC65D22"/>
-[...88 lines deleted...]
-            <w:pStyle w:val="B3D28344E8AB44E8AD52C59ED54382EE"/>
+            <w:pStyle w:val="ACA8F2334E374BA5B63F6E5C3F5136A8"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="506D7FC8CE68438C897C5E9D6CAD969E"/>
+        <w:name w:val="E67E6552013C45EF9BE0A7D61CEB0636"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9512DE62-5C55-419C-9E86-96ECED6E37DA}"/>
+        <w:guid w:val="{0D594F06-168B-4EBC-9746-AD5FF9D539EA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="0CBF3C90" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
           <w:pPr>
-            <w:pStyle w:val="506D7FC8CE68438C897C5E9D6CAD969E1"/>
+            <w:pStyle w:val="E67E6552013C45EF9BE0A7D61CEB06363"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="001A0483">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6527DD05FFFD4466A2E9413A97D99226"/>
+        <w:name w:val="5EC99CDBBA0E43D0A6CC835A77D483FD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A01B5B52-7249-4271-8AF4-2CC8C9CA4ED4}"/>
+        <w:guid w:val="{39169089-203D-48FF-91F6-0187F1E0D63D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="6E992D02" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="00F53DCE" w:rsidRDefault="00F53DCE">
           <w:pPr>
-            <w:pStyle w:val="6527DD05FFFD4466A2E9413A97D99226"/>
+            <w:pStyle w:val="5EC99CDBBA0E43D0A6CC835A77D483FD"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E7ABDD714D49473D9D88B98F15FC1194"/>
+        <w:name w:val="9C497BBD1B5745E0A9DE4B48598CCD08"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{52B2DB24-FBAA-49B0-8105-42E3BFBA1F47}"/>
+        <w:guid w:val="{A7C2CF90-D411-48C2-B8E7-B7C54F5E695E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="0169BB5D" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
           <w:pPr>
-            <w:pStyle w:val="E7ABDD714D49473D9D88B98F15FC11941"/>
+            <w:pStyle w:val="9C497BBD1B5745E0A9DE4B48598CCD083"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="001A0483">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3D60F170597A473094BA7A1292F9B088"/>
+        <w:name w:val="09E8BB330FED44C8944A510388EC9F19"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5290FE8F-BA08-41DE-885C-6B0863AD084A}"/>
+        <w:guid w:val="{FFA7E31D-2D36-4841-839D-9D97F1023125}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="31B2D352" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="00F53DCE" w:rsidRDefault="00F53DCE">
           <w:pPr>
-            <w:pStyle w:val="3D60F170597A473094BA7A1292F9B088"/>
+            <w:pStyle w:val="09E8BB330FED44C8944A510388EC9F19"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F16C20CC86CC4C0A9E330D90E88BE355"/>
+        <w:name w:val="755C55498F3C417FB36B2DB257D6AB24"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B2A5741C-B3F0-4657-8B9B-F875166819F7}"/>
+        <w:guid w:val="{F4BE29FF-CAF7-4AFB-A993-4940F64D52D1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="16D35CBF" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
           <w:pPr>
-            <w:pStyle w:val="F16C20CC86CC4C0A9E330D90E88BE3551"/>
+            <w:pStyle w:val="755C55498F3C417FB36B2DB257D6AB243"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="001A0483">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="13A84656A7584DD2A16992519002BB15"/>
+        <w:name w:val="327ABECE3485403E8FA012EBC48A412D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A8A0801F-47C5-49DB-938B-C17913872B51}"/>
+        <w:guid w:val="{F0308E02-AE02-4DEB-8343-C5E6D66F74DC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="16F0F22A" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="00F53DCE" w:rsidRDefault="00F53DCE">
           <w:pPr>
-            <w:pStyle w:val="13A84656A7584DD2A16992519002BB15"/>
+            <w:pStyle w:val="327ABECE3485403E8FA012EBC48A412D"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="043D6D5C7C0A4588899DA2EA219770E3"/>
+        <w:name w:val="01F03C4C2888453AB9260BA4C37F9C4F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9EFAE43D-25B6-464A-A519-C94705A63E6A}"/>
+        <w:guid w:val="{04D356DD-B9F3-40AC-859B-E3ABD4B68FC3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="7A3E4500" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
           <w:pPr>
-            <w:pStyle w:val="043D6D5C7C0A4588899DA2EA219770E31"/>
+            <w:pStyle w:val="01F03C4C2888453AB9260BA4C37F9C4F3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="001A0483">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9117C8DCCBA3449AB70C12397E9C9DA6"/>
+        <w:name w:val="F2FB9DBFDA2A4134BC07B9255F125FBD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EFC31684-29DF-4116-BA34-2A0441767FD2}"/>
+        <w:guid w:val="{12033B81-0A21-48D3-B312-3387BA665803}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="44CF066B" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="00F53DCE" w:rsidRDefault="00F53DCE">
           <w:pPr>
-            <w:pStyle w:val="9117C8DCCBA3449AB70C12397E9C9DA6"/>
+            <w:pStyle w:val="F2FB9DBFDA2A4134BC07B9255F125FBD"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F0CC752DE36D4F0CB374C2FF9C577229"/>
+        <w:name w:val="0D1D551CAE9D4EC996866078D28B24B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{BF5ABF84-8FFF-470F-9C3F-1DA381881E1D}"/>
+        <w:guid w:val="{1C3C3C62-D863-4923-B22F-2DC4A123EA6B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="76B4F16C" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
           <w:pPr>
-            <w:pStyle w:val="F0CC752DE36D4F0CB374C2FF9C5772291"/>
+            <w:pStyle w:val="0D1D551CAE9D4EC996866078D28B24B33"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="001A0483">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="76FEA205F6B04FF983617A1B1456013D"/>
+        <w:name w:val="0512FE83A65B42F09EB4A467E5CEB088"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D90B0A63-161E-4DE4-8A06-C3D423785883}"/>
+        <w:guid w:val="{230BBE19-B739-4E8F-8FF7-A116AD14C96B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="5ED4830D" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="00F53DCE" w:rsidRDefault="00F53DCE">
           <w:pPr>
-            <w:pStyle w:val="76FEA205F6B04FF983617A1B1456013D"/>
+            <w:pStyle w:val="0512FE83A65B42F09EB4A467E5CEB088"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="85070AC4EAB44A27B9DBFD3C450B50BA"/>
+        <w:name w:val="6009FB751BFF4E03A8797F9A750FED7C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4936A417-ACCC-4793-9BFE-A14DD7413986}"/>
+        <w:guid w:val="{3FA90BC9-C3DC-42C2-B54C-6323D37D6835}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="263CBB05" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
           <w:pPr>
-            <w:pStyle w:val="85070AC4EAB44A27B9DBFD3C450B50BA1"/>
+            <w:pStyle w:val="6009FB751BFF4E03A8797F9A750FED7C3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="001A0483">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A0D867FE8E8448AF9450C6AAE11DE6A9"/>
+        <w:name w:val="F4BC3F510B7B4E349DA291DD88B9C12F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EB854B59-2750-43C6-8CCF-1C35CB322011}"/>
+        <w:guid w:val="{CA232E5D-B5F9-442D-951B-BE77ED108A9A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="658D8ED4" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="00F53DCE" w:rsidRDefault="00F53DCE">
           <w:pPr>
-            <w:pStyle w:val="A0D867FE8E8448AF9450C6AAE11DE6A9"/>
+            <w:pStyle w:val="F4BC3F510B7B4E349DA291DD88B9C12F"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5B874877F0EE41BAB08AEBA326028341"/>
+        <w:name w:val="699D410E5EE84CACB70B79A92122B50B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{427E5ABD-B4A6-40EE-A30F-EE9B741A4424}"/>
+        <w:guid w:val="{DAD39B2A-FB5F-436B-B48A-474A6848FE1A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="4D0A6DD7" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
           <w:pPr>
-            <w:pStyle w:val="5B874877F0EE41BAB08AEBA3260283411"/>
+            <w:pStyle w:val="699D410E5EE84CACB70B79A92122B50B3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="001A0483">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AFEA47275D7341EEA6D680F95A02839F"/>
+        <w:name w:val="8CCF853E6CA744FA9BEB1D9C8B101237"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3E1F487C-14C4-4702-8E1D-8C73E62F5CC5}"/>
+        <w:guid w:val="{A38C7E9F-C97B-45A3-85EB-4C3FFDE9B41E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="01BBD84A" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="00F53DCE" w:rsidRDefault="00F53DCE">
           <w:pPr>
-            <w:pStyle w:val="AFEA47275D7341EEA6D680F95A02839F"/>
+            <w:pStyle w:val="8CCF853E6CA744FA9BEB1D9C8B101237"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7A6D21DB2019454685063318F4E4B257"/>
+        <w:name w:val="9B1486FF4B0A4D6E82ECD6B86E9E5B50"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{99C7CE6F-4680-4194-906A-B6D427E1B49B}"/>
+        <w:guid w:val="{B936DE63-E2FB-4B92-82FA-15EF64491A01}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="3E202A69" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
           <w:pPr>
-            <w:pStyle w:val="7A6D21DB2019454685063318F4E4B2571"/>
+            <w:pStyle w:val="9B1486FF4B0A4D6E82ECD6B86E9E5B503"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="001A0483">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5354E4B3FA68498BB374880BA82D998F"/>
+        <w:name w:val="23671E299D394868B1F3B2E57340B42C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6852B1AF-3563-4E01-9E0F-903248B819D6}"/>
+        <w:guid w:val="{39429F56-F5AD-4642-B7C8-B671F2EEA6C7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="548E2D7A" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
           <w:pPr>
-            <w:pStyle w:val="5354E4B3FA68498BB374880BA82D998F1"/>
+            <w:pStyle w:val="23671E299D394868B1F3B2E57340B42C3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="0050033E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Insert the date which you are proposing the change is made to the code</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="36C23562C7714B989D4922BEB12DE8AB"/>
+        <w:name w:val="12693D2A153D4B0F80421181DD74A162"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{82070D43-6DF4-4772-9F47-4E3BB834D5F1}"/>
+        <w:guid w:val="{B1BBA02C-9841-4F84-B6F1-6C8022C54B75}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="18CA4ED7" wp14:textId="77777777">
+        <w:p w:rsidR="006A558F" w:rsidP="00F53DCE" w:rsidRDefault="00F53DCE">
           <w:pPr>
-            <w:pStyle w:val="36C23562C7714B989D4922BEB12DE8AB1"/>
+            <w:pStyle w:val="12693D2A153D4B0F80421181DD74A162"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161EBD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Select impact level]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1467C46AD2EC42ADAEE4E03DAA05CF87"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{89272290-08ED-4B42-9F8C-80EBE5AE8F2B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
+          <w:pPr>
+            <w:pStyle w:val="1467C46AD2EC42ADAEE4E03DAA05CF872"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0050033E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AF47B2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>This should not be any longer than the timetable section</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0050033E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EE8E815908344FE1B16A6286BF6383C1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2EBFB1DD-A659-4754-BE0F-F97251A7B1A9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
+          <w:pPr>
+            <w:pStyle w:val="EE8E815908344FE1B16A6286BF6383C12"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0050033E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7485A68FAF5C47B0ADEE6255D257EE56"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{909F02AC-2712-481A-BF6C-161E7B61A7FC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
+          <w:pPr>
+            <w:pStyle w:val="7485A68FAF5C47B0ADEE6255D257EE562"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0050033E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.].</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="034688EE28DB4DA9BADB157F79EB280C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C0DFE384-27F8-436B-BE43-29F2E6CDA35A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006A558F" w:rsidP="006A558F" w:rsidRDefault="006A558F">
+          <w:pPr>
+            <w:pStyle w:val="034688EE28DB4DA9BADB157F79EB280C2"/>
           </w:pPr>
           <w:r w:rsidRPr="0050033E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.].</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="641A0BB255B84F26A51A0EE80FF247A8"/>
+        <w:name w:val="5230EDD8755F4F3AAF8CBD31A1E58628"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AB62B91F-9ADC-4CFB-9187-9C1FDB8D5324}"/>
+        <w:guid w:val="{7FA29D43-74F0-4B7E-AA55-3E3C96987431}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="6E0755C4" wp14:textId="77777777">
+        <w:p w:rsidR="00F814A4" w:rsidP="00740AC6" w:rsidRDefault="00740AC6">
           <w:pPr>
-            <w:pStyle w:val="641A0BB255B84F26A51A0EE80FF247A8"/>
+            <w:pStyle w:val="5230EDD8755F4F3AAF8CBD31A1E58628"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="00301F00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>[Please provide your rationale.  Will this change mean that the energy system can operate more safely and reliably now and in the future in a way that benefits end consumers?</w:t>
-[...89 lines deleted...]
-            <w:t> </w:t>
+            <w:t xml:space="preserve">[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="31879ED63B5345799EF997F433041C50"/>
+        <w:name w:val="17DE63DE54D243B1A2EC746EB599B4BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F4693F74-9E36-418C-A01C-299AC3DC107A}"/>
+        <w:guid w:val="{B1214BA8-EB3A-4F8D-90B1-F3965638301D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="7AB02B7E" wp14:textId="77777777">
+        <w:p w:rsidR="00F814A4" w:rsidP="00740AC6" w:rsidRDefault="00740AC6">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            <w:spacing w:after="0"/>
+            <w:pStyle w:val="17DE63DE54D243B1A2EC746EB599B4BD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E624CD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-          </w:pPr>
-[...93 lines deleted...]
-            <w:t>Charging review]</w:t>
+            <w:t xml:space="preserve">[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8A447A07B13F4BFCAB1708686E0F5323"/>
+        <w:name w:val="A01D13183F3F4BAEA126E4AF27CE23C3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1D2051FC-0FB9-4306-B71C-CD170C9212E2}"/>
+        <w:guid w:val="{F4843E20-8507-449A-A0F9-CD711FCD1C37}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="47BD9388" wp14:textId="77777777">
+        <w:p w:rsidR="00F814A4" w:rsidP="00740AC6" w:rsidRDefault="00740AC6">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            <w:spacing w:after="0"/>
+            <w:pStyle w:val="A01D13183F3F4BAEA126E4AF27CE23C3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E624CD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-          </w:pPr>
-[...17 lines deleted...]
-            <w:t>This area would focus on demonstrating why and how the change can improve the quality of service for some or all end consumers. Improved service quality ultimately benefits the end consumer due to interactions in the value chains across the industry being more seamless, efficient and effective.].</w:t>
+            <w:t xml:space="preserve">[Insert your solution. Please identify which part of the Procedure will need to be changed.] </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E527B1E6F7554E77A0BEAEA0E072891B"/>
+        <w:name w:val="EAA0B68E7B7A456295A7C348510562A5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{01702320-3783-48FE-B3B4-09C9847D116E}"/>
+        <w:guid w:val="{3BB96BB3-10D7-46B8-A339-D86386B2EA41}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="08D71FFA" wp14:textId="77777777">
+        <w:p w:rsidR="00F814A4" w:rsidP="00740AC6" w:rsidRDefault="00740AC6">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            <w:spacing w:after="0"/>
+            <w:pStyle w:val="EAA0B68E7B7A456295A7C348510562A5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E624CD">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E624CD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-          </w:pPr>
-[...449 lines deleted...]
-            <w:t>Choose an item.</w:t>
+            <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -32816,184 +26655,185 @@
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Pro 55 Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
-    <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPMinchoE">
+    <w:panose1 w:val="02020800000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0080415E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00316641"/>
+    <w:rsidRoot w:val="00407237"/>
+    <w:rsid w:val="00053BB8"/>
+    <w:rsid w:val="00090E54"/>
+    <w:rsid w:val="001301E8"/>
+    <w:rsid w:val="00146FD4"/>
+    <w:rsid w:val="001978B3"/>
+    <w:rsid w:val="001D2E1D"/>
+    <w:rsid w:val="002C6E3D"/>
+    <w:rsid w:val="002D726F"/>
+    <w:rsid w:val="003309CF"/>
+    <w:rsid w:val="0036151D"/>
     <w:rsid w:val="003635D2"/>
-    <w:rsid w:val="004C628A"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00D36D53"/>
+    <w:rsid w:val="003F4F83"/>
+    <w:rsid w:val="00407237"/>
+    <w:rsid w:val="00650E2A"/>
+    <w:rsid w:val="0065308C"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rsid w:val="00740AC6"/>
+    <w:rsid w:val="007C161F"/>
+    <w:rsid w:val="008305FE"/>
+    <w:rsid w:val="0084083E"/>
+    <w:rsid w:val="00925542"/>
+    <w:rsid w:val="00965F43"/>
+    <w:rsid w:val="0096733C"/>
+    <w:rsid w:val="009D695B"/>
+    <w:rsid w:val="00A04CF6"/>
+    <w:rsid w:val="00B35FD9"/>
+    <w:rsid w:val="00BB0BAD"/>
+    <w:rsid w:val="00C62A5C"/>
+    <w:rsid w:val="00CD08B6"/>
     <w:rsid w:val="00D67A77"/>
-    <w:rsid w:val="00E14858"/>
-    <w:rsid w:val="00E86475"/>
+    <w:rsid w:val="00D933B7"/>
+    <w:rsid w:val="00DC277D"/>
+    <w:rsid w:val="00DD4421"/>
+    <w:rsid w:val="00DF69B2"/>
     <w:rsid w:val="00EB0E41"/>
-    <w:rsid w:val="00EB5301"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB5473"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rsid w:val="00F65C86"/>
+    <w:rsid w:val="00F814A4"/>
+    <w:rsid w:val="00FB7FB8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="79DA4B3E"/>
+  <w14:docId w14:val="23C9ADC8"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -33040,51 +26880,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -33387,881 +27227,913 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006E4AFC"/>
+    <w:rsid w:val="00740AC6"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B58CD9920B07412D972DA5ADE015F6F2">
-[...1 lines deleted...]
-    <w:rsid w:val="0080415E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BAA26A9A7E3426DBFDB5AC8F859BB7C">
+    <w:name w:val="0BAA26A9A7E3426DBFDB5AC8F859BB7C"/>
+    <w:rsid w:val="00407237"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0ECE8D80191421C911368A3E7B7889A">
-[...53 lines deleted...]
-    <w:rsid w:val="002B69FF"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DCBE60C63FB4B1AA29051DB449E52DF">
+    <w:name w:val="0DCBE60C63FB4B1AA29051DB449E52DF"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="178A4D27AA4A42819C500889AB249FC0">
-[...1 lines deleted...]
-    <w:rsid w:val="000366BE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D16B8B0AE60448689F3B4CEFD8020633">
+    <w:name w:val="D16B8B0AE60448689F3B4CEFD8020633"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E41FF2533E804D938C6339367B0B8FE1">
-[...1 lines deleted...]
-    <w:rsid w:val="00FB5473"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="712A0CF05A924F649C8FE4F6A5DE8863">
+    <w:name w:val="712A0CF05A924F649C8FE4F6A5DE8863"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="600E0E3F7FCA45A6B9425203A0DC86E5">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59B51C5A37AC4C27A5ABE85D53A5658A">
+    <w:name w:val="59B51C5A37AC4C27A5ABE85D53A5658A"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F674BE96EC4B4A5C9056A8D9695A0689">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2D93CFB759D45E88648A1EEB2EAE29F">
+    <w:name w:val="A2D93CFB759D45E88648A1EEB2EAE29F"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41A258BB66ED4E338BADB8BB4E2681BB">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D355D9DC72C479A99D48C3FFD7E11EB">
+    <w:name w:val="8D355D9DC72C479A99D48C3FFD7E11EB"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="600E0E3F7FCA45A6B9425203A0DC86E51">
-[...52 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9DA14F4C4824F99893E03BE8D008BF2">
+    <w:name w:val="A9DA14F4C4824F99893E03BE8D008BF2"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="980A10AE9818426599356336EE2F1C30">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACA8F2334E374BA5B63F6E5C3F5136A8">
+    <w:name w:val="ACA8F2334E374BA5B63F6E5C3F5136A8"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2120990914E24CF1978888A3AD130A21">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E67E6552013C45EF9BE0A7D61CEB0636">
+    <w:name w:val="E67E6552013C45EF9BE0A7D61CEB0636"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3D28344E8AB44E8AD52C59ED54382EE">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5EC99CDBBA0E43D0A6CC835A77D483FD">
+    <w:name w:val="5EC99CDBBA0E43D0A6CC835A77D483FD"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="506D7FC8CE68438C897C5E9D6CAD969E">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C497BBD1B5745E0A9DE4B48598CCD08">
+    <w:name w:val="9C497BBD1B5745E0A9DE4B48598CCD08"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6527DD05FFFD4466A2E9413A97D99226">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09E8BB330FED44C8944A510388EC9F19">
+    <w:name w:val="09E8BB330FED44C8944A510388EC9F19"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7ABDD714D49473D9D88B98F15FC1194">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="755C55498F3C417FB36B2DB257D6AB24">
+    <w:name w:val="755C55498F3C417FB36B2DB257D6AB24"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D60F170597A473094BA7A1292F9B088">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="327ABECE3485403E8FA012EBC48A412D">
+    <w:name w:val="327ABECE3485403E8FA012EBC48A412D"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F16C20CC86CC4C0A9E330D90E88BE355">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01F03C4C2888453AB9260BA4C37F9C4F">
+    <w:name w:val="01F03C4C2888453AB9260BA4C37F9C4F"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13A84656A7584DD2A16992519002BB15">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2FB9DBFDA2A4134BC07B9255F125FBD">
+    <w:name w:val="F2FB9DBFDA2A4134BC07B9255F125FBD"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="043D6D5C7C0A4588899DA2EA219770E3">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D1D551CAE9D4EC996866078D28B24B3">
+    <w:name w:val="0D1D551CAE9D4EC996866078D28B24B3"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9117C8DCCBA3449AB70C12397E9C9DA6">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0512FE83A65B42F09EB4A467E5CEB088">
+    <w:name w:val="0512FE83A65B42F09EB4A467E5CEB088"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0CC752DE36D4F0CB374C2FF9C577229">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6009FB751BFF4E03A8797F9A750FED7C">
+    <w:name w:val="6009FB751BFF4E03A8797F9A750FED7C"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76FEA205F6B04FF983617A1B1456013D">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4BC3F510B7B4E349DA291DD88B9C12F">
+    <w:name w:val="F4BC3F510B7B4E349DA291DD88B9C12F"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85070AC4EAB44A27B9DBFD3C450B50BA">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="699D410E5EE84CACB70B79A92122B50B">
+    <w:name w:val="699D410E5EE84CACB70B79A92122B50B"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0D867FE8E8448AF9450C6AAE11DE6A9">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CCF853E6CA744FA9BEB1D9C8B101237">
+    <w:name w:val="8CCF853E6CA744FA9BEB1D9C8B101237"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B874877F0EE41BAB08AEBA326028341">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B1486FF4B0A4D6E82ECD6B86E9E5B50">
+    <w:name w:val="9B1486FF4B0A4D6E82ECD6B86E9E5B50"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFEA47275D7341EEA6D680F95A02839F">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23671E299D394868B1F3B2E57340B42C">
+    <w:name w:val="23671E299D394868B1F3B2E57340B42C"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A6D21DB2019454685063318F4E4B257">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CE04C6198934E07990393E0F30C6899">
+    <w:name w:val="2CE04C6198934E07990393E0F30C6899"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49CC7ED7490840D696648F636058A6DB">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12693D2A153D4B0F80421181DD74A162">
+    <w:name w:val="12693D2A153D4B0F80421181DD74A162"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5354E4B3FA68498BB374880BA82D998F">
-[...23 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1467C46AD2EC42ADAEE4E03DAA05CF87">
+    <w:name w:val="1467C46AD2EC42ADAEE4E03DAA05CF87"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41A258BB66ED4E338BADB8BB4E2681BB2">
-[...25 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE8E815908344FE1B16A6286BF6383C1">
+    <w:name w:val="EE8E815908344FE1B16A6286BF6383C1"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2120990914E24CF1978888A3AD130A211">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD9F07944ED94B19B9DB9AD9A7842729">
+    <w:name w:val="AD9F07944ED94B19B9DB9AD9A7842729"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18740A98CBE04BFA9992F0CB364AADB3">
-[...1 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CE04C6198934E07990393E0F30C68991">
+    <w:name w:val="2CE04C6198934E07990393E0F30C68991"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49CC7ED7490840D696648F636058A6DB1">
-[...157 lines deleted...]
-    <w:rsid w:val="0019439B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="755929B0C7B34597B327DD3A415F3B12">
+    <w:name w:val="755929B0C7B34597B327DD3A415F3B12"/>
+    <w:rsid w:val="00F53DCE"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7766E7E03D9243D48757CEB46F3283D2">
-[...1 lines deleted...]
-    <w:rsid w:val="006E4AFC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7485A68FAF5C47B0ADEE6255D257EE56">
+    <w:name w:val="7485A68FAF5C47B0ADEE6255D257EE56"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3078D0F66BA3429E840478AFFBDC99B8">
+    <w:name w:val="3078D0F66BA3429E840478AFFBDC99B8"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B1486FF4B0A4D6E82ECD6B86E9E5B501">
+    <w:name w:val="9B1486FF4B0A4D6E82ECD6B86E9E5B501"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="699D410E5EE84CACB70B79A92122B50B1">
+    <w:name w:val="699D410E5EE84CACB70B79A92122B50B1"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6009FB751BFF4E03A8797F9A750FED7C1">
+    <w:name w:val="6009FB751BFF4E03A8797F9A750FED7C1"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D1D551CAE9D4EC996866078D28B24B31">
+    <w:name w:val="0D1D551CAE9D4EC996866078D28B24B31"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01F03C4C2888453AB9260BA4C37F9C4F1">
+    <w:name w:val="01F03C4C2888453AB9260BA4C37F9C4F1"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="755C55498F3C417FB36B2DB257D6AB241">
+    <w:name w:val="755C55498F3C417FB36B2DB257D6AB241"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C497BBD1B5745E0A9DE4B48598CCD081">
+    <w:name w:val="9C497BBD1B5745E0A9DE4B48598CCD081"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E67E6552013C45EF9BE0A7D61CEB06361">
+    <w:name w:val="E67E6552013C45EF9BE0A7D61CEB06361"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23671E299D394868B1F3B2E57340B42C1">
+    <w:name w:val="23671E299D394868B1F3B2E57340B42C1"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="034688EE28DB4DA9BADB157F79EB280C">
+    <w:name w:val="034688EE28DB4DA9BADB157F79EB280C"/>
+    <w:rsid w:val="00F53DCE"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1467C46AD2EC42ADAEE4E03DAA05CF871">
+    <w:name w:val="1467C46AD2EC42ADAEE4E03DAA05CF871"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE8E815908344FE1B16A6286BF6383C11">
+    <w:name w:val="EE8E815908344FE1B16A6286BF6383C11"/>
+    <w:rsid w:val="006A558F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD9F07944ED94B19B9DB9AD9A78427291">
+    <w:name w:val="AD9F07944ED94B19B9DB9AD9A78427291"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CE04C6198934E07990393E0F30C68992">
+    <w:name w:val="2CE04C6198934E07990393E0F30C68992"/>
+    <w:rsid w:val="006A558F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="755929B0C7B34597B327DD3A415F3B121">
+    <w:name w:val="755929B0C7B34597B327DD3A415F3B121"/>
+    <w:rsid w:val="006A558F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7485A68FAF5C47B0ADEE6255D257EE561">
+    <w:name w:val="7485A68FAF5C47B0ADEE6255D257EE561"/>
+    <w:rsid w:val="006A558F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3078D0F66BA3429E840478AFFBDC99B81">
+    <w:name w:val="3078D0F66BA3429E840478AFFBDC99B81"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B1486FF4B0A4D6E82ECD6B86E9E5B502">
+    <w:name w:val="9B1486FF4B0A4D6E82ECD6B86E9E5B502"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="699D410E5EE84CACB70B79A92122B50B2">
+    <w:name w:val="699D410E5EE84CACB70B79A92122B50B2"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6009FB751BFF4E03A8797F9A750FED7C2">
+    <w:name w:val="6009FB751BFF4E03A8797F9A750FED7C2"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D1D551CAE9D4EC996866078D28B24B32">
+    <w:name w:val="0D1D551CAE9D4EC996866078D28B24B32"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01F03C4C2888453AB9260BA4C37F9C4F2">
+    <w:name w:val="01F03C4C2888453AB9260BA4C37F9C4F2"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="755C55498F3C417FB36B2DB257D6AB242">
+    <w:name w:val="755C55498F3C417FB36B2DB257D6AB242"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C497BBD1B5745E0A9DE4B48598CCD082">
+    <w:name w:val="9C497BBD1B5745E0A9DE4B48598CCD082"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E67E6552013C45EF9BE0A7D61CEB06362">
+    <w:name w:val="E67E6552013C45EF9BE0A7D61CEB06362"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23671E299D394868B1F3B2E57340B42C2">
+    <w:name w:val="23671E299D394868B1F3B2E57340B42C2"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="034688EE28DB4DA9BADB157F79EB280C1">
+    <w:name w:val="034688EE28DB4DA9BADB157F79EB280C1"/>
+    <w:rsid w:val="006A558F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1467C46AD2EC42ADAEE4E03DAA05CF872">
+    <w:name w:val="1467C46AD2EC42ADAEE4E03DAA05CF872"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE8E815908344FE1B16A6286BF6383C12">
+    <w:name w:val="EE8E815908344FE1B16A6286BF6383C12"/>
+    <w:rsid w:val="006A558F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD9F07944ED94B19B9DB9AD9A78427292">
+    <w:name w:val="AD9F07944ED94B19B9DB9AD9A78427292"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CE04C6198934E07990393E0F30C68993">
+    <w:name w:val="2CE04C6198934E07990393E0F30C68993"/>
+    <w:rsid w:val="006A558F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="755929B0C7B34597B327DD3A415F3B122">
+    <w:name w:val="755929B0C7B34597B327DD3A415F3B122"/>
+    <w:rsid w:val="006A558F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7485A68FAF5C47B0ADEE6255D257EE562">
+    <w:name w:val="7485A68FAF5C47B0ADEE6255D257EE562"/>
+    <w:rsid w:val="006A558F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3078D0F66BA3429E840478AFFBDC99B82">
+    <w:name w:val="3078D0F66BA3429E840478AFFBDC99B82"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B1486FF4B0A4D6E82ECD6B86E9E5B503">
+    <w:name w:val="9B1486FF4B0A4D6E82ECD6B86E9E5B503"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="699D410E5EE84CACB70B79A92122B50B3">
+    <w:name w:val="699D410E5EE84CACB70B79A92122B50B3"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6009FB751BFF4E03A8797F9A750FED7C3">
+    <w:name w:val="6009FB751BFF4E03A8797F9A750FED7C3"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D1D551CAE9D4EC996866078D28B24B33">
+    <w:name w:val="0D1D551CAE9D4EC996866078D28B24B33"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01F03C4C2888453AB9260BA4C37F9C4F3">
+    <w:name w:val="01F03C4C2888453AB9260BA4C37F9C4F3"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="755C55498F3C417FB36B2DB257D6AB243">
+    <w:name w:val="755C55498F3C417FB36B2DB257D6AB243"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C497BBD1B5745E0A9DE4B48598CCD083">
+    <w:name w:val="9C497BBD1B5745E0A9DE4B48598CCD083"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E67E6552013C45EF9BE0A7D61CEB06363">
+    <w:name w:val="E67E6552013C45EF9BE0A7D61CEB06363"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23671E299D394868B1F3B2E57340B42C3">
+    <w:name w:val="23671E299D394868B1F3B2E57340B42C3"/>
+    <w:rsid w:val="006A558F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="034688EE28DB4DA9BADB157F79EB280C2">
+    <w:name w:val="034688EE28DB4DA9BADB157F79EB280C2"/>
+    <w:rsid w:val="006A558F"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5230EDD8755F4F3AAF8CBD31A1E58628">
+    <w:name w:val="5230EDD8755F4F3AAF8CBD31A1E58628"/>
+    <w:rsid w:val="00740AC6"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B89AD85638F643978436DCB36229C8BC">
-[...1 lines deleted...]
-    <w:rsid w:val="006E4AFC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17DE63DE54D243B1A2EC746EB599B4BD">
+    <w:name w:val="17DE63DE54D243B1A2EC746EB599B4BD"/>
+    <w:rsid w:val="00740AC6"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...30 lines deleted...]
-    <w:rsid w:val="006E4AFC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38BEBB67A9484C96BBFFD0A3573600B8">
+    <w:name w:val="38BEBB67A9484C96BBFFD0A3573600B8"/>
+    <w:rsid w:val="00740AC6"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC3A0389445F4F7ABAA27A6B67070F7B">
-[...1 lines deleted...]
-    <w:rsid w:val="006E4AFC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A01D13183F3F4BAEA126E4AF27CE23C3">
+    <w:name w:val="A01D13183F3F4BAEA126E4AF27CE23C3"/>
+    <w:rsid w:val="00740AC6"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="808E2777A527434BA375F5010E8CCD00">
-[...1 lines deleted...]
-    <w:rsid w:val="006E4AFC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EAA0B68E7B7A456295A7C348510562A5">
+    <w:name w:val="EAA0B68E7B7A456295A7C348510562A5"/>
+    <w:rsid w:val="00740AC6"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...69 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NGESO_2021">
   <a:themeElements>
     <a:clrScheme name="NESO">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F0731"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="070E40"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF00FF"/>
       </a:accent1>
       <a:accent2>
@@ -34505,77 +28377,59 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005DB78C523289494C9DA30E5EDBEFAC70" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a9796184ffff030b8e5ca5a9de989431">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="296f8304-7f63-4501-8ca1-63068ba277e1" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" xmlns:ns4="74fe10b2-2c80-4a08-bce1-646d7a72704e" xmlns:ns5="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b91aa6a29f2cb0635352d5b8f8400943" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="296f8304-7f63-4501-8ca1-63068ba277e1"/>
     <xsd:import namespace="97b6fe81-1556-4112-94ca-31043ca39b71"/>
     <xsd:import namespace="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
     <xsd:import namespace="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -34802,170 +28656,197 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="97b6fe81-1556-4112-94ca-31043ca39b71">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74fe10b2-2c80-4a08-bce1-646d7a72704e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7489CE42-23A1-463E-BD83-1AEDF1B1CA59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B44EFE6-547C-46A6-9E02-B11BD741E93E}">
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDCFE5A-CFAC-436D-B868-45F50530B477}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B82B9343-1487-4E20-991A-1E1BF41D11EF}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC0D921B-EE11-4244-8FF9-C0F495DB7E04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="296f8304-7f63-4501-8ca1-63068ba277e1"/>
     <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
     <ds:schemaRef ds:uri="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
     <ds:schemaRef ds:uri="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B44EFE6-547C-46A6-9E02-B11BD741E93E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
+    <ds:schemaRef ds:uri="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
+    <ds:schemaRef ds:uri="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" enabled="0" method="" siteId="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal</ap:Template>
+  <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>Hamilton-Brown</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Deborah Spencer</dc:creator>
+  <dc:creator>Microsoft Office User</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Fionnghuala Malone</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2020-06-02T22:47:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Teri Puddefoot</lastModifiedBy>
+  <revision>67</revision>
+  <lastPrinted>2020-06-01T22:47:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005DB78C523289494C9DA30E5EDBEFAC70</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>1800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GrammarlyDocumentId">
+    <vt:lpwstr>d4ac469add0e7017e8de38eed92401c90609f4561f6b524f01f4e925205fecd9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ClassificationContentMarkingHeaderShapeIds">
-    <vt:lpwstr>455f42f3,3fcda8d6,57608027</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>be43498,465e93a9,5bae1e6b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ClassificationContentMarkingHeaderFontProps">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#ff00ff,12,Poppins</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SetDate">
-    <vt:lpwstr>2026-05-14T13:12:27Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SetDate">
+    <vt:lpwstr>2026-06-03T09:31:10Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Name">
     <vt:lpwstr>Publicly Available</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SiteId">
     <vt:lpwstr>a63c9e9e-b4db-442a-a94f-08718d788e8c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ActionId">
-    <vt:lpwstr>fbbb9ead-12c3-42bf-855d-98340531f6e4</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ActionId">
+    <vt:lpwstr>c59867e7-0692-4b4c-9e14-5178f2e643fd</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Tag">
-    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Tag">
+    <vt:lpwstr>10, 0, 1, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>