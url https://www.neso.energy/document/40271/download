--- v0 (2025-12-05)
+++ v1 (2026-06-17)
@@ -1,9061 +1,12759 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="200EEE70" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
-        <w:tblW w:w="9495" w:type="dxa"/>
-        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2130"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3540"/>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="663"/>
+        <w:gridCol w:w="951"/>
+        <w:gridCol w:w="3485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="60C1B56D" w14:textId="77777777" w:rsidTr="00236B90">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00A009F5" w14:paraId="19BF7A00" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DE83839" w14:textId="5A8A3796" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="77DDF9A7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:divId w:val="1329021473"/>
+              <w:divId w:val="524290481"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-              <w:t> STCP Modification Proposal Form </w:t>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>STC Modification Proposal Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="5EB6DB71" w14:textId="77777777" w:rsidTr="00236B90">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidTr="00A009F5" w14:paraId="7D3093F0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="3795"/>
+          <w:trHeight w:val="5820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5194" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="025A04D2" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A009F5" w:rsidR="00A66A2F" w:rsidP="00EF0372" w:rsidRDefault="00A66A2F" w14:paraId="61B80F11" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:color w:val="3F0731" w:themeColor="text2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="48"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...6 lines deleted...]
-              <w:t>PM</w:t>
+            <w:r w:rsidRPr="00A009F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>CM</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A009F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="3F0731" w:themeColor="text2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="48"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...4 lines deleted...]
-                <w:szCs w:val="48"/>
+            <w:r w:rsidRPr="00A009F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>XXX</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A009F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="3F0731" w:themeColor="text2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="48"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...4 lines deleted...]
-                <w:szCs w:val="48"/>
+            <w:r w:rsidRPr="00A009F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5277A72F" w14:textId="0B40BB02" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A009F5" w:rsidR="00A66A2F" w:rsidP="00EF0372" w:rsidRDefault="00A66A2F" w14:paraId="6D26DA70" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:color w:val="3F0731" w:themeColor="text2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="48"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A009F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="3F0731" w:themeColor="text2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="48"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...4 lines deleted...]
-                <w:szCs w:val="48"/>
+            <w:r w:rsidRPr="00A009F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>[Insert modification title]</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A009F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="3F0731" w:themeColor="text2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="48"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...4 lines deleted...]
-                <w:szCs w:val="48"/>
+            <w:r w:rsidRPr="00A009F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53558713" w14:textId="7A24663E" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="0005616F" w:rsidRDefault="00007A9E" w14:paraId="64C2C103" w14:textId="1895C10E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="0"/>
+            <w:r w:rsidRPr="00A009F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r w:rsidRPr="00A009F5">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
+            </w:r>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: [Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to This should not be any longer than the timetable section.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="1E736C67" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="0"/>
-[...89 lines deleted...]
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tcW w:w="4436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D248A62" w14:textId="4F8DB8FE" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="0044462D" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00AA7258" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="745F4DA3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:spacing w:after="0"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00AA7258">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
+              </w:rPr>
+              <w:t>Modification process &amp; timetable        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA7258">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AA7258" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="07326A86" w14:textId="77777777">
+            <w:r w:rsidRPr="00AA7258">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="342D498F" wp14:editId="486BB33D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-6985</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>22860</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2690495" cy="2973705"/>
+                      <wp:effectExtent l="0" t="19050" r="14605" b="36195"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="30" name="Group 30"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2690495" cy="2973705"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="3442741" cy="3676700"/>
+                              </a:xfrm>
+                              <a:solidFill>
+                                <a:srgbClr val="FF66FF"/>
+                              </a:solidFill>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="32" name="Rectangle: Rounded Corners 32"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="482552" y="526992"/>
+                                  <a:ext cx="2959593" cy="431799"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="roundRect">
+                                  <a:avLst>
+                                    <a:gd name="adj" fmla="val 4902"/>
+                                  </a:avLst>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="13E7ECEA" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:b/>
+                                        <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:b/>
+                                        <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Workgroup Consultation</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="4378770B" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>TBC</w:t>
+                                    </w:r>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> - </w:t>
+                                    </w:r>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>TBC</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="33" name="Rectangle: Rounded Corners 33"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="482598" y="1022400"/>
+                                  <a:ext cx="2959547" cy="431800"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="roundRect">
+                                  <a:avLst>
+                                    <a:gd name="adj" fmla="val 4902"/>
+                                  </a:avLst>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="7F7BB703" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:b/>
+                                        <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:b/>
+                                        <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Workgroup Report</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="4828DC02" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>TBC</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="35" name="Rectangle: Rounded Corners 35"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="482598" y="2019350"/>
+                                  <a:ext cx="2959547" cy="431800"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="roundRect">
+                                  <a:avLst>
+                                    <a:gd name="adj" fmla="val 4902"/>
+                                  </a:avLst>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="628D248C" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:b/>
+                                        <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:b/>
+                                        <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Draft Final Modification Report</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="5BBFF74F" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>TBC</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="36" name="Rectangle: Rounded Corners 36"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="482600" y="2514650"/>
+                                  <a:ext cx="2960141" cy="431800"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="roundRect">
+                                  <a:avLst>
+                                    <a:gd name="adj" fmla="val 4902"/>
+                                  </a:avLst>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="6E7F737A" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:b/>
+                                        <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:b/>
+                                        <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Final Modification Report</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="2A7E1119" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>TBC</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="37" name="Rectangle: Rounded Corners 37"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="488867" y="3016300"/>
+                                  <a:ext cx="2952681" cy="431800"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="roundRect">
+                                  <a:avLst>
+                                    <a:gd name="adj" fmla="val 4902"/>
+                                  </a:avLst>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="4162B6A3" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:b/>
+                                        <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:b/>
+                                        <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Implementation</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="03055ACB" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00F26BA0">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>TBC</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="38" name="Arrow: Chevron 38"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5400000">
+                                  <a:off x="-107950" y="108000"/>
+                                  <a:ext cx="648000" cy="432000"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="chevron">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="FF00FF"/>
+                                </a:solidFill>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00984B19" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="7F78CD79" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:shd w:val="clear" w:color="auto" w:fill="FF00FF"/>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:b/>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00984B19">
+                                      <w:rPr>
+                                        <w:b/>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      </w:rPr>
+                                      <w:t>1</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="586F8FD9" w14:textId="77777777"/>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="39" name="Arrow: Chevron 39"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5400000">
+                                  <a:off x="-107950" y="609650"/>
+                                  <a:ext cx="648000" cy="432000"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="chevron">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="4AEE502C" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00B2143A">
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                      <w:t>2</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="40" name="Arrow: Chevron 40"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5400000">
+                                  <a:off x="-107950" y="1117650"/>
+                                  <a:ext cx="648000" cy="432000"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="chevron">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="338687BE" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00B2143A">
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                      <w:t>3</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="41" name="Arrow: Chevron 41"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5400000">
+                                  <a:off x="-107950" y="1619300"/>
+                                  <a:ext cx="648000" cy="432000"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="chevron">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="4B12631B" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00B2143A">
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                      <w:t>4</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="42" name="Arrow: Chevron 42"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5400000">
+                                  <a:off x="-107950" y="2127300"/>
+                                  <a:ext cx="648000" cy="432000"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="chevron">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="1B70EFE8" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00B2143A">
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                      <w:t>5</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="43" name="Arrow: Chevron 43"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5400000">
+                                  <a:off x="-107950" y="2628950"/>
+                                  <a:ext cx="648000" cy="432000"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="chevron">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="56B05CBD" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00B2143A">
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                      <w:t>6</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="44" name="Arrow: Chevron 44"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5400000">
+                                  <a:off x="-107950" y="3136950"/>
+                                  <a:ext cx="647700" cy="431800"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="chevron">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                                <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                  <a:solidFill>
+                                    <a:srgbClr val="3F0731"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                  <a:miter lim="800000"/>
+                                </a:ln>
+                                <a:effectLst/>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="46E2A71C" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:jc w:val="center"/>
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00B2143A">
+                                      <w:rPr>
+                                        <w:b/>
+                                      </w:rPr>
+                                      <w:t>7</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict w14:anchorId="159E7536">
+                    <v:group id="Group 30" style="position:absolute;margin-left:-.55pt;margin-top:1.8pt;width:211.85pt;height:234.15pt;z-index:251658243;mso-width-relative:margin;mso-height-relative:margin" coordsize="34427,36767" o:spid="_x0000_s1026" w14:anchorId="342D498F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnuF9mBgUAADEtAAAOAAAAZHJzL2Uyb0RvYy54bWzsWttu4zYQfS/QfyD0vrFuliwhziJI6qBA&#10;sBtstthnRjerkESVpGOnX99D6uKs4zRu3OxCgRJApsT7mTnkzJCnHzdlQe4TLnJWzQ3rxDRIUkUs&#10;zqtsbvzxdfFhZhAhaRXTglXJ3HhIhPHx7NdfTtd1mNhsyYo44QSNVCJc13NjKWUdTiYiWiYlFSes&#10;TipkpoyXVOKVZ5OY0zVaL4uJbZreZM14XHMWJULg62WTaZzp9tM0ieTnNBWJJMXcwNikfnL9vFPP&#10;ydkpDTNO62UetcOgrxhFSfMKnfZNXVJJyYrnT5oq84gzwVJ5ErFywtI0jxI9B8zGMndmc8XZqtZz&#10;ycJ1VvcwAdodnF7dbPTp/orXt/UNBxLrOgMW+k3NZZPyUv1ilGSjIXvoIUs2kkT4aHuB6QZTg0TI&#10;swPf8c1pA2q0BPJP6kXL39qajuvavms1NR3P93xTi2Oy7ViwIo8XeVGoUQie3V0UnNxTiHKx8LzF&#10;QnWE4o+KTb6bwrqGUoktbuI43G6XtE60OEQI3G44yeO54dgGqWgJ3f4CbaNVViQh+cJWVZzE5ILx&#10;CuQgKKTx1RV7tEUoAPweqN2ZPZ2iXWA6BcKBrk3DHvRgin+ngc51LD8IWig6kdVcyKuElUQl5gb0&#10;qIrV8LSO0vtrIVWvWdyOnMZ/GiQtC6g+4CVuYOoegW1bFqmuSVWxYkoqmjtFRdYgvq2kRyIKCqcF&#10;lUiWNcARVWYQWmRYGyLJde+PpLUjVGdh+o71VKhN35dULBvh6xZUMRqWucTyUeTl3JiZ6q+tXVQq&#10;N9ELACar9EQpQwO3SsnN3aaVyB2LHyBLzprFQdTRIgdq11TIG8oBCSaGFU5+xiMtGGbL2pRBloz/&#10;ve+7Kg9lQ65B1lhdgMRfK8oTgxS/V1BDtRR1Cd4l7rpEtSovGLQc5MBodBIVuCy6ZMpZ+Q0L37nq&#10;BVm0itBXg3H7ciGbVQ5LZ5Scn+tiWHJqKq+r2zpSjSuIlFS/br5RXreqIqFkn1in6q0CKPwel210&#10;4HwlWZr34DY4tkiDdmo9+RH8Aw9e5p+jFEONB8Q9jH8Bdi7wzzJt2230aoeArt8TELrXKt5IwEZX&#10;DiKgXj814ZVkRh4Om4cwAl7moTYOXsNDmEeBM20Ntu82wpGHx26Emoe9hTLycNg89A7hofdf90NP&#10;2XfKxp9arveUh55pdbY8DNJxP3yVQdr4E51kRh4Om4cwD1/eD/1O2gfapbOZh3bBQ8e0PGePXWp7&#10;s9anHnn4WsdQ89DtJDPycNg8hB/X8PCcc7YOycUyueesIs6sk/Dz3GuiAlM4gCq2oNzeNhj2wTL9&#10;ANtg4yKq2INqbOsheq7+psNiroNI5QsOIuKdalDb+MzW5VZxHNW0Dns8Ew0zzX3RMBoOODqjSdi7&#10;C29HQhWqQfRqjNO8dZw0eI6HOnj57z7hQTz0zOCJZfpDefh8AHPoPOzdhZGHQ4+Xuljq9u6HyHgx&#10;RnoQDy3L8kci/u/HFXpD7P2FkYiDJyL8tP1E7EPixxqmHmKmP9Uyfb87Yu88jEQcPBH7E/wdD9Ht&#10;Y+JHEtHG+fhIxLfZEXvvYSTi4InYH+XvEvGA4/uDTFPbs2cqbPPzYjXvd0e0ev9hZOLgmeg+Z5v2&#10;YfEjt0THcrw9TPSbe2Q44Djk+OKoqOk7ZmLvQIxMfEMm6sumuJerL8e1d4jVxd/H7/o63Pam89k/&#10;AAAA//8DAFBLAwQUAAYACAAAACEA0+cfKN8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3FrHKRQIcaqqAk4VEi0S4raNt0nU2I5iN0n/nuUEt1nNaPZNvppsKwbqQ+OdBjVP&#10;QJArvWlcpeFz/zp7BBEiOoOtd6ThQgFWxfVVjpnxo/ugYRcrwSUuZKihjrHLpAxlTRbD3Hfk2Dv6&#10;3mLks6+k6XHkctvKNEmW0mLj+EONHW1qKk+7s9XwNuK4XqiXYXs6bi7f+/v3r60irW9vpvUziEhT&#10;/AvDLz6jQ8FMB392JohWw0wpTmpYLEGwfZemLA4sHtQTyCKX/wcUPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAnuF9mBgUAADEtAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDT5x8o3wAAAAgBAAAPAAAAAAAAAAAAAAAAAGAHAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAbAgAAAAA&#10;">
+                      <v:roundrect id="Rectangle: Rounded Corners 32" style="position:absolute;left:4825;top:5269;width:29596;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1027" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXJmYgxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTe1ICW6ShEKodhDkl56e2SfSWz2bcxuzeqv7xaEHoeZ+YbZ7ILpxIUG11pW8LRI&#10;QBBXVrdcK/gs3+YvIJxH1thZJgVXcrDbTh42mGo7ck6XwtciQtilqKDxvk+ldFVDBt3C9sTRO9rB&#10;oI9yqKUecIxw08llkqykwZbjQoM97RuqvosfowAfD9p8vH9dD9lNc5mHU0jOpVKzaXhdg/AU/H/4&#10;3s60gucl/H2JP0BufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXJmYgxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="5F8D8AD9" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Workgroup Consultation</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="38960209" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>TBC</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> - </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>TBC</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:roundrect>
+                      <v:roundrect id="Rectangle: Rounded Corners 33" style="position:absolute;left:4825;top:10224;width:29596;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1028" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4asO7xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTdVkBJdpQiFUOwhSS+9PbLPJDb7Nma3Zu2v7xaEHoeZ+YbZ7oPpxJUG11pW8LRI&#10;QBBXVrdcK/goX+fPIJxH1thZJgU3crDfTR62mGo7ck7XwtciQtilqKDxvk+ldFVDBt3C9sTRO9nB&#10;oI9yqKUecIxw08llkqylwZbjQoM9HRqqvopvowAfj9q8v33ejtmP5jIP55BcSqVm0/CyAeEp+P/w&#10;vZ1pBasV/H2JP0DufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4asO7xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="73019545" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Workgroup Report</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="119E9CAB" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>TBC</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:roundrect>
+                      <v:roundrect id="Rectangle: Rounded Corners 35" style="position:absolute;left:4825;top:20193;width:29596;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1029" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYz/5UxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitm0pSKpq0ihEIoeNL309si+JtHs25jdmtVf7woFj8PMfMPMl8G04kS9aywreE5S&#10;EMSl1Q1XCr6Lz8kMhPPIGlvLpOBMDpaL0cMcM20H3tJp5ysRIewyVFB732VSurImgy6xHXH0fm1v&#10;0EfZV1L3OES4aeVLmk6lwYbjQo0dfdRUHnZ/RgE+rbXZfP2c1/lFc7EN+5AeC6Uex2H1DsJT8Pfw&#10;fzvXCl7f4PYl/gC5uAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYz/5UxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="04DB8BF1" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Draft Final Modification Report</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="6D662C6C" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>TBC</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:roundrect>
+                      <v:roundrect id="Rectangle: Rounded Corners 36" style="position:absolute;left:4826;top:25146;width:29601;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1030" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAoHWAjxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvpW5qQSR1FREKQdKDphdvj+xrkpp9G7NrsvbXdwuFHoeZ+YZZb4NpxUC9aywreJ4n&#10;IIhLqxuuFHwUb08rEM4ja2wtk4I7OdhuJg9rTLUd+UjDyVciQtilqKD2vkuldGVNBt3cdsTR+7S9&#10;QR9lX0nd4xjhppWLJFlKgw3HhRo72tdUXk43owAfc23eD+d7nn1rLo7hKyTXQqnZNOxeQXgK/j/8&#10;1860gpcl/H6JP0BufgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAoHWAjxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="6FBD4B2B" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Final Modification Report</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="6BADA3A6" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>TBC</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:roundrect>
+                      <v:roundrect id="Rectangle: Rounded Corners 37" style="position:absolute;left:4888;top:30163;width:29527;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1031" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHUcW4xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitm0hSqpq0ihEIoeNL309si+JtHs25jdmtVf7woFj8PMfMPMl8G04kS9aywreE5S&#10;EMSl1Q1XCr6Lz8kMhPPIGlvLpOBMDpaL0cMcM20H3tJp5ysRIewyVFB732VSurImgy6xHXH0fm1v&#10;0EfZV1L3OES4aeVLmr5Jgw3HhRo7+qipPOz+jAJ8Wmuz+fo5r/OL5mIb9iE9Fko9jsPqHYSn4O/h&#10;/3auFbxO4fYl/gC5uAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHUcW4xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="1CB9EE18" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Implementation</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="4184961B" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>TBC</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:roundrect>
+                      <v:shapetype id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
+                        <v:stroke joinstyle="miter"/>
+                        <v:formulas>
+                          <v:f eqn="val #0"/>
+                          <v:f eqn="sum 21600 0 @0"/>
+                          <v:f eqn="prod #0 1 2"/>
+                        </v:formulas>
+                        <v:path textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600" o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0"/>
+                        <v:handles>
+                          <v:h position="#0,topLeft" xrange="0,21600"/>
+                        </v:handles>
+                      </v:shapetype>
+                      <v:shape id="Arrow: Chevron 38" style="position:absolute;left:-1080;top:1080;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1032" fillcolor="fuchsia" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBn6EEDvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNVSjSMYoIglvrc3lp7qSdaW5KE239e7MQXB7Oe7XpbS2e1PrKsYLZNAFBXDhdsVFw&#10;Pu0nSxA+IGusHZOCF3nYrIeDFWbadXykZx6MiCHsM1RQhtBkUvqiJIt+6hriyP261mKIsDVSt9jF&#10;cFvLeZKk0mLFsaHEhnYlFf/5wyq4d2n6uu6N2Tb57fLXn22XuqtS41G//QERqA9f8cd90AoWcWz8&#10;En+AXL8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ+hBA70AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;">
+                        <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00984B19" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="649841BE" w14:textId="77777777">
+                              <w:pPr>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FF00FF"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00984B19">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                </w:rPr>
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="672A6659" w14:textId="77777777"/>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:shape>
+                      <v:shape id="Arrow: Chevron 39" style="position:absolute;left:-1080;top:6096;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1033" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCk6M+MxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpeSt1UpW2iq6hQqIUWTL14e2Zfk2D2bdhdNf57Vyh4HGbmG2Y670wjTuR8bVnByyAB&#10;QVxYXXOpYPv78fwOwgdkjY1lUnAhD/PZQ2+KmbZn3tApD6WIEPYZKqhCaDMpfVGRQT+wLXH0/qwz&#10;GKJ0pdQOzxFuGjlMkldpsOa4UGFLq4qKQ340Cp7yw3K92aWp+7q8hf3oR3/X41Sp/mO3mIAI1IV7&#10;+L/9qRWMUrh9iT9Azq4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApOjPjMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                        <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="18F999B5" w14:textId="77777777">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00B2143A">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:shape>
+                      <v:shape id="Arrow: Chevron 40" style="position:absolute;left:-1080;top:11176;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1034" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBt1BVswwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFtyUOvGBbVJHUUFQwYJpN93dZm6TYOZOmBk1/r2zKLg8nPds0ZlGXMj52rKC4SABQVxY&#10;XXOp4Ptr8/oOwgdkjY1lUnAjD4v5U2+GmbZXPtIlD6WIIewzVFCF0GZS+qIig35gW+LI/VlnMETo&#10;SqkdXmO4aeQoSabSYM2xocKW1hUVp/xsFLzkp9Xu+JOmbn97C7/jT32oJ6lS/edu+QEiUBce4n/3&#10;ViuYxPXxS/wBcn4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbdQVbMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="5FCD5EC4" w14:textId="77777777">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00B2143A">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:shape>
+                      <v:shape id="Arrow: Chevron 41" style="position:absolute;left:-1080;top:16193;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1035" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACmLD3xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbqxlWqiq7SFggoVjF68PbPPJJh9G3a3Gv+9KxR6HGbmG2Y670wjzuR8bVnBoJ+A&#10;IC6srrlUsNt+98YgfEDW2FgmBVfyMJ89Pkwx0/bCGzrnoRQRwj5DBVUIbSalLyoy6Pu2JY7e0TqD&#10;IUpXSu3wEuGmka9J8i4N1hwXKmzpq6LilP8aBS/56XO52aepW11H4fC21j/1MFXq+an7mIAI1IX/&#10;8F97oRUMB3D/En+AnN0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAApiw98YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                        <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="2598DEE6" w14:textId="77777777">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00B2143A">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:shape>
+                      <v:shape id="Arrow: Chevron 42" style="position:absolute;left:-1080;top:21273;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1036" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDySi6AxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8FN3USjXRVapQaIUKRi/entlnEsy+Dburxn/fLRR6HGbmG2a26EwjruR8bVnByyAB&#10;QVxYXXOpYL/76E9A+ICssbFMCu7kYTF/fJhhpu2Nt3TNQykihH2GCqoQ2kxKX1Rk0A9sSxy9k3UG&#10;Q5SulNrhLcJNI4dJ8iYN1hwXKmxpVVFxzi9GwXN+Xn5tD2nq1vdxOL5u9Hc9SpXqPXXvUxCBuvAf&#10;/mt/agWjIfx+iT9Azn8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8kougMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                        <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="78941E47" w14:textId="77777777">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00B2143A">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:shape>
+                      <v:shape id="Arrow: Chevron 43" style="position:absolute;left:-1080;top:26289;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1037" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdBosbxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6KbrxD2pSV9FCwQoKRi+9vWZfk2D2bdjdavz2bqHQ4zAzv2Hmy8404kLO15YVDPoJ&#10;COLC6ppLBafje28GwgdkjY1lUnAjD8vF48McM22vfKBLHkoRIewzVFCF0GZS+qIig75vW+LofVtn&#10;METpSqkdXiPcNHKYJBNpsOa4UGFLbxUV5/zHKHjJz+uPw2eauu1tGr5Ge72rx6lSz0/d6hVEoC78&#10;h//aG61gPILfL/EHyMUdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnQaLG8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                        <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="29B4EA11" w14:textId="77777777">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00B2143A">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:shape>
+                      <v:shape id="Arrow: Chevron 44" style="position:absolute;left:-1080;top:31370;width:6477;height:4318;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1038" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAS7xNvxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYKXUjfaYE10lbZQaAsVjL309sw+k2D2bdjdavz33ULB4zAz3zCrTW9acSbnG8sKppME&#10;BHFpdcOVgq/96/0ChA/IGlvLpOBKHjbr4WCFubYX3tG5CJWIEPY5KqhD6HIpfVmTQT+xHXH0jtYZ&#10;DFG6SmqHlwg3rZwlyVwabDgu1NjRS03lqfgxCu6K0/P77jvL3Mf1MRwetvqzSTOlxqP+aQkiUB9u&#10;4f/2m1aQpvD3Jf4Auf4FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEu8Tb8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                        <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="75697EEC" w14:textId="77777777">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00B2143A">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>7</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00AA7258">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B94ACE7" wp14:editId="7A5C4FF2">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66C7FF27" wp14:editId="21946CC3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>448310</wp:posOffset>
+                        <wp:posOffset>372637</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>285598</wp:posOffset>
+                        <wp:posOffset>21734</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2295525" cy="414656"/>
-                      <wp:effectExtent l="0" t="0" r="28575" b="23495"/>
+                      <wp:extent cx="2310001" cy="377205"/>
+                      <wp:effectExtent l="0" t="0" r="14605" b="22860"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1075026596" name="Flowchart: Alternative Process 7"/>
+                      <wp:docPr id="963002933" name="Rectangle: Rounded Corners 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2295525" cy="414656"/>
+                                <a:ext cx="2310001" cy="377205"/>
                               </a:xfrm>
-                              <a:prstGeom prst="flowChartAlternateProcess">
-                                <a:avLst/>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst>
+                                  <a:gd name="adj" fmla="val 4902"/>
+                                </a:avLst>
                               </a:prstGeom>
-                              <a:solidFill>
-[...2 lines deleted...]
-                              <a:ln>
+                              <a:noFill/>
+                              <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                 <a:solidFill>
                                   <a:srgbClr val="3F0731"/>
                                 </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
                               </a:ln>
+                              <a:effectLst/>
                             </wps:spPr>
-                            <wps:style>
-[...108 lines deleted...]
-                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="0031BEF5" w14:textId="77777777">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00F26BA0">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Proposal Form</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="0F77720E" w14:textId="77777777">
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>TBC</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-                    <v:shapetype w14:anchorId="10BA27A5" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
+                <mc:Fallback>
+                  <w:pict w14:anchorId="7C0939D1">
+                    <v:roundrect id="Rectangle: Rounded Corners 1" style="position:absolute;margin-left:29.35pt;margin-top:1.7pt;width:181.9pt;height:29.7pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1039" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" w14:anchorId="66C7FF27" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm29incwIAANUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2k29IZdYqgRYYB&#10;RVusHXpmZCn2IImapMTufv0o2Un2dRp2kSmReiSfHn15NRjN9tKHDm3NZ2clZ9IKbDq7rfmXp/Wb&#10;C85CBNuARitr/iIDv1q+fnXZu0rOsUXdSM8IxIaqdzVvY3RVUQTRSgPhDJ205FToDUTa+m3ReOgJ&#10;3ehiXpbvix594zwKGQKd3oxOvsz4SkkR75UKMjJdc6ot5tXndZPWYnkJ1daDazsxlQH/UIWBzlLS&#10;I9QNRGA73/0BZTrhMaCKZwJNgUp1QuYeqJtZ+Vs3jy04mXshcoI70hT+H6y42z+6B0809C5UgczU&#10;xaC8SV+qjw2ZrJcjWXKITNDh/HxWluWMM0G+88ViXr5LbBan286H+FGiYcmoucedbT7Ti2SiYH8b&#10;YmasYRYMSQOar5wpo4n/PWj29kM5nwCnWII+QKaLFted1vkBtWU9qW++KOmNBZCOlIZIpnFNzYPd&#10;cgZ6SwIV0efsAXXXpOsJKPjt5lp7Rlmpk3W5OJ9NiX8JS7lvILRjXHalMKhMF0nDujM1vyBKqIaR&#10;B22TV2YVUrPp8ERysuKwGVhHFc5yp+log83Lg2ceR6UGJ9Yd5b2FEB/AEzXUII1bvKdFaaSucbI4&#10;a9F//9t5iifFkJeznqROjHzbgZec6U+WtJTm4mD4g7E5GHZnrpGIoZemarJJF3zUB1N5NM80hauU&#10;hVxgBeUauZ4213EcOZpjIVerHEb6dxBv7aMTCTxRlRh+Gp7Bu0kykcR2h4cxgCoLYST3FJtuWlzt&#10;IqruSPLI48Q4zU4W5jTnaTh/3ueo099o+QMAAP//AwBQSwMEFAAGAAgAAAAhAI4jG6vfAAAABwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwQdQhtiUKcCiEhIdQe2vTS2zZekkC8&#10;DrHbunw95gTH0YzevGIRTC+ONLrOsoK7SQKCuLa640bBtnq5zUA4j6yxt0wKzuRgUV5eFJhre+I1&#10;HTe+ERHCLkcFrfdDLqWrWzLoJnYgjt27HQ36GMdG6hFPEW56mSbJXBrsOD60ONBzS/Xn5mAU4M1S&#10;m9Xb7rx8/dZcrcNHSL4qpa6vwtMjCE/B/43hVz+qQxmd9vbA2olewSx7iEsF91MQsZ6m6QzEXsE8&#10;zUCWhfzvX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJtvYp3MCAADVBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjiMbq98AAAAHAQAADwAA&#10;AAAAAAAAAAAAAADNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;">
                       <v:stroke joinstyle="miter"/>
-                      <v:formulas>
-[...9 lines deleted...]
-                    <v:shape id="Arrow: Chevron 5" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:-3.35pt;margin-top:26.75pt;width:42.7pt;height:27pt;rotation:90;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHYN0ZgAIAAFcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx3nY12DOkWQIsOA&#10;oi3WDj0rshQbkEWNUuJkv36U7LhB112G+WBQIvlIPpK6vjk0hu0V+hpswfOLEWfKSihruy34j+f1&#10;py+c+SBsKQxYVfCj8vxm8fHDdevmagwVmFIhIxDr560reBWCm2eZl5VqhL8ApywpNWAjAh1xm5Uo&#10;WkJvTDYejT5nLWDpEKTynm5vOyVfJHytlQwPWnsVmCk45RbSH9N/E//Z4lrMtyhcVcs+DfEPWTSi&#10;thR0gLoVQbAd1n9ANbVE8KDDhYQmA61rqVINVE0+elPNUyWcSrUQOd4NNPn/Byvv90/uEYmG1vm5&#10;JzFWcdDYMARiazYdxS/VRtmyQ6LuOFCnDoFJupxNx+MrIliSajIlMVGbdVAR0qEPXxU0LAoFp/7u&#10;ETrOxP7OB8qArE9W0cODqct1bUw64HazMsj2gho5WY8uJ3nsHbmcmWWvNSQpHI2KzsZ+V5rVJeU5&#10;TpWk8VIDnpBS2ZB3qkqUqguTz2LlfZQ4kNEjxUyAEVlTegN2D3Cy7EBO2B1Mbx9dVZrOwbmj+C+J&#10;dc6DR4oMNgzOTW0B36vMUFV95M6e0j+jJoobKI+P2HWbGuidXNfUojvhw6NAWga6pAUPD/TTBtqC&#10;Qy9xVgH+eu8+2tOMkpazlpar4P7nTqDizHyzNL1X+XQatzEdprPLMR3wXLM519hdswJqe56yS2K0&#10;D+YkaoTmhd6BZYxKKmElxaYhC3g6rEK39PSSSLVcJjPaQCfCnX1yMoJHVuP8PR9eBLp+TgMN+D2c&#10;FlHM38xqZxs9LSx3AXSdBvmV155v2t40OP1LE5+H83Oyen0PF78BAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7G8Wx2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMipZDGqQpS&#10;g8SNFnF2420cGq+j2G3C37Oc6HE0o5k35Xp2vbjgGDpPCh4XCQikxpuOWgWf++3DE4gQNRnde0IF&#10;PxhgXd3elLowfqIPvOxiK7iEQqEV2BiHQsrQWHQ6LPyAxN7Rj05HlmMrzagnLne9TJMkl053xAtW&#10;D/hqsTntzk7BKdT5y/Reu2yz3Q9LS19v322t1P3dvFmBiDjH/zD84TM6VMx08GcyQfQKnvlJVJAt&#10;+QDbecb6wLE0S0FWpbzmr34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR2DdGYACAABX&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAexvFsdsA&#10;AAAHAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" adj="14771" fillcolor="#3f0731" strokecolor="#260026 [484]" strokeweight="1pt"/>
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="20516035" w14:textId="77777777">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F26BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Proposal Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="6BB89FED" w14:textId="77777777">
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>TBC</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00236B90" w:rsidRPr="0050033E">
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00AA7258" w14:paraId="594D1522" w14:textId="618E8406">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="336BB405" wp14:editId="6C8CD310">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>370889</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>967017</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2312916" cy="349238"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2050670804" name="Rectangle: Rounded Corners 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2312916" cy="349238"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst>
+                                  <a:gd name="adj" fmla="val 4902"/>
+                                </a:avLst>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="62DF7F8C" w14:textId="1665B18E">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Code Administrator</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00F26BA0">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Consultation</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="332D07BC" w14:textId="77777777">
+                                  <w:pPr>
+                                    <w:spacing w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00F26BA0">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>TBC</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00F26BA0">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> - </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00F26BA0">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>TBC</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict w14:anchorId="34A37904">
+                    <v:roundrect id="_x0000_s1040" style="position:absolute;margin-left:29.2pt;margin-top:76.15pt;width:182.1pt;height:27.5pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" w14:anchorId="336BB405" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvAghmdAIAANUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtOGzEQfa/Uf7D8XvYSBGTFBkWgVJUQ&#10;IKDieeK1s658q+1kl359x84m0MtT1Tw4Y8/MGc/xmb28GrUiO+6DtKal1UlJCTfMdtJsWvr1efXp&#10;gpIQwXSgrOEtfeWBXi0+frgcXMNr21vVcU8QxIRmcC3tY3RNUQTWcw3hxDpu0Cms1xBx6zdF52FA&#10;dK2KuizPisH6znnLeAh4erN30kXGF4KzeC9E4JGoluLdYl59XtdpLRaX0Gw8uF6y6RrwD7fQIA0W&#10;PULdQASy9fIPKC2Zt8GKeMKsLqwQkvHcA3ZTlb9189SD47kXJCe4I03h/8Gyu92Te/BIw+BCE9BM&#10;XYzC6/SP9yNjJuv1SBYfI2F4WM+qel6dUcLQNzud17OLxGbxlu18iJ+51SQZLfV2a7pHfJFMFOxu&#10;Q8yMdcSARmlA940SoRXyvwNFTudlPQFOsQh9gEyJxq6kUvkBlSEDqq8+L/GNGaCOhIKIpnZdS4PZ&#10;UAJqgwJl0efqwSrZpfQEFPxmfa08warYyao8n1VT4V/CUu0bCP0+LrtSGDRaRtSwkrqlF2X6TdnK&#10;JC/PKsRmEzlvJCcrjuuRSLxhNUsp6Whtu9cHT7zdKzU4tpJY9xZCfACP1GCDOG7xHhehLHZtJ4uS&#10;3voffztP8agY9FIyoNSRke9b8JwS9cWgltJcHAx/MNYHw2z1tUViKhxkx7KJCT6qgym81S84hctU&#10;BV1gGNbacz1truN+5HCOGV8ucxjq30G8NU+OJfBEVWL4eXwB7ybJRBTbnT2MATRZCInH97Ep09jl&#10;NlohjyTveZwYx9nJOdOcp+F8v89Rb1+jxU8AAAD//wMAUEsDBBQABgAIAAAAIQA3xizC4gAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEhcEEvoPphK0wkhISE0Dlu5cPOa0BYa&#10;pzTZlvHrMSc42n70+nmLVXK9ONgxdJ403EwUCEu1Nx01Gl6rx+sliBCRDPaerIaTDbAqz88KzI0/&#10;0sYetrERHEIhRw1tjEMuZahb6zBM/GCJb+9+dBh5HBtpRjxyuOtlptRCOuyIP7Q42IfW1p/bvdOA&#10;V2vjXp7fTuunb0PVJn0k9VVpfXmR7u9ARJviHwy/+qwOJTvt/J5MEL2G+XLGJO/n2RQEA7MsW4DY&#10;acjU7RRkWcj/FcofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG8CCGZ0AgAA1QQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADfGLMLiAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAzgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="37058A9D" w14:textId="1665B18E">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Code Administrator</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F26BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Consultation</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="00F26BA0" w:rsidR="00AA7258" w:rsidP="00AA7258" w:rsidRDefault="00AA7258" w14:paraId="30697CD1" w14:textId="77777777">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F26BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>TBC</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F26BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> - </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F26BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>TBC</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="00A66A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B73CE5" wp14:editId="08A4751C">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="280EBB6E" wp14:editId="09BA3B89">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>446110</wp:posOffset>
+                        <wp:posOffset>98425</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>308492</wp:posOffset>
+                        <wp:posOffset>2501265</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2295525" cy="428625"/>
+                      <wp:extent cx="247650" cy="257175"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="832159606" name="Text Box 8"/>
+                      <wp:docPr id="872889877" name="Text Box 6"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2295525" cy="428625"/>
+                                <a:ext cx="247650" cy="257175"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="3018FBC8" w14:textId="4C362135" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="00236B90">
+                                <w:p w:rsidRPr="00CC5BE1" w:rsidR="00A66A2F" w:rsidP="0073046C" w:rsidRDefault="00A66A2F" w14:paraId="17EFAC3D" w14:textId="77777777">
                                   <w:pPr>
-                                    <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
-                                    <w:spacing w:after="0"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                                      <w:sz w:val="18"/>
-                                      <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="0050033E">
+                                  <w:r>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                                      <w:sz w:val="18"/>
-                                      <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>Initial STCP Proposal</w:t>
+                                    <w:t>6</w:t>
                                   </w:r>
-                                </w:p>
-[...59 lines deleted...]
-                                  </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
-                  <w:pict>
-                    <v:shapetype w14:anchorId="56B73CE5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <w:pict w14:anchorId="628D68CC">
+                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="280EBB6E">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:35.15pt;margin-top:24.3pt;width:180.75pt;height:33.75pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZtYWyFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JV200Ey4GbwEWB&#10;IAngFDnTFGkJILksSVtyv75LSn4g7anohdrlrvYxM1zcdVqRg3C+AVPSyWhMiTAcqsbsSvrjdf3p&#10;hhIfmKmYAiNKehSe3i0/fli0thA51KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQK6bpdVjrVY&#10;XassH4/nWQuusg648B5vH/ogXab6UgoenqX0IhBVUpwtpNOlcxvPbLlgxc4xWzd8GIP9wxSaNQab&#10;nks9sMDI3jV/lNINd+BBhhEHnYGUDRdpB9xmMn63zaZmVqRdEBxvzzD5/1eWPx029sWR0H2FDgmM&#10;gLTWFx4v4z6ddDp+cVKCcYTweIZNdIFwvMzz29ksn1HCMTbNb+ZoY5ns8rd1PnwToEk0SuqQloQW&#10;Ozz60KeeUmIzA+tGqUSNMqQt6fzzbJx+OEewuDLY4zJrtEK37YYFtlAdcS8HPeXe8nWDzR+ZDy/M&#10;Ice4Cuo2POMhFWATGCxKanC//nYf8xF6jFLSomZK6n/umROUqO8GSbmdTKdRZMmZzr7k6LjryPY6&#10;Yvb6HlCWE3whlicz5gd1MqUD/YbyXsWuGGKGY++ShpN5H3ol4/PgYrVKSSgry8Kj2VgeS0c4I7Sv&#10;3RtzdsA/IHNPcFIXK97R0Of2RKz2AWSTOIoA96gOuKMkE8vD84mav/ZT1uWRL38DAAD//wMAUEsD&#10;BBQABgAIAAAAIQDbxB+f4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb&#10;3aStMcRsSgkUQeqhtRdvk+w0CWZ3Y3bbxv56x5Meh/fx5nv5ajK9ONPoO2cVxLMIBNna6c42Cg7v&#10;m4cUhA9oNfbOkoJv8rAqbm9yzLS72B2d96ERXGJ9hgraEIZMSl+3ZNDP3ECWs6MbDQY+x0bqES9c&#10;bno5j6JEGuwsf2hxoLKl+nN/Mgpey80b7qq5Sa99+bI9roevw8ejUvd30/oZRKAp/MHwq8/qULBT&#10;5U5We9EreIoWTCpYpgkIzpeLmKdUDMZJDLLI5f8FxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA2bWFshcCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA28Qfn+EAAAAJAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:shape id="Text Box 6" style="position:absolute;margin-left:7.75pt;margin-top:196.95pt;width:19.5pt;height:20.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1041" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxRUKwGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0Xxxn+diMOEXWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnK91Ow27yKRIP5LvUfO7rtHkIJxXYEqaD4aUCMOhUmZX0u8vqw+f&#10;KPGBmYppMKKkR+Hp3eL9u3lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22WVYy2i&#10;NzobDYfTrAVXWQdceI+3D32QLhK+lIKHJym9CESXFHsL6XTp3MYzW8xZsXPM1oqf2mD/0EXDlMGi&#10;F6gHFhjZO/UHVKO4Aw8yDDg0GUipuEgz4DT58M00m5pZkWZBcry90OT/Hyx/PGzssyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLjhTbRBcLxcjSeTScY4RgaTWb5bBJRsuvP1vnwVUBDolFSh6oksthh&#10;7UOfek6JtQyslNZJGW1IW9LpR4T/LYLg2mCNa6vRCt22I6rCMcbnObZQHXE8B73y3vKVwibWzIdn&#10;5lBq7BvXNzzhITVgMThZlNTgfv7tPuajAhilpMXVKan/sWdOUKK/GdTmcz4ex11LzngyG6HjbiPb&#10;24jZN/eA25njQ7E8mTE/6LMpHTSvuOXLWBVDzHCsXdJwNu9Dv9D4SrhYLlMSbpdlYW02lkfoSF6k&#10;+KV7Zc6edAgo4COcl4wVb+Toc3val/sAUiWtItE9qyf+cTOT2qdXFFf/1k9Z17e++AUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGn4XFLgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4s3dqirTSdpkoTEoLDxi7c3CZrqzVOabKt8PSYExx/+9Pvz/l6sr24mNF3jhTMZxEIQ7XTHTUK&#10;Du/bhyUIH5A09o6Mgi/jYV3c3uSYaXelnbnsQyO4hHyGCtoQhkxKX7fGop+5wRDvjm60GDiOjdQj&#10;Xrnc9nIRRY/SYkd8ocXBlK2pT/uzVfBSbt9wVy3s8rsvn1+Pm+Hz8JEqdX83bZ5ABDOFPxh+9Vkd&#10;Cnaq3Jm0Fz3nNGVSQbyKVyAYSBMeVAqSOElAFrn8/0HxAwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADFFQrAZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGn4XFLgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="3018FBC8" w14:textId="4C362135" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="00236B90">
+                          <w:p w:rsidRPr="00CC5BE1" w:rsidR="00A66A2F" w:rsidP="0073046C" w:rsidRDefault="00A66A2F" w14:paraId="1B87E3DE" w14:textId="77777777">
                             <w:pPr>
-                              <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
-                              <w:spacing w:after="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0050033E">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Initial STCP Proposal</w:t>
+                              <w:t>6</w:t>
                             </w:r>
-                          </w:p>
-[...59 lines deleted...]
-                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00B35290" w:rsidRPr="0050033E">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="00A66A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="329CD923" wp14:editId="5640BD71">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="284ABB8F" wp14:editId="560A30A5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>435610</wp:posOffset>
+                        <wp:posOffset>88900</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>431936</wp:posOffset>
+                        <wp:posOffset>2025015</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2295525" cy="428625"/>
+                      <wp:extent cx="247650" cy="257175"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="366884277" name="Text Box 8"/>
+                      <wp:docPr id="515784289" name="Text Box 6"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2295525" cy="428625"/>
+                                <a:ext cx="247650" cy="257175"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="34D3E153" w14:textId="2D0BD601" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290">
+                                <w:p w:rsidRPr="00CC5BE1" w:rsidR="00A66A2F" w:rsidP="0073046C" w:rsidRDefault="00A66A2F" w14:paraId="4136C53E" w14:textId="77777777">
                                   <w:pPr>
-                                    <w:spacing w:after="0"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                       <w:b/>
                                       <w:bCs/>
-                                      <w:sz w:val="18"/>
-                                      <w:szCs w:val="18"/>
+                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="0050033E">
+                                  <w:r>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                       <w:b/>
                                       <w:bCs/>
-                                      <w:sz w:val="18"/>
-                                      <w:szCs w:val="18"/>
+                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
-                                    <w:t>Approved STCP Proposal</w:t>
+                                    <w:t>5</w:t>
                                   </w:r>
-                                </w:p>
-[...46 lines deleted...]
-                                  </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
-                  <w:pict>
-                    <v:shape w14:anchorId="329CD923" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:34.3pt;margin-top:34pt;width:180.75pt;height:33.75pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdIZEMGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x7IV200Ey4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhrOHrtFkL5xXYEo6GgwpEYZDpcy2pD/eljd3&#10;lPjATMU0GFHSg/D0Yf7506y1hcihBl0JR7CI8UVrS1qHYIss87wWDfMDsMJgUIJrWEDXbbPKsRar&#10;NzrLh8Np1oKrrAMuvMfbpz5I56m+lIKHFym9CESXFGcL6XTp3MQzm89YsXXM1oofx2D/MEXDlMGm&#10;51JPLDCyc+qPUo3iDjzIMODQZCCl4iLtgNuMhh+2WdfMirQLguPtGSb//8ry5/3avjoSuq/QIYER&#10;kNb6wuNl3KeTrolfnJRgHCE8nGETXSAcL/P8fjLJJ5RwjI3zuynaWCa7/G2dD98ENCQaJXVIS0KL&#10;7Vc+9KmnlNjMwFJpnajRhrQlnd5OhumHcwSLa4M9LrNGK3Sbjqjqao8NVAdcz0HPvLd8qXCGFfPh&#10;lTmkGjdC+YYXPKQG7AVHi5Ia3K+/3cd8ZACjlLQonZL6nzvmBCX6u0Fu7kfjcdRacsaTLzk67jqy&#10;uY6YXfMIqM4RPhTLkxnzgz6Z0kHzjipfxK4YYoZj75KGk/kYekHjK+FisUhJqC7LwsqsLY+lI6oR&#10;4bfunTl7pCEggc9wEhkrPrDR5/Z8LHYBpEpURZx7VI/wozIT2cdXFKV/7aesy1uf/wYAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAA14XRrgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZ&#10;gje7aWtCiNmUEiiC6KG1F2+b7DQJzc7G7LaN/nqnJz0Nj/fx5r18PdleXHD0nSMFi3kEAql2pqNG&#10;weFj+5iC8EGT0b0jVPCNHtbF/V2uM+OutMPLPjSCQ8hnWkEbwpBJ6esWrfZzNyCxd3Sj1YHl2Egz&#10;6iuH214uoyiRVnfEH1o9YNlifdqfrYLXcvuud9XSpj99+fJ23Axfh89YqYfZtHkGEXAKfzDc6nN1&#10;KLhT5c5kvOgVJGnC5O3yJPafVtECRMXgKo5BFrn8v6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAF0hkQwZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAA14XRrgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <w:pict w14:anchorId="37181291">
+                    <v:shape id="_x0000_s1042" style="position:absolute;margin-left:7pt;margin-top:159.45pt;width:19.5pt;height:20.25pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBO9w1lGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47TXForzirdVapK&#10;0e5K2WqfCYYYCTMUSOz06zvg3LrtU9UXPMyM53LOYX7XNZochPMKTEnzwZASYThUyuxK+v1l9eET&#10;JT4wUzENRpT0KDy9W7x/N29tIUZQg66EI1jE+KK1Ja1DsEWWeV6LhvkBWGEwKME1LODV7bLKsRar&#10;NzobDYfTrAVXWQdceI/ehz5IF6m+lIKHJym9CESXFGcL6XTp3MYzW8xZsXPM1oqfxmD/MEXDlMGm&#10;l1IPLDCyd+qPUo3iDjzIMODQZCCl4iLtgNvkwzfbbGpmRdoFwfH2ApP/f2X542Fjnx0J3RfokMAI&#10;SGt94dEZ9+mka+IXJyUYRwiPF9hEFwhH52g8m04wwjE0mszy2SRWya4/W+fDVwENiUZJHbKSwGKH&#10;tQ996jkl9jKwUlonZrQhbUmnH7H8bxEsrg32uI4ardBtO6IqXCNNEF1bqI64noOeeW/5SuEQa+bD&#10;M3NINc6N8g1PeEgN2AxOFiU1uJ9/88d8ZACjlLQonZL6H3vmBCX6m0FuPufjcdRauownsxFe3G1k&#10;exsx++YeUJ05PhTLkxnzgz6b0kHziipfxq4YYoZj75KGs3kfekHjK+FiuUxJqC7LwtpsLI+lI3gR&#10;4pfulTl74iEggY9wFhkr3tDR5/awL/cBpEpcXVE94Y/KTGyfXlGU/u09ZV3f+uIXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAMrXfjOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KjTn6A0jVNVkSokBIeWXrhtYjeJGq9D7LaBp2c5lePMjma/ydaj7cTFDL51pGA6iUAYqpxuqVZw&#10;+Ng+JSB8QNLYOTIKvo2HdX5/l2Gq3ZV25rIPteAS8ikqaELoUyl91RiLfuJ6Q3w7usFiYDnUUg94&#10;5XLbyVkUPUuLLfGHBntTNKY67c9WwWuxfcddObPJT1e8vB03/dfhM1bq8WHcrEAEM4ZbGP7wGR1y&#10;ZirdmbQXHesFTwkK5tNkCYID8ZyNko14uQCZZ/L/gvwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATvcNZRgCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAMrXfjOAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" w14:anchorId="284ABB8F">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="34D3E153" w14:textId="2D0BD601" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290">
+                          <w:p w:rsidRPr="00CC5BE1" w:rsidR="00A66A2F" w:rsidP="0073046C" w:rsidRDefault="00A66A2F" w14:paraId="44240AAE" w14:textId="77777777">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0050033E">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>Approved STCP Proposal</w:t>
+                              <w:t>5</w:t>
                             </w:r>
-                          </w:p>
-[...46 lines deleted...]
-                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="00A66A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EEE25CA" wp14:editId="66A9F402">
-[...375 lines deleted...]
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="020A7435" wp14:editId="5B93CE88">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="113A6CEC" wp14:editId="69E1520A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>98425</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1082040</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="247650" cy="257175"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="202149985" name="Text Box 6"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="247650" cy="257175"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="6390E8AC" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="00CC5BE1" w:rsidRDefault="00B35290">
+                                <w:p w:rsidRPr="00CC5BE1" w:rsidR="00A66A2F" w:rsidP="0073046C" w:rsidRDefault="00A66A2F" w14:paraId="46E4454F" w14:textId="77777777">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                     <w:t>3</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
-                  <w:pict>
-                    <v:shape w14:anchorId="020A7435" id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:7.75pt;margin-top:85.2pt;width:19.5pt;height:20.25pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWZFS+GQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yk+eiMOEXWIsOA&#10;oC2QFj0rshQLkEVNUmJnv36UnK+1Ow27yKRIP5LvUbO7ttZkL5xXYAo66PUpEYZDqcy2oK8vyy+3&#10;lPjATMk0GFHQg/D0bv7506yxuRhCBboUjiCI8XljC1qFYPMs87wSNfM9sMJgUIKrWUDXbbPSsQbR&#10;a50N+/1J1oArrQMuvMfbhy5I5wlfSsHDk5ReBKILir2FdLp0buKZzWcs3zpmK8WPbbB/6KJmymDR&#10;M9QDC4zsnPoAVSvuwIMMPQ51BlIqLtIMOM2g/26adcWsSLMgOd6eafL/D5Y/7tf22ZHQfoMWBYyE&#10;NNbnHi/jPK10dfxipwTjSOHhTJtoA+F4ORxNJ2OMcAwNx9PBdBxRssvP1vnwXUBNolFQh6oksth+&#10;5UOXekqJtQwsldZJGW1IU9DJDcL/EUFwbbDGpdVohXbTElUW9OY0xgbKA07noBPeW75U2MOK+fDM&#10;HCqNbeP2hic8pAasBUeLkgrcr7/dx3wUAKOUNLg5BfU/d8wJSvQPg9J8HYxGcdWSMxpPh+i468jm&#10;OmJ29T3gcg7wnViezJgf9MmUDuo3XPJFrIohZjjWLmg4mfeh22d8JFwsFikJl8uysDJryyN05C4y&#10;/NK+MWePMgTU7xFOO8byd2p0uR3ri10AqZJUkeeO1SP9uJhJ7OMjipt/7aesy1Of/wYAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALQ37YvgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfI&#10;SNxYsmqFUZpOU6UJCcFhYxdubpO1FY1Tmmwr/HrMaZysZz89fy9fTa4XJzuGzpOG+UyBsFR701Gj&#10;Yf++uVuCCBHJYO/Javi2AVbF9VWOmfFn2trTLjaCQyhkqKGNccikDHVrHYaZHyzx7eBHh5Hl2Egz&#10;4pnDXS8Tpe6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/iPV+vZmWj+BiHaKFzP84TM6&#10;FMxU+SOZIHrWacpOng9qAYIN6YIXlYZkrh5BFrn836D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhABZkVL4ZAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhALQ37YvgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <w:pict w14:anchorId="5C0C901F">
+                    <v:shape id="_x0000_s1043" style="position:absolute;margin-left:7.75pt;margin-top:85.2pt;width:19.5pt;height:20.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOJ6zBGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0Xxxn+diMOEXWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnK91Ow27yKRIP5LvUfO7rtHkIJxXYEqaD4aUCMOhUmZX0u8vqw+f&#10;KPGBmYppMKKkR+Hp3eL9u3lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22WVYy2i&#10;NzobDYfTrAVXWQdceI+3D32QLhK+lIKHJym9CESXFHsL6XTp3MYzW8xZsXPM1oqf2mD/0EXDlMGi&#10;F6gHFhjZO/UHVKO4Aw8yDDg0GUipuEgz4DT58M00m5pZkWZBcry90OT/Hyx/PGzssyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLjhTbRBcLxcjSeTScY4RgaTWb5bBJRsuvP1vnwVUBDolFSh6oksthh&#10;7UOfek6JtQyslNZJGW1IW9LpR4T/LYLg2mCNa6vRCt22I6rCMabnObZQHXE8B73y3vKVwibWzIdn&#10;5lBq7BvXNzzhITVgMThZlNTgfv7tPuajAhilpMXVKan/sWdOUKK/GdTmcz4ex11LzngyG6HjbiPb&#10;24jZN/eA25njQ7E8mTE/6LMpHTSvuOXLWBVDzHCsXdJwNu9Dv9D4SrhYLlMSbpdlYW02lkfoSF6k&#10;+KV7Zc6edAgo4COcl4wVb+Toc3val/sAUiWtItE9qyf+cTOT2qdXFFf/1k9Z17e++AUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALQ37YvgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfI&#10;SNxYsmqFUZpOU6UJCcFhYxdubpO1FY1Tmmwr/HrMaZysZz89fy9fTa4XJzuGzpOG+UyBsFR701Gj&#10;Yf++uVuCCBHJYO/Javi2AVbF9VWOmfFn2trTLjaCQyhkqKGNccikDHVrHYaZHyzx7eBHh5Hl2Egz&#10;4pnDXS8Tpe6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/iPV+vZmWj+BiHaKFzP84TM6&#10;FMxU+SOZIHrWacpOng9qAYIN6YIXlYZkrh5BFrn836D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI4nrMEZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhALQ37YvgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" w14:anchorId="113A6CEC">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="6390E8AC" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="00CC5BE1" w:rsidRDefault="00B35290">
+                          <w:p w:rsidRPr="00CC5BE1" w:rsidR="00A66A2F" w:rsidP="0073046C" w:rsidRDefault="00A66A2F" w14:paraId="0B778152" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00B35290" w:rsidRPr="0050033E">
-[...374 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="27BFE026" w14:textId="77777777" w:rsidTr="00236B90">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidTr="00A009F5" w14:paraId="12F26E42" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="280D77F6" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="4BA84F2E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Status summary:  </w:t>
+            <w:r w:rsidRPr="00A009F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Status summary</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...7 lines deleted...]
-              <w:t>The Proposer has raised a modification and is seeking a decision from the Panel on whether the modification should be implemented.</w:t>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rStyle w:val="BodyTextChar"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The Proposer has raised a modification and is seeking a decision from the Panel on the governance route to be taken.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="14FDDDC6" w14:textId="77777777" w:rsidTr="00236B90">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidTr="00A009F5" w14:paraId="3FB8D282" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0706EC19" w14:textId="25DB745F" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00D00B3B" w:rsidR="00570ABE" w:rsidP="00570ABE" w:rsidRDefault="00570ABE" w14:paraId="257B3B6A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00D00B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>This modification is expected to have</w:t>
             </w:r>
-            <w:commentRangeStart w:id="2"/>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:commentRangeStart w:id="1"/>
+            <w:r w:rsidRPr="00D00B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> a: </w:t>
             </w:r>
-            <w:commentRangeEnd w:id="2"/>
-            <w:r w:rsidR="002F0B6B" w:rsidRPr="0050033E">
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidRPr="00D00B3B">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...4 lines deleted...]
-              <w:commentReference w:id="2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00D00B3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidR="00DC4306" w:rsidRPr="0050033E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="00D00B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:b/>
+                  <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-976991523"/>
                 <w:placeholder>
-                  <w:docPart w:val="0BAA26A9A7E3426DBFDB5AC8F859BB7C"/>
+                  <w:docPart w:val="F674BE96EC4B4A5C9056A8D9695A0689"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="[Select impact]" w:value="[Select impact]"/>
                   <w:listItem w:displayText="High impact" w:value="High impact"/>
                   <w:listItem w:displayText="Medium impact" w:value="Medium impact"/>
                   <w:listItem w:displayText="Low impact" w:value="Low impact"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00DC4306" w:rsidRPr="0050033E">
+                <w:r w:rsidRPr="00D00B3B">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:b w:val="0"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:b/>
+                    <w:bCs/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00DC4306" w:rsidRPr="0050033E">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00D00B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F9C29D7" w14:textId="4C474549" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="003B782A" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="00570ABE" w:rsidRDefault="00000000" w14:paraId="391D9A64" w14:textId="03A32714">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                  <w:sz w:val="24"/>
+                  <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="757872842"/>
                 <w:placeholder>
-                  <w:docPart w:val="EE8E815908344FE1B16A6286BF6383C1"/>
+                  <w:docPart w:val="41A258BB66ED4E338BADB8BB4E2681BB"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:b w:val="0"/>
-                  <w:bCs w:val="0"/>
+                  <w:rStyle w:val="DefaultParagraphFont"/>
+                  <w:rFonts w:cs="Poppins"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002F0B6B" w:rsidRPr="0050033E">
+                <w:r w:rsidRPr="001F562D" w:rsidR="00570ABE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:b w:val="0"/>
-                    <w:bCs w:val="0"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="12177A7C" w14:textId="77777777" w:rsidTr="00236B90">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidTr="00A009F5" w14:paraId="37BEF86C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="915"/>
+          <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A319F0A" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00D00B3B" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="5DCB3504" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-              <w:t>Proposer’s assessment of materiality </w:t>
+            <w:r w:rsidRPr="00D00B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposer’s recommendation of governance route </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...60 lines deleted...]
-          <w:p w14:paraId="462B9C49" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A009F5" w:rsidP="004A4053" w:rsidRDefault="00A009F5" w14:paraId="30709972" w14:textId="16483B67">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style1"/>
+                </w:rPr>
+                <w:alias w:val="Governance Route"/>
+                <w:tag w:val="Governance Route"/>
+                <w:id w:val="1241753725"/>
+                <w:placeholder>
+                  <w:docPart w:val="7766E7E03D9243D48757CEB46F3283D2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:comboBox>
+                  <w:listItem w:displayText="Self-Governance modification to proceed to Code Administrator Consultation" w:value="Self-Governance modification to proceed to Code Administrator Consultation"/>
+                  <w:listItem w:displayText="Self-Governance modification with assessment by a Workgroup" w:value="Self-Governance modification with assessment by a Workgroup"/>
+                  <w:listItem w:displayText="Standard Governance modification with assessment by a Workgroup" w:value="Standard Governance modification with assessment by a Workgroup"/>
+                  <w:listItem w:displayText="Standard Governance modification to proceed to Code Administrator Consultation" w:value="Standard Governance modification to proceed to Code Administrator Consultation"/>
+                  <w:listItem w:displayText="Urgent modification to proceed under a timetable agreed by the Authority (with an Authority decision)" w:value="Urgent modification to proceed under a timetable agreed by the Authority (with an Authority decision)"/>
+                  <w:listItem w:displayText="Fast-track Self-Governance modification" w:value="Fast-track Self-Governance modification"/>
+                </w:comboBox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="DefaultParagraphFont"/>
+                  <w:rFonts w:cs="Poppins"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A009F5">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>[Select governance route from the drop-down menu. For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003C65F0" w:rsidR="002B4147" w:rsidP="002B4147" w:rsidRDefault="002B4147" w14:paraId="25BDBADC" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposer’s view on modification priority</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00323D2E" w:rsidR="00A66A2F" w:rsidP="002B4147" w:rsidRDefault="002B4147" w14:paraId="6ABB8A8B" w14:textId="4E473719">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style4"/>
+                </w:rPr>
+                <w:alias w:val="Prioritisation"/>
+                <w:tag w:val="Prioritisation"/>
+                <w:id w:val="-1693680890"/>
+                <w:placeholder>
+                  <w:docPart w:val="AC3A0389445F4F7ABAA27A6B67070F7B"/>
+                </w:placeholder>
+                <w:comboBox>
+                  <w:listItem w:displayText="High" w:value="High"/>
+                  <w:listItem w:displayText="Standard" w:value="Standard"/>
+                </w:comboBox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="003C65F0">
+                  <w:rPr>
+                    <w:rStyle w:val="Style4"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Please select using the Prioritisation Criteria on Page </w:t>
+                </w:r>
+                <w:r w:rsidR="00F3462F">
+                  <w:rPr>
+                    <w:rStyle w:val="Style4"/>
+                  </w:rPr>
+                  <w:t>10</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rStyle w:val="Style12"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="044449EA" w14:textId="77777777" w:rsidTr="00236B90">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="00A66A2F" w:rsidTr="00072FF9" w14:paraId="73076265" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29C291FC" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00385F32" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="344D1FBA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="00385F32">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Who can I talk to about the change? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28672719" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="0DC6E9E8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1853A68D" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="230819C3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="0050033E">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>  </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposer:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C29391A" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="08D11553" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="001F562D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[Your name]</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="001F562D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34807808" w14:textId="5D122946" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="582BCF91" w14:textId="480C2D6C">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="001F562D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidR="00DC4306" w:rsidRPr="0050033E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="001F562D" w:rsidR="00D61C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>our</w:t>
             </w:r>
-            <w:r w:rsidR="00DC4306" w:rsidRPr="0050033E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="001F562D" w:rsidR="00D61C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...5 lines deleted...]
-              <w:t>email@.com</w:t>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>email</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>@.com</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F562D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F899FBA" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="23C6D348" w14:textId="114DAA9C">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="001F562D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>​​</w:t>
-            </w:r>
-[...21 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:tcW w:w="3485" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DC16DBA" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="1DA43053" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="001F562D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Code Administrator Contact:</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="209B332B" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A14C53" w:rsidP="00A14C53" w:rsidRDefault="00A66A2F" w14:paraId="61C38728" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F562D" w:rsidR="00A14C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F562D" w:rsidR="00A14C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>[Your name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F562D" w:rsidR="00A14C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F562D" w:rsidR="00A14C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A14C53" w14:paraId="3EDE9859" w14:textId="2524FAAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="001F562D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-              <w:t>[</w:t>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F562D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Code Admin Use]</w:t>
+              <w:t>email@neso.energy</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...12 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="7D06ADBE" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="001F562D" w:rsidR="00A66A2F" w:rsidP="004A4053" w:rsidRDefault="00A66A2F" w14:paraId="7C877102" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="001F562D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4AD43B19" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7D56A284" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEC048D" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="005301FF" w:rsidP="004A4053" w:rsidRDefault="005301FF" w14:paraId="5A8442B3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1532CD6D" w14:textId="77777777" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7FA59C75" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3942C7A2" w14:textId="77777777" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidR="0044581F" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="63B8D755" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Contents</w:t>
+        <w:t>Contents </w:t>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
-[...9 lines deleted...]
-      <w:r w:rsidR="00733892" w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C" w:rsidR="005301FF">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00733892" w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C" w:rsidR="005301FF">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidR="00733892" w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C" w:rsidR="005301FF">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C163FA" w14:textId="65C2DA62" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="0044581F" w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="4529B0BE" w14:textId="0B9091EB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773661" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662589">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:t>What is the issue?</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773661 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662589 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54256268" w14:textId="6C8FBAA1" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="6B6E5332" w14:textId="15BAFEB3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773662" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662590">
+        <w:r w:rsidRPr="00731246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:t>Why change?</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773662 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662590 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="393D21E6" w14:textId="65B13395" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="027A8DC5" w14:textId="7566C627">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773663" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662591">
+        <w:r w:rsidRPr="00731246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>What is the proposer’s solution?</w:t>
+          <w:t>What is the Proposer’s solution?</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773663 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662591 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="794A4087" w14:textId="4C6036F0" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="329D618F" w14:textId="04DD3C85">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773664" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662592">
+        <w:r w:rsidRPr="00731246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Legal text</w:t>
+          <w:t>Draft legal text  </w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773664 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662592 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="309A824A" w14:textId="2263300A" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="5AB47E1F" w14:textId="3B2233EF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773665" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662593">
+        <w:r w:rsidRPr="00731246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:t>What is the impact of this change?</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773665 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662593 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3285257A" w14:textId="1599AF7B" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="0044581F" w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="59574D91" w14:textId="70AACBC1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773666" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662594">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:t>Proposer’s assessment against STC Objectives</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773666 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662594 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38FB95EF" w14:textId="071B9162" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="0044581F" w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="05479982" w14:textId="323AB7DE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773667" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662595">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Proposer’s assessment against the STCP change requirements</w:t>
+          <w:t>Proposer’s assessment of the impact of the modification on the stakeholder / consumer benefit categories</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...7 lines deleted...]
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773667 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662595 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r w:rsidRPr="0044581F">
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26B3B8C8" w14:textId="111A5F1A" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="26D8BDEF" w14:textId="247DCE1C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773668" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662596">
+        <w:r w:rsidRPr="00731246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:t>When will this change take place?</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773668 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662596 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57C4AB05" w14:textId="1C83F8B3" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="63FB4C05" w14:textId="31C3C02F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773669" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662597">
+        <w:r w:rsidRPr="00731246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Implementation date</w:t>
+          <w:t>Date decision required by</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773669 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662597 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EE1BAE8" w14:textId="437901C6" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="3AA03F9F" w14:textId="3DAD8B6E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773670" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662598">
+        <w:r w:rsidRPr="00731246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Implementation approach</w:t>
+          <w:t>Implementation approach </w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773670 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662598 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24CC12D3" w14:textId="064EFC8F" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="30B58E81" w14:textId="0F4485D0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773671" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662599">
+        <w:r w:rsidRPr="00731246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Interactions</w:t>
+          <w:t>Proposer’s justification for governance route </w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773671 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662599 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43FAF980" w14:textId="4E9F0568" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="4028B93D" w14:textId="4ECD367F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773672" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662600">
+        <w:r w:rsidRPr="00731246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Acronyms, key terms and reference material</w:t>
+          <w:t>Proposer’s view on prioritisation</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773672 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662600 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E427CF8" w14:textId="05448072" w:rsidR="00733892" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="755732D9" w14:textId="5DA5AEE9">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc229662601">
+        <w:r w:rsidRPr="00731246">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Interactions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662601 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0044581F" w:rsidP="0044581F" w:rsidRDefault="0044581F" w14:paraId="2D4698EF" w14:textId="3E8A484B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc229662602">
+        <w:r w:rsidRPr="00731246">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Acronyms, key terms and reference material</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662602 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0044581F" w:rsidRDefault="0044581F" w14:paraId="0865C419" w14:textId="71F1C9C5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178773673" w:history="1">
-        <w:r w:rsidRPr="0050033E">
+      <w:hyperlink w:history="1" w:anchor="_Toc229662603">
+        <w:r w:rsidRPr="00731246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:t>Reference material</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178773673 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229662603 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidRPr="0050033E">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="241ED7B4" w14:textId="03F87A1F" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00733892" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="005301FF" w14:paraId="1789BEB9" w14:textId="7304F23C">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2820"/>
+          <w:tab w:val="left" w:pos="8025"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0928074A" w14:textId="77777777" w:rsidR="00236B90" w:rsidRPr="0050033E" w:rsidRDefault="00236B90" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00373C6B" w:rsidP="004A4053" w:rsidRDefault="00373C6B" w14:paraId="0C5DFE0C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins" w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0730"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc178773661"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E45C757" w14:textId="257B603F" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="500C2893" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkStart w:name="_Toc229662589" w:id="2"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the </w:t>
       </w:r>
-      <w:commentRangeStart w:id="4"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:commentRangeStart w:id="3"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>issue</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="4"/>
-      <w:r w:rsidR="00847D91" w:rsidRPr="0050033E">
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:commentReference w:id="4"/>
+        <w:commentReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FD4239" w14:textId="2BB2EA89" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="008303E6" w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="7D7D681D" w14:textId="60EE8C5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="008303E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="008303E6">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> [Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
       </w:r>
-      <w:sdt>
-[...23 lines deleted...]
-      </w:sdt>
     </w:p>
-    <w:p w14:paraId="3FE27AF2" w14:textId="14648403" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="4F102322" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc178773662"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkStart w:name="_Toc178773662" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc229662590" w:id="5"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">Why </w:t>
       </w:r>
       <w:commentRangeStart w:id="6"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
       <w:commentRangeEnd w:id="6"/>
-      <w:r w:rsidR="00847D91" w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b w:val="0"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidR="00847D91" w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
+    </w:p>
+    <w:p w:rsidRPr="000F56D6" w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="3920C045" w14:textId="0EE8D878">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F56D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="387CE6A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc178773663" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc229662591" w:id="8"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the Proposer’s </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="9"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>solution</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="9"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2090A1BE" w14:textId="282E544B" w:rsidR="00847D91" w:rsidRPr="0050033E" w:rsidRDefault="003B782A" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="008303E6" w:rsidR="003A0BED" w:rsidP="008303E6" w:rsidRDefault="005A33AA" w14:paraId="68D5261A" w14:textId="6F58F756">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008303E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008303E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Insert your solution. Please identify which part of the Procedure will need to be changed.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="003A0BED" w:rsidP="005A33AA" w:rsidRDefault="003A0BED" w14:paraId="7420AD7B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00522DBC" w:rsidR="008447A2" w:rsidP="005A33AA" w:rsidRDefault="008447A2" w14:paraId="0F715EFB" w14:textId="5423953A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc229662592" w:id="10"/>
+      <w:commentRangeStart w:id="11"/>
+      <w:r w:rsidRPr="00522DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Draft legal text  </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="11"/>
+      <w:r w:rsidRPr="00522DBC" w:rsidR="00616183">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="11"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w:rsidRPr="00211703" w:rsidR="00477549" w:rsidP="00616183" w:rsidRDefault="008447A2" w14:paraId="4056FD47" w14:textId="00E9D6D0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...21 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidRPr="00211703">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211703" w:rsidR="00477549">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Detail the proposed legal text or proposed route to finalise the legal text.   If you’re recommending a governance route which is either Fast-track or straight to Code Administrator Consultation, please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00211703" w:rsidR="00477549">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tracked-changes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00211703" w:rsidR="00477549">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, or to find out more about the requirements for legal text, please contact the Code Administrator team.].</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2710E95C" w14:textId="7D661102" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="000A60C7" w:rsidP="0073046C" w:rsidRDefault="000A60C7" w14:paraId="1357F876" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc178773663"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkStart w:name="_Toc178773665" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc229662593" w:id="13"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t xml:space="preserve">What is the </w:t>
+        <w:t xml:space="preserve">What is the impact of this </w:t>
       </w:r>
-      <w:r w:rsidR="7E0A56FE" w:rsidRPr="0050033E">
+      <w:commentRangeStart w:id="14"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>P</w:t>
+        <w:t>change</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
-[...13 lines deleted...]
-      <w:r w:rsidR="00847D91" w:rsidRPr="0050033E">
+      <w:commentRangeEnd w:id="14"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
+        <w:commentReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED5312F" w14:textId="5A8CFCBF" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A879F4" w:rsidR="00A879F4" w:rsidP="00A879F4" w:rsidRDefault="000A60C7" w14:paraId="34822F76" w14:textId="2C12AE1F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rStyle w:val="PlaceholderText"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A879F4">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="PlaceholderText"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>​</w:t>
+        <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
-[...31 lines deleted...]
-      </w:sdt>
     </w:p>
-    <w:p w14:paraId="63CCABD8" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="000A60C7" w:rsidP="000A60C7" w:rsidRDefault="000A60C7" w14:paraId="30E389A1" w14:textId="21A98E7A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:divId w:val="1849173956"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc178773664"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE95A28" w14:textId="1A272EE8" w:rsidR="00B35290" w:rsidRPr="00BE0255" w:rsidRDefault="003B782A" w:rsidP="007C4C09">
-[...121 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="dxa"/>
-[...10 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="9480" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6465"/>
         <w:gridCol w:w="3015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F7423C" w:rsidRPr="001A0483" w14:paraId="1CEE5F02" w14:textId="77777777" w:rsidTr="3F65F57A">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="7617CA00" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30E6AFAD" w14:textId="77777777" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00F7423C" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6060A145" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:after="0"/>
+              <w:divId w:val="1849173956"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc229662594" w:id="15"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Proposer’s assessment against STC Objectives</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="2F853D0A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="09AD5E76" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Relevant Objective </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="5B0D7D1A" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t>Proposer’s assessment against STC Objectives</w:t>
+              </w:rPr>
+              <w:t>Identified impact</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7423C" w:rsidRPr="001A0483" w14:paraId="3320BA6F" w14:textId="77777777" w:rsidTr="3F65F57A">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="30E89A82" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FBF9D6C" w14:textId="77777777" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00F7423C" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2583865F" w14:textId="74B9BD22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...7 lines deleted...]
-              <w:t>Relevant Objective</w:t>
+            <w:r w:rsidRPr="53A7B282">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="53A7B282" w:rsidR="1A9C387F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="53A7B282">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="53A7B282" w:rsidR="002C6E29">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>efficient discharge of the obligations imposed upon Transmission Licensees by Transmission Licences and the Electricity Act 1989;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...102 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="1534462843"/>
               <w:placeholder>
-                <w:docPart w:val="8CCF853E6CA744FA9BEB1D9C8B101237"/>
+                <w:docPart w:val="B3D28344E8AB44E8AD52C59ED54382EE"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="184904FD" w14:textId="77777777" w:rsidR="00A4782E" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00782ECD" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="185232A8" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00782ECD">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1472590764"/>
               <w:placeholder>
-                <w:docPart w:val="9B1486FF4B0A4D6E82ECD6B86E9E5B50"/>
+                <w:docPart w:val="506D7FC8CE68438C897C5E9D6CAD969E"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="11707F4B" w14:textId="4451241E" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00782ECD" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="7CFDD530" w14:textId="246E02B7">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00A10B1C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7423C" w:rsidRPr="001A0483" w14:paraId="01DDEB3F" w14:textId="77777777" w:rsidTr="3F65F57A">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="5FAC5855" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02323F21" w14:textId="77777777" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00F7423C" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="00C1252C" w14:paraId="667C41AB" w14:textId="323E4D24">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...5 lines deleted...]
-              <w:t>(b) efficient discharge of the obligations imposed upon the licensee by the Electricity System Operator licence, the Energy Act 2023 and Electricity Act 1989;</w:t>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="03059DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="216EA955">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="03059DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="4C318CF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> efficient discharge of the obligations imposed upon the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="4C318CF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>licensee</w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="4C318CF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the Electricity System Operator licence, the Energy Act 2023 and Electricity Act 1989;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-498351608"/>
+              <w:id w:val="1043340255"/>
               <w:placeholder>
-                <w:docPart w:val="F4BC3F510B7B4E349DA291DD88B9C12F"/>
+                <w:docPart w:val="6527DD05FFFD4466A2E9413A97D99226"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="18439A92" w14:textId="77777777" w:rsidR="00A4782E" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00782ECD" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="5D7CC529" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00782ECD">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:id w:val="263812134"/>
+              </w:rPr>
+              <w:id w:val="2040458331"/>
               <w:placeholder>
-                <w:docPart w:val="699D410E5EE84CACB70B79A92122B50B"/>
+                <w:docPart w:val="E7ABDD714D49473D9D88B98F15FC1194"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="645A939D" w14:textId="748D94AC" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="64C11E18" w14:textId="16A49462">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00A10B1C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7423C" w:rsidRPr="001A0483" w14:paraId="09CF2B0A" w14:textId="77777777" w:rsidTr="3F65F57A">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="005D5256" w:rsidTr="74333A4B" w14:paraId="2BC11EF5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="39967101" w14:textId="77777777" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00F7423C" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="005D5256" w:rsidP="004A4053" w:rsidRDefault="00C1252C" w14:paraId="6B3B321B" w14:textId="7AEB50C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...5 lines deleted...]
-              <w:t>(c) development, maintenance, and operation of an efficient, economical, and coordinated system of electricity transmission;</w:t>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="03059DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="7CE5FB8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="03059DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="0E327477">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>development, maintenance, and operation of an efficient, economical, and coordinated system of electricity transmission;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
+            <w:tcMar/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="669448277"/>
+              <w:id w:val="-1438670124"/>
               <w:placeholder>
-                <w:docPart w:val="0512FE83A65B42F09EB4A467E5CEB088"/>
+                <w:docPart w:val="3D60F170597A473094BA7A1292F9B088"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="175218EC" w14:textId="77777777" w:rsidR="00A4782E" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00270C05" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="761801D6" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00270C05">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:id w:val="1019735274"/>
+              </w:rPr>
+              <w:id w:val="19367276"/>
               <w:placeholder>
-                <w:docPart w:val="6009FB751BFF4E03A8797F9A750FED7C"/>
+                <w:docPart w:val="F16C20CC86CC4C0A9E330D90E88BE355"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="75FD19AE" w14:textId="4392D31A" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="005D5256" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="58FE3842" w14:textId="120B5C11">
                 <w:pPr>
-                  <w:tabs>
-[...1 lines deleted...]
-                  </w:tabs>
                   <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:b/>
+                    <w:bCs/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00A10B1C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7423C" w:rsidRPr="001A0483" w14:paraId="1C92C54D" w14:textId="77777777" w:rsidTr="3F65F57A">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="412D5E14" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BB2D7CD" w14:textId="77777777" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00F7423C" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="71C59802" w14:textId="5032CC69">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...5 lines deleted...]
-              <w:t>(d) facilitating effective competition in the generation and supply of electricity, and (so far as consistent therewith) facilitating such competition in the distribution of electricity;</w:t>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="008447A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...5 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="4716A9B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="008447A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>) facilitating effective competition in the generation and supply of electricity, and (so far as consistent therewith) facilitating such competition in the distribution of electricity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="7E3D4D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="008447A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="807900669"/>
+              <w:id w:val="-1505347757"/>
               <w:placeholder>
-                <w:docPart w:val="F2FB9DBFDA2A4134BC07B9255F125FBD"/>
+                <w:docPart w:val="13A84656A7584DD2A16992519002BB15"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5A754578" w14:textId="77777777" w:rsidR="00A4782E" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00270C05" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="306F9608" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00270C05">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:id w:val="1629822134"/>
+              </w:rPr>
+              <w:id w:val="-1096089226"/>
               <w:placeholder>
-                <w:docPart w:val="0D1D551CAE9D4EC996866078D28B24B3"/>
+                <w:docPart w:val="043D6D5C7C0A4588899DA2EA219770E3"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7625A0B2" w14:textId="5FF6E6F5" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="01B2BDF0" w14:textId="43DB8A39">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00A10B1C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7423C" w:rsidRPr="001A0483" w14:paraId="487E8A14" w14:textId="77777777" w:rsidTr="3F65F57A">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="2504EF36" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45A7DF88" w14:textId="54CCA4C5" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00F7423C" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="047F0076" w14:textId="5AAEB937">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...5 lines deleted...]
-              <w:t>(e) protection of the security and quality of supply and safe operation of the National Electricity Transmission System insofar as it relates to interactions between Transmission Licensees and the licensee</w:t>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="008447A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="6AE98469" w:rsidRPr="001A0483">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="574F76EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="008447A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="3B2011B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">protection of the security and quality of supply and safe operation of the National Electricity Transmission System insofar as it relates to interactions between Transmission Licensees and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="3B2011B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="3B2011B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>licensee</w:t>
+            </w:r>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="2FDC419D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="74333A4B" w:rsidR="3B2011B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>;</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="1697344958"/>
+              <w:id w:val="-1718115100"/>
               <w:placeholder>
-                <w:docPart w:val="327ABECE3485403E8FA012EBC48A412D"/>
+                <w:docPart w:val="9117C8DCCBA3449AB70C12397E9C9DA6"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="27DBB551" w14:textId="77777777" w:rsidR="00A4782E" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="000D62F5" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="5DD9BEC2" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="000D62F5">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:id w:val="1943342104"/>
+              </w:rPr>
+              <w:id w:val="624514341"/>
               <w:placeholder>
-                <w:docPart w:val="01F03C4C2888453AB9260BA4C37F9C4F"/>
+                <w:docPart w:val="F0CC752DE36D4F0CB374C2FF9C577229"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6783DB3C" w14:textId="32C7BD97" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="406CB267" w14:textId="0577FC23">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00A10B1C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7423C" w:rsidRPr="001A0483" w14:paraId="57DF9C4E" w14:textId="77777777" w:rsidTr="3F65F57A">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="2A9107A8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3983EFB7" w14:textId="77777777" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00F7423C" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4959C3A2" w14:textId="18094AEE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...5 lines deleted...]
-              <w:t>(f) promotion of good industry practice and efficiency in the implementation and administration of the arrangements described in the STC;</w:t>
+            <w:r w:rsidRPr="53A7B282">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="53A7B282" w:rsidR="2C52033A">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="53A7B282">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="53A7B282" w:rsidR="002915F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>promotion of good industry practice and efficiency in the implementation and administration of the arrangements described in the STC;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-1495490243"/>
+              <w:id w:val="-910001494"/>
               <w:placeholder>
-                <w:docPart w:val="09E8BB330FED44C8944A510388EC9F19"/>
+                <w:docPart w:val="76FEA205F6B04FF983617A1B1456013D"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6149AD75" w14:textId="77777777" w:rsidR="00A4782E" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00FD0C52" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="14AD0B04" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00FD0C52">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:id w:val="-239786712"/>
+              </w:rPr>
+              <w:id w:val="381987382"/>
               <w:placeholder>
-                <w:docPart w:val="755C55498F3C417FB36B2DB257D6AB24"/>
+                <w:docPart w:val="85070AC4EAB44A27B9DBFD3C450B50BA"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="552DC4B1" w14:textId="62905B56" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="529EA0F0" w14:textId="4D8C4C4E">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00A10B1C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7423C" w:rsidRPr="001A0483" w14:paraId="1B726F50" w14:textId="77777777" w:rsidTr="3F65F57A">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="4FC0F7D9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="387C4CA7" w14:textId="77777777" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00F7423C" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="18DF8429" w14:textId="69FD8E30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...5 lines deleted...]
-              <w:t>(g) facilitation of access to the National Electricity Transmission System for generation not yet connected to the National Electricity Transmission System or Distribution System; and</w:t>
+            <w:r w:rsidRPr="53A7B282">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="53A7B282" w:rsidR="5B35CBD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="53A7B282">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="53A7B282" w:rsidR="002915F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>facilitation of access to the National Electricity Transmission System for generation not yet connected to the National Electricity Transmission System or Distribution System; and</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-1012908974"/>
+              <w:id w:val="-1468665706"/>
               <w:placeholder>
-                <w:docPart w:val="5EC99CDBBA0E43D0A6CC835A77D483FD"/>
+                <w:docPart w:val="A0D867FE8E8448AF9450C6AAE11DE6A9"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4C5FE40F" w14:textId="77777777" w:rsidR="00A4782E" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00FD0C52" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="4778169B" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00FD0C52">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:id w:val="1679684164"/>
+              </w:rPr>
+              <w:id w:val="85201500"/>
               <w:placeholder>
-                <w:docPart w:val="9C497BBD1B5745E0A9DE4B48598CCD08"/>
+                <w:docPart w:val="5B874877F0EE41BAB08AEBA326028341"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6A716667" w14:textId="15BCFC47" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="481B05F9" w14:textId="65080F84">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00A10B1C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7423C" w:rsidRPr="001A0483" w14:paraId="12B7271B" w14:textId="77777777" w:rsidTr="007A131A">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="74333A4B" w14:paraId="609658C5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10250723" w14:textId="77777777" w:rsidR="00F7423C" w:rsidRPr="001A0483" w:rsidRDefault="00F7423C" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="38F12A3B" w14:textId="283CA849">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...5 lines deleted...]
-              <w:t>(h) compliance with the Electricity Regulation and any Relevant Legally Binding Decisions of the European Commission and/or the Agency.</w:t>
+            <w:r w:rsidRPr="53A7B282">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...7 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="53A7B282" w:rsidR="6038252A">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="53A7B282">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="53A7B282" w:rsidR="006A0FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>compliance with the Electricity Regulation and any Relevant Legally Binding Decisions of the European Commission and/or the Agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-1082372061"/>
+              <w:id w:val="2050027623"/>
               <w:placeholder>
-                <w:docPart w:val="ACA8F2334E374BA5B63F6E5C3F5136A8"/>
+                <w:docPart w:val="AFEA47275D7341EEA6D680F95A02839F"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7188A9FA" w14:textId="77777777" w:rsidR="00A4782E" w:rsidRPr="001A0483" w:rsidRDefault="00A4782E" w:rsidP="007C4C09">
+              <w:p w:rsidRPr="002C2C17" w:rsidR="00E3262C" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="334AC187" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
-                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="002C2C17">
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:sdtEndPr>
           </w:sdt>
-          <w:p w14:paraId="59AB10FA" w14:textId="785409C5" w:rsidR="0071036E" w:rsidRPr="001A0483" w:rsidRDefault="003B782A" w:rsidP="007C4C09">
-[...27 lines deleted...]
-                <w:r w:rsidR="00A4782E" w:rsidRPr="001A0483">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:id w:val="252796128"/>
+              <w:placeholder>
+                <w:docPart w:val="7A6D21DB2019454685063318F4E4B257"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00E3262C" w:rsidRDefault="00E3262C" w14:paraId="41331AC2" w14:textId="55EF32A1">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
-              </w:sdtContent>
-[...9 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:sdtEndPr>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3F65F57A" w:rsidRPr="001A0483" w14:paraId="2BB4CD15" w14:textId="77777777" w:rsidTr="007A131A">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="2C3117EA" w:rsidTr="74333A4B" w14:paraId="1C638164" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F37013F" w14:textId="4C8377ED" w:rsidR="45E48CE2" w:rsidRPr="001A0483" w:rsidRDefault="45E48CE2" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="6B0C1603" w:rsidP="004A4053" w:rsidRDefault="6B0C1603" w14:paraId="521EB3CE" w14:textId="4F7D282A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:eastAsia="Arial" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Arial" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:eastAsia="Arial" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Arial" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">* </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">* See Electricity System Operator Licence </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41AABF37" w14:textId="5300E947" w:rsidR="009C1F86" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="02D864AC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:tab/>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6510"/>
-        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="3390"/>
+        <w:gridCol w:w="6090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0037122E" w:rsidRPr="001A0483" w14:paraId="21FBBE96" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00B022A5" w14:paraId="47802C2E" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="855"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="429ACB90" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:after="0"/>
+              <w:divId w:val="329138210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc229662595" w:id="20"/>
+            <w:commentRangeStart w:id="21"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Proposer’s assessment</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="21"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:commentReference w:id="21"/>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the impact of the modification on the stakeholder / consumer benefit categories</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00B022A5" w14:paraId="7DAA7F28" w14:textId="77777777">
+        <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="6510" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BAB8343" w14:textId="77777777" w:rsidR="0037122E" w:rsidRPr="001A0483" w:rsidRDefault="0037122E" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="1B2BBB87" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
               <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Stakeholder / consumer benefit categories </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="77C5E336" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Identified impact</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00B022A5" w14:paraId="07104A60" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="10DD1B25" w14:textId="1A71E8C1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...8 lines deleted...]
-              <w:t>Proposer’s assessment against the STCP change requirements</w:t>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Improved safety and reliability of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...9 lines deleted...]
-              <w:t>1</w:t>
+            <w:commentRangeStart w:id="22"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>system</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A0483">
-[...6 lines deleted...]
-                <w:u w:val="none"/>
+            <w:commentRangeEnd w:id="22"/>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="00FB6F15">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="22"/>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="00FB6F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rStyle w:val="Boldnormaltext"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:alias w:val="Impact assessment"/>
+              <w:tag w:val="Impact assessment"/>
+              <w:id w:val="-618373279"/>
+              <w:placeholder>
+                <w:docPart w:val="1B32A4F3C26A4B33BBB14F22C29A642E"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="Positive" w:value="Positive"/>
+                <w:listItem w:displayText="Negative" w:value="Negative"/>
+                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00E90657" w:rsidP="004A4053" w:rsidRDefault="00E90657" w14:paraId="36773D70" w14:textId="77777777">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="Boldnormaltext"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>[Select impact]</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="0064371C" w:rsidRDefault="008447A2" w14:paraId="212E44C0" w14:textId="030E4AE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="786162763"/>
+                <w:placeholder>
+                  <w:docPart w:val="641A0BB255B84F26A51A0EE80FF247A8"/>
+                </w:placeholder>
+                <w:temporary/>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="002E7594">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t>[Please provide your rationale.  Will this change mean that the energy system can operate more safely and reliably now and in the future in a way that benefits end consumers?</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="009F67FA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="009F67FA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t>This area would relate to changes which balance the system safely, securely and at optimum cost, particularly for consumers in vulnerable situations. It would also consider changes which introduce flexibility across the market to flow energy at the most efficient profile, lower operational costs and make sure GB consumers can access the cheapest sources of energy. </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="009F67FA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="009F67FA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t>Examples of changes include: </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="009F67FA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="00E420F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                  <w:t>​</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="00E420F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                  <w:t>-</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="008F76AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="00E420F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                  <w:t>security of supply </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="008F76AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="008F76AC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t>- changes to the balancing regimes e.g. charging changes</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="008F76AC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <w:t>​</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="008F76AC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="009F67FA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="002E7594">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00B022A5" w14:paraId="7FDA8EED" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="17020970" w14:textId="2D343743">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lower bills than would otherwise be the </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="23"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>case</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="23"/>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="001A7158">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="23"/>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="004E421C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rStyle w:val="Boldnormaltext"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:alias w:val="Impact assessment"/>
+              <w:tag w:val="Impact assessment"/>
+              <w:id w:val="1896535093"/>
+              <w:placeholder>
+                <w:docPart w:val="A2DC315919024BB599B03E6013CBAAFA"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="Positive" w:value="Positive"/>
+                <w:listItem w:displayText="Negative" w:value="Negative"/>
+                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00E90657" w:rsidP="004A4053" w:rsidRDefault="00E90657" w14:paraId="2AFA5751" w14:textId="77777777">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="Boldnormaltext"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>[Select impact]</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:id w:val="-170656487"/>
+              <w:placeholder>
+                <w:docPart w:val="31879ED63B5345799EF997F433041C50"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="54065DB1" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="134526D2" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Will this change lower consumers’ bills by controlling, reducing, and optimising spend, for example on balancing and operating the system? </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="5EEEFFC2" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">This area would relate to changes that are likely to benefit end consumers. This could include any change where it has been demonstrated that it could lower bills for end consumers. </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="11D69B88" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">If possible, this section should include any quantifiable benefits.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="71197304" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Examples of changes include: </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="49B35542" w14:textId="6887DCBD">
+                <w:pPr>
+                  <w:pStyle w:val="ListParagraph"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="43"/>
+                  </w:numPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t>Charging review]</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00B022A5" w14:paraId="4AA01AA0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7EAA2503" w14:textId="51DCC083">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benefits for society as a </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="24"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>whole</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="24"/>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="00FB6A77">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="24"/>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="00FB6A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rStyle w:val="Boldnormaltext"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:alias w:val="Impact assessment"/>
+              <w:tag w:val="Impact assessment"/>
+              <w:id w:val="1726332859"/>
+              <w:placeholder>
+                <w:docPart w:val="C8210240D1C448ABBE7E8D5665F339E8"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="Positive" w:value="Positive"/>
+                <w:listItem w:displayText="Negative" w:value="Negative"/>
+                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00E90657" w:rsidP="004A4053" w:rsidRDefault="00E90657" w14:paraId="6E2AA09F" w14:textId="77777777">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="Boldnormaltext"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>[Select impact]</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:id w:val="882362507"/>
+              <w:placeholder>
+                <w:docPart w:val="8A447A07B13F4BFCAB1708686E0F5323"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00FB6A77" w:rsidP="00FB6A77" w:rsidRDefault="00FB6A77" w14:paraId="016A125F" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00FB6A77" w:rsidRDefault="00FB6A77" w14:paraId="31B367C1" w14:textId="5D4F683A">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t>This area would focus on demonstrating why and how the change can improve the quality of service for some or all end consumers. Improved service quality ultimately benefits the end consumer due to interactions in the value chains across the industry being more seamless, efficient and effective.].</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00B022A5" w14:paraId="2202F762" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7B2A38D9" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reduced environmental </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="25"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>damage</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="25"/>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="00871404">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="25"/>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="6090" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DD791A9" w14:textId="77777777" w:rsidR="0037122E" w:rsidRPr="001A0483" w:rsidRDefault="0037122E" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="000B0521" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="69D01A05" w14:textId="18880A8A">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="Boldnormaltext"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
-[...5 lines deleted...]
-              <w:t>Proposer’s assessment </w:t>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>​​</w:t>
             </w:r>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="000B0521">
+              <w:rPr>
+                <w:rStyle w:val="Boldnormaltext"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Boldnormaltext"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:alias w:val="Impact assessment"/>
+                <w:tag w:val="Impact assessment"/>
+                <w:id w:val="-1573738800"/>
+                <w:placeholder>
+                  <w:docPart w:val="86F9ECA2637743C087E558066779D87F"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:displayText="Positive" w:value="Positive"/>
+                  <w:listItem w:displayText="Negative" w:value="Negative"/>
+                  <w:listItem w:displayText="Neutral" w:value="Neutral"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="000B0521">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>[Select impact]</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
-        </w:tc>
-[...63 lines deleted...]
-              <w:p w14:paraId="7FF69053" w14:textId="683D632E" w:rsidR="0037122E" w:rsidRPr="001A0483" w:rsidRDefault="0037122E" w:rsidP="007C4C09">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:id w:val="1982108050"/>
+              <w:placeholder>
+                <w:docPart w:val="E527B1E6F7554E77A0BEAEA0E072891B"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="4D32F686" w14:textId="77777777">
                 <w:pPr>
-                  <w:pStyle w:val="BodyText"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="37285968" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Will this proposal support: </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="21FAC5BF" w14:textId="2CF5E741">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• new providers and technologies?  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="2C80F77F" w14:textId="7AF374FF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• a move to hydrogen or lower greenhouse gases? </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="6AA38512" w14:textId="65EF5A5F">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• the journey toward statutory net-zero targets? </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="1E34FDC0" w14:textId="609473D6">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• decarbonisation? </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="71F76C0A" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">This area would relate to changes which demonstrate innovative work to design solutions which ensure the system can operate in an environmentally sustainable way both now and in the future. </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="3BF8ABCD" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Examples include: </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="4DE3AE2A" w14:textId="618F1B7F">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• Gas quality blending  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="329D612B" w14:textId="172D5059">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• Carbon Capture and Storage </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="76973617" w14:textId="5AA57547">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00A10B1C">
                   <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
-                  <w:t>[Select item]</w:t>
+                  <w:t>New technologies, e.g. wind power]</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037122E" w:rsidRPr="001A0483" w14:paraId="55458900" w14:textId="77777777">
-[...81 lines deleted...]
-      <w:tr w:rsidR="0037122E" w:rsidRPr="001A0483" w14:paraId="401A7558" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00B022A5" w14:paraId="4708E538" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="6510" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67A5A7FA" w14:textId="77777777" w:rsidR="0037122E" w:rsidRPr="001A0483" w:rsidRDefault="0037122E" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="66D93B26" w14:textId="3C718EEA">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0483">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>(c) the amendment or addition does not impose new obligations or liabilities or restrictions of a material nature on Relevant Parties which are not subsidiary to the rights and obligations of the Relevant Parties under the Code </w:t>
+              <w:t xml:space="preserve">Improved quality of </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="26"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>service</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="26"/>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="00871404">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="26"/>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C" w:rsidR="00871404">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...27 lines deleted...]
-              <w:p w14:paraId="592A2000" w14:textId="180DD592" w:rsidR="0037122E" w:rsidRPr="001A0483" w:rsidRDefault="0037122E" w:rsidP="007C4C09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rStyle w:val="Boldnormaltext"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:alias w:val="Impact assessment"/>
+              <w:tag w:val="Impact assessment"/>
+              <w:id w:val="1712995486"/>
+              <w:placeholder>
+                <w:docPart w:val="BB15A781C5EA487D81214E6B53E21184"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:displayText="Positive" w:value="Positive"/>
+                <w:listItem w:displayText="Negative" w:value="Negative"/>
+                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="000B0521" w:rsidP="004A4053" w:rsidRDefault="000B0521" w14:paraId="6889F3F7" w14:textId="77777777">
                 <w:pPr>
-                  <w:pStyle w:val="BodyText"/>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="Boldnormaltext"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>[Select impact]</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:id w:val="309147559"/>
+              <w:placeholder>
+                <w:docPart w:val="264B58CEF34C42DEABEB2340EE4DB7E6"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="7A728FA9" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="17FE5164" w14:textId="77777777">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A10B1C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">This area would relate to any other identified changes to society, such as jobs or the economy.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="2AF65433" w14:textId="12851AB5">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001A0483">
+                <w:r w:rsidRPr="00A10B1C">
                   <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
-                  <w:t>[Select item]</w:t>
+                  <w:t>For example, by 2050, energy system decarbonisation efforts could add 19 million jobs and £52tn of gross domestic product (GDP) to the global economy, increasing the GDP of Northern and Western Europe by 1.25% and 2.5% respectively. It could also generate a 15% increase in global welfare and reduce negative health effects caused by local air pollution by 60%.].</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...36 lines deleted...]
-          </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
-        <w:sdt>
-[...126 lines deleted...]
-        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17F8DE9C" w14:textId="28CC5377" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
-[...10 lines deleted...]
-    <w:p w14:paraId="0F7F6964" w14:textId="77777777" w:rsidR="009C1F86" w:rsidRPr="0050033E" w:rsidRDefault="009C1F86" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3B4E7421" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0758E5CD" w14:textId="77777777" w:rsidR="00FF7BD9" w:rsidRPr="0050033E" w:rsidRDefault="00FF7BD9" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00803774" w:rsidP="00803774" w:rsidRDefault="00803774" w14:paraId="20CCA792" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc178773668" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc229662596" w:id="28"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>When will this change take place?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00803774" w:rsidP="00803774" w:rsidRDefault="00803774" w14:paraId="6645552B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementation </w:t>
       </w:r>
-      <w:commentRangeStart w:id="14"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:commentRangeStart w:id="29"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="14"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:commentRangeEnd w:id="29"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="14"/>
+        <w:commentReference w:id="29"/>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7874A470" w14:textId="34DB5401" w:rsidR="00FF7BD9" w:rsidRPr="0050033E" w:rsidRDefault="003B782A" w:rsidP="007C4C09">
+    <w:p w:rsidR="00803774" w:rsidP="00803774" w:rsidRDefault="00000000" w14:paraId="0CE13741" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-            <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1330750697"/>
           <w:placeholder>
-            <w:docPart w:val="23671E299D394868B1F3B2E57340B42C"/>
+            <w:docPart w:val="5354E4B3FA68498BB374880BA82D998F"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FF7BD9" w:rsidRPr="0050033E">
+          <w:r w:rsidRPr="00A10B1C" w:rsidR="00803774">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Insert the date which you are proposing the change is made to the code</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2DD55B05" w14:textId="77777777" w:rsidR="00FF7BD9" w:rsidRPr="0050033E" w:rsidRDefault="00FF7BD9" w:rsidP="007C4C09">
-      <w:pPr>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00F3462F" w:rsidP="00803774" w:rsidRDefault="00F3462F" w14:paraId="1C8B5BC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="34F0836C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
-          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkStart w:name="_Toc229662597" w:id="30"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date decision required </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="31"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="31"/>
+      <w:r w:rsidRPr="00A10B1C" w:rsidR="00803774">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Implementation approach:</w:t>
+        <w:commentReference w:id="31"/>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D118BE1" w14:textId="2084A319" w:rsidR="00FF7BD9" w:rsidRPr="0050033E" w:rsidRDefault="00FF7BD9" w:rsidP="007C4C09">
-[...46 lines deleted...]
-    <w:p w14:paraId="0279C03B" w14:textId="39A26A2D" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="00000000" w14:paraId="09EEA76C" w14:textId="1EEA9B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:id w:val="-1346394205"/>
+          <w:placeholder>
+            <w:docPart w:val="D3325C84D15043B19F62832073EFDA61"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00A10B1C" w:rsidR="00803774">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Insert the date which the decision is required from the Authority - or Panel (if self-governance].</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00F3462F" w:rsidP="004A4053" w:rsidRDefault="00F3462F" w14:paraId="72B32EC8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="23997DE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc229662598" w:id="32"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Implementation</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="33"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="33"/>
+      <w:r w:rsidRPr="00A10B1C" w:rsidR="00803774">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="33"/>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="00000000" w14:paraId="527FCC13" w14:textId="7BAC5DE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:id w:val="61153112"/>
+          <w:placeholder>
+            <w:docPart w:val="5A8E6DE8E1B04B6B906116DF6CD57572"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00A10B1C" w:rsidR="00803774">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[List any systems or processes that will need to change as a result of this proposal.]</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00F3462F" w:rsidP="004A4053" w:rsidRDefault="00F3462F" w14:paraId="00B2A88A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0BC4E7D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc229662599" w:id="34"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposer’s justification for governance </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="35"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>route </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="35"/>
+      <w:r w:rsidRPr="00A10B1C" w:rsidR="00803774">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="35"/>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00FF3605" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="5AD9B981" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Governance route: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:alias w:val="Goverance Route"/>
+          <w:tag w:val="Goverance Route"/>
+          <w:id w:val="1976943313"/>
+          <w:placeholder>
+            <w:docPart w:val="4C231B310FFB4430AD02E4B074AC65D2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:displayText="Standard Governance modification with assessment by a Workgroup" w:value="Standard Governance modification with assessment by a Workgroup"/>
+            <w:listItem w:displayText="Standard Governance modification to proceed to Code Administrator Consultation" w:value="Standard Governance modification to proceed to Code Administrator Consultation"/>
+            <w:listItem w:displayText="Self-Governance modification with assessment by a Workgroup" w:value="Self-Governance modification with assessment by a Workgroup"/>
+            <w:listItem w:displayText="Self-Governance modification to proceed to Code Administrator Consultation" w:value="Self-Governance modification to proceed to Code Administrator Consultation"/>
+            <w:listItem w:displayText="Urgent modification to proceed under a timeline agreed by the Authority (with an Authority Decision)" w:value="Urgent modification to proceed under a timeline agreed by the Authority (with an Authority Decision)"/>
+            <w:listItem w:displayText="Fast-track Self- Governance modification" w:value="Fast-track Self- Governance modification"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00A10B1C" w:rsidR="00FF3605">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Choose a governance route</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00A10B1C" w:rsidR="00FF3605">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="00000000" w14:paraId="1E695E6E" w14:textId="6EDE8C16">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:id w:val="-1830350855"/>
+          <w:placeholder>
+            <w:docPart w:val="53617C89FDA847A7BE9233391F77B141"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00A10B1C" w:rsidR="00803774">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Please give justification for the governance route you have recommended. Use the below guidance to help. If you have recommended Self-Governance, Urgent or Fast-Track, you must explain how it meets the relevant criteria.]</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00A10B1C" w:rsidR="008447A2">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D03BED" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="3195"/>
+        <w:gridCol w:w="4590"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="1AE8CC4A" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4B5870B6" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:divId w:val="1529831718"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Guidance on governance routes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="70686FA2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6FF1E203" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Timescales </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2D787099" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Route</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="00845974" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Who makes the decision (Governance type)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="5BF64656" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="718F9867" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Normal </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2CD6AB38" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Proceed to Code Administrator Consultation* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="42734A4D" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Authority (Standard Governance) or Panel (Self-Governance) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="1ADFE119" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="11F52D55" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="05D8D26D" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Assessment by a Workgroup** </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6A0D4A14" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="2EAE74D3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="75"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="19CB2AEA" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Urgent </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="223A1AA4" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Proceed to Code Administrator Consultation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2A1CD1EF" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Authority (Standard Governance) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="2BFC53E8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="75"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="75C48290" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0ED1CC32" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Assessment by a Workgroup </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="219353A3" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="292C2E5A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0A2BADE5" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Fast-track </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="48BAF006" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Straight to appeals window, then implementation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4696FB1C" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Panel (Self-Governance) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="4C3CC864" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="1EFAE99F" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>* This route is for modifications which have a fully developed solution and therefore don’t need to be considered by a Workgroup.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="1AE131B6" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>** For modifications which need further input from industry to develop the solution.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="0A2C9F99" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="52E083C9" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Self-Governance Criteria </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="60280261" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6CF3616F" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>It depends on the material effect of the modification as to whether it should be subject to Standard or Self-Governance. If you are proposing that your modification should be subject to Self-Governance, you must explain how it meets the below criteria. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4FEDC9A6" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>The modification is unlikely to discriminate between different STC Parties and is unlikely to have a material effect on: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="705DB58D" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existing or future electricity </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>customers;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="560AD0AA" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Competition in the generation, distribution, or supply of electricity or any commercial activities connected with the generation, distribution or supply of electricity, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="77F40011" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>The operation of the National Electricity Transmission System </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="66B3851C" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Matters relating to sustainable development, safety or security of supply, or the management of market or network emergencies </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="1006639C" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>The STC Panel’s governance procedures or the STC Panel’s modification procedures  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="0EABF681" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="79F0319B" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Urgency Criteria </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="0F013134" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="761C7B9E" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you are proposing that your modification is Urgent, you must explain how it meets Ofgem’s Urgent criteria (below). When modifications are granted Urgency, this enables the us to shorten the standard timescales for industry consultations. Note that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>the we</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Code Admin) must seek Authority approval for this option. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3DBF448D" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Ofgem’s current guidance states that an urgent modification should be linked to an imminent issue or a current issue that if not urgently addressed may cause: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6DB59B47" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>A significant commercial impact on parties, consumers or other stakeholder(s); or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6B12ECA0" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>A significant impact on the safety and security of the electricity and/or gas systems; or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="500C9D73" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>A party to be in breach of any relevant legal requirements. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="3368D1D0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3BC944FF" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Fast-Track Self-Governance Criteria </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="5E102DB9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="5745F6F9" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>This route is for modifications which are minimal changes to the code. E.g. Typos within the codes. If you are proposing that your modification should be subject to Fast-Track Self-Governance, you must explain how it meets the below criteria. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="32208334" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The modification is a housekeeping modification required </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>as a result of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an error or factual change, such as: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="24562614" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updating names or addresses listed in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>STC;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="17FF8BFC" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correcting minor typographical </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>errors;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="41A9F74C" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correcting formatting and consistency errors, such as paragraph numbering, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>or;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3080F3A7" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Updating out of date references to other documents or paragraphs. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00FD6710" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="26D0CBEC" w14:textId="27DFC2A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="0023579F" w:rsidP="0023579F" w:rsidRDefault="0023579F" w14:paraId="6E488CBE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc229662600" w:id="36"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposer’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>view on prioritisation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0023579F" w:rsidP="0023579F" w:rsidRDefault="0023579F" w14:paraId="704C5094" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Prioritisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016261C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:id w:val="-1332829609"/>
+          <w:placeholder>
+            <w:docPart w:val="808E2777A527434BA375F5010E8CCD00"/>
+          </w:placeholder>
+          <w:dropDownList>
+            <w:listItem w:value="Please select the modification priority using the Prioritisation Criteria below"/>
+            <w:listItem w:displayText="High" w:value="High"/>
+            <w:listItem w:displayText="Standard" w:value="Standard"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Please select the modification priority using the Prioritisation Criteria below</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="0023579F" w:rsidP="0023579F" w:rsidRDefault="0023579F" w14:paraId="3ABC2BD6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="0023579F" w:rsidP="0023579F" w:rsidRDefault="0023579F" w14:paraId="5FEA8423" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prioritisation Criteria </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="0023579F" w:rsidP="0023579F" w:rsidRDefault="0023579F" w14:paraId="42DC12EC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proposer must provide an initial assessment of their proposal against the prioritisation criteria, using the table below, and include a clear justification for classifying the Modification as a high priority. To be considered High priority all 3 Criteria must be High Impact. If not, the priority category should be Standard.  This assessment will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when prioritisation determinations are made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="0023579F" w:rsidP="0023579F" w:rsidRDefault="0023579F" w14:paraId="0FCECA45" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Proposers must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="0023579F" w:rsidP="0023579F" w:rsidRDefault="0023579F" w14:paraId="0B326713" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>demonstrate a link to the delivery of government policies and developments relating to the energy sector as set out in the Strategic Direction Statement (SDS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="0023579F" w:rsidP="0023579F" w:rsidRDefault="0023579F" w14:paraId="27A90B9C" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include the level of industry </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>resource</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, knowledge and/or time required to progress the modification </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>through to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implementation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="0023579F" w:rsidP="0023579F" w:rsidRDefault="0023579F" w14:paraId="1B2F32FF" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include the perceived value, criticality and risk to industry, consumers, and/or other stakeholders of the implementation of the modification. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0023579F" w:rsidP="0023579F" w:rsidRDefault="0023579F" w14:paraId="7CC41382" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provide any additional information to support the proposal such as what is driving the priority, or any relevant deadlines for implementing the modification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F3462F" w:rsidP="00F3462F" w:rsidRDefault="00F3462F" w14:paraId="35A1EFB7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2224B" w:rsidP="00F3462F" w:rsidRDefault="00C2224B" w14:paraId="65B29878" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2224B" w:rsidP="00F3462F" w:rsidRDefault="00C2224B" w14:paraId="253D830A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="00C2224B" w:rsidP="00F3462F" w:rsidRDefault="00C2224B" w14:paraId="72ED5661" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7744"/>
+        <w:gridCol w:w="1992"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="008E4F94" w:rsidR="0023579F" w:rsidTr="00E55603" w14:paraId="4B428649" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="008E4F94" w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="092D6F3F" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prioritisation Criteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="008E4F94" w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="2F1171AB" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>High Impact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023579F" w:rsidTr="00E55603" w14:paraId="0409E537" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006473EA" w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="52267E34" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006473EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Strongly aligns with the Strategic Direction Statement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="29C46902" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006473EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>The Modification strongly supports key government energy policy actions that require immediate progress and aligns with SDS priorities under the Act Now category.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="6EFD3C94" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023579F" w:rsidTr="00E55603" w14:paraId="459BC15C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00085713" w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="0AAB34BE" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085713">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Complexity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="6513149E" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085713">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>The Modification is highly complex, with a fast-approaching deadline, significant implementation challenges, and a requirement for extensive stakeholder engagement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="280AE910" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023579F" w:rsidTr="00E55603" w14:paraId="0C0CED3F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D92521" w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="0355C942" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Importance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="0D168C7F" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>The Modification addresses a high</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>risk or critical issue, making timely action important for stakeholders as it is anticipated to deliver substantial benefits and value.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="35189B5C" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023579F" w:rsidTr="00E55603" w14:paraId="23F25153" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="66F62EAD" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Priority Category (To be considered High priority all 3 Criteria must be High Impact.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0023579F" w:rsidP="00E55603" w:rsidRDefault="0023579F" w14:paraId="0D6983CF" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>High/Standard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="0023579F" w:rsidP="004A4053" w:rsidRDefault="0023579F" w14:paraId="1B5F86DF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="24D7B198" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc178773671"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkStart w:name="_Toc229662601" w:id="37"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Interactions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9480" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="2435338C" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00E52234" w14:paraId="69AD1055" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3697B82F" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="01C4D0D7" w14:textId="748164FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0050033E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="1787317090"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="00E52234">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Grid Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7581BFAF" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="768C798E" w14:textId="5148871E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0050033E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="-939070391"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="00E52234">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>BSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DA389E6" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0620384C" w14:textId="1DE54B8C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0050033E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="-285969980"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="00E52234">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>CUSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55EDF0A1" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="1D1C81D2" w14:textId="75C730FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0050033E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="1037472108"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="00E52234">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>SQSS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="45717B9F" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="00E52234" w14:paraId="5151EAEB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28073A48" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2F586BD0" w14:textId="7F71C304">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0050033E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="-1131090673"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="00E52234">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>European Network Codes  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3853AD61" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6E2CE9B8" w14:textId="71CE81B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0050033E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="151265569"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="00E52234">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Other modifications </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D2F382D" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4C0F2BE8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="178B23AA" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7D144B0E" w14:textId="04EB0E7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0050033E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="1487512958"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A10B1C" w:rsidR="00E52234">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Other </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE3FA69" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0E9047E2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="780A7D2F" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="50225CE0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DA04CDE" w14:textId="480C650B" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidR="00710F4C" w:rsidP="00710F4C" w:rsidRDefault="00710F4C" w14:paraId="1CDBF806" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050033E">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1559667949"/>
           <w:placeholder>
-            <w:docPart w:val="034688EE28DB4DA9BADB157F79EB280C"/>
+            <w:docPart w:val="36C23562C7714B989D4922BEB12DE8AB"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00847D91" w:rsidRPr="0050033E">
+          <w:r w:rsidRPr="0050033E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.].</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2C887188" w14:textId="77777777" w:rsidR="00847D91" w:rsidRPr="0050033E" w:rsidRDefault="00847D91" w:rsidP="007C4C09">
+    <w:p w:rsidR="00C2224B" w:rsidP="00710F4C" w:rsidRDefault="00C2224B" w14:paraId="26CA0890" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79B1ACC6" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
-[...528 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidRPr="0050033E" w:rsidR="00C2224B" w:rsidP="00710F4C" w:rsidRDefault="00C2224B" w14:paraId="271D8B98" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="098D893B" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0A59EB4E" w14:textId="4DA57F09">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc178773672"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkStart w:name="_Toc229662602" w:id="38"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Acronyms, key terms and reference material</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2535"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="3A37E836" w14:textId="77777777" w:rsidTr="00236B90">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="0014180D" w14:paraId="5F9D5351" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15D65BFA" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="36A4CD01" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Acronym / key term</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B933A7E" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="6B5965A5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Meaning</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050033E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="79211FA5" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="10EF04BD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DD443CD" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="31922551" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>BSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2339BD55" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4EAE5490" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Balancing and Settlement Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="4EB2E327" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="741920A5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06C7FEDF" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3C9573C4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-              <w:t>PM </w:t>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>CM </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4189634A" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4C870D61" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
-[...3 lines deleted...]
-              <w:t>Procedure Modification </w:t>
+            <w:r w:rsidRPr="00A10B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Code Modification </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="05002DD9" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="1648643C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FC11DC5" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0306550D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>CUSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E9FD6CB" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="24F997FC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Connection and Use of System Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="210399EF" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="087EA380" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72EB9A4C" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="723A196D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>STC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="538B45DA" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="39EE5D50" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>System Operator Transmission Owner Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="09617C53" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="2B46DCEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22352238" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7D532C61" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>SQSS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B6E8141" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7ADA7EFE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Security and Quality of Supply Standards </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="6DF8074E" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="0E961751" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BEB2A3B" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="58960CF2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07C00E7A" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0F7B7722" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="375AD7F0" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="3AC1EA5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F3D22E3" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2F09283D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47703981" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0D596D47" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="04671E49" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="3FFF14EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="331AF65E" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3C4842F5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C6A485F" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="3B3D76B0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="2D7FAC94" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="506D42C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03018BB9" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="37D2C3E1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D59EA55" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2BB16B47" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="7F59633F" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="585C84CF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="160C7153" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="0AA7D125" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76644288" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="630F2DCA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="32C32417" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="3AF7BEDB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2341743B" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="705FDEA6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2114B727" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="28ED8443" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B35290" w:rsidRPr="0050033E" w14:paraId="77536482" w14:textId="77777777" w:rsidTr="00B35290">
+      <w:tr w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidTr="008447A2" w14:paraId="19107FF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="034C66CB" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="4D619A18" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25102475" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+          <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="34616FF3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050033E">
+            <w:r w:rsidRPr="00A10B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5543D56C" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="2909F389" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265F765D" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="7DD08936" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc178773673"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkStart w:name="_Toc229662603" w:id="39"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Reference material</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidRPr="0050033E">
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374C975E" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="008447A2" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="442CD088" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1057B2DD" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00F4613D" w:rsidP="004A4053" w:rsidRDefault="008447A2" w14:paraId="5FDDB72D" w14:textId="77610A1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>​​</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
-          <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Add links to reference material</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
-          <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050033E">
+      <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F75873A" w14:textId="77777777" w:rsidR="00B35290" w:rsidRPr="0050033E" w:rsidRDefault="00B35290" w:rsidP="007C4C09">
-[...32 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+    <w:sectPr w:rsidRPr="00A10B1C" w:rsidR="00F4613D" w:rsidSect="006D15C6">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="397" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="0" w:author="Guidance" w:date="2025-03-06T19:05:00Z" w:initials="ML">
-    <w:p w14:paraId="093D7F65" w14:textId="77777777" w:rsidR="008C5118" w:rsidRDefault="008C5118" w:rsidP="008C5118">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:05:00Z" w:id="0">
+    <w:p w:rsidR="00007A9E" w:rsidP="00007A9E" w:rsidRDefault="00007A9E" w14:paraId="48D6C2F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​[Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="1" w:author="Guidance" w:date="2025-03-06T19:09:00Z" w:initials="ML">
-[...32 lines deleted...]
-    <w:p w14:paraId="4EAA9966" w14:textId="1D339ED2" w:rsidR="002F0B6B" w:rsidRDefault="002F0B6B" w:rsidP="002F0B6B">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:06:00Z" w:id="1">
+    <w:p w:rsidR="00570ABE" w:rsidP="00570ABE" w:rsidRDefault="00570ABE" w14:paraId="251EEE61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Guidance" w:date="2025-03-06T19:00:00Z" w:initials="ML">
-    <w:p w14:paraId="29045B0F" w14:textId="6E2E76AE" w:rsidR="00847D91" w:rsidRDefault="00847D91" w:rsidP="00847D91">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:00:00Z" w:id="3">
+    <w:p w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="2F325003" w14:textId="11BF7FAA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.] ​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:initials="ML">
-    <w:p w14:paraId="31786641" w14:textId="77777777" w:rsidR="00847D91" w:rsidRDefault="00847D91" w:rsidP="00847D91">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:id="6">
+    <w:p w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="3834445A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">​​[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:initials="ML">
-    <w:p w14:paraId="0FA7A251" w14:textId="77777777" w:rsidR="00847D91" w:rsidRDefault="00847D91" w:rsidP="00847D91">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:id="9">
+    <w:p w:rsidR="005A33AA" w:rsidP="005A33AA" w:rsidRDefault="005A33AA" w14:paraId="482F128D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Insert your solution. Please identify which part of the Procedure will need to be changed.]  ​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="Guidance" w:date="2025-03-06T19:05:00Z" w:initials="ML">
-    <w:p w14:paraId="0EBF26E7" w14:textId="77777777" w:rsidR="008C5118" w:rsidRDefault="008C5118" w:rsidP="008C5118">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:50:00Z" w:id="11">
+    <w:p w:rsidR="00616183" w:rsidP="00616183" w:rsidRDefault="00616183" w14:paraId="34C4A981" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>​​[Please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.]​ </w:t>
+        <w:t>​​[Detail the proposed legal text or proposed route to finalise the legal text.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00616183" w:rsidP="00616183" w:rsidRDefault="00616183" w14:paraId="4E171AA6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​If you’re recommending a governance route which is either Fast-track or straight to Code Administrator Consultation, please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="12" w:author="Guidance" w:date="2025-03-06T19:03:00Z" w:initials="ML">
-    <w:p w14:paraId="3A8AB7A9" w14:textId="59AD6859" w:rsidR="00554723" w:rsidRDefault="00554723" w:rsidP="00554723">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:03:00Z" w:id="14">
+    <w:p w:rsidR="000A60C7" w:rsidP="000A60C7" w:rsidRDefault="000A60C7" w14:paraId="2423B943" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="14" w:author="Guidance" w:date="2025-03-06T18:33:00Z" w:initials="ML">
-    <w:p w14:paraId="35EF2AEB" w14:textId="4743E3FA" w:rsidR="007E24CB" w:rsidRDefault="00FF7BD9" w:rsidP="007E24CB">
+  <w:comment w:initials="KM" w:author="Katie McGuinness" w:date="2024-10-21T09:28:00Z" w:id="21">
+    <w:p w:rsidR="00B6476B" w:rsidRDefault="00EC40EA" w14:paraId="66C60A87" w14:textId="5A36D809">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="007E24CB">
-        <w:t>Insert the date which you are proposing the change is made to the code</w:t>
+      <w:r w:rsidRPr="709F6AC4">
+        <w:t>This is your own qualitative assessment. Please be aware this is not mandatory to fill in. The decision on the modification will be based on the Applicable Objectives only. The Code Admin team in their role as Critical Friend can provide support on this section.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="15" w:author="Guidance" w:date="2020-07-24T13:50:00Z" w:initials="01">
-    <w:p w14:paraId="334E38C3" w14:textId="77777777" w:rsidR="007E24CB" w:rsidRDefault="00FF7BD9" w:rsidP="007E24CB">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:53:00Z" w:id="22">
+    <w:p w:rsidR="00670CDE" w:rsidP="00670CDE" w:rsidRDefault="00FB6F15" w14:paraId="501C1484" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="007E24CB">
-        <w:t xml:space="preserve">Please list any systems or processes that will need to change as a result of this proposal </w:t>
+      <w:r w:rsidR="00670CDE">
+        <w:t>​​[Please provide your rationale.  Will this change mean that the energy system can operate more safely and reliably now and in the future in a way that benefits end consumers? ​This area would relate to changes which balance the system safely, securely and at optimum cost, particularly for consumers in vulnerable situations. It would also consider changes which introduce flexibility across the market to flow energy at the most efficient profile, lower operational costs and make sure GB consumers can access the cheapest sources of energy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00670CDE" w:rsidP="00670CDE" w:rsidRDefault="00670CDE" w14:paraId="604BFAB2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Examples of changes include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00670CDE" w:rsidP="00670CDE" w:rsidRDefault="00670CDE" w14:paraId="5DDD6A56" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​security of supply </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00670CDE" w:rsidP="00670CDE" w:rsidRDefault="00670CDE" w14:paraId="4399D1FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​changes to the balancing regimes e.g. charging changes​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="17" w:author="Guidance" w:date="2025-03-06T18:59:00Z" w:initials="ML">
-    <w:p w14:paraId="121895E6" w14:textId="77777777" w:rsidR="00847D91" w:rsidRDefault="00847D91" w:rsidP="00847D91">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:56:00Z" w:id="23">
+    <w:p w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="769A25D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>​​[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.]​ </w:t>
+        <w:t>​​[Please provide your rationale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="12A982B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Will this change lower consumers’ bills by controlling, reducing, and optimising spend, for example on balancing and operating the system? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="0C0789F5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​This area would relate to changes that are likely to benefit end consumers. This could include any change where it has been demonstrated that it could lower bills for end consumers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="184444B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​If possible, this section should include any quantifiable benefits.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="0E0BCEC2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Examples of changes include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A7158" w:rsidP="001A7158" w:rsidRDefault="001A7158" w14:paraId="7D2A6B12" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Charging review]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:56:00Z" w:id="24">
+    <w:p w:rsidR="00FB6A77" w:rsidP="00FB6A77" w:rsidRDefault="00FB6A77" w14:paraId="30391F76" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:r>
+        <w:t>[Please provide your rationale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB6A77" w:rsidP="00FB6A77" w:rsidRDefault="00FB6A77" w14:paraId="783D6795" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​This area would focus on demonstrating why and how the change can improve the quality of service for some or all end consumers. Improved service quality ultimately benefits the end consumer due to interactions in the value chains across the industry being more seamless, efficient and effective.]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:58:00Z" w:id="25">
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="566B3452" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Please provide your rationale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="69C30155" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Will this proposal support: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="79170805" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​new providers and technologies?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="039BA879" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​a move to hydrogen or lower greenhouse gases? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="059AD8CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​the journey toward statutory net-zero targets? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="207B8504" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​decarbonisation? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="3DAAB6CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​This area would relate to changes which demonstrate innovative work to design solutions which ensure the system can operate in an environmentally sustainable way both now and in the future. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="5933DA32" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Examples include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="35469671" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​Gas quality blending  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="70064490" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​Carbon Capture and Storage </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="6F97D088" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​New technologies, e.g. wind power]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:59:00Z" w:id="26">
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="40D99F09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Please provide your rationale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="77B6FAAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​This area would relate to any other identified changes to society, such as jobs or the economy.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00871404" w:rsidP="00871404" w:rsidRDefault="00871404" w14:paraId="26F25C5D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​For example, by 2050, energy system decarbonisation efforts could add 19 million jobs and £52tn of gross domestic product (GDP) to the global economy, increasing the GDP of Northern and Western Europe by 1.25% and 2.5% respectively. It could also generate a 15% increase in global welfare and reduce negative health effects caused by local air pollution by 60%.]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T18:33:00Z" w:id="29">
+    <w:p w:rsidR="00803774" w:rsidP="00803774" w:rsidRDefault="00803774" w14:paraId="371169EB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Insert the date which you are proposing the change is made to the code</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T16:01:00Z" w:id="31">
+    <w:p w:rsidR="00803774" w:rsidP="00803774" w:rsidRDefault="00803774" w14:paraId="6372B1FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Insert the date which the decision is required from the Authority - or Panel (if self-governance]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T16:01:00Z" w:id="33">
+    <w:p w:rsidR="00803774" w:rsidP="00803774" w:rsidRDefault="00803774" w14:paraId="53B3EFA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[List any systems or processes that will need to change as a result of this proposal.]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T16:02:00Z" w:id="35">
+    <w:p w:rsidR="00803774" w:rsidP="00803774" w:rsidRDefault="00803774" w14:paraId="71F561EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Please give justification for the governance route you have recommended. Use the below guidance to help. If you have recommended Self-Governance, Urgent or Fast-Track, you must explain how it meets the relevant criteria.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...10 lines deleted...]
-  <w15:commentEx w15:paraId="121895E6" w15:done="0"/>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
+  <w15:commentEx w15:done="0" w15:paraId="48D6C2F6"/>
+  <w15:commentEx w15:done="0" w15:paraId="251EEE61"/>
+  <w15:commentEx w15:done="0" w15:paraId="2F325003"/>
+  <w15:commentEx w15:done="0" w15:paraId="3834445A"/>
+  <w15:commentEx w15:done="0" w15:paraId="482F128D"/>
+  <w15:commentEx w15:done="0" w15:paraId="4E171AA6"/>
+  <w15:commentEx w15:done="0" w15:paraId="2423B943"/>
+  <w15:commentEx w15:done="0" w15:paraId="66C60A87"/>
+  <w15:commentEx w15:done="0" w15:paraId="4399D1FE"/>
+  <w15:commentEx w15:done="0" w15:paraId="7D2A6B12"/>
+  <w15:commentEx w15:done="0" w15:paraId="783D6795"/>
+  <w15:commentEx w15:done="0" w15:paraId="6F97D088"/>
+  <w15:commentEx w15:done="0" w15:paraId="26F25C5D"/>
+  <w15:commentEx w15:done="0" w15:paraId="371169EB"/>
+  <w15:commentEx w15:done="0" w15:paraId="6372B1FB"/>
+  <w15:commentEx w15:done="0" w15:paraId="53B3EFA0"/>
+  <w15:commentEx w15:done="0" w15:paraId="71F561EE"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
   <w16cex:commentExtensible w16cex:durableId="043B6141" w16cex:dateUtc="2025-03-06T19:05:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="202C0173" w16cex:dateUtc="2025-03-06T19:09:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="58695F6E" w16cex:dateUtc="2025-03-06T19:06:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="25280A5E" w16cex:dateUtc="2025-03-06T19:00:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="48C9A8C1" w16cex:dateUtc="2025-03-06T19:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="331004D4" w16cex:dateUtc="2025-03-06T19:01:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="1F84485E" w16cex:dateUtc="2025-03-06T19:05:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="51155670" w16cex:dateUtc="2025-03-10T15:50:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="26AEA130" w16cex:dateUtc="2025-03-06T19:03:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="741B8461" w16cex:dateUtc="2024-10-21T08:28:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="47B1A383" w16cex:dateUtc="2025-03-10T15:53:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6797A5C0" w16cex:dateUtc="2025-03-10T15:56:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7A79DD23" w16cex:dateUtc="2025-03-10T15:56:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2B7A12AB" w16cex:dateUtc="2025-03-10T15:58:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5BEF0EAC" w16cex:dateUtc="2025-03-10T15:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="62D05FA7" w16cex:dateUtc="2025-03-06T18:33:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="59034048" w16cex:dateUtc="2025-03-06T18:59:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5B0E9729" w16cex:dateUtc="2025-03-10T16:01:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="716DD2E9" w16cex:dateUtc="2025-03-10T16:01:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="45102C21" w16cex:dateUtc="2025-03-10T16:02:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...10 lines deleted...]
-  <w16cid:commentId w16cid:paraId="121895E6" w16cid:durableId="59034048"/>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
+  <w16cid:commentId w16cid:paraId="48D6C2F6" w16cid:durableId="043B6141"/>
+  <w16cid:commentId w16cid:paraId="251EEE61" w16cid:durableId="58695F6E"/>
+  <w16cid:commentId w16cid:paraId="2F325003" w16cid:durableId="25280A5E"/>
+  <w16cid:commentId w16cid:paraId="3834445A" w16cid:durableId="48C9A8C1"/>
+  <w16cid:commentId w16cid:paraId="482F128D" w16cid:durableId="331004D4"/>
+  <w16cid:commentId w16cid:paraId="4E171AA6" w16cid:durableId="51155670"/>
+  <w16cid:commentId w16cid:paraId="2423B943" w16cid:durableId="26AEA130"/>
+  <w16cid:commentId w16cid:paraId="66C60A87" w16cid:durableId="741B8461"/>
+  <w16cid:commentId w16cid:paraId="4399D1FE" w16cid:durableId="47B1A383"/>
+  <w16cid:commentId w16cid:paraId="7D2A6B12" w16cid:durableId="6797A5C0"/>
+  <w16cid:commentId w16cid:paraId="783D6795" w16cid:durableId="7A79DD23"/>
+  <w16cid:commentId w16cid:paraId="6F97D088" w16cid:durableId="2B7A12AB"/>
+  <w16cid:commentId w16cid:paraId="26F25C5D" w16cid:durableId="5BEF0EAC"/>
+  <w16cid:commentId w16cid:paraId="371169EB" w16cid:durableId="62D05FA7"/>
+  <w16cid:commentId w16cid:paraId="6372B1FB" w16cid:durableId="5B0E9729"/>
+  <w16cid:commentId w16cid:paraId="53B3EFA0" w16cid:durableId="716DD2E9"/>
+  <w16cid:commentId w16cid:paraId="71F561EE" w16cid:durableId="45102C21"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51F80E88" w14:textId="77777777" w:rsidR="00094523" w:rsidRDefault="00094523" w:rsidP="00A62BFF">
+    <w:p w:rsidR="007F5D98" w:rsidP="00A62BFF" w:rsidRDefault="007F5D98" w14:paraId="0AA611EE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="570BF826" w14:textId="77777777" w:rsidR="00094523" w:rsidRDefault="00094523" w:rsidP="00A62BFF">
+    <w:p w:rsidR="007F5D98" w:rsidP="00A62BFF" w:rsidRDefault="007F5D98" w14:paraId="50895EF6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B23BE87" w14:textId="77777777" w:rsidR="00094523" w:rsidRDefault="00094523">
+    <w:p w:rsidR="007F5D98" w:rsidRDefault="007F5D98" w14:paraId="262A44F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="HelveticaNeueLT Pro 45 Lt">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Pro 55 Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:altName w:val="Nirmala UI"/>
+    <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPMinchoE">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3836C216" w14:textId="4C704E61" w:rsidR="00B26D29" w:rsidRDefault="00F4613D" w:rsidP="00B17C6A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="74333A4B" w:rsidP="74333A4B" w:rsidRDefault="74333A4B" w14:paraId="54231BED" w14:textId="03DE7F56">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00B26D29" w:rsidP="00B17C6A" w:rsidRDefault="00F4613D" w14:paraId="3836C216" w14:textId="4C704E61">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00EB2BC1">
-[...120 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23DCB194" w14:textId="21188AC9" w:rsidR="00B26D29" w:rsidRDefault="00EB2BC1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="74333A4B" w:rsidP="74333A4B" w:rsidRDefault="74333A4B" w14:paraId="53E14F31" w14:textId="7A3CCD61">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00B26D29" w:rsidRDefault="00EB2BC1" w14:paraId="23DCB194" w14:textId="21188AC9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00EB2BC1">
-[...120 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ED56AAE" w14:textId="77777777" w:rsidR="00094523" w:rsidRDefault="00094523" w:rsidP="00A62BFF">
+    <w:p w:rsidR="007F5D98" w:rsidP="00A62BFF" w:rsidRDefault="007F5D98" w14:paraId="5EAE377C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04427BD0" w14:textId="77777777" w:rsidR="00094523" w:rsidRDefault="00094523" w:rsidP="00A62BFF">
+    <w:p w:rsidR="007F5D98" w:rsidP="00A62BFF" w:rsidRDefault="007F5D98" w14:paraId="23260387" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E08D398" w14:textId="77777777" w:rsidR="00094523" w:rsidRDefault="00094523">
+    <w:p w:rsidR="007F5D98" w:rsidRDefault="007F5D98" w14:paraId="440F5C39" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52265BD7" w14:textId="5A716D05" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="001F562D" w:rsidRDefault="001F562D" w14:paraId="2C630A07" w14:textId="672716ED">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61A78200" wp14:editId="70478635">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="710565" cy="455295"/>
+              <wp:effectExtent l="0" t="0" r="13335" b="1905"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1070442710" name="Text Box 2" descr="Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="710565" cy="455295"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="1084AE5F" w14:textId="4D222CF5">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001F562D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                            <w:t>Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict w14:anchorId="0FEDCF62">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="61A78200">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:55.95pt;height:35.85pt;z-index:251660291;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1044" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCenCj0DgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tr2zAUfh/sPwi9L3ZC3a0mTslaMgah&#10;LaSjz4osxQZJR0hK7OzX70h2kq7t09iLfG4+l+98Z37ba0UOwvkWTEWnk5wSYTjUrdlV9Nfz6ss3&#10;SnxgpmYKjKjoUXh6u/j8ad7ZUsygAVULRzCJ8WVnK9qEYMss87wRmvkJWGHQKcFpFlB1u6x2rMPs&#10;WmWzPL/OOnC1dcCF92i9H5x0kfJLKXh4lNKLQFRFsbeQXpfebXyzxZyVO8ds0/KxDfYPXWjWGix6&#10;TnXPAiN7175LpVvuwIMMEw46AylbLtIMOM00fzPNpmFWpFkQHG/PMPn/l5Y/HDb2yZHQf4ceFxgB&#10;6awvPRrjPL10On6xU4J+hPB4hk30gXA0fp3mxXVBCUfXVVHMboqYJbv8bJ0PPwRoEoWKOtxKAosd&#10;1j4MoaeQWMvAqlUqbUaZvwyYM1qyS4dRCv22H9veQn3EaRwMi/aWr1qsuWY+PDGHm8UBkK3hER+p&#10;oKsojBIlDbjfH9ljPAKOXko6ZEpFDVKZEvXT4CJmxVWeR2YlbXqTF1FzSUNhexLMXt8BknCK92B5&#10;EmNcUCdROtAvSOZlrIYuZjjWrGg4iXdh4C0eAxfLZQpCElkW1mZjeUwdwYpIPvcvzNkR7oB7eoAT&#10;l1j5BvUhNv7p7XIfEPu0kgjsgOaINxIwLXU8lsjw13qKupz04g8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3NKHq2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3UTUasykiCAo&#10;WIq16HWbnfzB7GzIbJr47d160cvA4z3e+02+ml2nDjRI6xkhXSSgiEtvW64Rdu9PF7egJBi2pvNM&#10;CN8ksCpOT3KTWT/xGx22oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5MkhvtTMtx&#10;oTE9PTZUfm1Hh/B8JZ9hrKprWb+up+Rlcrtx84F4fjY/3IMKNIe/MBzxIzoUkWnvR7aiOoT4SPi9&#10;Ry9N70DtEZbpEnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnpwo9A4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtzSh6tsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="2DAFEBD2" w14:textId="4D222CF5">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001F562D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                      <w:t>Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="001F562D" w14:paraId="52265BD7" w14:textId="78E77340">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003D365A">
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="623D6413" wp14:editId="09D43A4E">
+              <wp:simplePos x="686435" y="252730"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="710565" cy="455295"/>
+              <wp:effectExtent l="0" t="0" r="13335" b="1905"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1465942055" name="Text Box 3" descr="Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="710565" cy="455295"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="20D99966" w14:textId="56DEAE87">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001F562D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                            <w:t>Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict w14:anchorId="06422916">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="623D6413">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:35.85pt;z-index:251661315;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1045" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfBCSgEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNKG0Ey4GbwEWB&#10;IAngFDnTFGkJELkEubbkfn2XlB9p2lPRC7UvLXdnhvPbwXRsr3xowVZ8Osk5U1ZC3dptxX+8rD59&#10;4SygsLXowKqKH1Tgt4uPH+a9K9UMGuhq5Rk1saHsXcUbRFdmWZCNMiJMwClLSQ3eCCTXb7Pai566&#10;my6b5fl11oOvnQepQqDo/Zjki9RfayXxSeugkHUVp9kwnT6dm3hmi7kot164ppXHMcQ/TGFEa+nS&#10;c6t7gYLtfPtHK9NKDwE0TiSYDLRupUo70DbT/N0260Y4lXYhcII7wxT+X1v5uF+7Z89w+AoDERgB&#10;6V0oAwXjPoP2Jn5pUkZ5gvBwhk0NyCQFP0/z4rrgTFLqqihmN0Xskl1+dj7gNwWGRaPinlhJYIn9&#10;Q8Cx9FQS77KwarsuMdPZ3wLUM0ayy4TRwmEzsLZ+M/0G6gMt5WHkOzi5aunqBxHwWXgimPYg0eIT&#10;HbqDvuJwtDhrwP/8WzzWE+6U5awnwVTckqI5675b4mNWXOV5FFjypjd5ET2fPDI2J8PuzB2QFqf0&#10;LJxMZqzD7mRqD+aVNL2Mt1FKWEl3VhxP5h2O8qU3IdVymYpIS07gg107GVtHzCKgL8Or8O6IOhJd&#10;j3CSlCjfgT/Wxj+DW+6QKEjMRHxHNI+wkw4Tt8c3E4X+1k9Vl5e9+AUAAP//AwBQSwMEFAAGAAgA&#10;AAAhALc0oerbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdRNRqzKSI&#10;IChYirXodZud/MHsbMhsmvjt3XrRy8DjPd77Tb6aXacONEjrGSFdJKCIS29brhF2708Xt6AkGLam&#10;80wI3ySwKk5PcpNZP/EbHbahVrGEJTMITQh9prWUDTkjC98TR6/ygzMhyqHWdjBTLHedvkySG+1M&#10;y3GhMT09NlR+bUeH8Hwln2GsqmtZv66n5GVyu3HzgXh+Nj/cgwo0h78wHPEjOhSRae9HtqI6hPhI&#10;+L1HL03vQO0RlukSdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfBCSgEAIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3NKHq&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="2F9C1C92" w14:textId="56DEAE87">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001F562D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                      <w:t>Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="003D365A" w:rsidR="00EB2BC1">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="636F6E64" wp14:editId="1227148B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10692000"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Picture 5"/>
@@ -9067,130 +12765,246 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="10692000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="60770030" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
+  <w:p w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00EB2BC1" w14:paraId="60770030" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0E8CEB5A" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
+  <w:p w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00EB2BC1" w14:paraId="0E8CEB5A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="244FE056" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
+  <w:p w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00EB2BC1" w14:paraId="244FE056" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4B084201" w14:textId="7F19FF21" w:rsidR="008313D5" w:rsidRPr="00EB2BC1" w:rsidRDefault="00472FBD" w:rsidP="00472FBD">
+  <w:p w:rsidRPr="00EB2BC1" w:rsidR="008313D5" w:rsidP="00472FBD" w:rsidRDefault="00472FBD" w14:paraId="4B084201" w14:textId="7F19FF21">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00472FBD">
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Public</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6185BDD8" w14:textId="23522314" w:rsidR="00DF17EF" w:rsidRDefault="006E510D" w:rsidP="00DF17EF">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="001F562D" w14:paraId="6185BDD8" w14:textId="6CC19CA9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DF17EF">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="40"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AA3FCC0" wp14:editId="79090BE4">
+              <wp:simplePos x="685800" y="257175"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="710565" cy="455295"/>
+              <wp:effectExtent l="0" t="0" r="13335" b="1905"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1163870963" name="Text Box 1" descr="Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="710565" cy="455295"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="031E43C7" w14:textId="3B1AE1CA">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001F562D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                            <w:t>Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict w14:anchorId="0B101498">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5AA3FCC0">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:35.85pt;z-index:251659267;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1047" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+HVZqEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkdbdacaqsVaZJ&#10;UVspnfpMMMSWgIuAxM5+/S44TrauT9Ve8P3y5d5zDvPbXityEM63YCo6neSUCMOhbs2uoj+fV5++&#10;UuIDMzVTYERFj8LT28XHD/POlmIGDahaOIJNjC87W9EmBFtmmeeN0MxPwAqDSQlOs4Cu22W1Yx12&#10;1yqb5fl11oGrrQMuvMfo/ZCki9RfSsHDo5ReBKIqirOFdLp0buOZLeas3Dlmm5afxmDvmEKz1uCl&#10;51b3LDCyd+0/rXTLHXiQYcJBZyBly0XaAbeZ5q+22TTMirQLguPtGSb//9ryh8PGPjkS+m/QI4ER&#10;kM760mMw7tNLp+MXJyWYRwiPZ9hEHwjH4JdpXlwXlHBMXRXF7KaIXbLLz9b58F2AJtGoqENWEljs&#10;sPZhKB1L4l0GVq1SiRll/gpgzxjJLhNGK/TbnrR1RT+P02+hPuJSDga+veWrFq9eMx+emEOCcQ8U&#10;bXjEQyroKgoni5IG3K+34rEecccsJR0KpqIGFU2J+mGQj1lxledRYMmb3uRF9Fzy0NiOhtnrO0At&#10;TvFZWJ7MWBfUaEoH+gU1vYy3YYoZjndWNIzmXRjki2+Ci+UyFaGWLAtrs7E8to6YRUCf+xfm7An1&#10;gHQ9wCgpVr4Cf6iNf3q73AekIDET8R3QPMGOOkzcnt5MFPqffqq6vOzFbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhALc0oerbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdRNRq&#10;zKSIIChYirXodZud/MHsbMhsmvjt3XrRy8DjPd77Tb6aXacONEjrGSFdJKCIS29brhF2708Xt6Ak&#10;GLam80wI3ySwKk5PcpNZP/EbHbahVrGEJTMITQh9prWUDTkjC98TR6/ygzMhyqHWdjBTLHedvkyS&#10;G+1My3GhMT09NlR+bUeH8Hwln2GsqmtZv66n5GVyu3HzgXh+Nj/cgwo0h78wHPEjOhSRae9HtqI6&#10;hPhI+L1HL03vQO0RlukSdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+HVZq&#10;EwIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3&#10;NKHq2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="001F562D" w:rsidR="001F562D" w:rsidP="001F562D" w:rsidRDefault="001F562D" w14:paraId="12E836B6" w14:textId="3B1AE1CA">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001F562D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                      <w:t>Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00DF17EF" w:rsidR="006E510D">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5849E66E" wp14:editId="63B78F0D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10688400"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 6"/>
                   <pic:cNvPicPr/>
@@ -9201,101 +13015,101 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="10688400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="739205F1" w14:textId="0B45FB74" w:rsidR="00DF17EF" w:rsidRDefault="00DF17EF" w:rsidP="00DF17EF">
+  <w:p w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00DF17EF" w14:paraId="739205F1" w14:textId="0B45FB74">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0C30593E" w14:textId="77777777" w:rsidR="00DF17EF" w:rsidRDefault="00DF17EF" w:rsidP="00DF17EF">
+  <w:p w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00DF17EF" w14:paraId="0C30593E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5F01A8D6" w14:textId="77777777" w:rsidR="00DF17EF" w:rsidRDefault="00DF17EF" w:rsidP="00DF17EF">
+  <w:p w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00DF17EF" w14:paraId="5F01A8D6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2392821F" w14:textId="379F0F86" w:rsidR="00B26D29" w:rsidRPr="00DF17EF" w:rsidRDefault="00472FBD" w:rsidP="00472FBD">
+  <w:p w:rsidRPr="00DF17EF" w:rsidR="00B26D29" w:rsidP="00472FBD" w:rsidRDefault="00472FBD" w14:paraId="2392821F" w14:textId="379F0F86">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00472FBD">
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Public</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="34A87E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1700"/>
@@ -9353,177 +13167,326 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8D4636E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7D38702A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C3ECC686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="333251FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C30E81DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6D109662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="006C5F09"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="69A08142"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016F27AA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="107E0C76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03917BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C28FAE0"/>
     <w:lvl w:ilvl="0" w:tplc="FD52E83C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SectionHeader"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9570,93 +13533,93 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04724149"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE981792"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="852" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
@@ -9695,200 +13658,1058 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140E07E4"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="061B6D73"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CAE67900"/>
+    <w:tmpl w:val="64684C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="094418A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC4608F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="117446E1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5200EF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15156E5C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3182ACBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16F60A52"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1C009328"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18C3383A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E826412"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1962727D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F7AE7C84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19674420"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4CAD946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="716"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
@@ -9964,285 +14785,989 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A1F2726"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CF5187D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CE981792"/>
-[...5 lines deleted...]
-    <w:tmpl w:val="FA927A3C"/>
+    <w:tmpl w:val="54EC7B02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DF62785"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1167ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="4C141C14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7340C5A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0A3055CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E8A81442">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6CA8D24A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F73C758E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2A869FB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8932D8D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1A3267D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22850A77"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6B8AF568"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28527B6F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C1C7BF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30A44016"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C4CDD32"/>
+    <w:lvl w:ilvl="0" w:tplc="389C1510">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+        <w:color w:val="808080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34376E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38126198"/>
     <w:lvl w:ilvl="0" w:tplc="61963378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34450B40"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5864604"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AE1373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF923E2E"/>
     <w:lvl w:ilvl="0" w:tplc="10DAF008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1Numbered"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10289,799 +15814,1433 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="362D2115"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C39A8238"/>
+    <w:lvl w:ilvl="0" w:tplc="062C30FA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperRoman"/>
-      <w:lvlText w:val="Article %1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...86 lines deleted...]
-        <w:ind w:left="397" w:hanging="397"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="FFBF22"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="539AD26E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...75 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5D8C5148">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...167 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="FF00FF" w:themeColor="accent1"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="3" w:tplc="97C03378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="568" w:hanging="284"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="FF00FF" w:themeColor="accent1"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="4" w:tplc="DC6EE1E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="852" w:hanging="284"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="FF00FF" w:themeColor="accent1"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="5" w:tplc="3E547B98">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="6" w:tplc="D85E262E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="7" w:tplc="05725F14">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="8" w:tplc="0C30F342">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...25 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61EF6861"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E481EF1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1B4483F8"/>
+    <w:tmpl w:val="6FB84D62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="397" w:hanging="397"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="FFBF22"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62E07918"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45EA609D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0809001F"/>
+    <w:tmpl w:val="7516417E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="792" w:hanging="432"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1224" w:hanging="504"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1728" w:hanging="648"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2232" w:hanging="792"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2736" w:hanging="936"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="1080"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3744" w:hanging="1224"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="1440"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67514FD0"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D3C4D09"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1B4483F8"/>
+    <w:tmpl w:val="3F0C07D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="397" w:hanging="397"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="FFBF22"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EB07EFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D874606E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54A754C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1494DC50"/>
+    <w:lvl w:ilvl="0" w:tplc="A6ACA740">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C62E489C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E052369C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="63D07F8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C896BF0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D0DC00B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9774C230">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="42C04FF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C87604E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57731754"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5670A0CC"/>
+    <w:lvl w:ilvl="0" w:tplc="466858C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7A8CAC7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10D4E10A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E9AE5B30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A744753E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="557CDCB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="768AF278">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6A9A2F38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BD1C5C24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59D054A5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0CFEAE90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DD459DE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D46E1D4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="642361F3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DCB00CFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1610D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D7CA560"/>
     <w:styleLink w:val="NumberedBulletsList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="453"/>
@@ -11154,862 +17313,699 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3462" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3916" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AD3657F"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A284FF8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CE981792"/>
-[...5 lines deleted...]
-    <w:tmpl w:val="08090023"/>
+    <w:tmpl w:val="32624D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperRoman"/>
-      <w:lvlText w:val="Article %1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalZero"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="Section %1.%2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%3)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="432"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1008" w:hanging="432"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%6)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1152" w:hanging="432"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="432"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75102A4B"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C52642A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B610F154"/>
+    <w:tmpl w:val="F3EE9F30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="397" w:hanging="397"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:color w:val="FFBF22"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="701700C6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5A88A2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778E4D1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D7CA560"/>
     <w:numStyleLink w:val="NumberedBulletsList"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C814088"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FA8197A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4F7EE70A"/>
+    <w:tmpl w:val="2836200C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="FF00FF" w:themeColor="accent1"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="568" w:hanging="284"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:color w:val="FF00FF" w:themeColor="accent1"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
-      <w:lvlText w:val="○"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="852" w:hanging="284"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:color w:val="FF00FF" w:themeColor="accent1"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:firstLine="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-    </w:lvl>
-[...132 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="98840366">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1631471937">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="186868467">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1738285083">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="992416223">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1066412967">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="371350953">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008558331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1590698444">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="321347623">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="400979428">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="450050108">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="427045568">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="13" w16cid:durableId="351030145">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="351030145">
+  <w:num w:numId="14" w16cid:durableId="984354713">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="48194925">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="419713709">
-[...321 lines deleted...]
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="16" w16cid:durableId="237911749">
+    <w:abstractNumId w:val="44"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="NumberedBullet1"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="NumberedBullet2"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -12105,1345 +18101,1486 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3462" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3916" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="863979532">
+  <w:num w:numId="17" w16cid:durableId="776801520">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1942257626">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="210532658">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="298265138">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="947274952">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="166754710">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1982036560">
+  <w:num w:numId="23" w16cid:durableId="1938169949">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="126364592">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2086107811">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2015257089">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="346370528">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="948901553">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1186864692">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="724793449">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="422145341">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1297293065">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="257712939">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="149444669">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="441071316">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1117599010">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="232860481">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1387803318">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="854490925">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1915164510">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="844318675">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="338896433">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="807430191">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="2053384469">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1179929941">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="795679059">
+  <w:num w:numId="46" w16cid:durableId="1345937798">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="776801520">
-[...32 lines deleted...]
-  <w:numIdMacAtCleanup w:val="16"/>
+  <w:numIdMacAtCleanup w:val="40"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
   <w15:person w15:author="Guidance">
     <w15:presenceInfo w15:providerId="None" w15:userId="Guidance"/>
+  </w15:person>
+  <w15:person w15:author="Katie McGuinness">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::katie.mcguinness_shma.co.uk#ext#@nationalgridplc.onmicrosoft.com::3cc6ef7d-10ae-4d74-9c9e-25e4c35266ac"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:linkStyles/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C257DB"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="0000092C"/>
     <w:rsid w:val="000017C7"/>
     <w:rsid w:val="00007028"/>
+    <w:rsid w:val="00007A9E"/>
     <w:rsid w:val="00011992"/>
+    <w:rsid w:val="00011F05"/>
     <w:rsid w:val="00013752"/>
     <w:rsid w:val="00015A2A"/>
-    <w:rsid w:val="00020E20"/>
     <w:rsid w:val="00021319"/>
     <w:rsid w:val="000213BA"/>
     <w:rsid w:val="000218CE"/>
     <w:rsid w:val="00022819"/>
     <w:rsid w:val="00022B39"/>
     <w:rsid w:val="0002463D"/>
     <w:rsid w:val="000246B0"/>
     <w:rsid w:val="00027845"/>
     <w:rsid w:val="00030017"/>
+    <w:rsid w:val="00030539"/>
     <w:rsid w:val="00030548"/>
     <w:rsid w:val="00031305"/>
     <w:rsid w:val="0003395B"/>
     <w:rsid w:val="00034DE8"/>
     <w:rsid w:val="00036E0D"/>
     <w:rsid w:val="00036ECA"/>
     <w:rsid w:val="00037D0E"/>
     <w:rsid w:val="00041BFC"/>
     <w:rsid w:val="000421C8"/>
     <w:rsid w:val="0004277D"/>
     <w:rsid w:val="00044829"/>
-    <w:rsid w:val="00044C14"/>
     <w:rsid w:val="00044DA4"/>
     <w:rsid w:val="00045569"/>
     <w:rsid w:val="0004599D"/>
     <w:rsid w:val="000501BC"/>
     <w:rsid w:val="00053545"/>
     <w:rsid w:val="00055072"/>
     <w:rsid w:val="000556E6"/>
+    <w:rsid w:val="0005616F"/>
+    <w:rsid w:val="00061C5F"/>
     <w:rsid w:val="00061FBD"/>
     <w:rsid w:val="00062681"/>
     <w:rsid w:val="00062B8A"/>
     <w:rsid w:val="00062E14"/>
     <w:rsid w:val="000638EF"/>
     <w:rsid w:val="00063CFD"/>
     <w:rsid w:val="0006536F"/>
     <w:rsid w:val="00066ABB"/>
     <w:rsid w:val="00067FC7"/>
+    <w:rsid w:val="0007009C"/>
     <w:rsid w:val="00070BFC"/>
     <w:rsid w:val="000714E6"/>
     <w:rsid w:val="00071FE5"/>
+    <w:rsid w:val="00072FF9"/>
     <w:rsid w:val="00072FFA"/>
     <w:rsid w:val="00073245"/>
     <w:rsid w:val="00073AA7"/>
     <w:rsid w:val="00073F44"/>
     <w:rsid w:val="00076586"/>
     <w:rsid w:val="000772BB"/>
+    <w:rsid w:val="000804A0"/>
     <w:rsid w:val="00081106"/>
     <w:rsid w:val="000816B3"/>
     <w:rsid w:val="00081F84"/>
     <w:rsid w:val="00081FD6"/>
     <w:rsid w:val="000821BE"/>
     <w:rsid w:val="00083974"/>
     <w:rsid w:val="00083E12"/>
     <w:rsid w:val="000847DC"/>
     <w:rsid w:val="00084C5F"/>
-    <w:rsid w:val="000860B4"/>
+    <w:rsid w:val="00084ED0"/>
     <w:rsid w:val="00087020"/>
     <w:rsid w:val="0009211E"/>
     <w:rsid w:val="0009276B"/>
     <w:rsid w:val="00092C02"/>
     <w:rsid w:val="00092D2F"/>
     <w:rsid w:val="00093369"/>
-    <w:rsid w:val="00094523"/>
     <w:rsid w:val="000946F1"/>
     <w:rsid w:val="00094E5F"/>
     <w:rsid w:val="00094F88"/>
     <w:rsid w:val="0009609C"/>
     <w:rsid w:val="000966D4"/>
     <w:rsid w:val="00097FED"/>
+    <w:rsid w:val="000A09AB"/>
+    <w:rsid w:val="000A16BA"/>
     <w:rsid w:val="000A1C65"/>
     <w:rsid w:val="000A2C20"/>
+    <w:rsid w:val="000A2FD0"/>
+    <w:rsid w:val="000A4027"/>
     <w:rsid w:val="000A4598"/>
+    <w:rsid w:val="000A586E"/>
+    <w:rsid w:val="000A60C7"/>
     <w:rsid w:val="000A730E"/>
+    <w:rsid w:val="000B0521"/>
+    <w:rsid w:val="000B0A48"/>
     <w:rsid w:val="000B0F9C"/>
     <w:rsid w:val="000B19B2"/>
     <w:rsid w:val="000B1B73"/>
     <w:rsid w:val="000B296B"/>
     <w:rsid w:val="000B304C"/>
     <w:rsid w:val="000B3F97"/>
     <w:rsid w:val="000B475E"/>
     <w:rsid w:val="000B5338"/>
+    <w:rsid w:val="000B564D"/>
     <w:rsid w:val="000B6756"/>
     <w:rsid w:val="000B6A4C"/>
     <w:rsid w:val="000B7E99"/>
     <w:rsid w:val="000C0D0A"/>
     <w:rsid w:val="000C35E2"/>
     <w:rsid w:val="000C5017"/>
     <w:rsid w:val="000C53DB"/>
+    <w:rsid w:val="000C57C7"/>
     <w:rsid w:val="000C60C2"/>
     <w:rsid w:val="000C64F6"/>
     <w:rsid w:val="000C66C7"/>
     <w:rsid w:val="000D16EC"/>
     <w:rsid w:val="000D2220"/>
     <w:rsid w:val="000D3A7B"/>
     <w:rsid w:val="000D3E58"/>
     <w:rsid w:val="000D4C01"/>
+    <w:rsid w:val="000D5CB5"/>
+    <w:rsid w:val="000D62F5"/>
     <w:rsid w:val="000D65A7"/>
     <w:rsid w:val="000E068A"/>
+    <w:rsid w:val="000E0FA5"/>
     <w:rsid w:val="000E1ECB"/>
     <w:rsid w:val="000E3824"/>
     <w:rsid w:val="000E43B5"/>
     <w:rsid w:val="000E496F"/>
+    <w:rsid w:val="000E4D91"/>
     <w:rsid w:val="000E5122"/>
     <w:rsid w:val="000E6380"/>
     <w:rsid w:val="000E6C6B"/>
     <w:rsid w:val="000F033D"/>
     <w:rsid w:val="000F0452"/>
     <w:rsid w:val="000F120C"/>
     <w:rsid w:val="000F224C"/>
     <w:rsid w:val="000F3E38"/>
+    <w:rsid w:val="000F529E"/>
+    <w:rsid w:val="000F56D6"/>
     <w:rsid w:val="000F5DF1"/>
     <w:rsid w:val="000F65D6"/>
     <w:rsid w:val="000F67B8"/>
-    <w:rsid w:val="000F759F"/>
     <w:rsid w:val="0010311E"/>
     <w:rsid w:val="00103DA4"/>
     <w:rsid w:val="001060D4"/>
     <w:rsid w:val="00106B84"/>
     <w:rsid w:val="00107C4C"/>
     <w:rsid w:val="00110513"/>
+    <w:rsid w:val="00110580"/>
     <w:rsid w:val="00110F32"/>
     <w:rsid w:val="00112C46"/>
-    <w:rsid w:val="00113452"/>
     <w:rsid w:val="001137FB"/>
     <w:rsid w:val="0011389F"/>
     <w:rsid w:val="00113BF5"/>
     <w:rsid w:val="00113CB3"/>
     <w:rsid w:val="00113F39"/>
     <w:rsid w:val="0011423A"/>
     <w:rsid w:val="001145E7"/>
     <w:rsid w:val="00114BDB"/>
     <w:rsid w:val="001155B3"/>
     <w:rsid w:val="00116009"/>
     <w:rsid w:val="001173F1"/>
     <w:rsid w:val="00117DA6"/>
     <w:rsid w:val="00120547"/>
     <w:rsid w:val="00124925"/>
     <w:rsid w:val="001258BB"/>
     <w:rsid w:val="00127759"/>
+    <w:rsid w:val="001308F8"/>
     <w:rsid w:val="00130F65"/>
     <w:rsid w:val="00132C86"/>
     <w:rsid w:val="001340C9"/>
     <w:rsid w:val="001349FB"/>
     <w:rsid w:val="00134AC2"/>
     <w:rsid w:val="00134AF9"/>
     <w:rsid w:val="00134F82"/>
     <w:rsid w:val="0013659A"/>
     <w:rsid w:val="00136B6F"/>
     <w:rsid w:val="00137D1B"/>
+    <w:rsid w:val="0014180D"/>
     <w:rsid w:val="0014185A"/>
     <w:rsid w:val="001426CA"/>
     <w:rsid w:val="0014293F"/>
+    <w:rsid w:val="00143072"/>
     <w:rsid w:val="001446CA"/>
     <w:rsid w:val="00144C22"/>
     <w:rsid w:val="00144D31"/>
+    <w:rsid w:val="00145D78"/>
     <w:rsid w:val="00146DE3"/>
     <w:rsid w:val="00146EC7"/>
     <w:rsid w:val="00147154"/>
     <w:rsid w:val="00147BF4"/>
     <w:rsid w:val="001510CA"/>
     <w:rsid w:val="001516B9"/>
     <w:rsid w:val="00151D8A"/>
     <w:rsid w:val="00152912"/>
     <w:rsid w:val="00153066"/>
     <w:rsid w:val="001535B0"/>
     <w:rsid w:val="001536C3"/>
     <w:rsid w:val="00154713"/>
     <w:rsid w:val="00154C3B"/>
     <w:rsid w:val="00155E29"/>
-    <w:rsid w:val="00161348"/>
     <w:rsid w:val="00162ADF"/>
     <w:rsid w:val="0016337B"/>
     <w:rsid w:val="00164401"/>
     <w:rsid w:val="0016480C"/>
     <w:rsid w:val="0016594A"/>
     <w:rsid w:val="001668BE"/>
     <w:rsid w:val="00166A57"/>
     <w:rsid w:val="0016758D"/>
+    <w:rsid w:val="00167C1D"/>
     <w:rsid w:val="00170B39"/>
     <w:rsid w:val="0017122F"/>
     <w:rsid w:val="001722A3"/>
-    <w:rsid w:val="001722C7"/>
     <w:rsid w:val="00172340"/>
+    <w:rsid w:val="00172F50"/>
     <w:rsid w:val="00173215"/>
     <w:rsid w:val="0017346A"/>
     <w:rsid w:val="00173FC9"/>
     <w:rsid w:val="00174406"/>
     <w:rsid w:val="0017581D"/>
     <w:rsid w:val="00176FB8"/>
     <w:rsid w:val="00177CCF"/>
     <w:rsid w:val="00181B49"/>
     <w:rsid w:val="00182168"/>
     <w:rsid w:val="00182640"/>
     <w:rsid w:val="00186A6D"/>
     <w:rsid w:val="00186DF4"/>
     <w:rsid w:val="00186FE8"/>
     <w:rsid w:val="001917FE"/>
+    <w:rsid w:val="00191F7C"/>
     <w:rsid w:val="001920B4"/>
-    <w:rsid w:val="001923CF"/>
+    <w:rsid w:val="0019295D"/>
+    <w:rsid w:val="00192A73"/>
     <w:rsid w:val="001935DE"/>
     <w:rsid w:val="001938FD"/>
+    <w:rsid w:val="001939FD"/>
     <w:rsid w:val="00193E2E"/>
     <w:rsid w:val="00193F3F"/>
+    <w:rsid w:val="0019439B"/>
     <w:rsid w:val="0019567E"/>
     <w:rsid w:val="00195C2B"/>
     <w:rsid w:val="001961D9"/>
     <w:rsid w:val="00196281"/>
     <w:rsid w:val="0019677B"/>
-    <w:rsid w:val="001978B3"/>
-    <w:rsid w:val="001A0483"/>
     <w:rsid w:val="001A170B"/>
     <w:rsid w:val="001A24B0"/>
     <w:rsid w:val="001A3BE2"/>
     <w:rsid w:val="001A466F"/>
     <w:rsid w:val="001A4EB3"/>
     <w:rsid w:val="001A574A"/>
+    <w:rsid w:val="001A7158"/>
+    <w:rsid w:val="001A7856"/>
+    <w:rsid w:val="001B1BD9"/>
     <w:rsid w:val="001B33CC"/>
     <w:rsid w:val="001B3799"/>
     <w:rsid w:val="001B60BF"/>
     <w:rsid w:val="001B799C"/>
     <w:rsid w:val="001B7A30"/>
     <w:rsid w:val="001B7D49"/>
     <w:rsid w:val="001C0639"/>
     <w:rsid w:val="001C067C"/>
     <w:rsid w:val="001C1745"/>
     <w:rsid w:val="001C185D"/>
     <w:rsid w:val="001C1930"/>
     <w:rsid w:val="001C30D3"/>
     <w:rsid w:val="001C4ABF"/>
     <w:rsid w:val="001C4DB5"/>
     <w:rsid w:val="001C67DA"/>
     <w:rsid w:val="001C7AA0"/>
     <w:rsid w:val="001D00F7"/>
     <w:rsid w:val="001D14F7"/>
     <w:rsid w:val="001D26B9"/>
     <w:rsid w:val="001D2FA5"/>
     <w:rsid w:val="001D3612"/>
     <w:rsid w:val="001D682C"/>
     <w:rsid w:val="001E2110"/>
     <w:rsid w:val="001E2E4F"/>
     <w:rsid w:val="001E372F"/>
     <w:rsid w:val="001E4924"/>
     <w:rsid w:val="001E54FC"/>
     <w:rsid w:val="001E6636"/>
     <w:rsid w:val="001E68CF"/>
     <w:rsid w:val="001E6B69"/>
     <w:rsid w:val="001E74F3"/>
     <w:rsid w:val="001E7752"/>
     <w:rsid w:val="001F04C9"/>
     <w:rsid w:val="001F0AA2"/>
     <w:rsid w:val="001F101E"/>
     <w:rsid w:val="001F1748"/>
     <w:rsid w:val="001F2EF2"/>
+    <w:rsid w:val="001F562D"/>
     <w:rsid w:val="001F59CD"/>
     <w:rsid w:val="001F6599"/>
     <w:rsid w:val="001F77DC"/>
     <w:rsid w:val="002005E2"/>
     <w:rsid w:val="00200E17"/>
     <w:rsid w:val="0020128F"/>
+    <w:rsid w:val="00202CBB"/>
     <w:rsid w:val="0020555B"/>
     <w:rsid w:val="002071F6"/>
     <w:rsid w:val="002071FF"/>
     <w:rsid w:val="00207EBF"/>
     <w:rsid w:val="00207FF1"/>
+    <w:rsid w:val="00211703"/>
     <w:rsid w:val="002121DE"/>
     <w:rsid w:val="002122D2"/>
     <w:rsid w:val="0021404C"/>
     <w:rsid w:val="0021513D"/>
     <w:rsid w:val="00215172"/>
     <w:rsid w:val="002152FA"/>
     <w:rsid w:val="00215B3E"/>
     <w:rsid w:val="00216034"/>
     <w:rsid w:val="00216A65"/>
     <w:rsid w:val="00217E5E"/>
+    <w:rsid w:val="00220015"/>
     <w:rsid w:val="00220292"/>
     <w:rsid w:val="00221B5A"/>
     <w:rsid w:val="00223A62"/>
     <w:rsid w:val="002249DB"/>
     <w:rsid w:val="00224DCF"/>
     <w:rsid w:val="00225056"/>
     <w:rsid w:val="00226DDB"/>
     <w:rsid w:val="00226EAA"/>
     <w:rsid w:val="00227DEE"/>
-    <w:rsid w:val="002313BC"/>
     <w:rsid w:val="002327FC"/>
     <w:rsid w:val="00233A0A"/>
+    <w:rsid w:val="0023521F"/>
+    <w:rsid w:val="0023579F"/>
     <w:rsid w:val="0023612C"/>
     <w:rsid w:val="00236931"/>
-    <w:rsid w:val="00236B90"/>
     <w:rsid w:val="0024092B"/>
     <w:rsid w:val="0024129E"/>
     <w:rsid w:val="00241AA1"/>
     <w:rsid w:val="00241B4F"/>
+    <w:rsid w:val="00242A14"/>
     <w:rsid w:val="00246FF1"/>
     <w:rsid w:val="0024734E"/>
     <w:rsid w:val="00251245"/>
     <w:rsid w:val="00251AC7"/>
     <w:rsid w:val="0025377E"/>
     <w:rsid w:val="00253FF0"/>
     <w:rsid w:val="00254702"/>
     <w:rsid w:val="00254ACB"/>
     <w:rsid w:val="00254EB1"/>
     <w:rsid w:val="0025501B"/>
     <w:rsid w:val="0025509C"/>
+    <w:rsid w:val="002558B8"/>
     <w:rsid w:val="00261382"/>
     <w:rsid w:val="00261FDF"/>
     <w:rsid w:val="00265B9C"/>
-    <w:rsid w:val="00267712"/>
+    <w:rsid w:val="00270C05"/>
     <w:rsid w:val="00270DDA"/>
     <w:rsid w:val="00271135"/>
     <w:rsid w:val="00272013"/>
-    <w:rsid w:val="00272FEC"/>
     <w:rsid w:val="00273931"/>
     <w:rsid w:val="00274FB1"/>
     <w:rsid w:val="0027568B"/>
     <w:rsid w:val="00275D22"/>
     <w:rsid w:val="00275E09"/>
     <w:rsid w:val="00276BA1"/>
     <w:rsid w:val="00277702"/>
     <w:rsid w:val="002778F6"/>
     <w:rsid w:val="00277B32"/>
     <w:rsid w:val="00280106"/>
+    <w:rsid w:val="00280709"/>
     <w:rsid w:val="00281809"/>
     <w:rsid w:val="00281AB6"/>
     <w:rsid w:val="00281CDF"/>
     <w:rsid w:val="002827FE"/>
     <w:rsid w:val="00282A6B"/>
+    <w:rsid w:val="0028443D"/>
     <w:rsid w:val="00285D15"/>
     <w:rsid w:val="00286477"/>
     <w:rsid w:val="002872AD"/>
-    <w:rsid w:val="00287449"/>
     <w:rsid w:val="002874BE"/>
     <w:rsid w:val="002876A7"/>
     <w:rsid w:val="00290262"/>
     <w:rsid w:val="00290786"/>
+    <w:rsid w:val="002915F9"/>
     <w:rsid w:val="00291B33"/>
     <w:rsid w:val="00291E2C"/>
     <w:rsid w:val="0029281D"/>
     <w:rsid w:val="0029334F"/>
     <w:rsid w:val="00293E01"/>
     <w:rsid w:val="0029478F"/>
     <w:rsid w:val="002968DD"/>
     <w:rsid w:val="00297C15"/>
+    <w:rsid w:val="002A10F8"/>
     <w:rsid w:val="002A21AE"/>
     <w:rsid w:val="002A42A5"/>
     <w:rsid w:val="002A47B7"/>
     <w:rsid w:val="002A53AC"/>
     <w:rsid w:val="002A7C66"/>
     <w:rsid w:val="002B0E2D"/>
     <w:rsid w:val="002B1962"/>
     <w:rsid w:val="002B1FC9"/>
     <w:rsid w:val="002B1FE7"/>
     <w:rsid w:val="002B228B"/>
     <w:rsid w:val="002B25D2"/>
     <w:rsid w:val="002B3A58"/>
+    <w:rsid w:val="002B4147"/>
     <w:rsid w:val="002B43DB"/>
     <w:rsid w:val="002B56D4"/>
-    <w:rsid w:val="002B5E5A"/>
     <w:rsid w:val="002B67DA"/>
     <w:rsid w:val="002B6AD9"/>
     <w:rsid w:val="002C112B"/>
     <w:rsid w:val="002C1211"/>
     <w:rsid w:val="002C1261"/>
     <w:rsid w:val="002C2938"/>
+    <w:rsid w:val="002C2C17"/>
+    <w:rsid w:val="002C3970"/>
     <w:rsid w:val="002C3C01"/>
     <w:rsid w:val="002C4AC0"/>
     <w:rsid w:val="002C4BAB"/>
     <w:rsid w:val="002C67B0"/>
+    <w:rsid w:val="002C6E0A"/>
+    <w:rsid w:val="002C6E29"/>
     <w:rsid w:val="002C7A80"/>
     <w:rsid w:val="002D02A7"/>
     <w:rsid w:val="002D02FA"/>
     <w:rsid w:val="002D313A"/>
     <w:rsid w:val="002D3490"/>
     <w:rsid w:val="002D3503"/>
     <w:rsid w:val="002D4CD5"/>
     <w:rsid w:val="002D5145"/>
     <w:rsid w:val="002D6406"/>
     <w:rsid w:val="002D6BAE"/>
     <w:rsid w:val="002D728B"/>
     <w:rsid w:val="002E0E15"/>
     <w:rsid w:val="002E2BF9"/>
-    <w:rsid w:val="002E5A9B"/>
-    <w:rsid w:val="002F0B6B"/>
+    <w:rsid w:val="002E7594"/>
     <w:rsid w:val="002F3145"/>
     <w:rsid w:val="002F329C"/>
     <w:rsid w:val="002F3900"/>
     <w:rsid w:val="002F3F4B"/>
     <w:rsid w:val="002F46B4"/>
     <w:rsid w:val="002F592C"/>
+    <w:rsid w:val="002F6478"/>
     <w:rsid w:val="002F6F4F"/>
     <w:rsid w:val="002F7DB8"/>
     <w:rsid w:val="003003BD"/>
     <w:rsid w:val="00300CC5"/>
     <w:rsid w:val="0030117E"/>
     <w:rsid w:val="0030153C"/>
     <w:rsid w:val="00301C3D"/>
     <w:rsid w:val="00301EF5"/>
     <w:rsid w:val="0030205D"/>
     <w:rsid w:val="00302539"/>
     <w:rsid w:val="00303237"/>
-    <w:rsid w:val="00303ED2"/>
+    <w:rsid w:val="00304CDE"/>
     <w:rsid w:val="00305777"/>
     <w:rsid w:val="003067B1"/>
     <w:rsid w:val="00306812"/>
     <w:rsid w:val="003102FE"/>
     <w:rsid w:val="00310AB7"/>
+    <w:rsid w:val="00311EF8"/>
     <w:rsid w:val="00313E6E"/>
     <w:rsid w:val="00314D99"/>
     <w:rsid w:val="00314E7F"/>
     <w:rsid w:val="0031633F"/>
+    <w:rsid w:val="00316641"/>
     <w:rsid w:val="003179A9"/>
+    <w:rsid w:val="00323D2E"/>
     <w:rsid w:val="00323E4E"/>
     <w:rsid w:val="00323F41"/>
     <w:rsid w:val="00325261"/>
     <w:rsid w:val="0032644E"/>
     <w:rsid w:val="0032666D"/>
     <w:rsid w:val="0033065A"/>
     <w:rsid w:val="00331CB7"/>
     <w:rsid w:val="00331EC9"/>
     <w:rsid w:val="0033243A"/>
     <w:rsid w:val="00332474"/>
     <w:rsid w:val="00332A06"/>
     <w:rsid w:val="0033397E"/>
     <w:rsid w:val="00333BB8"/>
     <w:rsid w:val="00333D82"/>
     <w:rsid w:val="00336494"/>
     <w:rsid w:val="0033690A"/>
     <w:rsid w:val="00337021"/>
     <w:rsid w:val="00341DBA"/>
     <w:rsid w:val="003426AA"/>
     <w:rsid w:val="00342D7A"/>
     <w:rsid w:val="00342D8D"/>
     <w:rsid w:val="00342DF2"/>
     <w:rsid w:val="0034494E"/>
     <w:rsid w:val="003463ED"/>
     <w:rsid w:val="00347736"/>
     <w:rsid w:val="003479D4"/>
     <w:rsid w:val="003524B1"/>
     <w:rsid w:val="0035258D"/>
     <w:rsid w:val="003526B2"/>
     <w:rsid w:val="003528CD"/>
     <w:rsid w:val="003550C3"/>
     <w:rsid w:val="0035561E"/>
     <w:rsid w:val="00357149"/>
     <w:rsid w:val="0036093F"/>
     <w:rsid w:val="003616B4"/>
     <w:rsid w:val="00362ADD"/>
     <w:rsid w:val="003635D2"/>
     <w:rsid w:val="003644FB"/>
     <w:rsid w:val="0036495F"/>
     <w:rsid w:val="00365E0F"/>
-    <w:rsid w:val="0037122E"/>
     <w:rsid w:val="003727C1"/>
     <w:rsid w:val="003738E5"/>
+    <w:rsid w:val="00373C6B"/>
+    <w:rsid w:val="003756EC"/>
     <w:rsid w:val="00375931"/>
     <w:rsid w:val="00376923"/>
     <w:rsid w:val="00376C61"/>
     <w:rsid w:val="00377291"/>
     <w:rsid w:val="00377A6F"/>
     <w:rsid w:val="00382894"/>
     <w:rsid w:val="0038336D"/>
     <w:rsid w:val="00383D0D"/>
     <w:rsid w:val="003853CD"/>
+    <w:rsid w:val="00385F32"/>
     <w:rsid w:val="0039264B"/>
     <w:rsid w:val="00392DC9"/>
     <w:rsid w:val="00392E28"/>
     <w:rsid w:val="0039426F"/>
     <w:rsid w:val="0039506D"/>
     <w:rsid w:val="00396BA9"/>
     <w:rsid w:val="00396FEA"/>
+    <w:rsid w:val="003A0BED"/>
     <w:rsid w:val="003A1D19"/>
     <w:rsid w:val="003A458E"/>
     <w:rsid w:val="003A4C44"/>
     <w:rsid w:val="003A69ED"/>
     <w:rsid w:val="003B23D7"/>
     <w:rsid w:val="003B3803"/>
     <w:rsid w:val="003B5C8F"/>
     <w:rsid w:val="003B6831"/>
     <w:rsid w:val="003B6A3F"/>
     <w:rsid w:val="003B6D10"/>
     <w:rsid w:val="003B79DF"/>
     <w:rsid w:val="003C53ED"/>
     <w:rsid w:val="003D01FA"/>
     <w:rsid w:val="003D365A"/>
     <w:rsid w:val="003D634B"/>
     <w:rsid w:val="003D6B83"/>
     <w:rsid w:val="003E0A82"/>
     <w:rsid w:val="003E245C"/>
     <w:rsid w:val="003E2DA4"/>
     <w:rsid w:val="003E300B"/>
     <w:rsid w:val="003E4E47"/>
     <w:rsid w:val="003E59AF"/>
     <w:rsid w:val="003E780E"/>
     <w:rsid w:val="003F0415"/>
+    <w:rsid w:val="003F34D7"/>
     <w:rsid w:val="003F3C92"/>
     <w:rsid w:val="003F4485"/>
-    <w:rsid w:val="003F4F83"/>
     <w:rsid w:val="003F699C"/>
     <w:rsid w:val="00400625"/>
     <w:rsid w:val="00400E68"/>
     <w:rsid w:val="004011DE"/>
     <w:rsid w:val="00401DC8"/>
     <w:rsid w:val="00402213"/>
     <w:rsid w:val="00402C56"/>
     <w:rsid w:val="00403161"/>
     <w:rsid w:val="00404065"/>
     <w:rsid w:val="0040422E"/>
     <w:rsid w:val="00405212"/>
-    <w:rsid w:val="00407237"/>
+    <w:rsid w:val="004073FE"/>
+    <w:rsid w:val="004124EF"/>
     <w:rsid w:val="004132D1"/>
     <w:rsid w:val="00413956"/>
     <w:rsid w:val="00413CEE"/>
     <w:rsid w:val="004140D9"/>
     <w:rsid w:val="0041583A"/>
     <w:rsid w:val="00415A85"/>
     <w:rsid w:val="00416E60"/>
     <w:rsid w:val="004207C1"/>
     <w:rsid w:val="00420DE8"/>
     <w:rsid w:val="00423DA3"/>
     <w:rsid w:val="00424A7D"/>
     <w:rsid w:val="00424DDB"/>
     <w:rsid w:val="00424FCC"/>
     <w:rsid w:val="00425059"/>
     <w:rsid w:val="00426F5C"/>
     <w:rsid w:val="00427EE0"/>
+    <w:rsid w:val="00430134"/>
     <w:rsid w:val="004335BD"/>
-    <w:rsid w:val="00433933"/>
     <w:rsid w:val="00435512"/>
     <w:rsid w:val="00436720"/>
     <w:rsid w:val="0043703E"/>
+    <w:rsid w:val="00437F61"/>
     <w:rsid w:val="004418A1"/>
     <w:rsid w:val="00443555"/>
     <w:rsid w:val="004435E6"/>
     <w:rsid w:val="00443681"/>
     <w:rsid w:val="004436DC"/>
-    <w:rsid w:val="0044462D"/>
     <w:rsid w:val="00444AE6"/>
+    <w:rsid w:val="0044581F"/>
     <w:rsid w:val="00446CE9"/>
     <w:rsid w:val="004474EE"/>
     <w:rsid w:val="00450377"/>
     <w:rsid w:val="00450AA5"/>
     <w:rsid w:val="00450AB3"/>
     <w:rsid w:val="00451774"/>
     <w:rsid w:val="00452142"/>
     <w:rsid w:val="004527F5"/>
     <w:rsid w:val="004533DD"/>
     <w:rsid w:val="00453C26"/>
     <w:rsid w:val="0045450A"/>
     <w:rsid w:val="0045595E"/>
     <w:rsid w:val="004602DB"/>
     <w:rsid w:val="0046180F"/>
-    <w:rsid w:val="004642A7"/>
     <w:rsid w:val="00464A3D"/>
     <w:rsid w:val="00467853"/>
     <w:rsid w:val="004710DC"/>
     <w:rsid w:val="004713FB"/>
     <w:rsid w:val="00472FBD"/>
     <w:rsid w:val="00473562"/>
     <w:rsid w:val="00473C1A"/>
     <w:rsid w:val="00474271"/>
     <w:rsid w:val="00474678"/>
+    <w:rsid w:val="00477549"/>
     <w:rsid w:val="00477C68"/>
     <w:rsid w:val="00480421"/>
     <w:rsid w:val="004808CC"/>
     <w:rsid w:val="0048102A"/>
     <w:rsid w:val="004833B0"/>
     <w:rsid w:val="00483E04"/>
     <w:rsid w:val="0048569C"/>
     <w:rsid w:val="00485B0F"/>
     <w:rsid w:val="00486CB3"/>
     <w:rsid w:val="00486CFC"/>
     <w:rsid w:val="004870CC"/>
     <w:rsid w:val="00490BA7"/>
     <w:rsid w:val="0049205D"/>
     <w:rsid w:val="00493C98"/>
+    <w:rsid w:val="00495BA4"/>
     <w:rsid w:val="00496719"/>
     <w:rsid w:val="00496763"/>
     <w:rsid w:val="004969EE"/>
     <w:rsid w:val="00497673"/>
     <w:rsid w:val="00497F0C"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A338B"/>
+    <w:rsid w:val="004A4053"/>
     <w:rsid w:val="004A43DA"/>
     <w:rsid w:val="004A461F"/>
     <w:rsid w:val="004A4AB5"/>
     <w:rsid w:val="004B1D4E"/>
     <w:rsid w:val="004B1F72"/>
     <w:rsid w:val="004B20C7"/>
     <w:rsid w:val="004B2654"/>
     <w:rsid w:val="004B32DC"/>
     <w:rsid w:val="004B3949"/>
     <w:rsid w:val="004B3E8C"/>
+    <w:rsid w:val="004B5CBF"/>
     <w:rsid w:val="004B6600"/>
     <w:rsid w:val="004B71EE"/>
     <w:rsid w:val="004B7424"/>
     <w:rsid w:val="004B74AD"/>
-    <w:rsid w:val="004B7648"/>
     <w:rsid w:val="004B78F0"/>
     <w:rsid w:val="004C0A5C"/>
     <w:rsid w:val="004C1619"/>
     <w:rsid w:val="004C1CB6"/>
     <w:rsid w:val="004C1FF5"/>
     <w:rsid w:val="004C318D"/>
     <w:rsid w:val="004C4C01"/>
     <w:rsid w:val="004C5EA5"/>
     <w:rsid w:val="004C70EC"/>
     <w:rsid w:val="004C7495"/>
     <w:rsid w:val="004D0A0E"/>
     <w:rsid w:val="004D234A"/>
     <w:rsid w:val="004D277D"/>
     <w:rsid w:val="004D284B"/>
     <w:rsid w:val="004D2C68"/>
     <w:rsid w:val="004D320E"/>
     <w:rsid w:val="004D5006"/>
     <w:rsid w:val="004D7D42"/>
     <w:rsid w:val="004D7FE4"/>
     <w:rsid w:val="004E0492"/>
     <w:rsid w:val="004E076E"/>
     <w:rsid w:val="004E0C02"/>
     <w:rsid w:val="004E30DC"/>
     <w:rsid w:val="004E34A5"/>
+    <w:rsid w:val="004E421C"/>
     <w:rsid w:val="004E436B"/>
     <w:rsid w:val="004E5EDA"/>
     <w:rsid w:val="004E6F2B"/>
     <w:rsid w:val="004E71AE"/>
     <w:rsid w:val="004F0137"/>
     <w:rsid w:val="004F0551"/>
     <w:rsid w:val="004F0640"/>
     <w:rsid w:val="004F0AF4"/>
     <w:rsid w:val="004F23EF"/>
     <w:rsid w:val="004F3A56"/>
     <w:rsid w:val="004F488A"/>
     <w:rsid w:val="004F5AEA"/>
-    <w:rsid w:val="0050033E"/>
     <w:rsid w:val="00500BE3"/>
     <w:rsid w:val="00501FD8"/>
     <w:rsid w:val="005034BD"/>
     <w:rsid w:val="005035E2"/>
     <w:rsid w:val="0050387B"/>
     <w:rsid w:val="005046DF"/>
     <w:rsid w:val="005048A3"/>
     <w:rsid w:val="00505611"/>
     <w:rsid w:val="00505799"/>
     <w:rsid w:val="005058EB"/>
     <w:rsid w:val="00506216"/>
+    <w:rsid w:val="00506FD2"/>
     <w:rsid w:val="00507AA9"/>
     <w:rsid w:val="0051127D"/>
     <w:rsid w:val="00513FAC"/>
     <w:rsid w:val="00514E24"/>
     <w:rsid w:val="00516216"/>
     <w:rsid w:val="0051635D"/>
     <w:rsid w:val="00517A92"/>
     <w:rsid w:val="00522096"/>
     <w:rsid w:val="005220C6"/>
     <w:rsid w:val="005223E7"/>
+    <w:rsid w:val="005228A7"/>
     <w:rsid w:val="005228B8"/>
+    <w:rsid w:val="00522DBC"/>
     <w:rsid w:val="00522F09"/>
     <w:rsid w:val="005253BF"/>
+    <w:rsid w:val="00525F56"/>
     <w:rsid w:val="00527EF2"/>
+    <w:rsid w:val="005301FF"/>
     <w:rsid w:val="00530B60"/>
     <w:rsid w:val="0053334A"/>
     <w:rsid w:val="005337E8"/>
     <w:rsid w:val="00533C8E"/>
     <w:rsid w:val="00535700"/>
-    <w:rsid w:val="00537AF3"/>
     <w:rsid w:val="00540390"/>
+    <w:rsid w:val="00540DF3"/>
     <w:rsid w:val="00541600"/>
     <w:rsid w:val="00541E47"/>
     <w:rsid w:val="00543B47"/>
     <w:rsid w:val="005441CC"/>
     <w:rsid w:val="00544DBC"/>
     <w:rsid w:val="00545F4B"/>
+    <w:rsid w:val="005468DE"/>
     <w:rsid w:val="005479AB"/>
     <w:rsid w:val="005506CE"/>
     <w:rsid w:val="0055236E"/>
     <w:rsid w:val="005526FA"/>
     <w:rsid w:val="00552DB7"/>
     <w:rsid w:val="00553ABF"/>
+    <w:rsid w:val="00554005"/>
     <w:rsid w:val="00554020"/>
-    <w:rsid w:val="00554385"/>
-    <w:rsid w:val="00554723"/>
     <w:rsid w:val="005553E5"/>
     <w:rsid w:val="00555ABA"/>
     <w:rsid w:val="005565D4"/>
     <w:rsid w:val="00556994"/>
     <w:rsid w:val="005569D1"/>
+    <w:rsid w:val="005603EE"/>
     <w:rsid w:val="005607CA"/>
     <w:rsid w:val="00561290"/>
     <w:rsid w:val="00561432"/>
     <w:rsid w:val="0056170E"/>
+    <w:rsid w:val="0056393F"/>
     <w:rsid w:val="00563FC7"/>
     <w:rsid w:val="0056490B"/>
     <w:rsid w:val="00564A4C"/>
     <w:rsid w:val="00566638"/>
     <w:rsid w:val="005668F2"/>
     <w:rsid w:val="00566BC8"/>
     <w:rsid w:val="00566D67"/>
     <w:rsid w:val="00567685"/>
+    <w:rsid w:val="0056786C"/>
     <w:rsid w:val="00567A72"/>
+    <w:rsid w:val="005700D6"/>
+    <w:rsid w:val="00570ABE"/>
     <w:rsid w:val="00571096"/>
     <w:rsid w:val="0057202E"/>
     <w:rsid w:val="00572DD8"/>
     <w:rsid w:val="005741D5"/>
     <w:rsid w:val="005745FE"/>
     <w:rsid w:val="00574FB6"/>
     <w:rsid w:val="005753B3"/>
     <w:rsid w:val="005764B6"/>
     <w:rsid w:val="0057651A"/>
     <w:rsid w:val="005767E1"/>
     <w:rsid w:val="005771C5"/>
     <w:rsid w:val="00577A69"/>
     <w:rsid w:val="005800AE"/>
     <w:rsid w:val="00580E46"/>
+    <w:rsid w:val="00582899"/>
     <w:rsid w:val="00583222"/>
     <w:rsid w:val="00583DE4"/>
+    <w:rsid w:val="00584C3D"/>
     <w:rsid w:val="005851CE"/>
     <w:rsid w:val="005852D7"/>
     <w:rsid w:val="00587057"/>
     <w:rsid w:val="005879FD"/>
     <w:rsid w:val="00587C4F"/>
     <w:rsid w:val="00590493"/>
     <w:rsid w:val="00590A20"/>
     <w:rsid w:val="00591F83"/>
     <w:rsid w:val="005942E0"/>
     <w:rsid w:val="005946B9"/>
     <w:rsid w:val="0059487D"/>
     <w:rsid w:val="00595AA9"/>
+    <w:rsid w:val="00595BAC"/>
     <w:rsid w:val="00596E08"/>
     <w:rsid w:val="005A1824"/>
     <w:rsid w:val="005A1A56"/>
     <w:rsid w:val="005A241E"/>
+    <w:rsid w:val="005A33AA"/>
     <w:rsid w:val="005A3718"/>
     <w:rsid w:val="005A4B61"/>
     <w:rsid w:val="005A53E0"/>
     <w:rsid w:val="005A683D"/>
+    <w:rsid w:val="005B0BC6"/>
     <w:rsid w:val="005B1133"/>
     <w:rsid w:val="005B2215"/>
     <w:rsid w:val="005B27BD"/>
     <w:rsid w:val="005B2A08"/>
     <w:rsid w:val="005B2C13"/>
     <w:rsid w:val="005B2CA5"/>
     <w:rsid w:val="005B4ACD"/>
     <w:rsid w:val="005B53DB"/>
     <w:rsid w:val="005B7AC4"/>
     <w:rsid w:val="005C0E6B"/>
     <w:rsid w:val="005C1268"/>
     <w:rsid w:val="005C1546"/>
     <w:rsid w:val="005C2176"/>
     <w:rsid w:val="005C221A"/>
     <w:rsid w:val="005C3952"/>
     <w:rsid w:val="005C5728"/>
     <w:rsid w:val="005C57DB"/>
     <w:rsid w:val="005C7EE5"/>
     <w:rsid w:val="005D0442"/>
     <w:rsid w:val="005D0750"/>
     <w:rsid w:val="005D11B0"/>
     <w:rsid w:val="005D27E5"/>
     <w:rsid w:val="005D32C5"/>
     <w:rsid w:val="005D5098"/>
+    <w:rsid w:val="005D511F"/>
+    <w:rsid w:val="005D5256"/>
     <w:rsid w:val="005D57C5"/>
     <w:rsid w:val="005E0309"/>
     <w:rsid w:val="005E29AC"/>
     <w:rsid w:val="005E2EF0"/>
     <w:rsid w:val="005E384E"/>
     <w:rsid w:val="005E40EB"/>
     <w:rsid w:val="005E4507"/>
     <w:rsid w:val="005E6A6B"/>
     <w:rsid w:val="005E6BA2"/>
     <w:rsid w:val="005F0BF9"/>
     <w:rsid w:val="005F14E3"/>
+    <w:rsid w:val="005F1828"/>
     <w:rsid w:val="005F2B4D"/>
     <w:rsid w:val="005F3AEF"/>
+    <w:rsid w:val="005F4FCB"/>
     <w:rsid w:val="005F52B5"/>
     <w:rsid w:val="005F6973"/>
     <w:rsid w:val="005F7A55"/>
     <w:rsid w:val="00600005"/>
     <w:rsid w:val="006010CC"/>
     <w:rsid w:val="006020EF"/>
-    <w:rsid w:val="00602C07"/>
     <w:rsid w:val="00603EC7"/>
     <w:rsid w:val="00604369"/>
     <w:rsid w:val="006047E2"/>
     <w:rsid w:val="006062FA"/>
     <w:rsid w:val="00607F76"/>
     <w:rsid w:val="0061022B"/>
     <w:rsid w:val="00610A63"/>
     <w:rsid w:val="006114A6"/>
     <w:rsid w:val="00611B4B"/>
+    <w:rsid w:val="00616183"/>
     <w:rsid w:val="00616D69"/>
     <w:rsid w:val="00621DC9"/>
     <w:rsid w:val="00622179"/>
     <w:rsid w:val="00624624"/>
     <w:rsid w:val="00624B10"/>
     <w:rsid w:val="0062521E"/>
     <w:rsid w:val="00625C5D"/>
     <w:rsid w:val="006264D8"/>
     <w:rsid w:val="00627095"/>
     <w:rsid w:val="0063061C"/>
     <w:rsid w:val="00631F40"/>
     <w:rsid w:val="00632488"/>
     <w:rsid w:val="00632545"/>
     <w:rsid w:val="006325D5"/>
     <w:rsid w:val="00637248"/>
+    <w:rsid w:val="00637490"/>
     <w:rsid w:val="006405DF"/>
     <w:rsid w:val="0064084D"/>
+    <w:rsid w:val="006422D2"/>
     <w:rsid w:val="00642453"/>
+    <w:rsid w:val="0064371C"/>
     <w:rsid w:val="00643F1F"/>
     <w:rsid w:val="00647811"/>
     <w:rsid w:val="00651070"/>
-    <w:rsid w:val="00651436"/>
     <w:rsid w:val="00651BA4"/>
     <w:rsid w:val="00652665"/>
     <w:rsid w:val="0065295B"/>
     <w:rsid w:val="00653D0D"/>
     <w:rsid w:val="0065406D"/>
     <w:rsid w:val="0065429A"/>
     <w:rsid w:val="006631E3"/>
+    <w:rsid w:val="00663B17"/>
     <w:rsid w:val="00663C49"/>
-    <w:rsid w:val="00665B21"/>
     <w:rsid w:val="006664D4"/>
     <w:rsid w:val="00666664"/>
     <w:rsid w:val="00666D61"/>
     <w:rsid w:val="006701E2"/>
     <w:rsid w:val="00670338"/>
     <w:rsid w:val="0067076C"/>
     <w:rsid w:val="00670C2C"/>
+    <w:rsid w:val="00670CDE"/>
     <w:rsid w:val="00670DE0"/>
     <w:rsid w:val="006726E0"/>
     <w:rsid w:val="00673126"/>
     <w:rsid w:val="00673256"/>
     <w:rsid w:val="0067383E"/>
+    <w:rsid w:val="006746A2"/>
     <w:rsid w:val="0067470F"/>
     <w:rsid w:val="00675436"/>
     <w:rsid w:val="00675CA7"/>
     <w:rsid w:val="00676A46"/>
     <w:rsid w:val="00680AD3"/>
     <w:rsid w:val="00681C00"/>
     <w:rsid w:val="00681DFD"/>
     <w:rsid w:val="00682333"/>
     <w:rsid w:val="0068310C"/>
     <w:rsid w:val="006834E4"/>
     <w:rsid w:val="00683A15"/>
     <w:rsid w:val="00684038"/>
     <w:rsid w:val="006842BD"/>
     <w:rsid w:val="0069167B"/>
     <w:rsid w:val="00691E5D"/>
     <w:rsid w:val="00692057"/>
     <w:rsid w:val="0069237B"/>
     <w:rsid w:val="0069393D"/>
     <w:rsid w:val="00693C39"/>
     <w:rsid w:val="00695F2A"/>
     <w:rsid w:val="006961C5"/>
     <w:rsid w:val="00696B6E"/>
     <w:rsid w:val="00697560"/>
     <w:rsid w:val="006A0021"/>
+    <w:rsid w:val="006A0DEE"/>
+    <w:rsid w:val="006A0FB7"/>
     <w:rsid w:val="006A11C9"/>
     <w:rsid w:val="006A2517"/>
-    <w:rsid w:val="006A3358"/>
     <w:rsid w:val="006A644C"/>
     <w:rsid w:val="006A69E4"/>
     <w:rsid w:val="006A7045"/>
     <w:rsid w:val="006A7D75"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B53A9"/>
     <w:rsid w:val="006B573D"/>
     <w:rsid w:val="006B675C"/>
     <w:rsid w:val="006B69AD"/>
     <w:rsid w:val="006B74A5"/>
     <w:rsid w:val="006B7567"/>
     <w:rsid w:val="006C0325"/>
     <w:rsid w:val="006C1CD5"/>
     <w:rsid w:val="006C2B51"/>
     <w:rsid w:val="006C347F"/>
     <w:rsid w:val="006C34E5"/>
     <w:rsid w:val="006C365B"/>
     <w:rsid w:val="006C42A1"/>
+    <w:rsid w:val="006C5704"/>
     <w:rsid w:val="006C7996"/>
     <w:rsid w:val="006D15C6"/>
     <w:rsid w:val="006D4919"/>
     <w:rsid w:val="006D6073"/>
     <w:rsid w:val="006D6266"/>
     <w:rsid w:val="006E055E"/>
     <w:rsid w:val="006E0E6C"/>
     <w:rsid w:val="006E1030"/>
+    <w:rsid w:val="006E3214"/>
     <w:rsid w:val="006E5041"/>
     <w:rsid w:val="006E510D"/>
     <w:rsid w:val="006E6687"/>
     <w:rsid w:val="006E7597"/>
-    <w:rsid w:val="006F102C"/>
+    <w:rsid w:val="006E7B03"/>
     <w:rsid w:val="006F2FDC"/>
     <w:rsid w:val="006F3637"/>
     <w:rsid w:val="006F37D9"/>
     <w:rsid w:val="006F4409"/>
     <w:rsid w:val="006F4CCF"/>
     <w:rsid w:val="006F4F97"/>
     <w:rsid w:val="006F6119"/>
     <w:rsid w:val="006F6E18"/>
     <w:rsid w:val="00702352"/>
     <w:rsid w:val="00702959"/>
     <w:rsid w:val="00702D7C"/>
-    <w:rsid w:val="0070308A"/>
     <w:rsid w:val="00703BB1"/>
     <w:rsid w:val="0070404B"/>
     <w:rsid w:val="007042D7"/>
     <w:rsid w:val="00704D31"/>
     <w:rsid w:val="0070569C"/>
     <w:rsid w:val="00706660"/>
     <w:rsid w:val="00706725"/>
     <w:rsid w:val="00707599"/>
     <w:rsid w:val="00707BD7"/>
-    <w:rsid w:val="0071036E"/>
+    <w:rsid w:val="00710F4C"/>
     <w:rsid w:val="00713F7A"/>
     <w:rsid w:val="00714246"/>
     <w:rsid w:val="00714FD2"/>
     <w:rsid w:val="007155D1"/>
     <w:rsid w:val="00716462"/>
     <w:rsid w:val="00717C5D"/>
+    <w:rsid w:val="00720ED6"/>
     <w:rsid w:val="0072207E"/>
     <w:rsid w:val="00722224"/>
     <w:rsid w:val="007246A2"/>
     <w:rsid w:val="00725C76"/>
+    <w:rsid w:val="0073046C"/>
     <w:rsid w:val="007304EE"/>
+    <w:rsid w:val="00732779"/>
     <w:rsid w:val="00732965"/>
-    <w:rsid w:val="00733892"/>
     <w:rsid w:val="007340C2"/>
     <w:rsid w:val="0073539A"/>
     <w:rsid w:val="00735F6C"/>
     <w:rsid w:val="00736A48"/>
     <w:rsid w:val="00736CFD"/>
     <w:rsid w:val="00736D72"/>
     <w:rsid w:val="00737164"/>
     <w:rsid w:val="00737AFE"/>
     <w:rsid w:val="00737EA5"/>
     <w:rsid w:val="00740A2A"/>
-    <w:rsid w:val="00741EA7"/>
     <w:rsid w:val="00742A9A"/>
     <w:rsid w:val="00744128"/>
     <w:rsid w:val="00745576"/>
     <w:rsid w:val="00745E39"/>
     <w:rsid w:val="00746BCF"/>
     <w:rsid w:val="007478E0"/>
     <w:rsid w:val="00747F2D"/>
     <w:rsid w:val="00750C9E"/>
     <w:rsid w:val="007512FA"/>
     <w:rsid w:val="007513D9"/>
     <w:rsid w:val="007515B3"/>
     <w:rsid w:val="007521E9"/>
     <w:rsid w:val="0075240D"/>
     <w:rsid w:val="00754B6E"/>
     <w:rsid w:val="007554B0"/>
+    <w:rsid w:val="007578B0"/>
     <w:rsid w:val="007578B1"/>
     <w:rsid w:val="00757CBA"/>
     <w:rsid w:val="00757E52"/>
     <w:rsid w:val="007612FB"/>
     <w:rsid w:val="00761CF5"/>
     <w:rsid w:val="0076418A"/>
     <w:rsid w:val="007642CB"/>
     <w:rsid w:val="00765226"/>
     <w:rsid w:val="00765520"/>
     <w:rsid w:val="00766879"/>
     <w:rsid w:val="00767CC0"/>
+    <w:rsid w:val="00770480"/>
     <w:rsid w:val="00770F29"/>
     <w:rsid w:val="007713DD"/>
     <w:rsid w:val="00773A6C"/>
     <w:rsid w:val="007742FE"/>
     <w:rsid w:val="00774DFB"/>
     <w:rsid w:val="0077660A"/>
     <w:rsid w:val="007807E5"/>
     <w:rsid w:val="00780BC3"/>
     <w:rsid w:val="00780EEC"/>
     <w:rsid w:val="007820C9"/>
     <w:rsid w:val="00782244"/>
+    <w:rsid w:val="00782ECD"/>
     <w:rsid w:val="00783E9A"/>
     <w:rsid w:val="007848A7"/>
     <w:rsid w:val="0078549F"/>
     <w:rsid w:val="0078636B"/>
     <w:rsid w:val="00787652"/>
     <w:rsid w:val="00790BEF"/>
     <w:rsid w:val="00791919"/>
     <w:rsid w:val="00791BFC"/>
     <w:rsid w:val="00792077"/>
     <w:rsid w:val="0079312B"/>
     <w:rsid w:val="0079338A"/>
     <w:rsid w:val="0079416A"/>
     <w:rsid w:val="00794C2B"/>
     <w:rsid w:val="0079523B"/>
     <w:rsid w:val="00795852"/>
     <w:rsid w:val="00797132"/>
     <w:rsid w:val="007972F3"/>
     <w:rsid w:val="00797605"/>
     <w:rsid w:val="00797950"/>
     <w:rsid w:val="007A0004"/>
     <w:rsid w:val="007A0294"/>
     <w:rsid w:val="007A1269"/>
-    <w:rsid w:val="007A131A"/>
     <w:rsid w:val="007A251E"/>
     <w:rsid w:val="007A268A"/>
     <w:rsid w:val="007A2F71"/>
     <w:rsid w:val="007A329B"/>
     <w:rsid w:val="007A6388"/>
     <w:rsid w:val="007A6F89"/>
-    <w:rsid w:val="007A763B"/>
     <w:rsid w:val="007A77BB"/>
     <w:rsid w:val="007A7B91"/>
     <w:rsid w:val="007B0534"/>
     <w:rsid w:val="007B0906"/>
     <w:rsid w:val="007B15F4"/>
     <w:rsid w:val="007B1679"/>
-    <w:rsid w:val="007B2DD8"/>
+    <w:rsid w:val="007B28BF"/>
     <w:rsid w:val="007B516D"/>
     <w:rsid w:val="007B6414"/>
-    <w:rsid w:val="007B7688"/>
     <w:rsid w:val="007B7D81"/>
     <w:rsid w:val="007C021A"/>
     <w:rsid w:val="007C07F2"/>
     <w:rsid w:val="007C2500"/>
-    <w:rsid w:val="007C4C09"/>
     <w:rsid w:val="007C4D8A"/>
     <w:rsid w:val="007C51CD"/>
     <w:rsid w:val="007D025A"/>
-    <w:rsid w:val="007D0A0C"/>
+    <w:rsid w:val="007D059B"/>
     <w:rsid w:val="007D0F6C"/>
     <w:rsid w:val="007D2B50"/>
     <w:rsid w:val="007D6535"/>
     <w:rsid w:val="007D706B"/>
     <w:rsid w:val="007E09AC"/>
-    <w:rsid w:val="007E24CB"/>
     <w:rsid w:val="007E24ED"/>
     <w:rsid w:val="007E436B"/>
     <w:rsid w:val="007E6EF2"/>
     <w:rsid w:val="007F0038"/>
     <w:rsid w:val="007F090E"/>
     <w:rsid w:val="007F1E4B"/>
     <w:rsid w:val="007F1E6E"/>
     <w:rsid w:val="007F2112"/>
     <w:rsid w:val="007F225F"/>
     <w:rsid w:val="007F3152"/>
     <w:rsid w:val="007F38A4"/>
     <w:rsid w:val="007F3E20"/>
     <w:rsid w:val="007F3FBC"/>
+    <w:rsid w:val="007F4705"/>
+    <w:rsid w:val="007F5D98"/>
     <w:rsid w:val="007F6CA9"/>
     <w:rsid w:val="007F6E70"/>
     <w:rsid w:val="007F6EB7"/>
     <w:rsid w:val="007F6EFC"/>
+    <w:rsid w:val="00800157"/>
     <w:rsid w:val="00800D3B"/>
     <w:rsid w:val="00801442"/>
     <w:rsid w:val="00801E7C"/>
+    <w:rsid w:val="00803774"/>
     <w:rsid w:val="008040A5"/>
+    <w:rsid w:val="0080415E"/>
     <w:rsid w:val="00804C27"/>
     <w:rsid w:val="00804F2C"/>
     <w:rsid w:val="00805FAF"/>
     <w:rsid w:val="008060A0"/>
     <w:rsid w:val="00806C71"/>
+    <w:rsid w:val="00813783"/>
     <w:rsid w:val="00813825"/>
     <w:rsid w:val="008143E1"/>
     <w:rsid w:val="00814AC3"/>
     <w:rsid w:val="00814BCA"/>
     <w:rsid w:val="008161CC"/>
     <w:rsid w:val="008162AF"/>
     <w:rsid w:val="00816643"/>
     <w:rsid w:val="00817104"/>
     <w:rsid w:val="00817F49"/>
+    <w:rsid w:val="0082099C"/>
     <w:rsid w:val="00821B58"/>
+    <w:rsid w:val="00821E24"/>
     <w:rsid w:val="0082256B"/>
     <w:rsid w:val="0082344F"/>
+    <w:rsid w:val="0082379B"/>
     <w:rsid w:val="00823F60"/>
     <w:rsid w:val="00824204"/>
     <w:rsid w:val="00824427"/>
+    <w:rsid w:val="0082517A"/>
+    <w:rsid w:val="008256BB"/>
     <w:rsid w:val="00825B5A"/>
-    <w:rsid w:val="00826029"/>
     <w:rsid w:val="0082679B"/>
+    <w:rsid w:val="00826D2D"/>
     <w:rsid w:val="00827A4B"/>
+    <w:rsid w:val="008303E6"/>
     <w:rsid w:val="00830436"/>
     <w:rsid w:val="008307B9"/>
     <w:rsid w:val="008313D5"/>
     <w:rsid w:val="0083163F"/>
     <w:rsid w:val="00831E32"/>
     <w:rsid w:val="00832277"/>
+    <w:rsid w:val="00832E7F"/>
     <w:rsid w:val="00833EA4"/>
     <w:rsid w:val="00833FBE"/>
     <w:rsid w:val="00836765"/>
     <w:rsid w:val="00836A7E"/>
     <w:rsid w:val="008378DD"/>
     <w:rsid w:val="00837CFF"/>
     <w:rsid w:val="00841C4C"/>
     <w:rsid w:val="00842B54"/>
     <w:rsid w:val="00843002"/>
     <w:rsid w:val="00843B5F"/>
+    <w:rsid w:val="008447A2"/>
     <w:rsid w:val="00844A7E"/>
     <w:rsid w:val="00845ACD"/>
     <w:rsid w:val="008460EF"/>
     <w:rsid w:val="008466EA"/>
     <w:rsid w:val="00846D9A"/>
-    <w:rsid w:val="00847D91"/>
+    <w:rsid w:val="00847279"/>
     <w:rsid w:val="0085011D"/>
     <w:rsid w:val="008503F5"/>
     <w:rsid w:val="00850743"/>
     <w:rsid w:val="008519C5"/>
     <w:rsid w:val="00851FCD"/>
     <w:rsid w:val="00852AA7"/>
     <w:rsid w:val="00854A1A"/>
     <w:rsid w:val="0085555A"/>
     <w:rsid w:val="00861F86"/>
     <w:rsid w:val="00862888"/>
     <w:rsid w:val="00863B8C"/>
+    <w:rsid w:val="0086426B"/>
     <w:rsid w:val="00865B30"/>
     <w:rsid w:val="00866D8B"/>
     <w:rsid w:val="00867317"/>
     <w:rsid w:val="00867553"/>
     <w:rsid w:val="00867675"/>
     <w:rsid w:val="00867A97"/>
     <w:rsid w:val="00867CA8"/>
     <w:rsid w:val="00870785"/>
+    <w:rsid w:val="00871404"/>
     <w:rsid w:val="00871524"/>
     <w:rsid w:val="00872401"/>
     <w:rsid w:val="00872592"/>
     <w:rsid w:val="008737B1"/>
     <w:rsid w:val="00875109"/>
     <w:rsid w:val="00875323"/>
     <w:rsid w:val="008755A7"/>
     <w:rsid w:val="008756F8"/>
     <w:rsid w:val="008769E9"/>
     <w:rsid w:val="00876B4B"/>
     <w:rsid w:val="008772DD"/>
     <w:rsid w:val="00880C66"/>
     <w:rsid w:val="00882021"/>
     <w:rsid w:val="00883242"/>
     <w:rsid w:val="0088329E"/>
     <w:rsid w:val="008848AA"/>
     <w:rsid w:val="00885439"/>
     <w:rsid w:val="00885573"/>
     <w:rsid w:val="00887A9E"/>
     <w:rsid w:val="00887B6D"/>
-    <w:rsid w:val="00887E9A"/>
     <w:rsid w:val="008916ED"/>
     <w:rsid w:val="00891F1B"/>
-    <w:rsid w:val="00893ECF"/>
     <w:rsid w:val="008944AD"/>
     <w:rsid w:val="008964B9"/>
     <w:rsid w:val="008A0AAC"/>
-    <w:rsid w:val="008A0F3A"/>
     <w:rsid w:val="008A190E"/>
     <w:rsid w:val="008A19A2"/>
     <w:rsid w:val="008A1C18"/>
     <w:rsid w:val="008A2F69"/>
     <w:rsid w:val="008A4B98"/>
     <w:rsid w:val="008A6459"/>
     <w:rsid w:val="008A6D3E"/>
     <w:rsid w:val="008A72C9"/>
     <w:rsid w:val="008A78A8"/>
     <w:rsid w:val="008B2E0E"/>
     <w:rsid w:val="008B35B7"/>
     <w:rsid w:val="008B3A4F"/>
     <w:rsid w:val="008B5293"/>
     <w:rsid w:val="008B5414"/>
     <w:rsid w:val="008B6096"/>
     <w:rsid w:val="008B62C8"/>
     <w:rsid w:val="008B645C"/>
     <w:rsid w:val="008B6F49"/>
     <w:rsid w:val="008B76E8"/>
     <w:rsid w:val="008B7714"/>
     <w:rsid w:val="008C046A"/>
     <w:rsid w:val="008C06B9"/>
     <w:rsid w:val="008C0821"/>
     <w:rsid w:val="008C21DA"/>
     <w:rsid w:val="008C3AFC"/>
     <w:rsid w:val="008C47BB"/>
     <w:rsid w:val="008C4959"/>
     <w:rsid w:val="008C4C42"/>
     <w:rsid w:val="008C4F08"/>
-    <w:rsid w:val="008C5118"/>
     <w:rsid w:val="008C5A14"/>
     <w:rsid w:val="008C7013"/>
     <w:rsid w:val="008C7401"/>
     <w:rsid w:val="008D00DC"/>
     <w:rsid w:val="008D1455"/>
     <w:rsid w:val="008D21C1"/>
     <w:rsid w:val="008D22AA"/>
     <w:rsid w:val="008D2C83"/>
     <w:rsid w:val="008D3764"/>
     <w:rsid w:val="008D3981"/>
     <w:rsid w:val="008D4443"/>
+    <w:rsid w:val="008D4C4A"/>
     <w:rsid w:val="008D6C5C"/>
     <w:rsid w:val="008D7AD5"/>
     <w:rsid w:val="008E0487"/>
+    <w:rsid w:val="008E15A3"/>
     <w:rsid w:val="008E1748"/>
     <w:rsid w:val="008E307B"/>
     <w:rsid w:val="008E3E97"/>
     <w:rsid w:val="008E5E96"/>
     <w:rsid w:val="008E6168"/>
     <w:rsid w:val="008E65FA"/>
     <w:rsid w:val="008E7DBA"/>
     <w:rsid w:val="008F0AD9"/>
-    <w:rsid w:val="008F13D9"/>
     <w:rsid w:val="008F2B43"/>
     <w:rsid w:val="008F2B74"/>
     <w:rsid w:val="008F3498"/>
     <w:rsid w:val="008F3878"/>
     <w:rsid w:val="008F5879"/>
     <w:rsid w:val="008F766D"/>
+    <w:rsid w:val="008F76AC"/>
     <w:rsid w:val="008F77DF"/>
     <w:rsid w:val="00900693"/>
     <w:rsid w:val="009013FF"/>
-    <w:rsid w:val="0090361C"/>
     <w:rsid w:val="00905AFB"/>
     <w:rsid w:val="00906DCA"/>
     <w:rsid w:val="00907A53"/>
     <w:rsid w:val="00910067"/>
     <w:rsid w:val="0091036B"/>
     <w:rsid w:val="00910CE2"/>
     <w:rsid w:val="00911589"/>
     <w:rsid w:val="00912347"/>
     <w:rsid w:val="00916FA7"/>
     <w:rsid w:val="0091763D"/>
     <w:rsid w:val="00917FD0"/>
     <w:rsid w:val="009201C2"/>
     <w:rsid w:val="00922001"/>
     <w:rsid w:val="00924256"/>
     <w:rsid w:val="00924420"/>
     <w:rsid w:val="0092544F"/>
     <w:rsid w:val="00931300"/>
     <w:rsid w:val="00934D6B"/>
     <w:rsid w:val="00936933"/>
     <w:rsid w:val="00937B12"/>
     <w:rsid w:val="00940B39"/>
     <w:rsid w:val="00941922"/>
     <w:rsid w:val="009420D8"/>
     <w:rsid w:val="0094430D"/>
     <w:rsid w:val="00945D30"/>
@@ -13452,1035 +19589,1128 @@
     <w:rsid w:val="00951338"/>
     <w:rsid w:val="0095157D"/>
     <w:rsid w:val="00951A9F"/>
     <w:rsid w:val="00951CDE"/>
     <w:rsid w:val="0095324B"/>
     <w:rsid w:val="009547C9"/>
     <w:rsid w:val="00955212"/>
     <w:rsid w:val="00960CC3"/>
     <w:rsid w:val="00961302"/>
     <w:rsid w:val="00961C27"/>
     <w:rsid w:val="00961FD5"/>
     <w:rsid w:val="00962A4A"/>
     <w:rsid w:val="00962E0D"/>
     <w:rsid w:val="00964581"/>
     <w:rsid w:val="00970643"/>
     <w:rsid w:val="0097070A"/>
     <w:rsid w:val="009717C1"/>
     <w:rsid w:val="00972507"/>
     <w:rsid w:val="009727BF"/>
     <w:rsid w:val="009743E2"/>
     <w:rsid w:val="00974625"/>
     <w:rsid w:val="009753C9"/>
     <w:rsid w:val="00975CFE"/>
     <w:rsid w:val="00976660"/>
     <w:rsid w:val="009772B7"/>
+    <w:rsid w:val="00977A42"/>
     <w:rsid w:val="00977EC0"/>
     <w:rsid w:val="00980623"/>
     <w:rsid w:val="0098144E"/>
     <w:rsid w:val="00983FFF"/>
+    <w:rsid w:val="00984659"/>
     <w:rsid w:val="00985046"/>
+    <w:rsid w:val="00985175"/>
     <w:rsid w:val="009853D6"/>
     <w:rsid w:val="00986312"/>
     <w:rsid w:val="00986D62"/>
     <w:rsid w:val="009878BC"/>
     <w:rsid w:val="009903E2"/>
     <w:rsid w:val="00991195"/>
     <w:rsid w:val="00991438"/>
     <w:rsid w:val="00991B68"/>
     <w:rsid w:val="00991FC3"/>
     <w:rsid w:val="00992A7E"/>
     <w:rsid w:val="00992E68"/>
+    <w:rsid w:val="009930A5"/>
     <w:rsid w:val="009935A6"/>
     <w:rsid w:val="00993CA3"/>
     <w:rsid w:val="009958E4"/>
     <w:rsid w:val="00995BAB"/>
     <w:rsid w:val="009960D5"/>
     <w:rsid w:val="0099657E"/>
     <w:rsid w:val="0099761E"/>
     <w:rsid w:val="00997F18"/>
     <w:rsid w:val="009A1B15"/>
     <w:rsid w:val="009A2BF1"/>
     <w:rsid w:val="009A2D53"/>
     <w:rsid w:val="009A2F84"/>
     <w:rsid w:val="009A530F"/>
     <w:rsid w:val="009A643E"/>
     <w:rsid w:val="009A718E"/>
     <w:rsid w:val="009B00FB"/>
     <w:rsid w:val="009B10CE"/>
     <w:rsid w:val="009B1685"/>
+    <w:rsid w:val="009B4AC6"/>
     <w:rsid w:val="009B5B37"/>
     <w:rsid w:val="009B61F7"/>
+    <w:rsid w:val="009B6C7E"/>
     <w:rsid w:val="009B6F65"/>
     <w:rsid w:val="009B7149"/>
     <w:rsid w:val="009B7A42"/>
     <w:rsid w:val="009C072F"/>
-    <w:rsid w:val="009C1F86"/>
     <w:rsid w:val="009C34E8"/>
+    <w:rsid w:val="009C3C89"/>
     <w:rsid w:val="009C44D0"/>
     <w:rsid w:val="009C4983"/>
     <w:rsid w:val="009C4E4E"/>
     <w:rsid w:val="009C4EF5"/>
     <w:rsid w:val="009C512F"/>
     <w:rsid w:val="009C5B29"/>
     <w:rsid w:val="009C621C"/>
     <w:rsid w:val="009C7EDF"/>
     <w:rsid w:val="009D063C"/>
     <w:rsid w:val="009D29E9"/>
     <w:rsid w:val="009D3DB6"/>
     <w:rsid w:val="009D4FA1"/>
     <w:rsid w:val="009D6762"/>
     <w:rsid w:val="009D76F3"/>
     <w:rsid w:val="009E1F2D"/>
     <w:rsid w:val="009E23AE"/>
     <w:rsid w:val="009E2FBC"/>
-    <w:rsid w:val="009E3D34"/>
     <w:rsid w:val="009E40C0"/>
     <w:rsid w:val="009E40C8"/>
+    <w:rsid w:val="009F04BF"/>
     <w:rsid w:val="009F073A"/>
     <w:rsid w:val="009F3A22"/>
     <w:rsid w:val="009F4258"/>
     <w:rsid w:val="009F5202"/>
     <w:rsid w:val="009F55E1"/>
+    <w:rsid w:val="009F67FA"/>
     <w:rsid w:val="009F6BC2"/>
     <w:rsid w:val="009F6F95"/>
     <w:rsid w:val="009F769B"/>
+    <w:rsid w:val="00A009F5"/>
     <w:rsid w:val="00A01088"/>
     <w:rsid w:val="00A015C3"/>
     <w:rsid w:val="00A015DA"/>
     <w:rsid w:val="00A02174"/>
     <w:rsid w:val="00A034E1"/>
     <w:rsid w:val="00A03A7B"/>
     <w:rsid w:val="00A03AE4"/>
     <w:rsid w:val="00A04350"/>
     <w:rsid w:val="00A05374"/>
     <w:rsid w:val="00A061CE"/>
     <w:rsid w:val="00A06AAD"/>
+    <w:rsid w:val="00A10B1C"/>
     <w:rsid w:val="00A1119B"/>
     <w:rsid w:val="00A13FAD"/>
     <w:rsid w:val="00A14511"/>
     <w:rsid w:val="00A1490D"/>
+    <w:rsid w:val="00A14C53"/>
     <w:rsid w:val="00A20612"/>
     <w:rsid w:val="00A207F6"/>
     <w:rsid w:val="00A20B4E"/>
     <w:rsid w:val="00A221AB"/>
     <w:rsid w:val="00A222B6"/>
     <w:rsid w:val="00A234B6"/>
     <w:rsid w:val="00A23F19"/>
     <w:rsid w:val="00A24E4E"/>
+    <w:rsid w:val="00A25062"/>
     <w:rsid w:val="00A25CC7"/>
     <w:rsid w:val="00A26E4F"/>
     <w:rsid w:val="00A2731B"/>
     <w:rsid w:val="00A27413"/>
     <w:rsid w:val="00A30A2E"/>
     <w:rsid w:val="00A30B9A"/>
     <w:rsid w:val="00A31A2D"/>
     <w:rsid w:val="00A31BEC"/>
     <w:rsid w:val="00A3295A"/>
     <w:rsid w:val="00A337A0"/>
     <w:rsid w:val="00A35211"/>
     <w:rsid w:val="00A36A02"/>
     <w:rsid w:val="00A37C18"/>
     <w:rsid w:val="00A40213"/>
     <w:rsid w:val="00A40BFE"/>
     <w:rsid w:val="00A430BD"/>
     <w:rsid w:val="00A448EB"/>
     <w:rsid w:val="00A47633"/>
-    <w:rsid w:val="00A4782E"/>
     <w:rsid w:val="00A52359"/>
     <w:rsid w:val="00A53D94"/>
     <w:rsid w:val="00A554C3"/>
     <w:rsid w:val="00A56E6F"/>
     <w:rsid w:val="00A57BBD"/>
     <w:rsid w:val="00A60EE5"/>
     <w:rsid w:val="00A61393"/>
     <w:rsid w:val="00A62284"/>
     <w:rsid w:val="00A6290B"/>
+    <w:rsid w:val="00A62ADD"/>
     <w:rsid w:val="00A62B5B"/>
     <w:rsid w:val="00A62BFF"/>
     <w:rsid w:val="00A62E4E"/>
     <w:rsid w:val="00A64AA5"/>
     <w:rsid w:val="00A6517C"/>
+    <w:rsid w:val="00A66A2F"/>
     <w:rsid w:val="00A6701C"/>
     <w:rsid w:val="00A71500"/>
     <w:rsid w:val="00A72448"/>
     <w:rsid w:val="00A72545"/>
     <w:rsid w:val="00A73516"/>
     <w:rsid w:val="00A747CE"/>
     <w:rsid w:val="00A74C1D"/>
     <w:rsid w:val="00A7636B"/>
     <w:rsid w:val="00A77D5B"/>
     <w:rsid w:val="00A84E23"/>
     <w:rsid w:val="00A85844"/>
     <w:rsid w:val="00A86291"/>
     <w:rsid w:val="00A87456"/>
     <w:rsid w:val="00A87471"/>
     <w:rsid w:val="00A8770E"/>
+    <w:rsid w:val="00A879F4"/>
     <w:rsid w:val="00A907DE"/>
     <w:rsid w:val="00A90D9D"/>
     <w:rsid w:val="00A90FC5"/>
     <w:rsid w:val="00A91244"/>
     <w:rsid w:val="00A938C7"/>
     <w:rsid w:val="00A95EB0"/>
     <w:rsid w:val="00A967FD"/>
     <w:rsid w:val="00A97281"/>
     <w:rsid w:val="00AA0280"/>
     <w:rsid w:val="00AA3692"/>
-    <w:rsid w:val="00AA48AF"/>
     <w:rsid w:val="00AA640B"/>
+    <w:rsid w:val="00AA7258"/>
+    <w:rsid w:val="00AA736D"/>
     <w:rsid w:val="00AA7BEB"/>
     <w:rsid w:val="00AB05A1"/>
     <w:rsid w:val="00AB0A4D"/>
     <w:rsid w:val="00AB0CB2"/>
     <w:rsid w:val="00AB3F5F"/>
     <w:rsid w:val="00AB4A75"/>
     <w:rsid w:val="00AB5A67"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rsid w:val="00AB6717"/>
     <w:rsid w:val="00AC0A59"/>
     <w:rsid w:val="00AC2267"/>
     <w:rsid w:val="00AC613B"/>
     <w:rsid w:val="00AC721F"/>
     <w:rsid w:val="00AC78CA"/>
     <w:rsid w:val="00AD2BDC"/>
     <w:rsid w:val="00AD3CA9"/>
     <w:rsid w:val="00AD43E2"/>
     <w:rsid w:val="00AD5D5A"/>
     <w:rsid w:val="00AE087D"/>
     <w:rsid w:val="00AE387D"/>
+    <w:rsid w:val="00AE3CCD"/>
     <w:rsid w:val="00AE4A2C"/>
     <w:rsid w:val="00AE4A93"/>
+    <w:rsid w:val="00AE51A4"/>
     <w:rsid w:val="00AE5606"/>
     <w:rsid w:val="00AE6B76"/>
     <w:rsid w:val="00AF1890"/>
     <w:rsid w:val="00AF1F50"/>
     <w:rsid w:val="00AF1FA0"/>
     <w:rsid w:val="00AF2B12"/>
     <w:rsid w:val="00AF317E"/>
     <w:rsid w:val="00AF35FF"/>
+    <w:rsid w:val="00AF3896"/>
     <w:rsid w:val="00AF3D19"/>
     <w:rsid w:val="00AF3E34"/>
-    <w:rsid w:val="00AF47B2"/>
     <w:rsid w:val="00AF4BC8"/>
     <w:rsid w:val="00AF50AE"/>
     <w:rsid w:val="00AF5F1C"/>
     <w:rsid w:val="00AF6740"/>
     <w:rsid w:val="00AF6CFD"/>
     <w:rsid w:val="00AF70D3"/>
     <w:rsid w:val="00B00A03"/>
     <w:rsid w:val="00B00DD6"/>
     <w:rsid w:val="00B00F74"/>
     <w:rsid w:val="00B01341"/>
     <w:rsid w:val="00B01463"/>
     <w:rsid w:val="00B017A1"/>
+    <w:rsid w:val="00B022A5"/>
     <w:rsid w:val="00B03960"/>
     <w:rsid w:val="00B03EE4"/>
+    <w:rsid w:val="00B05A9D"/>
     <w:rsid w:val="00B05CAC"/>
     <w:rsid w:val="00B071E3"/>
     <w:rsid w:val="00B07CBE"/>
     <w:rsid w:val="00B07F0B"/>
     <w:rsid w:val="00B1046F"/>
     <w:rsid w:val="00B11557"/>
     <w:rsid w:val="00B123DD"/>
     <w:rsid w:val="00B127D9"/>
     <w:rsid w:val="00B12CFD"/>
     <w:rsid w:val="00B1452D"/>
     <w:rsid w:val="00B1499F"/>
     <w:rsid w:val="00B150A1"/>
     <w:rsid w:val="00B16FC9"/>
+    <w:rsid w:val="00B1790C"/>
     <w:rsid w:val="00B17C6A"/>
     <w:rsid w:val="00B2187B"/>
     <w:rsid w:val="00B22EE9"/>
     <w:rsid w:val="00B236EE"/>
     <w:rsid w:val="00B237E4"/>
     <w:rsid w:val="00B24CD3"/>
     <w:rsid w:val="00B255DF"/>
     <w:rsid w:val="00B2625A"/>
     <w:rsid w:val="00B2661E"/>
     <w:rsid w:val="00B26D29"/>
     <w:rsid w:val="00B273CD"/>
     <w:rsid w:val="00B309B6"/>
     <w:rsid w:val="00B30D62"/>
+    <w:rsid w:val="00B30E7A"/>
     <w:rsid w:val="00B31D55"/>
-    <w:rsid w:val="00B34B7B"/>
-    <w:rsid w:val="00B35290"/>
+    <w:rsid w:val="00B34149"/>
     <w:rsid w:val="00B3753F"/>
     <w:rsid w:val="00B379FC"/>
     <w:rsid w:val="00B37DFD"/>
     <w:rsid w:val="00B4166E"/>
     <w:rsid w:val="00B425FB"/>
     <w:rsid w:val="00B4286A"/>
     <w:rsid w:val="00B42BC6"/>
     <w:rsid w:val="00B47721"/>
     <w:rsid w:val="00B51375"/>
     <w:rsid w:val="00B528EA"/>
     <w:rsid w:val="00B532FD"/>
     <w:rsid w:val="00B54EFE"/>
     <w:rsid w:val="00B552D5"/>
     <w:rsid w:val="00B55BEB"/>
     <w:rsid w:val="00B60E8B"/>
     <w:rsid w:val="00B6242E"/>
+    <w:rsid w:val="00B6476B"/>
     <w:rsid w:val="00B64D66"/>
     <w:rsid w:val="00B64EA4"/>
     <w:rsid w:val="00B71156"/>
+    <w:rsid w:val="00B7184E"/>
     <w:rsid w:val="00B73DF8"/>
     <w:rsid w:val="00B7445D"/>
     <w:rsid w:val="00B74EB4"/>
     <w:rsid w:val="00B763EA"/>
     <w:rsid w:val="00B81592"/>
     <w:rsid w:val="00B81B6D"/>
     <w:rsid w:val="00B856A0"/>
     <w:rsid w:val="00B87308"/>
     <w:rsid w:val="00B8776B"/>
     <w:rsid w:val="00B915C1"/>
     <w:rsid w:val="00B91B8A"/>
     <w:rsid w:val="00B936C7"/>
     <w:rsid w:val="00B93772"/>
     <w:rsid w:val="00B937ED"/>
     <w:rsid w:val="00B938C1"/>
     <w:rsid w:val="00B95292"/>
     <w:rsid w:val="00B96EBA"/>
     <w:rsid w:val="00B9781B"/>
     <w:rsid w:val="00BA0FA9"/>
     <w:rsid w:val="00BA30ED"/>
     <w:rsid w:val="00BA3F94"/>
     <w:rsid w:val="00BA4DF3"/>
     <w:rsid w:val="00BA5EB2"/>
     <w:rsid w:val="00BA6AF9"/>
     <w:rsid w:val="00BA6E9B"/>
     <w:rsid w:val="00BA6F24"/>
     <w:rsid w:val="00BA76D8"/>
+    <w:rsid w:val="00BB0356"/>
     <w:rsid w:val="00BB2DB1"/>
     <w:rsid w:val="00BB4553"/>
     <w:rsid w:val="00BB4E49"/>
     <w:rsid w:val="00BB52F3"/>
     <w:rsid w:val="00BB55E9"/>
     <w:rsid w:val="00BB755E"/>
     <w:rsid w:val="00BC099D"/>
     <w:rsid w:val="00BC0E63"/>
     <w:rsid w:val="00BC1019"/>
     <w:rsid w:val="00BC1612"/>
+    <w:rsid w:val="00BC2379"/>
     <w:rsid w:val="00BC249A"/>
     <w:rsid w:val="00BC3170"/>
     <w:rsid w:val="00BC4850"/>
     <w:rsid w:val="00BC5671"/>
     <w:rsid w:val="00BC5898"/>
     <w:rsid w:val="00BC61C9"/>
     <w:rsid w:val="00BC65EE"/>
     <w:rsid w:val="00BC6C37"/>
     <w:rsid w:val="00BC7C9B"/>
     <w:rsid w:val="00BD0C0B"/>
     <w:rsid w:val="00BD13AB"/>
+    <w:rsid w:val="00BD3716"/>
     <w:rsid w:val="00BD41E7"/>
     <w:rsid w:val="00BD48DD"/>
     <w:rsid w:val="00BD65FB"/>
-    <w:rsid w:val="00BD668A"/>
     <w:rsid w:val="00BD6C40"/>
     <w:rsid w:val="00BE0163"/>
-    <w:rsid w:val="00BE0255"/>
     <w:rsid w:val="00BE07E5"/>
     <w:rsid w:val="00BE1E7E"/>
     <w:rsid w:val="00BE355B"/>
     <w:rsid w:val="00BE4B48"/>
     <w:rsid w:val="00BE4EF2"/>
     <w:rsid w:val="00BE50E9"/>
     <w:rsid w:val="00BE7B24"/>
     <w:rsid w:val="00BF201A"/>
     <w:rsid w:val="00BF25FB"/>
-    <w:rsid w:val="00BF3286"/>
     <w:rsid w:val="00BF4453"/>
     <w:rsid w:val="00BF51CF"/>
     <w:rsid w:val="00BF58E4"/>
     <w:rsid w:val="00BF5BDE"/>
     <w:rsid w:val="00BF5D7C"/>
     <w:rsid w:val="00BF6C0C"/>
     <w:rsid w:val="00BF75C0"/>
     <w:rsid w:val="00BF7985"/>
     <w:rsid w:val="00BF7CC4"/>
     <w:rsid w:val="00C0092B"/>
     <w:rsid w:val="00C01007"/>
     <w:rsid w:val="00C01A0F"/>
     <w:rsid w:val="00C02934"/>
     <w:rsid w:val="00C0295B"/>
     <w:rsid w:val="00C0351C"/>
     <w:rsid w:val="00C038AD"/>
     <w:rsid w:val="00C05379"/>
     <w:rsid w:val="00C06350"/>
     <w:rsid w:val="00C10D66"/>
     <w:rsid w:val="00C12091"/>
+    <w:rsid w:val="00C1252C"/>
     <w:rsid w:val="00C12A3F"/>
     <w:rsid w:val="00C12C99"/>
     <w:rsid w:val="00C12CFA"/>
     <w:rsid w:val="00C13620"/>
     <w:rsid w:val="00C14777"/>
     <w:rsid w:val="00C14C21"/>
     <w:rsid w:val="00C17EB3"/>
+    <w:rsid w:val="00C2224B"/>
     <w:rsid w:val="00C231A3"/>
     <w:rsid w:val="00C2348B"/>
     <w:rsid w:val="00C23A3B"/>
     <w:rsid w:val="00C23EC0"/>
     <w:rsid w:val="00C23F96"/>
     <w:rsid w:val="00C248CA"/>
     <w:rsid w:val="00C25268"/>
     <w:rsid w:val="00C256AC"/>
     <w:rsid w:val="00C257DB"/>
     <w:rsid w:val="00C26718"/>
     <w:rsid w:val="00C30026"/>
     <w:rsid w:val="00C30037"/>
     <w:rsid w:val="00C305E9"/>
     <w:rsid w:val="00C30988"/>
-    <w:rsid w:val="00C32E12"/>
     <w:rsid w:val="00C3342A"/>
     <w:rsid w:val="00C3350E"/>
+    <w:rsid w:val="00C3604B"/>
     <w:rsid w:val="00C36AB6"/>
+    <w:rsid w:val="00C37577"/>
     <w:rsid w:val="00C4113C"/>
     <w:rsid w:val="00C41B0D"/>
     <w:rsid w:val="00C42311"/>
     <w:rsid w:val="00C4380F"/>
     <w:rsid w:val="00C439AA"/>
     <w:rsid w:val="00C44916"/>
     <w:rsid w:val="00C44F0F"/>
     <w:rsid w:val="00C4690E"/>
     <w:rsid w:val="00C46A57"/>
     <w:rsid w:val="00C51235"/>
     <w:rsid w:val="00C531AF"/>
     <w:rsid w:val="00C54A40"/>
     <w:rsid w:val="00C54AEA"/>
     <w:rsid w:val="00C55842"/>
     <w:rsid w:val="00C55B8C"/>
     <w:rsid w:val="00C56DB8"/>
     <w:rsid w:val="00C60C17"/>
     <w:rsid w:val="00C621CD"/>
     <w:rsid w:val="00C639DB"/>
-    <w:rsid w:val="00C65511"/>
     <w:rsid w:val="00C6635B"/>
     <w:rsid w:val="00C6663A"/>
     <w:rsid w:val="00C66C63"/>
     <w:rsid w:val="00C66C8A"/>
     <w:rsid w:val="00C67396"/>
     <w:rsid w:val="00C6758C"/>
     <w:rsid w:val="00C7150B"/>
     <w:rsid w:val="00C71AF1"/>
-    <w:rsid w:val="00C7263A"/>
     <w:rsid w:val="00C7450A"/>
     <w:rsid w:val="00C74883"/>
-    <w:rsid w:val="00C74CA8"/>
     <w:rsid w:val="00C759BC"/>
     <w:rsid w:val="00C75E4C"/>
     <w:rsid w:val="00C7624A"/>
     <w:rsid w:val="00C768D1"/>
     <w:rsid w:val="00C81C68"/>
     <w:rsid w:val="00C82041"/>
     <w:rsid w:val="00C82605"/>
+    <w:rsid w:val="00C827D2"/>
     <w:rsid w:val="00C82966"/>
     <w:rsid w:val="00C847C0"/>
     <w:rsid w:val="00C85CB1"/>
     <w:rsid w:val="00C90168"/>
+    <w:rsid w:val="00C90F8C"/>
     <w:rsid w:val="00C91224"/>
+    <w:rsid w:val="00C9130D"/>
     <w:rsid w:val="00C950D4"/>
     <w:rsid w:val="00C952D5"/>
     <w:rsid w:val="00CA01C4"/>
     <w:rsid w:val="00CA16A2"/>
     <w:rsid w:val="00CA207B"/>
     <w:rsid w:val="00CA24CB"/>
     <w:rsid w:val="00CA3D0D"/>
     <w:rsid w:val="00CA54AA"/>
     <w:rsid w:val="00CA5B46"/>
     <w:rsid w:val="00CA5CFF"/>
     <w:rsid w:val="00CA6B5E"/>
     <w:rsid w:val="00CA6CAE"/>
     <w:rsid w:val="00CB1005"/>
     <w:rsid w:val="00CB13B8"/>
     <w:rsid w:val="00CB1A2B"/>
     <w:rsid w:val="00CB5F37"/>
+    <w:rsid w:val="00CB7EBF"/>
     <w:rsid w:val="00CC089A"/>
     <w:rsid w:val="00CC20BD"/>
     <w:rsid w:val="00CC395E"/>
     <w:rsid w:val="00CC5851"/>
-    <w:rsid w:val="00CC64A4"/>
     <w:rsid w:val="00CC6CF9"/>
     <w:rsid w:val="00CC79FC"/>
     <w:rsid w:val="00CD1773"/>
     <w:rsid w:val="00CD2FF6"/>
     <w:rsid w:val="00CD7050"/>
     <w:rsid w:val="00CD70A9"/>
     <w:rsid w:val="00CE13FA"/>
-    <w:rsid w:val="00CE1D4D"/>
     <w:rsid w:val="00CE2694"/>
     <w:rsid w:val="00CE411E"/>
     <w:rsid w:val="00CE4789"/>
     <w:rsid w:val="00CE520B"/>
     <w:rsid w:val="00CE6C61"/>
     <w:rsid w:val="00CE77F6"/>
     <w:rsid w:val="00CE7C68"/>
     <w:rsid w:val="00CF1114"/>
     <w:rsid w:val="00CF248A"/>
     <w:rsid w:val="00CF337F"/>
     <w:rsid w:val="00CF3FAF"/>
     <w:rsid w:val="00CF4CF0"/>
     <w:rsid w:val="00CF5105"/>
     <w:rsid w:val="00CF6CB7"/>
     <w:rsid w:val="00CF7312"/>
+    <w:rsid w:val="00D00B3B"/>
     <w:rsid w:val="00D02E54"/>
     <w:rsid w:val="00D03C6C"/>
     <w:rsid w:val="00D05ADA"/>
     <w:rsid w:val="00D073E5"/>
     <w:rsid w:val="00D07B89"/>
     <w:rsid w:val="00D10912"/>
     <w:rsid w:val="00D10DE5"/>
     <w:rsid w:val="00D1126A"/>
+    <w:rsid w:val="00D114FD"/>
     <w:rsid w:val="00D12418"/>
     <w:rsid w:val="00D12548"/>
     <w:rsid w:val="00D126C6"/>
     <w:rsid w:val="00D12956"/>
     <w:rsid w:val="00D12F44"/>
     <w:rsid w:val="00D16096"/>
     <w:rsid w:val="00D163C8"/>
+    <w:rsid w:val="00D16A0E"/>
     <w:rsid w:val="00D1706F"/>
     <w:rsid w:val="00D2040D"/>
     <w:rsid w:val="00D21631"/>
     <w:rsid w:val="00D2182C"/>
+    <w:rsid w:val="00D227C8"/>
     <w:rsid w:val="00D22E06"/>
     <w:rsid w:val="00D23BAC"/>
     <w:rsid w:val="00D2454F"/>
     <w:rsid w:val="00D247C0"/>
     <w:rsid w:val="00D256C4"/>
     <w:rsid w:val="00D25A92"/>
     <w:rsid w:val="00D25D7A"/>
     <w:rsid w:val="00D263AC"/>
     <w:rsid w:val="00D26403"/>
     <w:rsid w:val="00D26DFC"/>
     <w:rsid w:val="00D3007A"/>
     <w:rsid w:val="00D31290"/>
     <w:rsid w:val="00D33B05"/>
+    <w:rsid w:val="00D3400B"/>
     <w:rsid w:val="00D34518"/>
     <w:rsid w:val="00D35562"/>
     <w:rsid w:val="00D36137"/>
     <w:rsid w:val="00D36ADA"/>
+    <w:rsid w:val="00D404A9"/>
     <w:rsid w:val="00D40CF5"/>
     <w:rsid w:val="00D41319"/>
     <w:rsid w:val="00D43277"/>
     <w:rsid w:val="00D434A8"/>
     <w:rsid w:val="00D43EAB"/>
     <w:rsid w:val="00D45F83"/>
     <w:rsid w:val="00D4627A"/>
     <w:rsid w:val="00D4680A"/>
+    <w:rsid w:val="00D477E0"/>
     <w:rsid w:val="00D479C1"/>
     <w:rsid w:val="00D50BDF"/>
     <w:rsid w:val="00D52C83"/>
     <w:rsid w:val="00D53510"/>
     <w:rsid w:val="00D5478A"/>
     <w:rsid w:val="00D5488D"/>
-    <w:rsid w:val="00D62813"/>
+    <w:rsid w:val="00D558ED"/>
+    <w:rsid w:val="00D56AD7"/>
+    <w:rsid w:val="00D61C8B"/>
     <w:rsid w:val="00D6377A"/>
     <w:rsid w:val="00D638FD"/>
+    <w:rsid w:val="00D63DD3"/>
     <w:rsid w:val="00D6534C"/>
     <w:rsid w:val="00D65D93"/>
-    <w:rsid w:val="00D6610B"/>
     <w:rsid w:val="00D67A4C"/>
+    <w:rsid w:val="00D67A77"/>
     <w:rsid w:val="00D708D1"/>
     <w:rsid w:val="00D7195E"/>
     <w:rsid w:val="00D71BBC"/>
     <w:rsid w:val="00D73217"/>
     <w:rsid w:val="00D73FFA"/>
     <w:rsid w:val="00D74F98"/>
     <w:rsid w:val="00D75CB3"/>
     <w:rsid w:val="00D75F0B"/>
     <w:rsid w:val="00D76A0D"/>
     <w:rsid w:val="00D76BAE"/>
     <w:rsid w:val="00D771C1"/>
     <w:rsid w:val="00D771ED"/>
     <w:rsid w:val="00D77C98"/>
     <w:rsid w:val="00D77ECC"/>
     <w:rsid w:val="00D80C54"/>
     <w:rsid w:val="00D81183"/>
     <w:rsid w:val="00D817A1"/>
     <w:rsid w:val="00D819BE"/>
     <w:rsid w:val="00D81DB8"/>
     <w:rsid w:val="00D856B2"/>
     <w:rsid w:val="00D856EB"/>
     <w:rsid w:val="00D857EE"/>
+    <w:rsid w:val="00D87B75"/>
     <w:rsid w:val="00D9034A"/>
     <w:rsid w:val="00D90712"/>
     <w:rsid w:val="00D94027"/>
     <w:rsid w:val="00D94EBE"/>
     <w:rsid w:val="00D95190"/>
     <w:rsid w:val="00D96571"/>
     <w:rsid w:val="00D96C6E"/>
     <w:rsid w:val="00D977E3"/>
     <w:rsid w:val="00DA0444"/>
-    <w:rsid w:val="00DA15A6"/>
     <w:rsid w:val="00DA2A5D"/>
     <w:rsid w:val="00DA2B44"/>
     <w:rsid w:val="00DA2D2A"/>
     <w:rsid w:val="00DA303C"/>
     <w:rsid w:val="00DA37BC"/>
     <w:rsid w:val="00DA4F32"/>
     <w:rsid w:val="00DA5EE8"/>
+    <w:rsid w:val="00DA6834"/>
     <w:rsid w:val="00DA6CFF"/>
     <w:rsid w:val="00DA753F"/>
     <w:rsid w:val="00DA7625"/>
     <w:rsid w:val="00DA79A9"/>
-    <w:rsid w:val="00DB01BE"/>
+    <w:rsid w:val="00DB2217"/>
     <w:rsid w:val="00DB304A"/>
     <w:rsid w:val="00DB4920"/>
     <w:rsid w:val="00DB4A0A"/>
     <w:rsid w:val="00DB7E60"/>
     <w:rsid w:val="00DC2EC5"/>
-    <w:rsid w:val="00DC3493"/>
-    <w:rsid w:val="00DC4306"/>
     <w:rsid w:val="00DC6012"/>
     <w:rsid w:val="00DD248B"/>
     <w:rsid w:val="00DD2F95"/>
     <w:rsid w:val="00DD3320"/>
     <w:rsid w:val="00DD3D94"/>
     <w:rsid w:val="00DD488A"/>
     <w:rsid w:val="00DD7DC6"/>
-    <w:rsid w:val="00DD7FA7"/>
     <w:rsid w:val="00DE2149"/>
     <w:rsid w:val="00DE2854"/>
     <w:rsid w:val="00DE29C2"/>
     <w:rsid w:val="00DE326A"/>
     <w:rsid w:val="00DE52BF"/>
+    <w:rsid w:val="00DE7B0B"/>
     <w:rsid w:val="00DE7D00"/>
     <w:rsid w:val="00DF09E2"/>
     <w:rsid w:val="00DF17EF"/>
     <w:rsid w:val="00DF3165"/>
     <w:rsid w:val="00DF371E"/>
+    <w:rsid w:val="00DF4CF5"/>
     <w:rsid w:val="00DF6407"/>
     <w:rsid w:val="00DF6561"/>
     <w:rsid w:val="00DF6613"/>
-    <w:rsid w:val="00DF6684"/>
     <w:rsid w:val="00DF6C74"/>
     <w:rsid w:val="00DF7557"/>
-    <w:rsid w:val="00E00053"/>
     <w:rsid w:val="00E002D6"/>
     <w:rsid w:val="00E02A70"/>
     <w:rsid w:val="00E03154"/>
     <w:rsid w:val="00E039D5"/>
     <w:rsid w:val="00E051E7"/>
     <w:rsid w:val="00E052B7"/>
-    <w:rsid w:val="00E05859"/>
     <w:rsid w:val="00E062A4"/>
     <w:rsid w:val="00E06BA3"/>
     <w:rsid w:val="00E0784E"/>
     <w:rsid w:val="00E10C58"/>
     <w:rsid w:val="00E10E99"/>
     <w:rsid w:val="00E1132C"/>
     <w:rsid w:val="00E1138F"/>
+    <w:rsid w:val="00E1196F"/>
     <w:rsid w:val="00E1232F"/>
     <w:rsid w:val="00E1334F"/>
     <w:rsid w:val="00E1356C"/>
     <w:rsid w:val="00E144AA"/>
     <w:rsid w:val="00E150E0"/>
     <w:rsid w:val="00E15B0E"/>
     <w:rsid w:val="00E15F79"/>
     <w:rsid w:val="00E20324"/>
-    <w:rsid w:val="00E2079F"/>
     <w:rsid w:val="00E20A1E"/>
+    <w:rsid w:val="00E20CEF"/>
     <w:rsid w:val="00E219D2"/>
     <w:rsid w:val="00E24628"/>
     <w:rsid w:val="00E26A3B"/>
     <w:rsid w:val="00E305BA"/>
     <w:rsid w:val="00E30654"/>
     <w:rsid w:val="00E30E61"/>
     <w:rsid w:val="00E31C05"/>
+    <w:rsid w:val="00E3262C"/>
     <w:rsid w:val="00E33F7B"/>
     <w:rsid w:val="00E3415C"/>
     <w:rsid w:val="00E3428C"/>
+    <w:rsid w:val="00E3528D"/>
+    <w:rsid w:val="00E352FF"/>
     <w:rsid w:val="00E37226"/>
     <w:rsid w:val="00E3735D"/>
+    <w:rsid w:val="00E3751C"/>
     <w:rsid w:val="00E41301"/>
     <w:rsid w:val="00E419B8"/>
+    <w:rsid w:val="00E420F7"/>
     <w:rsid w:val="00E421FB"/>
     <w:rsid w:val="00E425A2"/>
     <w:rsid w:val="00E43BC9"/>
     <w:rsid w:val="00E43FF6"/>
     <w:rsid w:val="00E44CE1"/>
     <w:rsid w:val="00E44D7D"/>
     <w:rsid w:val="00E46DD1"/>
     <w:rsid w:val="00E5062E"/>
     <w:rsid w:val="00E506BB"/>
+    <w:rsid w:val="00E52234"/>
     <w:rsid w:val="00E5247D"/>
     <w:rsid w:val="00E52D70"/>
     <w:rsid w:val="00E53B66"/>
     <w:rsid w:val="00E54064"/>
     <w:rsid w:val="00E541AE"/>
     <w:rsid w:val="00E5437D"/>
     <w:rsid w:val="00E54CB2"/>
     <w:rsid w:val="00E55284"/>
     <w:rsid w:val="00E57BB4"/>
     <w:rsid w:val="00E6062E"/>
     <w:rsid w:val="00E612F7"/>
     <w:rsid w:val="00E65F49"/>
     <w:rsid w:val="00E66396"/>
     <w:rsid w:val="00E6655E"/>
     <w:rsid w:val="00E66D6D"/>
     <w:rsid w:val="00E70392"/>
     <w:rsid w:val="00E7159A"/>
     <w:rsid w:val="00E71846"/>
     <w:rsid w:val="00E71EF9"/>
     <w:rsid w:val="00E727BF"/>
     <w:rsid w:val="00E73B90"/>
-    <w:rsid w:val="00E76D0B"/>
     <w:rsid w:val="00E8003A"/>
     <w:rsid w:val="00E825C1"/>
     <w:rsid w:val="00E82641"/>
-    <w:rsid w:val="00E840AC"/>
     <w:rsid w:val="00E842B3"/>
     <w:rsid w:val="00E844CE"/>
     <w:rsid w:val="00E86BD9"/>
+    <w:rsid w:val="00E90657"/>
     <w:rsid w:val="00E90E29"/>
-    <w:rsid w:val="00E9328A"/>
     <w:rsid w:val="00E932E0"/>
     <w:rsid w:val="00E93A90"/>
     <w:rsid w:val="00E94720"/>
+    <w:rsid w:val="00E9661F"/>
     <w:rsid w:val="00E96BBC"/>
     <w:rsid w:val="00E97DBE"/>
     <w:rsid w:val="00EA1BE6"/>
     <w:rsid w:val="00EA229A"/>
+    <w:rsid w:val="00EA2A7C"/>
     <w:rsid w:val="00EA2DC7"/>
     <w:rsid w:val="00EA5402"/>
     <w:rsid w:val="00EA5950"/>
+    <w:rsid w:val="00EA623C"/>
     <w:rsid w:val="00EA660C"/>
     <w:rsid w:val="00EA6CF6"/>
     <w:rsid w:val="00EA79DA"/>
     <w:rsid w:val="00EA7B24"/>
     <w:rsid w:val="00EB0E41"/>
     <w:rsid w:val="00EB2129"/>
     <w:rsid w:val="00EB2266"/>
     <w:rsid w:val="00EB2BC1"/>
     <w:rsid w:val="00EB5163"/>
+    <w:rsid w:val="00EB5301"/>
     <w:rsid w:val="00EC01C7"/>
     <w:rsid w:val="00EC0C90"/>
+    <w:rsid w:val="00EC40EA"/>
     <w:rsid w:val="00EC4F8F"/>
+    <w:rsid w:val="00EC5570"/>
     <w:rsid w:val="00EC5E60"/>
     <w:rsid w:val="00EC7043"/>
     <w:rsid w:val="00EC7935"/>
     <w:rsid w:val="00EC7B7E"/>
     <w:rsid w:val="00EC7C11"/>
     <w:rsid w:val="00ED07EC"/>
     <w:rsid w:val="00ED0870"/>
     <w:rsid w:val="00ED3627"/>
     <w:rsid w:val="00ED47E6"/>
     <w:rsid w:val="00ED4D3D"/>
     <w:rsid w:val="00ED5D1C"/>
     <w:rsid w:val="00ED6B63"/>
     <w:rsid w:val="00ED7861"/>
+    <w:rsid w:val="00EE0DBA"/>
     <w:rsid w:val="00EE1FA3"/>
     <w:rsid w:val="00EE3968"/>
     <w:rsid w:val="00EE403C"/>
     <w:rsid w:val="00EE4DF3"/>
+    <w:rsid w:val="00EE5712"/>
     <w:rsid w:val="00EE7662"/>
     <w:rsid w:val="00EE78A6"/>
+    <w:rsid w:val="00EF0372"/>
     <w:rsid w:val="00EF0EC7"/>
     <w:rsid w:val="00EF2BA0"/>
     <w:rsid w:val="00EF2F36"/>
+    <w:rsid w:val="00EF4556"/>
     <w:rsid w:val="00EF6D0B"/>
     <w:rsid w:val="00F00265"/>
     <w:rsid w:val="00F0186C"/>
     <w:rsid w:val="00F024CC"/>
     <w:rsid w:val="00F02534"/>
     <w:rsid w:val="00F05BBE"/>
     <w:rsid w:val="00F061E5"/>
     <w:rsid w:val="00F06D0B"/>
     <w:rsid w:val="00F0728A"/>
     <w:rsid w:val="00F07413"/>
     <w:rsid w:val="00F07551"/>
     <w:rsid w:val="00F10D1D"/>
     <w:rsid w:val="00F10FD5"/>
+    <w:rsid w:val="00F12651"/>
     <w:rsid w:val="00F13BA3"/>
     <w:rsid w:val="00F13CC8"/>
     <w:rsid w:val="00F141CD"/>
-    <w:rsid w:val="00F20A25"/>
+    <w:rsid w:val="00F14CFE"/>
+    <w:rsid w:val="00F151D8"/>
+    <w:rsid w:val="00F201E1"/>
     <w:rsid w:val="00F2185C"/>
     <w:rsid w:val="00F22A4D"/>
     <w:rsid w:val="00F23C75"/>
     <w:rsid w:val="00F24374"/>
     <w:rsid w:val="00F24E57"/>
     <w:rsid w:val="00F2715F"/>
     <w:rsid w:val="00F30232"/>
     <w:rsid w:val="00F31071"/>
+    <w:rsid w:val="00F32122"/>
     <w:rsid w:val="00F32903"/>
     <w:rsid w:val="00F333B3"/>
     <w:rsid w:val="00F33DC6"/>
-    <w:rsid w:val="00F346A3"/>
+    <w:rsid w:val="00F3462F"/>
     <w:rsid w:val="00F346B9"/>
     <w:rsid w:val="00F34C81"/>
     <w:rsid w:val="00F34FEC"/>
     <w:rsid w:val="00F35C9D"/>
-    <w:rsid w:val="00F36118"/>
     <w:rsid w:val="00F36ACF"/>
     <w:rsid w:val="00F36EC8"/>
     <w:rsid w:val="00F37264"/>
     <w:rsid w:val="00F3794B"/>
-    <w:rsid w:val="00F37C74"/>
     <w:rsid w:val="00F4099A"/>
     <w:rsid w:val="00F40F12"/>
     <w:rsid w:val="00F419D0"/>
     <w:rsid w:val="00F41AE2"/>
     <w:rsid w:val="00F424BA"/>
     <w:rsid w:val="00F42FE2"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F4436D"/>
     <w:rsid w:val="00F44ADB"/>
     <w:rsid w:val="00F4613D"/>
     <w:rsid w:val="00F4731D"/>
     <w:rsid w:val="00F50F86"/>
     <w:rsid w:val="00F51851"/>
     <w:rsid w:val="00F51E39"/>
     <w:rsid w:val="00F5214B"/>
     <w:rsid w:val="00F5365E"/>
     <w:rsid w:val="00F543FA"/>
     <w:rsid w:val="00F56048"/>
     <w:rsid w:val="00F5660C"/>
     <w:rsid w:val="00F578E1"/>
     <w:rsid w:val="00F61DBB"/>
     <w:rsid w:val="00F6520E"/>
     <w:rsid w:val="00F65FDF"/>
     <w:rsid w:val="00F666EB"/>
     <w:rsid w:val="00F70822"/>
-    <w:rsid w:val="00F7183C"/>
     <w:rsid w:val="00F720A6"/>
     <w:rsid w:val="00F726CD"/>
     <w:rsid w:val="00F730BF"/>
     <w:rsid w:val="00F7344F"/>
-    <w:rsid w:val="00F7423C"/>
     <w:rsid w:val="00F75C23"/>
     <w:rsid w:val="00F761A6"/>
     <w:rsid w:val="00F768CC"/>
     <w:rsid w:val="00F76E6E"/>
     <w:rsid w:val="00F771F6"/>
     <w:rsid w:val="00F777FC"/>
     <w:rsid w:val="00F779AA"/>
+    <w:rsid w:val="00F80DB5"/>
     <w:rsid w:val="00F81076"/>
     <w:rsid w:val="00F82397"/>
     <w:rsid w:val="00F84531"/>
     <w:rsid w:val="00F846E0"/>
     <w:rsid w:val="00F848AD"/>
     <w:rsid w:val="00F85AA7"/>
     <w:rsid w:val="00F871CF"/>
     <w:rsid w:val="00F872C5"/>
     <w:rsid w:val="00F87DF0"/>
     <w:rsid w:val="00F91C11"/>
     <w:rsid w:val="00F91D74"/>
     <w:rsid w:val="00F92118"/>
     <w:rsid w:val="00F9309F"/>
     <w:rsid w:val="00F935BD"/>
     <w:rsid w:val="00F93F0D"/>
     <w:rsid w:val="00F944FF"/>
+    <w:rsid w:val="00F95C4E"/>
     <w:rsid w:val="00F96625"/>
     <w:rsid w:val="00F96670"/>
+    <w:rsid w:val="00FA0210"/>
     <w:rsid w:val="00FA03BD"/>
     <w:rsid w:val="00FA0820"/>
     <w:rsid w:val="00FA2F35"/>
     <w:rsid w:val="00FA363C"/>
     <w:rsid w:val="00FA463B"/>
     <w:rsid w:val="00FA4814"/>
     <w:rsid w:val="00FA54FF"/>
     <w:rsid w:val="00FB18DC"/>
     <w:rsid w:val="00FB199E"/>
     <w:rsid w:val="00FB325F"/>
     <w:rsid w:val="00FB3C60"/>
+    <w:rsid w:val="00FB5548"/>
     <w:rsid w:val="00FB56C0"/>
     <w:rsid w:val="00FB5E34"/>
+    <w:rsid w:val="00FB6A77"/>
     <w:rsid w:val="00FB6CEF"/>
+    <w:rsid w:val="00FB6F15"/>
     <w:rsid w:val="00FC1876"/>
     <w:rsid w:val="00FC1B55"/>
     <w:rsid w:val="00FC2A1B"/>
     <w:rsid w:val="00FC33FC"/>
     <w:rsid w:val="00FC425D"/>
     <w:rsid w:val="00FC5F75"/>
     <w:rsid w:val="00FC6CD7"/>
     <w:rsid w:val="00FC6EF3"/>
     <w:rsid w:val="00FC7DB6"/>
     <w:rsid w:val="00FD0173"/>
     <w:rsid w:val="00FD0B0E"/>
+    <w:rsid w:val="00FD0C52"/>
     <w:rsid w:val="00FD1A32"/>
     <w:rsid w:val="00FD4052"/>
     <w:rsid w:val="00FD496E"/>
     <w:rsid w:val="00FD548F"/>
+    <w:rsid w:val="00FD6710"/>
     <w:rsid w:val="00FD756F"/>
     <w:rsid w:val="00FE0634"/>
     <w:rsid w:val="00FE35D2"/>
     <w:rsid w:val="00FE443D"/>
     <w:rsid w:val="00FE5424"/>
     <w:rsid w:val="00FE694C"/>
     <w:rsid w:val="00FF110E"/>
     <w:rsid w:val="00FF1C5F"/>
+    <w:rsid w:val="00FF20F9"/>
     <w:rsid w:val="00FF2443"/>
     <w:rsid w:val="00FF29A2"/>
+    <w:rsid w:val="00FF3605"/>
     <w:rsid w:val="00FF3C2C"/>
     <w:rsid w:val="00FF40BD"/>
     <w:rsid w:val="00FF4518"/>
     <w:rsid w:val="00FF4603"/>
     <w:rsid w:val="00FF6CA9"/>
     <w:rsid w:val="00FF6ED8"/>
     <w:rsid w:val="00FF722C"/>
-    <w:rsid w:val="00FF7BD9"/>
-[...7 lines deleted...]
-    <w:rsid w:val="7E0A56FE"/>
+    <w:rsid w:val="03059DC2"/>
+    <w:rsid w:val="03581D8C"/>
+    <w:rsid w:val="03846680"/>
+    <w:rsid w:val="0E327477"/>
+    <w:rsid w:val="1781868F"/>
+    <w:rsid w:val="1A9C387F"/>
+    <w:rsid w:val="1E8E9A67"/>
+    <w:rsid w:val="216EA955"/>
+    <w:rsid w:val="225D4E09"/>
+    <w:rsid w:val="2542FC1E"/>
+    <w:rsid w:val="27DF1A48"/>
+    <w:rsid w:val="2A0403E5"/>
+    <w:rsid w:val="2C3117EA"/>
+    <w:rsid w:val="2C52033A"/>
+    <w:rsid w:val="2CAAABD4"/>
+    <w:rsid w:val="2D96BF22"/>
+    <w:rsid w:val="2EDF8FD4"/>
+    <w:rsid w:val="2FDC419D"/>
+    <w:rsid w:val="2FE6B025"/>
+    <w:rsid w:val="3153440B"/>
+    <w:rsid w:val="3B2011B6"/>
+    <w:rsid w:val="42746755"/>
+    <w:rsid w:val="43080D26"/>
+    <w:rsid w:val="443102DB"/>
+    <w:rsid w:val="460D3B75"/>
+    <w:rsid w:val="4716A9B0"/>
+    <w:rsid w:val="4939F1E0"/>
+    <w:rsid w:val="4C318CF5"/>
+    <w:rsid w:val="52C5A0E9"/>
+    <w:rsid w:val="537C61D1"/>
+    <w:rsid w:val="53A0D421"/>
+    <w:rsid w:val="53A7B282"/>
+    <w:rsid w:val="574F76EB"/>
+    <w:rsid w:val="5B35CBD1"/>
+    <w:rsid w:val="5BB25324"/>
+    <w:rsid w:val="6038252A"/>
+    <w:rsid w:val="61B57726"/>
+    <w:rsid w:val="62CD23AE"/>
+    <w:rsid w:val="65999CB2"/>
+    <w:rsid w:val="65EB40A9"/>
+    <w:rsid w:val="6B0C1603"/>
+    <w:rsid w:val="6B93A5A6"/>
+    <w:rsid w:val="74333A4B"/>
+    <w:rsid w:val="76834C6F"/>
+    <w:rsid w:val="7CE5FB8C"/>
+    <w:rsid w:val="7E20DE93"/>
+    <w:rsid w:val="7E3D4D5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NZ"/>
+  <w:themeFontLang w:val="en-NZ" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79E0076A"/>
-  <w15:docId w15:val="{3AA1B408-8F36-4084-8EE7-885FFE10B33B}"/>
+  <w15:docId w15:val="{6BB0C1A1-A65A-4858-A32E-57E47465EAFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="23" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="36" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="36" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="25" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="25" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="29" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14529,52 +20759,52 @@
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="0"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Quote" w:uiPriority="30" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="31" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -14609,57 +20839,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="26" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="26" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="28" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="32" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="33" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="34" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="38" w:semiHidden="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -14726,540 +20956,540 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF47B2"/>
+    <w:rsid w:val="001F562D"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0730"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00733892"/>
+    <w:rsid w:val="005301FF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2820"/>
       </w:tabs>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="3F0730"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Heading 4 (table &amp; chart)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="2CB9FF" w:themeColor="accent2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF47B2"/>
+    <w:rsid w:val="001F562D"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF47B2"/>
+    <w:rsid w:val="001F562D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableColumnHeading">
+  <w:style w:type="paragraph" w:styleId="TableColumnHeading" w:customStyle="1">
     <w:name w:val="Table Column Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableColumnHeadingRight">
+  <w:style w:type="paragraph" w:styleId="TableColumnHeadingRight" w:customStyle="1">
     <w:name w:val="Table Column Heading Right"/>
     <w:basedOn w:val="TableColumnHeading"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PageTitle">
+  <w:style w:type="paragraph" w:styleId="PageTitle" w:customStyle="1">
     <w:name w:val="Page Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:noProof/>
       <w:color w:val="3F0730"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBodyRight">
+  <w:style w:type="paragraph" w:styleId="TableBodyRight" w:customStyle="1">
     <w:name w:val="Table Body Right"/>
     <w:basedOn w:val="TableBody"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bold">
+  <w:style w:type="character" w:styleId="Bold" w:customStyle="1">
     <w:name w:val="Bold"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="002D313A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:i w:val="0"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentTitle">
+  <w:style w:type="paragraph" w:styleId="DocumentTitle" w:customStyle="1">
     <w:name w:val="Document Title"/>
     <w:next w:val="DocumentSubtitle"/>
     <w:uiPriority w:val="26"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
-      <w:framePr w:w="8108" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="710" w:y="2149" w:anchorLock="1"/>
+      <w:framePr w:w="8108" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="page" w:x="710" w:y="2149" w:anchorLock="1"/>
       <w:ind w:right="306"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="3969"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="003F0415"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0730"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="00733892"/>
+    <w:rsid w:val="005301FF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBody">
+  <w:style w:type="paragraph" w:styleId="TableBody" w:customStyle="1">
     <w:name w:val="Table Body"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Pro 45 Lt" w:hAnsi="HelveticaNeueLT Pro 45 Lt"/>
       <w:lang w:eastAsia="en-NZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
@@ -15415,4691 +21645,5323 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="6E6E6E"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6E6E6E"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="27"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentSubtitle">
+  <w:style w:type="paragraph" w:styleId="DocumentSubtitle" w:customStyle="1">
     <w:name w:val="Document Subtitle"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="26"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:w="10490" w:wrap="notBeside"/>
       <w:spacing w:after="60"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b w:val="0"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="003F0415"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="3F0730"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002D313A"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="38"/>
+        <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
+  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet3">
+  <w:style w:type="paragraph" w:styleId="Bullet3" w:customStyle="1">
     <w:name w:val="Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet1">
+  <w:style w:type="paragraph" w:styleId="NumberedBullet1" w:customStyle="1">
     <w:name w:val="Numbered Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="26"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet2">
+  <w:style w:type="paragraph" w:styleId="NumberedBullet2" w:customStyle="1">
     <w:name w:val="Numbered Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="26"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet3">
+  <w:style w:type="paragraph" w:styleId="NumberedBullet3" w:customStyle="1">
     <w:name w:val="Numbered Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="26"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1276"/>
       </w:tabs>
       <w:ind w:left="993"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NumberedBulletsList">
+  <w:style w:type="numbering" w:styleId="NumberedBulletsList" w:customStyle="1">
     <w:name w:val="Numbered Bullets List"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent1">
+  <w:style w:type="paragraph" w:styleId="Indent1" w:customStyle="1">
     <w:name w:val="Indent 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent2">
+  <w:style w:type="paragraph" w:styleId="Indent2" w:customStyle="1">
     <w:name w:val="Indent 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent3">
+  <w:style w:type="paragraph" w:styleId="Indent3" w:customStyle="1">
     <w:name w:val="Indent 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ShadedHeading">
+  <w:style w:type="paragraph" w:styleId="ShadedHeading" w:customStyle="1">
     <w:name w:val="Shaded Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="ShadedBody"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="2" w:space="2" w:color="FF00FF" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="2" w:space="4" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="2" w:space="2"/>
+        <w:left w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="2" w:space="4"/>
+        <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="2" w:space="2"/>
+        <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="2" w:space="4"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FF00FF" w:themeFill="accent1"/>
       <w:spacing w:before="240"/>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authors">
+  <w:style w:type="paragraph" w:styleId="Authors" w:customStyle="1">
     <w:name w:val="Authors"/>
     <w:basedOn w:val="Footer"/>
     <w:link w:val="AuthorsChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="Heading 4 (table &amp; chart) Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="2CB9FF" w:themeColor="accent2"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="6E6E6E"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableRowHeading">
+  <w:style w:type="paragraph" w:styleId="TableRowHeading" w:customStyle="1">
     <w:name w:val="Table Row Heading"/>
     <w:basedOn w:val="TableBody"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent4">
+  <w:style w:type="character" w:styleId="HighlightAccent4" w:customStyle="1">
     <w:name w:val="Highlight Accent 4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FCF2BE" w:themeFill="accent5" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent1">
+  <w:style w:type="character" w:styleId="HighlightAccent1" w:customStyle="1">
     <w:name w:val="Highlight Accent 1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FF99FF" w:themeFill="accent1" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent3">
+  <w:style w:type="character" w:styleId="HighlightAccent3" w:customStyle="1">
     <w:name w:val="Highlight Accent 3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="C5F5BE" w:themeFill="accent6" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Numbered">
+  <w:style w:type="paragraph" w:styleId="Heading1Numbered" w:customStyle="1">
     <w:name w:val="Heading 1 Numbered"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent2">
+  <w:style w:type="character" w:styleId="HighlightAccent2" w:customStyle="1">
     <w:name w:val="Highlight Accent 2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="AAE2FF" w:themeFill="accent2" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BoldItalic">
+  <w:style w:type="character" w:styleId="BoldItalic" w:customStyle="1">
     <w:name w:val="Bold Italic"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:next w:val="BodyText"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B532FD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00733892"/>
+    <w:rsid w:val="0044581F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents">
+  <w:style w:type="paragraph" w:styleId="Contents" w:customStyle="1">
     <w:name w:val="Contents"/>
     <w:basedOn w:val="PageTitle"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:wrap="notBeside" w:hAnchor="text" w:y="710"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dateofpapers">
+  <w:style w:type="paragraph" w:styleId="Dateofpapers" w:customStyle="1">
     <w:name w:val="Date of papers"/>
     <w:basedOn w:val="Footer"/>
     <w:link w:val="DateofpapersChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
+  <w:style w:type="paragraph" w:styleId="Introtext" w:customStyle="1">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:rPr>
       <w:color w:val="3F0730"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameBody">
+  <w:style w:type="paragraph" w:styleId="FrameBody" w:customStyle="1">
     <w:name w:val="Frame Body"/>
     <w:basedOn w:val="FrameHeading"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="002D313A"/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="002D313A"/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Bullets">
+  <w:style w:type="numbering" w:styleId="Bullets" w:customStyle="1">
     <w:name w:val="Bullets"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTitle">
+  <w:style w:type="paragraph" w:styleId="TableTitle" w:customStyle="1">
     <w:name w:val="Table Title"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="3F0730"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ShadedBody">
+  <w:style w:type="paragraph" w:styleId="ShadedBody" w:customStyle="1">
     <w:name w:val="Shaded Body"/>
     <w:basedOn w:val="ShadedHeading"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameHeading">
+  <w:style w:type="paragraph" w:styleId="FrameHeading" w:customStyle="1">
     <w:name w:val="Frame Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="FrameBody"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:framePr w:w="2268" w:hSpace="170" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="8841" w:y="1"/>
+      <w:framePr w:w="2268" w:hSpace="170" w:wrap="around" w:hAnchor="page" w:vAnchor="text" w:x="8841" w:y="1"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="8" w:space="2" w:color="FF00FF" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="3" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="2"/>
+        <w:left w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="3"/>
+        <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="2"/>
+        <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="3"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FF00FF" w:themeFill="accent1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorsChar">
+  <w:style w:type="character" w:styleId="AuthorsChar" w:customStyle="1">
     <w:name w:val="Authors Char"/>
     <w:basedOn w:val="FooterChar"/>
     <w:link w:val="Authors"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DateofpapersChar">
+  <w:style w:type="character" w:styleId="DateofpapersChar" w:customStyle="1">
     <w:name w:val="Date of papers Char"/>
     <w:basedOn w:val="FooterChar"/>
     <w:link w:val="Dateofpapers"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVName">
+  <w:style w:type="paragraph" w:styleId="CVName" w:customStyle="1">
     <w:name w:val="CV Name"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0730"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVlocation">
+  <w:style w:type="paragraph" w:styleId="CVlocation" w:customStyle="1">
     <w:name w:val="CV location"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVTitle">
+  <w:style w:type="paragraph" w:styleId="CVTitle" w:customStyle="1">
     <w:name w:val="CV Title"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Backcoverdisclaimer">
+  <w:style w:type="paragraph" w:styleId="Backcoverdisclaimer" w:customStyle="1">
     <w:name w:val="Back cover disclaimer"/>
     <w:basedOn w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Disclaimertext">
+  <w:style w:type="paragraph" w:styleId="Disclaimertext" w:customStyle="1">
     <w:name w:val="Disclaimer text"/>
     <w:basedOn w:val="Backcoverdisclaimer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SourceNotes">
+  <w:style w:type="paragraph" w:styleId="SourceNotes" w:customStyle="1">
     <w:name w:val="Source &amp; Notes"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="7A3864" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeading">
+  <w:style w:type="paragraph" w:styleId="SectionHeading" w:customStyle="1">
     <w:name w:val="Section Heading"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="1140" w:y="13885"/>
       <w:ind w:left="1080" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="D43900"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeader">
+  <w:style w:type="paragraph" w:styleId="SectionHeader" w:customStyle="1">
     <w:name w:val="Section Header"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="397" w:y="14053"/>
       <w:numPr>
-        <w:numId w:val="25"/>
+        <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionSubtitle">
+  <w:style w:type="paragraph" w:styleId="SectionSubtitle" w:customStyle="1">
     <w:name w:val="Section Subtitle"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="1140" w:y="13885"/>
       <w:ind w:left="1080" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Shadedheading0">
+  <w:style w:type="paragraph" w:styleId="Shadedheading0" w:customStyle="1">
     <w:name w:val="Shaded heading"/>
     <w:basedOn w:val="SectionHeader"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:wrap="notBeside"/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="284" w:right="259"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixPageTitle">
+  <w:style w:type="paragraph" w:styleId="AppendixPageTitle" w:customStyle="1">
     <w:name w:val="Appendix Page Title"/>
     <w:basedOn w:val="PageTitle"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:pageBreakBefore/>
-      <w:framePr w:w="8732" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="1589" w:y="772" w:anchorLock="1"/>
+      <w:framePr w:w="8732" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="page" w:x="1589" w:y="772" w:anchorLock="1"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVEmail">
+  <w:style w:type="paragraph" w:styleId="CVEmail" w:customStyle="1">
     <w:name w:val="CV Email"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="1438"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="3F0730"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="NESO">
+  <w:style w:type="table" w:styleId="NESO" w:customStyle="1">
     <w:name w:val="NESO"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004C1CB6"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF00FF"/>
+        <w:top w:val="single" w:color="FF00FF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FF00FF" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="57" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00B35290"/>
+    <w:rsid w:val="008447A2"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:top w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FF00FF" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Timeline">
+  <w:style w:type="paragraph" w:styleId="Timeline" w:customStyle="1">
     <w:name w:val="Timeline"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TimelineChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00B34B7B"/>
+    <w:rsid w:val="00E20CEF"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TimelineChar">
+  <w:style w:type="character" w:styleId="TimelineChar" w:customStyle="1">
     <w:name w:val="Timeline Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Timeline"/>
-    <w:rsid w:val="00B34B7B"/>
+    <w:rsid w:val="00E20CEF"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Boldnormaltext">
+  <w:style w:type="character" w:styleId="Boldnormaltext" w:customStyle="1">
     <w:name w:val="Bold normal text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00DC4306"/>
+    <w:rsid w:val="000E4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C90F8C"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style1" w:customStyle="1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="001F562D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
+    <w:name w:val="Style12"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00323D2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style4" w:customStyle="1">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00323D2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5862740">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="28650981">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="34350690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="97916474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="113864685">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1088964146">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="643311712">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="694697118">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="664821414">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1560479622">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1589654581">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="779764238">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="89593382">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1081176315">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="810173560">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="320887723">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="380593834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="844055918">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1382317388">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2052881608">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1075664733">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="671684184">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2093970578">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1298947576">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1424186600">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1652952033">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="963727782">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1717852850">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="200360289">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="827600905">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1982536806">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1816609191">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="890576851">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2020816549">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="255095484">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="268244567">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="621807153">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1332416756">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="174685776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="207189151">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="43647870">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="266738044">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="293875229">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="297296606">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="353270956">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="369376491">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="778334236">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1410038954">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1216547808">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="285477587">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1267544366">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="672340072">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1352954155">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="116410000">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="496724844">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="582567459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="746339621">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="862136851">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="864708319">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1045104075">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1373576170">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="210657884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="299771181">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="875124352">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1470047781">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="182283049">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="284770627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="328410574">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="636493952">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="742875343">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="854269858">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1008675517">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1474525556">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="642927563">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1477182545">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2029679026">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1769999958">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1974750129">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1850831801">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="148836681">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="307440308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="318313782">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="553465725">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="709111641">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="765537546">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="806817357">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1040782794">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1199587072">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1380323926">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1757358650">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2061052314">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1919750567">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="766267157">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1941060297">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1286814267">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="310838135">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="361709879">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="471867807">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="482890134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514344635">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1326863273">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="201015916">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1842814892">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="203949197">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1715932258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="356322330">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="922419347">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="514341138">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1104768932">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="758871880">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="508763326">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="788470099">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1947810101">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="851069748">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="523250669">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="854996738">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="121314731">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="989864027">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="337850673">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1027758811">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="454256459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1073042125">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="95904883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1147160443">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="57368664">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1247223163">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007048473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1257523564">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="566114753">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1343163358">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="456264053">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1361007696">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1284653783">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1463233523">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="240795885">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1495487791">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1286423572">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813792183">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1156460787">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1839955025">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="579412196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1871264629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="308751616">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1879585912">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="651757915">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1965306284">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1688751916">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1977753339">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="623074477">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1996300317">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="891620539">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2048408941">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1767799656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="514611009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="57366535">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="209809761">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="375786921">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="943616877">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145854543">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="524442569">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="355735494">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="234169931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1495221430">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="549341512">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="98186475">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="819425559">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1577665735">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="844516462">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="70322897">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1869946503">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="856889194">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="777600719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="870873621">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1350914861">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="476652996">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1424645037">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="940338302">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1574704987">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="157966118">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="538399226">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="632977522">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="712921013">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="757601580">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969096075">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1466194248">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="161705109">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1326588013">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="290324870">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1736706429">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="339478762">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1200901768">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1454710433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="665982146">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="710350916">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1835949841">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="680427203">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1599750490">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="817458343">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="604843645">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2019381001">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="891967232">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1781293448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="901912895">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="459341939">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1242329614">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="972370590">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="278100442">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1042629230">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1142504506">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="740327148">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1641764752">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2366175">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1659072070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="416900472">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1685325395">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="172649195">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1698043931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="293602030">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1720938396">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1414857835">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2018652253">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1898398483">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="570503324">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1112093860">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2142337383">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2064717478">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1142384873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1166478222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1198854919">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1209299318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1242645536">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1350986966">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1407260758">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1411586309">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1417898303">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1449659779">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1529298715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1546914094">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1648896247">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675297841">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1707824784">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1725374858">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1734960729">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1761607746">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1824736414">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1859734646">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876384598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1880168335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1990477425">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="422648136">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="27417752">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="318117226">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="110437903">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="344088776">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="251936678">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1093475544">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="272323971">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1901211788">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="436413765">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1813668618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="767893081">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="277301121">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="831870566">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1081027720">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1281910049">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1493257997">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2072773530">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="773982916">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1563129635">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="852379742">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="678700720">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="856962638">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1624572943">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="934092904">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1742557127">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1089083122">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="670722781">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1209995309">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="450436357">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1803185128">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1270045525">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="39475642">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1445613170">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1166627855">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1525827051">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2057587066">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1587302008">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1374571444">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1616136219">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1060250138">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1708288372">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="52966656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="576869093">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1546453303">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1826243700">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1992950500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1903250823">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194974560">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="376009399">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1054235896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1177111840">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1495997157">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1497111489">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1672759210">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1906060605">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="64030123">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1912040012">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="730277517">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1937056625">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740325735">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1994604344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2071998660">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2076393466">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2087610249">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2130320997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2144079560">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="168570469">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="168953131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="197401545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="425882043">
-[...325 lines deleted...]
-    </w:div>
     <w:div w:id="460270943">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="490565507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...3063 lines deleted...]
-      </w:divsChild>
     </w:div>
     <w:div w:id="664821052">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="671685613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="691954657">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...37 lines deleted...]
-      </w:divsChild>
     </w:div>
     <w:div w:id="856775175">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="920524058">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20135,1300 +26997,77 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1261837679">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1298531191">
-[...1208 lines deleted...]
-    </w:div>
     <w:div w:id="1407455352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1480347104">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1500853807">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="1515922240">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1517958375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -21436,374 +27075,4048 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1524586638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1625428026">
+    <w:div w:id="1593393241">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="142046095">
+        <w:div w:id="28843719">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="47841681">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="135607948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="165024041">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="212276482">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="110787603">
+            <w:div w:id="1405179907">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="394862958">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="848521290">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1767965160">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="576138387">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="646937883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1006665089">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="192692570">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1070812866">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1433744983">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="628171320">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1463881838">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1157696482">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1751537658">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1584217538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1794788752">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="503666240">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1862280583">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="122239129">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="214005859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="240333800">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="246884769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="256908814">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="267733876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="275529402">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1590848049">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="71662200">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="482546920">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="295796327">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1480220379">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="670454858">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="913466082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1230846241">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1002852756">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1295794635">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="225265238">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="327877225">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="460929344">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="739716489">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="863636473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="905648665">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1087383566">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1236938693">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1273787607">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1435636749">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1801457547">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1956330759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1320159577">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14577957">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="29377055">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="541864541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="734862605">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="874585636">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="881944224">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="909848270">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1444763848">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="725763717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1147820176">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1250426972">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1824815922">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480726320">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1107583732">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1583874545">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="425349999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1942882010">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="992951509">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1232037978">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1294480362">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1764915737">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1866557463">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1943027566">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2115175142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2010016787">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="329138210">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2042823284">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="749470793">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2138335043">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="179971109">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1062752175">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1738672219">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="345248668">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="555623029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="559441862">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="576326345">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="581840549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="644700101">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="651982860">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="710423551">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="742878173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="751854914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="815758977">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="827524917">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="831725861">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="898397144">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1708289433">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2170480">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1732268748">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="123623736">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1346974997">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="136260858">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2016223291">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="148713494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="531311092">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="165874656">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1772581316">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="208148887">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="748237497">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="249779189">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="894898524">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="288973004">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1514295545">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="361396564">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="820074619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="395399627">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1681613988">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="485514670">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="799418712">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="529219744">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="179511703">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="626589912">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1241595062">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="641421355">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1581911198">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="644431925">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1807771663">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="686977912">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1788693060">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="729420658">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="348214095">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="921178063">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1393579259">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1081832333">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1262959131">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1199123595">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="498665754">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1215582663">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1959026686">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1299460945">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="212473189">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1321811042">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="708384762">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1619095756">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="251858110">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1920016224">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1788348152">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1989095168">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="344210409">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="939878708">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1086147718">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="349842946">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450828768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1184366816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605306391">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1691293733">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="201939154">
+        <w:div w:id="1120610191">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1157500198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1175074547">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="224993706">
-              <w:marLeft w:val="0"/>
+            <w:div w:id="1596789463">
+              <w:marLeft w:val="-75"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="0"/>
-              <w:marBottom w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="191575596">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="516771095">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="231938194">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="590553921">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1044019494">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1270701215">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1404336337">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1763259727">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="641423883">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="366102360">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="859707100">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="761340028">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="318966966">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="827476284">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="778840430">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="434132083">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="943221094">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1803116487">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2028168450">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="828981579">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="555971203">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="948657069">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1772704492">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="859929890">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1902709382">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1172834749">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="638995898">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2107191037">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1390612871">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="524290481">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1863086119">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1388337421">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="379325124">
+        <w:div w:id="1188180880">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1274246257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1364012393">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1387073044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1425221924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1479423447">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1564295239">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1687441873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1811095004">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1864124137">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1908803674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1947075466">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2033652791">
-              <w:marLeft w:val="0"/>
+            <w:div w:id="1223370914">
+              <w:marLeft w:val="-75"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="0"/>
-              <w:marBottom w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="88816257">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="513613129">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1963069308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="407505144">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1454984248">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="417139523">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1289825284">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="604994460">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1529831718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="609701200">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1701973721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="632833437">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1835756733">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="742218043">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="826555134">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="836072935">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1602686057">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="853807746">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1549027498">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="917056337">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="501772901">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="678122363">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1162308528">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1456094841">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1539900136">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1892230964">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2080134332">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1010524725">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="753018888">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1187912048">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1290673282">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1260022224">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="746653552">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1291011619">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="369035965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="398870044">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="889153065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1926957391">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2073430571">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1368064549">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1091120774">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1434545361">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="135878162">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="180903046">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="410321339">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="681977385">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="681979579">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1046024016">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1587031369">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1133016144">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1717124609">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="639504975">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1789734521">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="325789037">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1819568769">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1340963044">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1916083762">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="611060630">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2096516367">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="110364375">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="456683156">
+        <w:div w:id="1965302902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2015567492">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1054040839">
-              <w:marLeft w:val="0"/>
+            <w:div w:id="170147964">
+              <w:marLeft w:val="-75"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="0"/>
-              <w:marBottom w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="194736877">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1878859688">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="221911624">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="712193365">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1618440901">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="378669759">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1056273493">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="494149779">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2141412125">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="494491987">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1849173956">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="535778823">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="812453320">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="836918029">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598946828">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="815538139">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="833641099">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="124082231">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1770615230">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1109852719">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2020768595">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1241019689">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1303459864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2101439721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1249075837">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="399064647">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1293435975">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="351690080">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1593011585">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1319110249">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1358391230">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2082629368">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1473599234">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1410231065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1764643534">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1583099853">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1264605376">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1668164633">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1825394836">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1676879642">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2049260681">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="636422950">
+        <w:div w:id="2029481998">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...12 lines deleted...]
-          </w:divsChild>
         </w:div>
-        <w:div w:id="751587349">
+        <w:div w:id="2092463970">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...168 lines deleted...]
-          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1699968544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1786464628">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21815,4703 +31128,1872 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1816994314">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1878005296">
-[...3102 lines deleted...]
-    </w:div>
     <w:div w:id="2024353788">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2031950582">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2037191469">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="2138797210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2139298747">
-[...325 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0BAA26A9A7E3426DBFDB5AC8F859BB7C"/>
+        <w:name w:val="1B32A4F3C26A4B33BBB14F22C29A642E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7932C444-0C58-445F-9DBF-181A2BBA0348}"/>
+        <w:guid w:val="{6DA6CAE8-6904-4725-826B-BE65F2BC6AD2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00407237" w:rsidRDefault="00407237" w:rsidP="00407237">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C628A" w:rsidP="0080415E" w:rsidRDefault="0080415E" w14:paraId="54FBB16C" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="0BAA26A9A7E3426DBFDB5AC8F859BB7C"/>
+            <w:pStyle w:val="1B32A4F3C26A4B33BBB14F22C29A642E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00625C74">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A2DC315919024BB599B03E6013CBAAFA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E3AC4F48-2A5E-463E-86B0-3CEF30F7848C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C628A" w:rsidP="0080415E" w:rsidRDefault="0080415E" w14:paraId="37A642A9" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="A2DC315919024BB599B03E6013CBAAFA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00625C74">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C8210240D1C448ABBE7E8D5665F339E8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0E4EB669-2CDA-4F82-A8D3-DA5796E3988D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C628A" w:rsidP="0080415E" w:rsidRDefault="0080415E" w14:paraId="30211418" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="C8210240D1C448ABBE7E8D5665F339E8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00625C74">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="86F9ECA2637743C087E558066779D87F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7BE295A3-E0F1-4520-BEA1-81C9039D0EB6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C628A" w:rsidP="0080415E" w:rsidRDefault="0080415E" w14:paraId="7C5EBE31" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="86F9ECA2637743C087E558066779D87F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00625C74">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BB15A781C5EA487D81214E6B53E21184"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4D264851-03FD-4CD9-A881-A3C026D3B95C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C628A" w:rsidP="0080415E" w:rsidRDefault="0080415E" w14:paraId="25058061" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="BB15A781C5EA487D81214E6B53E21184"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00625C74">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4C231B310FFB4430AD02E4B074AC65D2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9340159F-5EDE-4C6E-B209-D5F6062E7530}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B69FF" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="20D3E8AD" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="4C231B310FFB4430AD02E4B074AC65D22"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Choose a governance route</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F674BE96EC4B4A5C9056A8D9695A0689"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{34576BF5-4AE1-465C-B3A7-27062B7B06DC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="266F3524" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="F674BE96EC4B4A5C9056A8D9695A0689"/>
           </w:pPr>
           <w:r w:rsidRPr="00161EBD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Select impact level]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0DCBE60C63FB4B1AA29051DB449E52DF"/>
+        <w:name w:val="41A258BB66ED4E338BADB8BB4E2681BB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6FF89AB8-3FE2-4FD4-9DA0-D227C52FC340}"/>
+        <w:guid w:val="{7514266C-B439-4F68-AEF8-A119431C0225}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00053BB8" w:rsidRDefault="00053BB8">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="18CD092A" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="0DCBE60C63FB4B1AA29051DB449E52DF"/>
+            <w:pStyle w:val="41A258BB66ED4E338BADB8BB4E2681BB2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00625C74">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>Choose an item.</w:t>
+            <w:t>[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D16B8B0AE60448689F3B4CEFD8020633"/>
+        <w:name w:val="B3D28344E8AB44E8AD52C59ED54382EE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{65DD879D-771C-417C-B2E6-16FCC8FEEF5D}"/>
+        <w:guid w:val="{9043675C-BF35-4C7A-B122-421AE7AB3588}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00053BB8" w:rsidRDefault="00053BB8">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="05C06EF9" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="D16B8B0AE60448689F3B4CEFD8020633"/>
-[...115 lines deleted...]
-            <w:pStyle w:val="ACA8F2334E374BA5B63F6E5C3F5136A8"/>
+            <w:pStyle w:val="B3D28344E8AB44E8AD52C59ED54382EE"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E67E6552013C45EF9BE0A7D61CEB0636"/>
+        <w:name w:val="506D7FC8CE68438C897C5E9D6CAD969E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0D594F06-168B-4EBC-9746-AD5FF9D539EA}"/>
+        <w:guid w:val="{9512DE62-5C55-419C-9E86-96ECED6E37DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="0CBF3C90" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="E67E6552013C45EF9BE0A7D61CEB06363"/>
+            <w:pStyle w:val="506D7FC8CE68438C897C5E9D6CAD969E1"/>
           </w:pPr>
-          <w:r w:rsidRPr="001A0483">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5EC99CDBBA0E43D0A6CC835A77D483FD"/>
+        <w:name w:val="6527DD05FFFD4466A2E9413A97D99226"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{39169089-203D-48FF-91F6-0187F1E0D63D}"/>
+        <w:guid w:val="{A01B5B52-7249-4271-8AF4-2CC8C9CA4ED4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="00F53DCE" w:rsidP="00F53DCE">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="6E992D02" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="5EC99CDBBA0E43D0A6CC835A77D483FD"/>
+            <w:pStyle w:val="6527DD05FFFD4466A2E9413A97D99226"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9C497BBD1B5745E0A9DE4B48598CCD08"/>
+        <w:name w:val="E7ABDD714D49473D9D88B98F15FC1194"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A7C2CF90-D411-48C2-B8E7-B7C54F5E695E}"/>
+        <w:guid w:val="{52B2DB24-FBAA-49B0-8105-42E3BFBA1F47}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="0169BB5D" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="9C497BBD1B5745E0A9DE4B48598CCD083"/>
+            <w:pStyle w:val="E7ABDD714D49473D9D88B98F15FC11941"/>
           </w:pPr>
-          <w:r w:rsidRPr="001A0483">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="09E8BB330FED44C8944A510388EC9F19"/>
+        <w:name w:val="3D60F170597A473094BA7A1292F9B088"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FFA7E31D-2D36-4841-839D-9D97F1023125}"/>
+        <w:guid w:val="{5290FE8F-BA08-41DE-885C-6B0863AD084A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="00F53DCE" w:rsidP="00F53DCE">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="31B2D352" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="09E8BB330FED44C8944A510388EC9F19"/>
+            <w:pStyle w:val="3D60F170597A473094BA7A1292F9B088"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="755C55498F3C417FB36B2DB257D6AB24"/>
+        <w:name w:val="F16C20CC86CC4C0A9E330D90E88BE355"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F4BE29FF-CAF7-4AFB-A993-4940F64D52D1}"/>
+        <w:guid w:val="{B2A5741C-B3F0-4657-8B9B-F875166819F7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="16D35CBF" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="755C55498F3C417FB36B2DB257D6AB243"/>
+            <w:pStyle w:val="F16C20CC86CC4C0A9E330D90E88BE3551"/>
           </w:pPr>
-          <w:r w:rsidRPr="001A0483">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="327ABECE3485403E8FA012EBC48A412D"/>
+        <w:name w:val="13A84656A7584DD2A16992519002BB15"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F0308E02-AE02-4DEB-8343-C5E6D66F74DC}"/>
+        <w:guid w:val="{A8A0801F-47C5-49DB-938B-C17913872B51}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="00F53DCE" w:rsidP="00F53DCE">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="16F0F22A" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="327ABECE3485403E8FA012EBC48A412D"/>
+            <w:pStyle w:val="13A84656A7584DD2A16992519002BB15"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="01F03C4C2888453AB9260BA4C37F9C4F"/>
+        <w:name w:val="043D6D5C7C0A4588899DA2EA219770E3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{04D356DD-B9F3-40AC-859B-E3ABD4B68FC3}"/>
+        <w:guid w:val="{9EFAE43D-25B6-464A-A519-C94705A63E6A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="7A3E4500" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="01F03C4C2888453AB9260BA4C37F9C4F3"/>
+            <w:pStyle w:val="043D6D5C7C0A4588899DA2EA219770E31"/>
           </w:pPr>
-          <w:r w:rsidRPr="001A0483">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F2FB9DBFDA2A4134BC07B9255F125FBD"/>
+        <w:name w:val="9117C8DCCBA3449AB70C12397E9C9DA6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{12033B81-0A21-48D3-B312-3387BA665803}"/>
+        <w:guid w:val="{EFC31684-29DF-4116-BA34-2A0441767FD2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="00F53DCE" w:rsidP="00F53DCE">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="44CF066B" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="F2FB9DBFDA2A4134BC07B9255F125FBD"/>
+            <w:pStyle w:val="9117C8DCCBA3449AB70C12397E9C9DA6"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0D1D551CAE9D4EC996866078D28B24B3"/>
+        <w:name w:val="F0CC752DE36D4F0CB374C2FF9C577229"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1C3C3C62-D863-4923-B22F-2DC4A123EA6B}"/>
+        <w:guid w:val="{BF5ABF84-8FFF-470F-9C3F-1DA381881E1D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="76B4F16C" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="0D1D551CAE9D4EC996866078D28B24B33"/>
+            <w:pStyle w:val="F0CC752DE36D4F0CB374C2FF9C5772291"/>
           </w:pPr>
-          <w:r w:rsidRPr="001A0483">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0512FE83A65B42F09EB4A467E5CEB088"/>
+        <w:name w:val="76FEA205F6B04FF983617A1B1456013D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{230BBE19-B739-4E8F-8FF7-A116AD14C96B}"/>
+        <w:guid w:val="{D90B0A63-161E-4DE4-8A06-C3D423785883}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="00F53DCE" w:rsidP="00F53DCE">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="5ED4830D" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="0512FE83A65B42F09EB4A467E5CEB088"/>
+            <w:pStyle w:val="76FEA205F6B04FF983617A1B1456013D"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6009FB751BFF4E03A8797F9A750FED7C"/>
+        <w:name w:val="85070AC4EAB44A27B9DBFD3C450B50BA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3FA90BC9-C3DC-42C2-B54C-6323D37D6835}"/>
+        <w:guid w:val="{4936A417-ACCC-4793-9BFE-A14DD7413986}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="263CBB05" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="6009FB751BFF4E03A8797F9A750FED7C3"/>
+            <w:pStyle w:val="85070AC4EAB44A27B9DBFD3C450B50BA1"/>
           </w:pPr>
-          <w:r w:rsidRPr="001A0483">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F4BC3F510B7B4E349DA291DD88B9C12F"/>
+        <w:name w:val="A0D867FE8E8448AF9450C6AAE11DE6A9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CA232E5D-B5F9-442D-951B-BE77ED108A9A}"/>
+        <w:guid w:val="{EB854B59-2750-43C6-8CCF-1C35CB322011}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="00F53DCE" w:rsidP="00F53DCE">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="658D8ED4" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="F4BC3F510B7B4E349DA291DD88B9C12F"/>
+            <w:pStyle w:val="A0D867FE8E8448AF9450C6AAE11DE6A9"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="699D410E5EE84CACB70B79A92122B50B"/>
+        <w:name w:val="5B874877F0EE41BAB08AEBA326028341"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DAD39B2A-FB5F-436B-B48A-474A6848FE1A}"/>
+        <w:guid w:val="{427E5ABD-B4A6-40EE-A30F-EE9B741A4424}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="4D0A6DD7" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="699D410E5EE84CACB70B79A92122B50B3"/>
+            <w:pStyle w:val="5B874877F0EE41BAB08AEBA3260283411"/>
           </w:pPr>
-          <w:r w:rsidRPr="001A0483">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8CCF853E6CA744FA9BEB1D9C8B101237"/>
+        <w:name w:val="AFEA47275D7341EEA6D680F95A02839F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A38C7E9F-C97B-45A3-85EB-4C3FFDE9B41E}"/>
+        <w:guid w:val="{3E1F487C-14C4-4702-8E1D-8C73E62F5CC5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="00F53DCE" w:rsidP="00F53DCE">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="01BBD84A" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="8CCF853E6CA744FA9BEB1D9C8B101237"/>
+            <w:pStyle w:val="AFEA47275D7341EEA6D680F95A02839F"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9B1486FF4B0A4D6E82ECD6B86E9E5B50"/>
+        <w:name w:val="7A6D21DB2019454685063318F4E4B257"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B936DE63-E2FB-4B92-82FA-15EF64491A01}"/>
+        <w:guid w:val="{99C7CE6F-4680-4194-906A-B6D427E1B49B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="3E202A69" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="9B1486FF4B0A4D6E82ECD6B86E9E5B503"/>
+            <w:pStyle w:val="7A6D21DB2019454685063318F4E4B2571"/>
           </w:pPr>
-          <w:r w:rsidRPr="001A0483">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="23671E299D394868B1F3B2E57340B42C"/>
+        <w:name w:val="5354E4B3FA68498BB374880BA82D998F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{39429F56-F5AD-4642-B7C8-B671F2EEA6C7}"/>
+        <w:guid w:val="{6852B1AF-3563-4E01-9E0F-903248B819D6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="548E2D7A" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="23671E299D394868B1F3B2E57340B42C3"/>
+            <w:pStyle w:val="5354E4B3FA68498BB374880BA82D998F1"/>
           </w:pPr>
-          <w:r w:rsidRPr="0050033E">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Insert the date which you are proposing the change is made to the code</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2CE04C6198934E07990393E0F30C6899"/>
+        <w:name w:val="36C23562C7714B989D4922BEB12DE8AB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CCB712B1-A16E-4059-9A2F-73CDB72CD5D1}"/>
+        <w:guid w:val="{82070D43-6DF4-4772-9F47-4E3BB834D5F1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="18CA4ED7" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="2CE04C6198934E07990393E0F30C68993"/>
+            <w:pStyle w:val="36C23562C7714B989D4922BEB12DE8AB1"/>
           </w:pPr>
           <w:r w:rsidRPr="0050033E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t xml:space="preserve">[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+            <w:t>[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.].</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="12693D2A153D4B0F80421181DD74A162"/>
+        <w:name w:val="641A0BB255B84F26A51A0EE80FF247A8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B1BBA02C-9841-4F84-B6F1-6C8022C54B75}"/>
+        <w:guid w:val="{AB62B91F-9ADC-4CFB-9187-9C1FDB8D5324}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="00F53DCE" w:rsidP="00F53DCE">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="6E0755C4" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="12693D2A153D4B0F80421181DD74A162"/>
+            <w:pStyle w:val="641A0BB255B84F26A51A0EE80FF247A8"/>
           </w:pPr>
-          <w:r w:rsidRPr="00161EBD">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>[Select impact level]</w:t>
+            <w:t>[Please provide your rationale.  Will this change mean that the energy system can operate more safely and reliably now and in the future in a way that benefits end consumers?</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>This area would relate to changes which balance the system safely, securely and at optimum cost, particularly for consumers in vulnerable situations. It would also consider changes which introduce flexibility across the market to flow energy at the most efficient profile, lower operational costs and make sure GB consumers can access the cheapest sources of energy. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Examples of changes include: </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080"/>
+            </w:rPr>
+            <w:t>​</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:color w:val="808080"/>
+            </w:rPr>
+            <w:t>- security of supply </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:color w:val="808080"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>- changes to the balancing regimes e.g. charging changes</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:t>​</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1467C46AD2EC42ADAEE4E03DAA05CF87"/>
+        <w:name w:val="31879ED63B5345799EF997F433041C50"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{89272290-08ED-4B42-9F8C-80EBE5AE8F2B}"/>
+        <w:guid w:val="{F4693F74-9E36-418C-A01C-299AC3DC107A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="7AB02B7E" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="1467C46AD2EC42ADAEE4E03DAA05CF872"/>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="0050033E">
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>[Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to</w:t>
-[...4 lines deleted...]
-          <w:r w:rsidRPr="00AF47B2">
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>This should not be any longer than the timetable section</w:t>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
           </w:r>
-          <w:r w:rsidRPr="0050033E">
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="105CDB4E" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>.]</w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Will this change lower consumers’ bills by controlling, reducing, and optimising spend, for example on balancing and operating the system? </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="76277499" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">This area would relate to changes that are likely to benefit end consumers. This could include any change where it has been demonstrated that it could lower bills for end consumers. </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="3CD4B9B0" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">If possible, this section should include any quantifiable benefits.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="5AF1D8EF" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Examples of changes include: </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="5AE3B676" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="31879ED63B5345799EF997F433041C50"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Charging review]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EE8E815908344FE1B16A6286BF6383C1"/>
+        <w:name w:val="8A447A07B13F4BFCAB1708686E0F5323"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2EBFB1DD-A659-4754-BE0F-F97251A7B1A9}"/>
+        <w:guid w:val="{1D2051FC-0FB9-4306-B71C-CD170C9212E2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="47BD9388" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="EE8E815908344FE1B16A6286BF6383C12"/>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="0050033E">
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]</w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="278EFF59" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="8A447A07B13F4BFCAB1708686E0F5323"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>This area would focus on demonstrating why and how the change can improve the quality of service for some or all end consumers. Improved service quality ultimately benefits the end consumer due to interactions in the value chains across the industry being more seamless, efficient and effective.].</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AD9F07944ED94B19B9DB9AD9A7842729"/>
+        <w:name w:val="E527B1E6F7554E77A0BEAEA0E072891B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A8768AF6-3006-4D3A-AEAC-AC777F95F31A}"/>
+        <w:guid w:val="{01702320-3783-48FE-B3B4-09C9847D116E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="08D71FFA" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="AD9F07944ED94B19B9DB9AD9A78427292"/>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="0050033E">
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t xml:space="preserve">[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="4D0EA39A" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Will this proposal support: </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="6E71A5B2" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• new providers and technologies?  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="74EF7E64" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• a move to hydrogen or lower greenhouse gases? </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="5EA03805" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• the journey toward statutory net-zero targets? </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="41E64089" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• decarbonisation? </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="3CE6EEB9" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">This area would relate to changes which demonstrate innovative work to design solutions which ensure the system can operate in an environmentally sustainable way both now and in the future. </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="7290145F" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Examples include: </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="223501E3" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• Gas quality blending  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="44B7A818" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• Carbon Capture and Storage </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="65A81E1D" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="E527B1E6F7554E77A0BEAEA0E072891B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>New technologies, e.g. wind power]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="755929B0C7B34597B327DD3A415F3B12"/>
+        <w:name w:val="264B58CEF34C42DEABEB2340EE4DB7E6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B2BAD754-B8D4-44D4-AD0C-84ACF579039D}"/>
+        <w:guid w:val="{0C8CD584-C194-4D61-A749-C7A57750ED03}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="3F9B2832" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="755929B0C7B34597B327DD3A415F3B122"/>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="0050033E">
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>[Insert your solution. Please identify which part of the Procedure will need to be changed.]   .</w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A10B1C" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="7DBEDAC7" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">This area would relate to any other identified changes to society, such as jobs or the economy.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="66262E1C" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="264B58CEF34C42DEABEB2340EE4DB7E6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>For example, by 2050, energy system decarbonisation efforts could add 19 million jobs and £52tn of gross domestic product (GDP) to the global economy, increasing the GDP of Northern and Western Europe by 1.25% and 2.5% respectively. It could also generate a 15% increase in global welfare and reduce negative health effects caused by local air pollution by 60%.].</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7485A68FAF5C47B0ADEE6255D257EE56"/>
+        <w:name w:val="D3325C84D15043B19F62832073EFDA61"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{909F02AC-2712-481A-BF6C-161E7B61A7FC}"/>
+        <w:guid w:val="{6B164447-68AC-4DE9-A4FB-36239C7EBC4A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="3BD8065C" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="7485A68FAF5C47B0ADEE6255D257EE562"/>
+            <w:pStyle w:val="D3325C84D15043B19F62832073EFDA61"/>
           </w:pPr>
-          <w:r w:rsidRPr="0050033E">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>[Please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.].</w:t>
+            <w:t>[Insert the date which the decision is required from the Authority - or Panel (if self-governance].</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3078D0F66BA3429E840478AFFBDC99B8"/>
+        <w:name w:val="5A8E6DE8E1B04B6B906116DF6CD57572"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A8424E46-C964-4DD7-8E9D-E6454FA2C897}"/>
+        <w:guid w:val="{F15BB8AE-5012-4FD4-88AE-609ACCBD8458}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="2914358A" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="3078D0F66BA3429E840478AFFBDC99B82"/>
+            <w:pStyle w:val="5A8E6DE8E1B04B6B906116DF6CD57572"/>
           </w:pPr>
-          <w:r w:rsidRPr="0050033E">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?</w:t>
+            <w:t>[List any systems or processes that will need to change as a result of this proposal.]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="034688EE28DB4DA9BADB157F79EB280C"/>
+        <w:name w:val="53617C89FDA847A7BE9233391F77B141"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C0DFE384-27F8-436B-BE43-29F2E6CDA35A}"/>
+        <w:guid w:val="{1BF46F6E-BDF3-4D52-9A22-15FD177428C3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006A558F" w:rsidRDefault="006A558F" w:rsidP="006A558F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0019439B" w:rsidP="0019439B" w:rsidRDefault="0019439B" w14:paraId="0AE35B6D" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="034688EE28DB4DA9BADB157F79EB280C2"/>
+            <w:pStyle w:val="53617C89FDA847A7BE9233391F77B141"/>
           </w:pPr>
-          <w:r w:rsidRPr="0050033E">
+          <w:r w:rsidRPr="00A10B1C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.].</w:t>
+            <w:t>[Please give justification for the governance route you have recommended. Use the below guidance to help. If you have recommended Self-Governance, Urgent or Fast-Track, you must explain how it meets the relevant criteria.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7766E7E03D9243D48757CEB46F3283D2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2CFC504A-E76F-49B2-9CCC-A19027A79A6B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="006E4AFC" w:rsidRDefault="006E4AFC" w14:paraId="07EB675D" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="7766E7E03D9243D48757CEB46F3283D2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Select governance route from the drop-down menu.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A10B1C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AC3A0389445F4F7ABAA27A6B67070F7B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1108E16F-855E-4996-A89B-EC7457E5BD65}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="006E4AFC" w:rsidRDefault="006E4AFC" w14:paraId="793482F2" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="AC3A0389445F4F7ABAA27A6B67070F7B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009736C1">
+            <w:rPr>
+              <w:rStyle w:val="BodyTextChar"/>
+            </w:rPr>
+            <w:t>[Select governance route from the drop-down menu. For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="808E2777A527434BA375F5010E8CCD00"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59A4EAFB-A978-449C-B3E1-F5C1135C3A03}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="006E4AFC" w:rsidRDefault="006E4AFC" w14:paraId="7494F12D" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="808E2777A527434BA375F5010E8CCD00"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F6D38">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="HelveticaNeueLT Pro 45 Lt">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Pro 55 Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:altName w:val="Nirmala UI"/>
+    <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPMinchoE">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00407237"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001D2E1D"/>
+    <w:rsidRoot w:val="0080415E"/>
+    <w:rsid w:val="00030539"/>
+    <w:rsid w:val="000366BE"/>
+    <w:rsid w:val="000F27CB"/>
+    <w:rsid w:val="0018374F"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rsid w:val="001A7856"/>
+    <w:rsid w:val="002B69FF"/>
+    <w:rsid w:val="00316641"/>
     <w:rsid w:val="003635D2"/>
-    <w:rsid w:val="003F4F83"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DF69B2"/>
+    <w:rsid w:val="004C628A"/>
+    <w:rsid w:val="005F1828"/>
+    <w:rsid w:val="006E4AFC"/>
+    <w:rsid w:val="007665F5"/>
+    <w:rsid w:val="007B28BF"/>
+    <w:rsid w:val="0080415E"/>
+    <w:rsid w:val="008D3B70"/>
+    <w:rsid w:val="00984659"/>
+    <w:rsid w:val="00A62ADD"/>
+    <w:rsid w:val="00A91244"/>
+    <w:rsid w:val="00B042FB"/>
+    <w:rsid w:val="00B87CC3"/>
+    <w:rsid w:val="00C9130D"/>
+    <w:rsid w:val="00CB21F5"/>
+    <w:rsid w:val="00D3400B"/>
+    <w:rsid w:val="00D36D53"/>
+    <w:rsid w:val="00D67A77"/>
+    <w:rsid w:val="00E14858"/>
+    <w:rsid w:val="00E86475"/>
     <w:rsid w:val="00EB0E41"/>
-    <w:rsid w:val="00F53DCE"/>
+    <w:rsid w:val="00EB5301"/>
+    <w:rsid w:val="00EF6489"/>
+    <w:rsid w:val="00F95C4E"/>
+    <w:rsid w:val="00FB5473"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="23C9ADC8"/>
+  <w14:docId w14:val="79DA4B3E"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -26558,51 +33040,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26905,865 +33387,888 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006A558F"/>
+    <w:rsid w:val="006E4AFC"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BAA26A9A7E3426DBFDB5AC8F859BB7C">
-[...1 lines deleted...]
-    <w:rsid w:val="00407237"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B58CD9920B07412D972DA5ADE015F6F2">
+    <w:name w:val="B58CD9920B07412D972DA5ADE015F6F2"/>
+    <w:rsid w:val="0080415E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DCBE60C63FB4B1AA29051DB449E52DF">
-    <w:name w:val="0DCBE60C63FB4B1AA29051DB449E52DF"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0ECE8D80191421C911368A3E7B7889A">
+    <w:name w:val="D0ECE8D80191421C911368A3E7B7889A"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D759D4B9FD24166AC14215B30F48410">
+    <w:name w:val="2D759D4B9FD24166AC14215B30F48410"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="473CA0A8C18C4E88B093358EE65C029A">
+    <w:name w:val="473CA0A8C18C4E88B093358EE65C029A"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A63EE70D5CE47738E650BC60E67A672">
+    <w:name w:val="3A63EE70D5CE47738E650BC60E67A672"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4B6583CAD8940009B3375630DF058DB">
+    <w:name w:val="D4B6583CAD8940009B3375630DF058DB"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B32A4F3C26A4B33BBB14F22C29A642E">
+    <w:name w:val="1B32A4F3C26A4B33BBB14F22C29A642E"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2DC315919024BB599B03E6013CBAAFA">
+    <w:name w:val="A2DC315919024BB599B03E6013CBAAFA"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8210240D1C448ABBE7E8D5665F339E8">
+    <w:name w:val="C8210240D1C448ABBE7E8D5665F339E8"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86F9ECA2637743C087E558066779D87F">
+    <w:name w:val="86F9ECA2637743C087E558066779D87F"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23A60A319D0C46799E566D2A34BE7FC1">
+    <w:name w:val="23A60A319D0C46799E566D2A34BE7FC1"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21DD3379BA83408699EA2E4344FFDFDE">
+    <w:name w:val="21DD3379BA83408699EA2E4344FFDFDE"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C20CBE840B374EAFA3B7A2E3A8ECF744">
+    <w:name w:val="C20CBE840B374EAFA3B7A2E3A8ECF744"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB15A781C5EA487D81214E6B53E21184">
+    <w:name w:val="BB15A781C5EA487D81214E6B53E21184"/>
+    <w:rsid w:val="0080415E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C231B310FFB4430AD02E4B074AC65D2">
+    <w:name w:val="4C231B310FFB4430AD02E4B074AC65D2"/>
+    <w:rsid w:val="002B69FF"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D16B8B0AE60448689F3B4CEFD8020633">
-    <w:name w:val="D16B8B0AE60448689F3B4CEFD8020633"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="178A4D27AA4A42819C500889AB249FC0">
+    <w:name w:val="178A4D27AA4A42819C500889AB249FC0"/>
+    <w:rsid w:val="000366BE"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="712A0CF05A924F649C8FE4F6A5DE8863">
-    <w:name w:val="712A0CF05A924F649C8FE4F6A5DE8863"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E41FF2533E804D938C6339367B0B8FE1">
+    <w:name w:val="E41FF2533E804D938C6339367B0B8FE1"/>
+    <w:rsid w:val="00FB5473"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59B51C5A37AC4C27A5ABE85D53A5658A">
-    <w:name w:val="59B51C5A37AC4C27A5ABE85D53A5658A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="600E0E3F7FCA45A6B9425203A0DC86E5">
+    <w:name w:val="600E0E3F7FCA45A6B9425203A0DC86E5"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2D93CFB759D45E88648A1EEB2EAE29F">
-    <w:name w:val="A2D93CFB759D45E88648A1EEB2EAE29F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F674BE96EC4B4A5C9056A8D9695A0689">
+    <w:name w:val="F674BE96EC4B4A5C9056A8D9695A0689"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D355D9DC72C479A99D48C3FFD7E11EB">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41A258BB66ED4E338BADB8BB4E2681BB">
+    <w:name w:val="41A258BB66ED4E338BADB8BB4E2681BB"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9DA14F4C4824F99893E03BE8D008BF2">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="600E0E3F7FCA45A6B9425203A0DC86E51">
+    <w:name w:val="600E0E3F7FCA45A6B9425203A0DC86E51"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41A258BB66ED4E338BADB8BB4E2681BB1">
+    <w:name w:val="41A258BB66ED4E338BADB8BB4E2681BB1"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0ECE8D80191421C911368A3E7B7889A1">
+    <w:name w:val="D0ECE8D80191421C911368A3E7B7889A1"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C231B310FFB4430AD02E4B074AC65D21">
+    <w:name w:val="4C231B310FFB4430AD02E4B074AC65D21"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E41FF2533E804D938C6339367B0B8FE11">
+    <w:name w:val="E41FF2533E804D938C6339367B0B8FE11"/>
+    <w:rsid w:val="0019439B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="3F0730"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B824D1E60EE749FB9F8C87C307F3E68F">
+    <w:name w:val="B824D1E60EE749FB9F8C87C307F3E68F"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACA8F2334E374BA5B63F6E5C3F5136A8">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="980A10AE9818426599356336EE2F1C30">
+    <w:name w:val="980A10AE9818426599356336EE2F1C30"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E67E6552013C45EF9BE0A7D61CEB0636">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2120990914E24CF1978888A3AD130A21">
+    <w:name w:val="2120990914E24CF1978888A3AD130A21"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5EC99CDBBA0E43D0A6CC835A77D483FD">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3D28344E8AB44E8AD52C59ED54382EE">
+    <w:name w:val="B3D28344E8AB44E8AD52C59ED54382EE"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C497BBD1B5745E0A9DE4B48598CCD08">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="506D7FC8CE68438C897C5E9D6CAD969E">
+    <w:name w:val="506D7FC8CE68438C897C5E9D6CAD969E"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09E8BB330FED44C8944A510388EC9F19">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6527DD05FFFD4466A2E9413A97D99226">
+    <w:name w:val="6527DD05FFFD4466A2E9413A97D99226"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="755C55498F3C417FB36B2DB257D6AB24">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7ABDD714D49473D9D88B98F15FC1194">
+    <w:name w:val="E7ABDD714D49473D9D88B98F15FC1194"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="327ABECE3485403E8FA012EBC48A412D">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D60F170597A473094BA7A1292F9B088">
+    <w:name w:val="3D60F170597A473094BA7A1292F9B088"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01F03C4C2888453AB9260BA4C37F9C4F">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F16C20CC86CC4C0A9E330D90E88BE355">
+    <w:name w:val="F16C20CC86CC4C0A9E330D90E88BE355"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2FB9DBFDA2A4134BC07B9255F125FBD">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13A84656A7584DD2A16992519002BB15">
+    <w:name w:val="13A84656A7584DD2A16992519002BB15"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D1D551CAE9D4EC996866078D28B24B3">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="043D6D5C7C0A4588899DA2EA219770E3">
+    <w:name w:val="043D6D5C7C0A4588899DA2EA219770E3"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0512FE83A65B42F09EB4A467E5CEB088">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9117C8DCCBA3449AB70C12397E9C9DA6">
+    <w:name w:val="9117C8DCCBA3449AB70C12397E9C9DA6"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6009FB751BFF4E03A8797F9A750FED7C">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0CC752DE36D4F0CB374C2FF9C577229">
+    <w:name w:val="F0CC752DE36D4F0CB374C2FF9C577229"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4BC3F510B7B4E349DA291DD88B9C12F">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76FEA205F6B04FF983617A1B1456013D">
+    <w:name w:val="76FEA205F6B04FF983617A1B1456013D"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="699D410E5EE84CACB70B79A92122B50B">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85070AC4EAB44A27B9DBFD3C450B50BA">
+    <w:name w:val="85070AC4EAB44A27B9DBFD3C450B50BA"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CCF853E6CA744FA9BEB1D9C8B101237">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0D867FE8E8448AF9450C6AAE11DE6A9">
+    <w:name w:val="A0D867FE8E8448AF9450C6AAE11DE6A9"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B1486FF4B0A4D6E82ECD6B86E9E5B50">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B874877F0EE41BAB08AEBA326028341">
+    <w:name w:val="5B874877F0EE41BAB08AEBA326028341"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23671E299D394868B1F3B2E57340B42C">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFEA47275D7341EEA6D680F95A02839F">
+    <w:name w:val="AFEA47275D7341EEA6D680F95A02839F"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CE04C6198934E07990393E0F30C6899">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A6D21DB2019454685063318F4E4B257">
+    <w:name w:val="7A6D21DB2019454685063318F4E4B257"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12693D2A153D4B0F80421181DD74A162">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49CC7ED7490840D696648F636058A6DB">
+    <w:name w:val="49CC7ED7490840D696648F636058A6DB"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1467C46AD2EC42ADAEE4E03DAA05CF87">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5354E4B3FA68498BB374880BA82D998F">
+    <w:name w:val="5354E4B3FA68498BB374880BA82D998F"/>
+    <w:rsid w:val="0019439B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36C23562C7714B989D4922BEB12DE8AB">
+    <w:name w:val="36C23562C7714B989D4922BEB12DE8AB"/>
+    <w:rsid w:val="0019439B"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="600E0E3F7FCA45A6B9425203A0DC86E52">
+    <w:name w:val="600E0E3F7FCA45A6B9425203A0DC86E52"/>
+    <w:rsid w:val="0019439B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE8E815908344FE1B16A6286BF6383C1">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41A258BB66ED4E338BADB8BB4E2681BB2">
+    <w:name w:val="41A258BB66ED4E338BADB8BB4E2681BB2"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0ECE8D80191421C911368A3E7B7889A2">
+    <w:name w:val="D0ECE8D80191421C911368A3E7B7889A2"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B824D1E60EE749FB9F8C87C307F3E68F1">
+    <w:name w:val="B824D1E60EE749FB9F8C87C307F3E68F1"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="980A10AE9818426599356336EE2F1C301">
+    <w:name w:val="980A10AE9818426599356336EE2F1C301"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD9F07944ED94B19B9DB9AD9A7842729">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2120990914E24CF1978888A3AD130A211">
+    <w:name w:val="2120990914E24CF1978888A3AD130A211"/>
+    <w:rsid w:val="0019439B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2820"/>
+      </w:tabs>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CE04C6198934E07990393E0F30C68991">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18740A98CBE04BFA9992F0CB364AADB3">
+    <w:name w:val="18740A98CBE04BFA9992F0CB364AADB3"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="755929B0C7B34597B327DD3A415F3B12">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49CC7ED7490840D696648F636058A6DB1">
+    <w:name w:val="49CC7ED7490840D696648F636058A6DB1"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="506D7FC8CE68438C897C5E9D6CAD969E1">
+    <w:name w:val="506D7FC8CE68438C897C5E9D6CAD969E1"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7ABDD714D49473D9D88B98F15FC11941">
+    <w:name w:val="E7ABDD714D49473D9D88B98F15FC11941"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F16C20CC86CC4C0A9E330D90E88BE3551">
+    <w:name w:val="F16C20CC86CC4C0A9E330D90E88BE3551"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="043D6D5C7C0A4588899DA2EA219770E31">
+    <w:name w:val="043D6D5C7C0A4588899DA2EA219770E31"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0CC752DE36D4F0CB374C2FF9C5772291">
+    <w:name w:val="F0CC752DE36D4F0CB374C2FF9C5772291"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85070AC4EAB44A27B9DBFD3C450B50BA1">
+    <w:name w:val="85070AC4EAB44A27B9DBFD3C450B50BA1"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B874877F0EE41BAB08AEBA3260283411">
+    <w:name w:val="5B874877F0EE41BAB08AEBA3260283411"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A6D21DB2019454685063318F4E4B2571">
+    <w:name w:val="7A6D21DB2019454685063318F4E4B2571"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="641A0BB255B84F26A51A0EE80FF247A8">
+    <w:name w:val="641A0BB255B84F26A51A0EE80FF247A8"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31879ED63B5345799EF997F433041C50">
+    <w:name w:val="31879ED63B5345799EF997F433041C50"/>
+    <w:rsid w:val="0019439B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A447A07B13F4BFCAB1708686E0F5323">
+    <w:name w:val="8A447A07B13F4BFCAB1708686E0F5323"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E527B1E6F7554E77A0BEAEA0E072891B">
+    <w:name w:val="E527B1E6F7554E77A0BEAEA0E072891B"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="264B58CEF34C42DEABEB2340EE4DB7E6">
+    <w:name w:val="264B58CEF34C42DEABEB2340EE4DB7E6"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5354E4B3FA68498BB374880BA82D998F1">
+    <w:name w:val="5354E4B3FA68498BB374880BA82D998F1"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3325C84D15043B19F62832073EFDA61">
+    <w:name w:val="D3325C84D15043B19F62832073EFDA61"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A8E6DE8E1B04B6B906116DF6CD57572">
+    <w:name w:val="5A8E6DE8E1B04B6B906116DF6CD57572"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C231B310FFB4430AD02E4B074AC65D22">
+    <w:name w:val="4C231B310FFB4430AD02E4B074AC65D22"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53617C89FDA847A7BE9233391F77B141">
+    <w:name w:val="53617C89FDA847A7BE9233391F77B141"/>
+    <w:rsid w:val="0019439B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36C23562C7714B989D4922BEB12DE8AB1">
+    <w:name w:val="36C23562C7714B989D4922BEB12DE8AB1"/>
+    <w:rsid w:val="0019439B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7485A68FAF5C47B0ADEE6255D257EE56">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7766E7E03D9243D48757CEB46F3283D2">
+    <w:name w:val="7766E7E03D9243D48757CEB46F3283D2"/>
+    <w:rsid w:val="006E4AFC"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B89AD85638F643978436DCB36229C8BC">
+    <w:name w:val="B89AD85638F643978436DCB36229C8BC"/>
+    <w:rsid w:val="006E4AFC"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E4AFC"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3078D0F66BA3429E840478AFFBDC99B8">
-[...1 lines deleted...]
-    <w:rsid w:val="00F53DCE"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="006E4AFC"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...82 lines deleted...]
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1467C46AD2EC42ADAEE4E03DAA05CF871">
-[...1 lines deleted...]
-    <w:rsid w:val="006A558F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0FCDE97B37604D7F9BAC3488BBA7E81D">
+    <w:name w:val="0FCDE97B37604D7F9BAC3488BBA7E81D"/>
+    <w:rsid w:val="006E4AFC"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE8E815908344FE1B16A6286BF6383C11">
-[...1 lines deleted...]
-    <w:rsid w:val="006A558F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC3A0389445F4F7ABAA27A6B67070F7B">
+    <w:name w:val="AC3A0389445F4F7ABAA27A6B67070F7B"/>
+    <w:rsid w:val="006E4AFC"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD9F07944ED94B19B9DB9AD9A78427291">
-[...9 lines deleted...]
-    <w:rsid w:val="006A558F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="808E2777A527434BA375F5010E8CCD00">
+    <w:name w:val="808E2777A527434BA375F5010E8CCD00"/>
+    <w:rsid w:val="006E4AFC"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...300 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1593393241">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2015567492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="170147964">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="494491987">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1849173956">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="NGESO_2021">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NGESO_2021">
   <a:themeElements>
     <a:clrScheme name="NESO">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F0731"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="070E40"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF00FF"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2CB9FF"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="385B16"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="B0322B"/>
@@ -28000,87 +34505,107 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="97b6fe81-1556-4112-94ca-31043ca39b71">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74fe10b2-2c80-4a08-bce1-646d7a72704e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="296f8304-7f63-4501-8ca1-63068ba277e1" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" xmlns:ns4="cadce026-d35b-4a62-a2ee-1436bb44fb55" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5308f1cd4944e8fe0f6db21fb37f5953" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005DB78C523289494C9DA30E5EDBEFAC70" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a9796184ffff030b8e5ca5a9de989431">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="296f8304-7f63-4501-8ca1-63068ba277e1" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" xmlns:ns4="74fe10b2-2c80-4a08-bce1-646d7a72704e" xmlns:ns5="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b91aa6a29f2cb0635352d5b8f8400943" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="296f8304-7f63-4501-8ca1-63068ba277e1"/>
     <xsd:import namespace="97b6fe81-1556-4112-94ca-31043ca39b71"/>
-    <xsd:import namespace="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
+    <xsd:import namespace="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
+    <xsd:import namespace="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="296f8304-7f63-4501-8ca1-63068ba277e1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -28106,102 +34631,111 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f571c05a-9bf0-4b0b-ad97-e13aed49ba31" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97b6fe81-1556-4112-94ca-31043ca39b71" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cadce026-d35b-4a62-a2ee-1436bb44fb55" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74fe10b2-2c80-4a08-bce1-646d7a72704e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2a93f86f-df12-4503-be51-556605c1ee02}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="97b6fe81-1556-4112-94ca-31043ca39b71">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="85fefd14-5d55-4234-9e3d-a596bbbe9ae8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e83b3e4b-3c91-4e18-8a33-76cec3678e89}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -28268,399 +34802,170 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7489CE42-23A1-463E-BD83-1AEDF1B1CA59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B44EFE6-547C-46A6-9E02-B11BD741E93E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
+    <ds:schemaRef ds:uri="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
+    <ds:schemaRef ds:uri="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDCFE5A-CFAC-436D-B868-45F50530B477}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B701E88E-C751-4A97-9BB7-5FDCA9FBDB9B}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B82B9343-1487-4E20-991A-1E1BF41D11EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="296f8304-7f63-4501-8ca1-63068ba277e1"/>
     <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
-    <ds:schemaRef ds:uri="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
+    <ds:schemaRef ds:uri="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
+    <ds:schemaRef ds:uri="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...254 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Hamilton-Brown</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Microsoft Office User</dc:creator>
-  <cp:keywords/>
+  <dc:creator>Deborah Spencer</dc:creator>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Fionnghuala Malone</lastModifiedBy>
+  <revision>99</revision>
+  <lastPrinted>2020-06-02T22:47:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009F8CA9C19BC094409188BB7813D94336</vt:lpwstr>
+    <vt:lpwstr>0x0101005DB78C523289494C9DA30E5EDBEFAC70</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>1800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GrammarlyDocumentId">
-    <vt:lpwstr>d4ac469add0e7017e8de38eed92401c90609f4561f6b524f01f4e925205fecd9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>455f42f3,3fcda8d6,57608027</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff00ff,12,Poppins</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SetDate">
+    <vt:lpwstr>2026-05-14T13:12:27Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Name">
+    <vt:lpwstr>Publicly Available</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SiteId">
+    <vt:lpwstr>a63c9e9e-b4db-442a-a94f-08718d788e8c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ActionId">
+    <vt:lpwstr>fbbb9ead-12c3-42bf-855d-98340531f6e4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>