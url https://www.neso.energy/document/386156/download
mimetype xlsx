--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -4,91 +4,91 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Matthew.Larreta1\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nationalenergyso-my.sharepoint.com/personal/ayo_bammeke_neso_energy/Documents/Documents/GC0181/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF19BA29-6E73-440B-9045-92E9DACFD0A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ACADA8DE-4F51-4DC2-97D0-86A5C9634BB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{5A4D7E06-D87E-41AD-B437-8D215934B7C0}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5A4D7E06-D87E-41AD-B437-8D215934B7C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$H$67</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$H$26</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="368" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="150">
   <si>
     <t>Action number</t>
   </si>
   <si>
     <t>Workgroup Raised</t>
   </si>
   <si>
     <t>Owner</t>
   </si>
   <si>
     <t>Action</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>Due by</t>
   </si>
   <si>
     <t xml:space="preserve">Status </t>
   </si>
   <si>
     <t>Workgroup Closed</t>
   </si>
   <si>
@@ -404,241 +404,344 @@
     <t>WG9</t>
   </si>
   <si>
     <t>Explore feasibility of defining “auto‑reclosure".</t>
   </si>
   <si>
     <t>Develop and share a high-level architecture diagram showing information flow from PMU rollout to NESO systems.</t>
   </si>
   <si>
     <t>NESO confirmed that the correct terminology for “system restoration regions” has been identified, however further clarification is required on how data should be made available (e.g. via data portal or API) within the legal text. The action remains open and will be addressed as part of the ongoing legal text review.
 Review terminology for online data portals and system restoration regions, including clarification of how data should be made available (e.g. via data portal or API) within the Legal Text.</t>
   </si>
   <si>
     <t>Provide high-level bullet points on the proposed order and justification for the executive summary for Code Administrator consideration.</t>
   </si>
   <si>
     <t>Prepare a revised modification timetable with the Proposer for Grid Code Review Panel approval.</t>
   </si>
   <si>
     <t>WG10</t>
   </si>
   <si>
     <t>KK</t>
   </si>
   <si>
-    <t>KB</t>
-[...1 lines deleted...]
-  <si>
     <t>Update and provide the Proposer's draft Legal Text following Workgroup feedback.</t>
   </si>
   <si>
     <t>Prepare and submit the potential Alternative Request and supporting material for circulation before Workgroup Meeting 10.</t>
   </si>
   <si>
     <t>Restructure and issue a revised draft of the Workgroup Consultation, incorporating the feedback and draft Workgroup Consultation questions from Workgroup Meeting 9.</t>
   </si>
   <si>
     <t>Align GC0181 data requirements with STCP 2701 Appendix B and clarify if a modification to the STC is needed to codify information exchange from TOs to NESO and NESO out. Written confirmation of the present view required.</t>
   </si>
   <si>
     <t>Review and update references to PMU standards in relevant documents, ensuring alignment with the latest IEEE 2018 standard and STCP 2701 Appendix B, and recommend any necessary changes. Written summary still required.</t>
   </si>
   <si>
     <t>Following the provision of data from action 52, NESO to consider alternative voltage excursion thresholds and provide feedback to the Workgroup.</t>
+  </si>
+  <si>
+    <t>Amended at WG10: ensure NESO’s developing different approach is accurately described in the consultation; consider a formal Alternative Request after consultation.</t>
+  </si>
+  <si>
+    <t>Open /Amended</t>
+  </si>
+  <si>
+    <t>WG11</t>
+  </si>
+  <si>
+    <t>Open</t>
+  </si>
+  <si>
+    <t>Partially complete: The Proposer provided the high-level list of 19 solution elements following Workgroup Meeting 10. The remaining proposer-owned sections and updated legal text were still to be provided for incorporation into the revised Workgroup Consultation.</t>
+  </si>
+  <si>
+    <t>Provide the high-level list of solution elements and revised proposer-owned content for incorporation into the Workgroup Consultation.</t>
+  </si>
+  <si>
+    <t>Restructure the Workgroup Consultation around the solution elements and issue version 0.3.</t>
+  </si>
+  <si>
+    <t>All WG Members</t>
+  </si>
+  <si>
+    <t>Review version 0.3 and provide comments.</t>
+  </si>
+  <si>
+    <t>Confirm with the Grid Code Review Panel Secretary how System Incident Reports are provided to the Panel and how public visibility can be improved.</t>
+  </si>
+  <si>
+    <t>Seek available tabular or mapped PMU deployment information to support Action 36 and the consultation.</t>
+  </si>
+  <si>
+    <t>Provide updated Legal text</t>
+  </si>
+  <si>
+    <t>WG12</t>
+  </si>
+  <si>
+    <t>KK / FK</t>
+  </si>
+  <si>
+    <t>GN / KK</t>
+  </si>
+  <si>
+    <t>Seek the additional PMU architecture and data-flow information requested under Action 65.</t>
+  </si>
+  <si>
+    <t>Arrange engagement between the Proposer and the relevant NESO data-portal colleagues after consultation to consider publication format and any related Legal Text refinement.</t>
+  </si>
+  <si>
+    <t>Consider drafting to clarify the expected use of new reporting by the Grid Code Review Panel, taking account of the respective responsibilities of the Grid Code Review Panel and SQSS Panel.</t>
+  </si>
+  <si>
+    <t>Update the Workgroup Consultation to reflect the drafting changes and follow-ups identified during Workgroup Meeting 11, and issue the revised version for final Workgroup confirmation.</t>
+  </si>
+  <si>
+    <t>Provide additional examples of current System Incident Report outputs, including available frequency and voltage material.</t>
+  </si>
+  <si>
+    <t>Map the 19 solution elements to the relevant Legal Text provisions.</t>
+  </si>
+  <si>
+    <t>Review and add concise NESO positions to the element-specific consideration sections and review the consultation questions.</t>
+  </si>
+  <si>
+    <t>Provide a written request specifying the additional information required on PMU data flows, including data types, storage and retention</t>
+  </si>
+  <si>
+    <t>post-WG Consultation</t>
+  </si>
+  <si>
+    <t>New</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF454546"/>
       <name val="Poppins"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Poppins"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <color theme="10"/>
       <name val="Poppins"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Poppins"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Poppins"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -920,1651 +1023,1892 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epr.ofgem.gov.uk/c/9wgWVKeHRymQ3pBbiptyqA/p/0196c209-4e4c-4e2b-92ae-525b634f2f51/wvp/d9d851f4-1dcb-426b-bc0e-6a1db31e0a17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A65D4B6F-D84B-4596-B7C2-CC8B72B28541}">
-  <dimension ref="A1:H67"/>
+  <dimension ref="A1:H72"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D55" sqref="D55"/>
+    <sheetView tabSelected="1" zoomScale="72" zoomScaleNormal="50" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A64" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="M68" sqref="M68"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="27.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="28.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.453125" style="7" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="8.54296875" style="7"/>
+    <col min="1" max="1" width="20.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="20.42578125" style="5" customWidth="1"/>
+    <col min="4" max="5" width="83.28515625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="16.42578125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="20.5703125" style="5" customWidth="1"/>
+    <col min="8" max="8" width="26.5703125" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="8.5703125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="6" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="67" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" ht="66.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8" ht="114" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="137.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:8" ht="142.5" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="220" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:8" ht="256.5" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="222" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:8" ht="222" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="36.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:8" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="110" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:8" ht="114" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="2"/>
       <c r="F24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:8" ht="114" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="2"/>
       <c r="F27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="2"/>
       <c r="F28" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:8" ht="114" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="2"/>
       <c r="F30" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E31" s="2"/>
       <c r="F31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="33" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="2"/>
       <c r="F33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="34" spans="1:8" ht="141.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:8" ht="141.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="2"/>
       <c r="F34" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="192.5" x14ac:dyDescent="0.35">
-      <c r="A35" s="4">
+    <row r="35" spans="1:8" ht="199.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="12">
         <v>34</v>
       </c>
-      <c r="B35" s="4" t="s">
+      <c r="B35" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="C35" s="4" t="s">
+      <c r="C35" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="D35" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="4" t="s">
+      <c r="D35" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="E35" s="12" t="s">
         <v>77</v>
       </c>
-      <c r="F35" s="4" t="s">
+      <c r="F35" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="G35" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A36" s="4">
+      <c r="G35" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="H35" s="12" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="142.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="12">
         <v>35</v>
       </c>
-      <c r="B36" s="4" t="s">
+      <c r="B36" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="C36" s="4" t="s">
+      <c r="C36" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="D36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="4" t="s">
+      <c r="D36" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="E36" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="F36" s="4" t="s">
+      <c r="F36" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="G36" s="4" t="s">
-[...4 lines deleted...]
-    <row r="37" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G36" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="H36" s="12" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4">
         <v>36</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>81</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>73</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>78</v>
       </c>
       <c r="H37" s="4"/>
     </row>
-    <row r="38" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="110" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:8" ht="114" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="40" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:8" ht="114" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="41" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="42" spans="1:8" ht="137.5" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:8" ht="142.5" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="220" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:8" ht="228" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="275" x14ac:dyDescent="0.35">
-      <c r="A44" s="4">
+    <row r="44" spans="1:8" ht="285" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
         <v>43</v>
       </c>
-      <c r="B44" s="4" t="s">
+      <c r="B44" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C44" s="4" t="s">
+      <c r="C44" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="D44" s="4" t="s">
+      <c r="D44" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="E44" s="4" t="s">
+      <c r="E44" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="F44" s="4" t="s">
+      <c r="F44" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G44" s="4" t="s">
-[...4 lines deleted...]
-    <row r="45" spans="1:8" ht="192.5" x14ac:dyDescent="0.35">
+      <c r="G44" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="228" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="55" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
         <v>46</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="165" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:8" ht="199.5" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
         <v>47</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="48" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
-      <c r="A48" s="10">
+    <row r="48" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A48" s="7">
         <v>48</v>
       </c>
-      <c r="B48" s="10" t="s">
+      <c r="B48" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="C48" s="10" t="s">
+      <c r="C48" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D48" s="10" t="s">
+      <c r="D48" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="E48" s="10" t="s">
+      <c r="E48" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="235.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="11">
+    <row r="49" spans="1:8" ht="235.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="8">
         <v>49</v>
       </c>
-      <c r="B49" s="11" t="s">
+      <c r="B49" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="C49" s="11" t="s">
+      <c r="C49" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D49" s="12" t="s">
+      <c r="D49" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="E49" s="11" t="s">
+      <c r="E49" s="8" t="s">
         <v>104</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="50" spans="1:8" ht="55" x14ac:dyDescent="0.35">
-      <c r="A50" s="13">
+    <row r="50" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A50" s="8">
         <v>50</v>
       </c>
-      <c r="B50" s="4" t="s">
+      <c r="B50" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C50" s="13" t="s">
+      <c r="C50" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="D50" s="14" t="s">
+      <c r="D50" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="E50" s="13"/>
-      <c r="F50" s="4" t="s">
+      <c r="E50" s="8"/>
+      <c r="F50" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="G50" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A51" s="13">
+      <c r="G50" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A51" s="8">
         <v>51</v>
       </c>
-      <c r="B51" s="4" t="s">
+      <c r="B51" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C51" s="13" t="s">
+      <c r="C51" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="D51" s="14" t="s">
+      <c r="D51" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="E51" s="13"/>
-      <c r="F51" s="4" t="s">
+      <c r="E51" s="8"/>
+      <c r="F51" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="G51" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A52" s="13">
+      <c r="G51" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="8">
         <v>52</v>
       </c>
-      <c r="B52" s="4" t="s">
+      <c r="B52" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C52" s="13" t="s">
+      <c r="C52" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="D52" s="14" t="s">
+      <c r="D52" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="E52" s="13"/>
-      <c r="F52" s="4" t="s">
+      <c r="E52" s="8"/>
+      <c r="F52" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="G52" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A53" s="13">
+      <c r="G52" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A53" s="8">
         <v>53</v>
       </c>
-      <c r="B53" s="4" t="s">
+      <c r="B53" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="C53" s="13" t="s">
+      <c r="C53" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D53" s="14" t="s">
-[...3 lines deleted...]
-      <c r="F53" s="13" t="s">
+      <c r="D53" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="E53" s="14"/>
+      <c r="F53" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="G53" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A54" s="13">
+      <c r="G53" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="114" x14ac:dyDescent="0.25">
+      <c r="A54" s="8">
         <v>54</v>
       </c>
-      <c r="B54" s="4" t="s">
+      <c r="B54" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="C54" s="13" t="s">
+      <c r="C54" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="D54" s="14" t="s">
-[...3 lines deleted...]
-      <c r="F54" s="4" t="s">
+      <c r="D54" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="E54" s="8"/>
+      <c r="F54" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="G54" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A55" s="13">
+      <c r="G54" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A55" s="8">
         <v>55</v>
       </c>
-      <c r="B55" s="4" t="s">
+      <c r="B55" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="C55" s="13" t="s">
+      <c r="C55" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D55" s="14" t="s">
-[...3 lines deleted...]
-      <c r="F55" s="4" t="s">
+      <c r="D55" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="E55" s="8"/>
+      <c r="F55" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="G55" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A56" s="13">
+      <c r="G55" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A56" s="10">
         <v>56</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="C56" s="13" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="13"/>
+      <c r="C56" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>125</v>
+      </c>
       <c r="F56" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="G56" s="4" t="s">
-        <v>78</v>
+      <c r="G56" s="13" t="s">
+        <v>126</v>
       </c>
       <c r="H56" s="4"/>
     </row>
-    <row r="57" spans="1:8" ht="82.5" x14ac:dyDescent="0.35">
-      <c r="A57" s="13">
+    <row r="57" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="8">
         <v>57</v>
       </c>
-      <c r="B57" s="4" t="s">
+      <c r="B57" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="C57" s="13" t="s">
+      <c r="C57" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="D57" s="14" t="s">
+      <c r="D57" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="E57" s="13"/>
-      <c r="F57" s="4" t="s">
+      <c r="E57" s="8"/>
+      <c r="F57" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="G57" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A58" s="13">
+      <c r="G57" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A58" s="8">
         <v>58</v>
       </c>
-      <c r="B58" s="4" t="s">
+      <c r="B58" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="C58" s="13" t="s">
+      <c r="C58" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="D58" s="14" t="s">
+      <c r="D58" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="E58" s="13"/>
-      <c r="F58" s="4" t="s">
+      <c r="E58" s="8"/>
+      <c r="F58" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="G58" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A59" s="6">
+      <c r="G58" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H58" s="2"/>
+    </row>
+    <row r="59" spans="1:8" ht="142.5" x14ac:dyDescent="0.25">
+      <c r="A59" s="8">
         <v>59</v>
       </c>
-      <c r="B59" s="5"/>
-[...8 lines deleted...]
-      <c r="A60" s="6">
+      <c r="B59" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A60" s="8">
         <v>60</v>
       </c>
-      <c r="B60" s="5"/>
-[...8 lines deleted...]
-      <c r="A61" s="6">
+      <c r="B60" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="E60" s="8"/>
+      <c r="F60" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H60" s="2"/>
+    </row>
+    <row r="61" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A61" s="8">
         <v>61</v>
       </c>
-      <c r="B61" s="5"/>
-[...8 lines deleted...]
-      <c r="A62" s="6">
+      <c r="B61" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="E61" s="8"/>
+      <c r="F61" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A62" s="8">
         <v>62</v>
       </c>
-      <c r="B62" s="5"/>
-[...8 lines deleted...]
-      <c r="A63" s="6">
+      <c r="B62" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="E62" s="8"/>
+      <c r="F62" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A63" s="10">
         <v>63</v>
       </c>
-      <c r="B63" s="5"/>
-[...8 lines deleted...]
-      <c r="A64" s="6">
+      <c r="B63" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E63" s="10"/>
+      <c r="F63" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="H63" s="4"/>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="15">
         <v>64</v>
       </c>
-      <c r="B64" s="5"/>
-[...8 lines deleted...]
-      <c r="A65" s="6">
+      <c r="B64" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D64" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="E64" s="15"/>
+      <c r="F64" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="H64" s="7" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A65" s="4">
         <v>65</v>
       </c>
-      <c r="B65" s="5"/>
-[...8 lines deleted...]
-      <c r="A66" s="6">
+      <c r="B65" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="E65" s="4"/>
+      <c r="F65" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="H65" s="4"/>
+    </row>
+    <row r="66" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A66" s="4">
         <v>66</v>
       </c>
-      <c r="B66" s="5"/>
-[...8 lines deleted...]
-      <c r="A67" s="6">
+      <c r="B66" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="E66" s="4"/>
+      <c r="F66" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="H66" s="4"/>
+    </row>
+    <row r="67" spans="1:8" ht="114" x14ac:dyDescent="0.25">
+      <c r="A67" s="4">
         <v>67</v>
       </c>
-      <c r="B67" s="5"/>
-[...5 lines deleted...]
-      <c r="H67" s="5"/>
+      <c r="B67" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="E67" s="4"/>
+      <c r="F67" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="G67" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="H67" s="4"/>
+    </row>
+    <row r="68" spans="1:8" ht="114" x14ac:dyDescent="0.25">
+      <c r="A68" s="4">
+        <v>68</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="E68" s="4"/>
+      <c r="F68" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="H68" s="4"/>
+    </row>
+    <row r="69" spans="1:8" ht="114" x14ac:dyDescent="0.25">
+      <c r="A69" s="4">
+        <v>69</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="E69" s="4"/>
+      <c r="F69" s="17">
+        <v>46296</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="H69" s="4"/>
+    </row>
+    <row r="70" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A70" s="4">
+        <v>70</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="E70" s="4"/>
+      <c r="F70" s="17">
+        <v>46296</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="H70" s="4"/>
+    </row>
+    <row r="71" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A71" s="4">
+        <v>71</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="E71" s="4"/>
+      <c r="F71" s="17">
+        <v>46296</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="H71" s="4"/>
+    </row>
+    <row r="72" spans="1:8" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A72" s="4">
+        <v>72</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="E72" s="4"/>
+      <c r="F72" s="17">
+        <v>46296</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="H72" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:H67" xr:uid="{A65D4B6F-D84B-4596-B7C2-CC8B72B28541}"/>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId1" display="https://epr.ofgem.gov.uk/c/9wgWVKeHRymQ3pBbiptyqA/p/0196c209-4e4c-4e2b-92ae-525b634f2f51/wvp/d9d851f4-1dcb-426b-bc0e-6a1db31e0a17" xr:uid="{DB93F7CA-82E4-4DD6-BB72-296F9BFB20B7}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="34" orientation="landscape" r:id="rId2"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="16" max="7" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="35" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF3FFC63-1F19-4D49-B9B6-A4A08896FD5A}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000B60FA14D799924BADC265839397913B" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="27b2e6f288715c22383b0f9c66f9cbe8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dec74c4c-1639-4502-8f90-b4ce03410dfb" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c179a6d534b2b6d6d10f8e841e0796d3" ns2:_="" ns3:_="">
     <xsd:import namespace="dec74c4c-1639-4502-8f90-b4ce03410dfb"/>
     <xsd:import namespace="97b6fe81-1556-4112-94ca-31043ca39b71"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2755,112 +3099,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="97b6fe81-1556-4112-94ca-31043ca39b71">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59B530C6-CD4F-41D2-8E09-EDF9C0F59582}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{931DB157-D123-4EC6-BD18-808D3EE4D99B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dec74c4c-1639-4502-8f90-b4ce03410dfb"/>
     <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14937937-7F2A-4158-909D-C53104171EE0}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dec74c4c-1639-4502-8f90-b4ce03410dfb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" enabled="0" method="" siteId="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>