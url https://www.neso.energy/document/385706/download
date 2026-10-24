--- v0 (2026-08-24)
+++ v1 (2026-10-24)
@@ -13,2475 +13,2493 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0B57E721" w14:textId="67D0BA0F" w:rsidR="008F2B99" w:rsidRPr="00AE6D9A" w:rsidRDefault="008F2B99" w:rsidP="008D7E0A">
+    <w:p w:rsidRPr="00AE6D9A" w:rsidR="008F2B99" w:rsidP="008D7E0A" w:rsidRDefault="008F2B99" w14:paraId="0B57E721" w14:textId="67D0BA0F">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>NATIONAL</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="0038680E" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="0038680E">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>NERGY</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>SYSTE</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OPERATOR</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LIMITED</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464A9EA0" w14:textId="277B58F4" w:rsidR="008F2B99" w:rsidRPr="00AE6D9A" w:rsidRDefault="00502CC6" w:rsidP="008D7E0A">
+    <w:p w:rsidRPr="00AE6D9A" w:rsidR="008F2B99" w:rsidP="008D7E0A" w:rsidRDefault="00502CC6" w14:paraId="464A9EA0" w14:textId="277B58F4">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Company”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAD1843" w14:textId="0BDC0387" w:rsidR="00705858" w:rsidRPr="00AE6D9A" w:rsidRDefault="00A1408C" w:rsidP="00F73160">
+    <w:p w:rsidRPr="00AE6D9A" w:rsidR="00705858" w:rsidP="00F73160" w:rsidRDefault="00A1408C" w14:paraId="4DAD1843" w14:textId="0BDC0387">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
-      <w:r w:rsidR="003109AC" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="003109AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Meeting</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F4FF9" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="004F4FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Audit &amp; Risk Committee</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F2B99" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="008F2B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Company</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004107F2" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="004107F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(the “Committee”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5AB9B3" w14:textId="51B76065" w:rsidR="000F6511" w:rsidRPr="00AE6D9A" w:rsidRDefault="008F2B99" w:rsidP="000F6511">
+    <w:p w:rsidRPr="00AE6D9A" w:rsidR="000F6511" w:rsidP="000F6511" w:rsidRDefault="008F2B99" w14:paraId="3A5AB9B3" w14:textId="51B76065">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>held</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF00A8" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00EF00A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidR="00502CC6" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00502CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0031029E" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="0031029E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>St Catherine’s Lodge, Bearwood Road, Sindlesham, Wokingham, RG41 5BN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B5455F" w14:textId="11137E71" w:rsidR="00BA1522" w:rsidRPr="00AE6D9A" w:rsidRDefault="000F6511" w:rsidP="00635E49">
+    <w:p w:rsidRPr="00AE6D9A" w:rsidR="00BA1522" w:rsidP="00635E49" w:rsidRDefault="000F6511" w14:paraId="71B5455F" w14:textId="11137E71">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">on 18 </w:t>
       </w:r>
-      <w:r w:rsidR="00ED2DD9" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00ED2DD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>March</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="6DE72FC2" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="6DE72FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> from 1</w:t>
       </w:r>
-      <w:r w:rsidR="00ED2DD9" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00ED2DD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00ED2DD9" w:rsidRPr="00AE6D9A">
+      <w:r w:rsidRPr="00AE6D9A" w:rsidR="00ED2DD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6D9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5499B9AD" w14:textId="77777777" w:rsidR="00635E49" w:rsidRPr="00AE6D9A" w:rsidRDefault="00635E49" w:rsidP="00635E49">
+    <w:p w:rsidRPr="00AE6D9A" w:rsidR="00635E49" w:rsidP="00635E49" w:rsidRDefault="00635E49" w14:paraId="5499B9AD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3285"/>
         <w:gridCol w:w="3285"/>
         <w:gridCol w:w="3285"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C2598" w:rsidRPr="00AE6D9A" w14:paraId="547B766C" w14:textId="77777777" w:rsidTr="004C2598">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="004C2598" w:rsidTr="004C2598" w14:paraId="547B766C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E24A90E" w14:textId="0B85689A" w:rsidR="004C2598" w:rsidRPr="00AE6D9A" w:rsidRDefault="000D5020" w:rsidP="00FA2CF0">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="004C2598" w:rsidP="00FA2CF0" w:rsidRDefault="000D5020" w14:paraId="5E24A90E" w14:textId="0B85689A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Members</w:t>
             </w:r>
-            <w:r w:rsidR="00766CFE" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00766CFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
-            <w:r w:rsidR="00F7595E" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00F7595E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Attendance</w:t>
             </w:r>
-            <w:r w:rsidR="00705858" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00705858">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F767513" w14:textId="4F40C568" w:rsidR="004C2598" w:rsidRPr="00AE6D9A" w:rsidRDefault="00635E49" w:rsidP="00FA2CF0">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="004C2598" w:rsidP="00FA2CF0" w:rsidRDefault="00635E49" w14:paraId="3F767513" w14:textId="4F40C568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Jayne Scott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E761E76" w14:textId="2F58BBD5" w:rsidR="004C2598" w:rsidRPr="00AE6D9A" w:rsidRDefault="000D5020" w:rsidP="00FA2CF0">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="004C2598" w:rsidP="00FA2CF0" w:rsidRDefault="000D5020" w14:paraId="3E761E76" w14:textId="2F58BBD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Committee </w:t>
             </w:r>
-            <w:r w:rsidR="00E351F4" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00E351F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
-            <w:r w:rsidR="000B7F79" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="000B7F79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Non-Executive Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w14:paraId="621BAFE0" w14:textId="77777777" w:rsidTr="004C2598">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidTr="004C2598" w14:paraId="621BAFE0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C278CE4" w14:textId="77777777" w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00351B3A" w:rsidP="00351B3A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidP="00351B3A" w:rsidRDefault="00351B3A" w14:paraId="1C278CE4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3454CC4A" w14:textId="37FD0CEA" w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00F1053C" w:rsidP="00351B3A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidP="00351B3A" w:rsidRDefault="00F1053C" w14:paraId="3454CC4A" w14:textId="37FD0CEA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>John Crackett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="342DF4F8" w14:textId="4EF0DAD4" w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00351B3A" w:rsidP="00351B3A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidP="00351B3A" w:rsidRDefault="00351B3A" w14:paraId="342DF4F8" w14:textId="4EF0DAD4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Non-Executive Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w14:paraId="1C5FCE1D" w14:textId="77777777" w:rsidTr="004C2598">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidTr="004C2598" w14:paraId="1C5FCE1D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="265BC17C" w14:textId="77777777" w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00351B3A" w:rsidP="00351B3A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidP="00351B3A" w:rsidRDefault="00351B3A" w14:paraId="265BC17C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="291A7961" w14:textId="4DDB705D" w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00351B3A" w:rsidP="00351B3A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidP="00351B3A" w:rsidRDefault="00351B3A" w14:paraId="291A7961" w14:textId="4DDB705D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Siobhan Duffy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77AF5514" w14:textId="76727281" w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00351B3A" w:rsidP="00351B3A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidP="00351B3A" w:rsidRDefault="00351B3A" w14:paraId="77AF5514" w14:textId="76727281">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Non-Executive Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w14:paraId="04CA6A9E" w14:textId="77777777" w:rsidTr="004C2598">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidTr="004C2598" w14:paraId="04CA6A9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F6501A6" w14:textId="77777777" w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00351B3A" w:rsidP="00351B3A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidP="00351B3A" w:rsidRDefault="00351B3A" w14:paraId="1F6501A6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00FCF727" w14:textId="623718CE" w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00351B3A" w:rsidP="00351B3A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidP="00351B3A" w:rsidRDefault="00351B3A" w14:paraId="00FCF727" w14:textId="623718CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A24F57" w14:textId="740796F5" w:rsidR="00351B3A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00351B3A" w:rsidP="00351B3A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00351B3A" w:rsidP="00351B3A" w:rsidRDefault="00351B3A" w14:paraId="03A24F57" w14:textId="740796F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w14:paraId="70FA31E9" w14:textId="77777777" w:rsidTr="004C2598">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidTr="004C2598" w14:paraId="70FA31E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E194A16" w14:textId="614EA9E5" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="0E194A16" w14:textId="614EA9E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Attendees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3BF792" w14:textId="7950FE6F" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="7B3BF792" w14:textId="7950FE6F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Paul Golby</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4695841D" w14:textId="333DDAE4" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="4695841D" w14:textId="333DDAE4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">NESO Chair - Non-Executive Director </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w14:paraId="2B0023D1" w14:textId="77777777" w:rsidTr="004C2598">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidTr="004C2598" w14:paraId="2B0023D1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE43B79" w14:textId="77777777" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="2BE43B79" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCA5F68" w14:textId="3EAC00EC" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="6DCA5F68" w14:textId="3EAC00EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Charlie Pate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07BAF971" w14:textId="67AC4642" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="07BAF971" w14:textId="67AC4642">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Chief Financial Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w14:paraId="6ED0ADDF" w14:textId="77777777" w:rsidTr="004C2598">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidTr="004C2598" w14:paraId="6ED0ADDF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42CA5C9E" w14:textId="77777777" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="42CA5C9E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="684FEE5D" w14:textId="208B9137" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="684FEE5D" w14:textId="208B9137">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Fintan Slye</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D78653D" w14:textId="254EB709" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="5D78653D" w14:textId="254EB709">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Chief Executive Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w14:paraId="01CEF656" w14:textId="77777777" w:rsidTr="004C2598">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidTr="004C2598" w14:paraId="01CEF656" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AAE2B3B" w14:textId="77777777" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="0AAE2B3B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56BD282F" w14:textId="57D095C1" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="56BD282F" w14:textId="57D095C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>BDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31BB844B" w14:textId="780E03DF" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="31BB844B" w14:textId="780E03DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>External Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00557940" w:rsidRPr="00AE6D9A" w14:paraId="4F714C06" w14:textId="77777777" w:rsidTr="004C2598">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="00557940" w:rsidTr="004C2598" w14:paraId="4F714C06" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05BC48E1" w14:textId="77777777" w:rsidR="00557940" w:rsidRPr="00AE6D9A" w:rsidRDefault="00557940" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00557940" w:rsidP="0031759A" w:rsidRDefault="00557940" w14:paraId="05BC48E1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="234491DE" w14:textId="77777777" w:rsidR="00557940" w:rsidRPr="00AE6D9A" w:rsidRDefault="00557940" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00557940" w:rsidP="0031759A" w:rsidRDefault="00557940" w14:paraId="234491DE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="189CB8FC" w14:textId="77777777" w:rsidR="00557940" w:rsidRPr="00AE6D9A" w:rsidRDefault="00557940" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00557940" w:rsidP="0031759A" w:rsidRDefault="00557940" w14:paraId="189CB8FC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w14:paraId="71598EBD" w14:textId="77777777" w:rsidTr="004C2598">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidTr="004C2598" w14:paraId="71598EBD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6721BC" w14:textId="711DC470" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0031759A" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="0031759A" w14:paraId="2D6721BC" w14:textId="711DC470">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Apologies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6885FC04" w14:textId="5D7228DB" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00557940" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="00557940" w14:paraId="6885FC04" w14:textId="5D7228DB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="772213AB" w14:textId="7F965111" w:rsidR="0031759A" w:rsidRPr="00AE6D9A" w:rsidRDefault="00557940" w:rsidP="0031759A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0031759A" w:rsidP="0031759A" w:rsidRDefault="00557940" w14:paraId="772213AB" w14:textId="7F965111">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C9BD8C7" w14:textId="6FE795D3" w:rsidR="00A65950" w:rsidRPr="00AE6D9A" w:rsidRDefault="00A65950" w:rsidP="005D1013">
+    <w:p w:rsidRPr="00AE6D9A" w:rsidR="00A65950" w:rsidP="005D1013" w:rsidRDefault="00A65950" w14:paraId="1C9BD8C7" w14:textId="6FE795D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="57"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="9009"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w14:paraId="2ADEF92F" w14:textId="77777777" w:rsidTr="2F096BF9">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidTr="020D2D31" w14:paraId="2ADEF92F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="03DB0F55" w14:textId="77777777" w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w:rsidRDefault="007B2717" w:rsidP="007B2717">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidP="007B2717" w:rsidRDefault="007B2717" w14:paraId="03DB0F55" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9009" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="05E7DB91" w14:textId="327443E2" w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w:rsidRDefault="007B2717" w:rsidP="00902C10">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidP="00902C10" w:rsidRDefault="007B2717" w14:paraId="05E7DB91" w14:textId="327443E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Approvals</w:t>
             </w:r>
-            <w:r w:rsidR="00EE017D" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00EE017D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w14:paraId="2EA70A9E" w14:textId="77777777" w:rsidTr="2F096BF9">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidTr="020D2D31" w14:paraId="2EA70A9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="470A39B2" w14:textId="1A28D24E" w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w:rsidRDefault="007B2717" w:rsidP="007B2717">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidP="007B2717" w:rsidRDefault="007B2717" w14:paraId="470A39B2" w14:textId="1A28D24E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9009" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1FC4CD84" w14:textId="195D28F6" w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w:rsidRDefault="007B2717" w:rsidP="00902C10">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidP="00902C10" w:rsidRDefault="007B2717" w14:paraId="1FC4CD84" w14:textId="195D28F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="001A5EA3" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="001A5EA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> approved</w:t>
             </w:r>
-            <w:r w:rsidR="00DC7952" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CCCBACC" w14:textId="77777777" w:rsidR="00855CDB" w:rsidRPr="00AE6D9A" w:rsidRDefault="00855CDB" w:rsidP="00902C10">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00855CDB" w:rsidP="00902C10" w:rsidRDefault="00855CDB" w14:paraId="7CCCBACC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="086C29DF" w14:textId="731F9F5C" w:rsidR="004231A0" w:rsidRPr="00AE6D9A" w:rsidRDefault="00855CDB" w:rsidP="005F2E57">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="004231A0" w:rsidP="005F2E57" w:rsidRDefault="00855CDB" w14:paraId="086C29DF" w14:textId="697799A3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:ind w:right="96"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="020D2D31" w:rsidR="00855CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidRPr="020D2D31" w:rsidR="00A36449">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">minutes of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="020D2D31" w:rsidR="00942FEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>18 November</w:t>
+            </w:r>
+            <w:r w:rsidRPr="020D2D31" w:rsidR="007B3FE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="020D2D31" w:rsidR="580923E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="020D2D31" w:rsidR="00084167">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="020D2D31" w:rsidR="007B3FE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>meeting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="020D2D31" w:rsidR="007B3FE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="020D2D31" w:rsidR="00FB4768">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00980FA8" w:rsidP="00980FA8" w:rsidRDefault="00980FA8" w14:paraId="3FBD6463" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:ind w:right="96"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00EC378E" w:rsidP="00F24E30" w:rsidRDefault="00135C6E" w14:paraId="25C51063" w14:textId="38B902FC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="00A36449" w:rsidRPr="00AE6D9A">
-[...77 lines deleted...]
-            <w:r w:rsidR="00CE1DED" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00CE1DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>proposed amendments to the NESO treasury policy and counterparty limit.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16F401FF" w14:textId="77777777" w:rsidR="0096715A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0096715A" w:rsidP="0096715A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0096715A" w:rsidP="0096715A" w:rsidRDefault="0096715A" w14:paraId="16F401FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40CD16E4" w14:textId="64DB18B3" w:rsidR="0096715A" w:rsidRPr="00AE6D9A" w:rsidRDefault="0096715A" w:rsidP="00F24E30">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0096715A" w:rsidP="00F24E30" w:rsidRDefault="0096715A" w14:paraId="40CD16E4" w14:textId="64DB18B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The engagement of BDO to perform a limited assurance review of selected environmental, social and governance (ESG) metrics in the FY26 Annual Report &amp; Accounts (ARA).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5197360F" w14:textId="77777777" w:rsidR="009F5E7E" w:rsidRPr="00AE6D9A" w:rsidRDefault="009F5E7E" w:rsidP="009F5E7E">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="009F5E7E" w:rsidP="009F5E7E" w:rsidRDefault="009F5E7E" w14:paraId="5197360F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4954B456" w14:textId="42C15ABD" w:rsidR="009F5E7E" w:rsidRPr="00AE6D9A" w:rsidRDefault="009F5E7E" w:rsidP="00F24E30">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="009F5E7E" w:rsidP="00F24E30" w:rsidRDefault="009F5E7E" w14:paraId="4954B456" w14:textId="42C15ABD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The NESO Internal Audit Plan for 2026/2027.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E542F4A" w14:textId="0B298273" w:rsidR="00AC7751" w:rsidRPr="00AE6D9A" w:rsidRDefault="00AC7751" w:rsidP="00D702BB">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00AC7751" w:rsidP="00D702BB" w:rsidRDefault="00AC7751" w14:paraId="6E542F4A" w14:textId="0B298273">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w14:paraId="158712C3" w14:textId="77777777" w:rsidTr="2F096BF9">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidTr="020D2D31" w14:paraId="158712C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="594F160E" w14:textId="74731A3D" w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w:rsidRDefault="0002751F" w:rsidP="007B2717">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidP="007B2717" w:rsidRDefault="0002751F" w14:paraId="594F160E" w14:textId="74731A3D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9009" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4A0DFBF0" w14:textId="78C9096A" w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w:rsidRDefault="00B64B5F" w:rsidP="00902C10">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidP="00902C10" w:rsidRDefault="00B64B5F" w14:paraId="4A0DFBF0" w14:textId="78C9096A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Discussion and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Noting</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w14:paraId="4C210681" w14:textId="77777777" w:rsidTr="2F096BF9">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidTr="020D2D31" w14:paraId="4C210681" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="79E77DE1" w14:textId="77777777" w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w:rsidRDefault="007B2717" w:rsidP="007B2717">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidP="007B2717" w:rsidRDefault="007B2717" w14:paraId="79E77DE1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9009" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="07DFAD16" w14:textId="6F840AC0" w:rsidR="00AA3290" w:rsidRPr="00AE6D9A" w:rsidRDefault="00B64B5F" w:rsidP="00D51427">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00AA3290" w:rsidP="00D51427" w:rsidRDefault="00B64B5F" w14:paraId="07DFAD16" w14:textId="6F840AC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="00C56195" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00C56195">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008305E8" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="008305E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>received:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EED460D" w14:textId="77777777" w:rsidR="00F47D37" w:rsidRPr="00AE6D9A" w:rsidRDefault="00F47D37" w:rsidP="00244B40">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00F47D37" w:rsidP="00244B40" w:rsidRDefault="00F47D37" w14:paraId="5EED460D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="418D8BD7" w14:textId="60302AB0" w:rsidR="00CE7963" w:rsidRPr="00AE6D9A" w:rsidRDefault="00CE7963" w:rsidP="00CE7963">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00CE7963" w:rsidP="00CE7963" w:rsidRDefault="00CE7963" w14:paraId="418D8BD7" w14:textId="60302AB0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">An update on the status of Project Elevate </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">– day 2 </w:t>
             </w:r>
-            <w:r w:rsidR="008B156F" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="008B156F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">financial systems, </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ahead of ‘go-live’.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F5095BF" w14:textId="77777777" w:rsidR="00CE7963" w:rsidRPr="00AE6D9A" w:rsidRDefault="00CE7963" w:rsidP="00CE7963">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00CE7963" w:rsidP="00CE7963" w:rsidRDefault="00CE7963" w14:paraId="2F5095BF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="421F77DF" w14:textId="5658FF8D" w:rsidR="00EB19F8" w:rsidRPr="00AE6D9A" w:rsidRDefault="00F500B0" w:rsidP="00F500B0">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00EB19F8" w:rsidP="00F500B0" w:rsidRDefault="00F500B0" w14:paraId="421F77DF" w14:textId="5658FF8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="000C2A43" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="000C2A43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">n </w:t>
             </w:r>
-            <w:r w:rsidR="00706E4D" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00706E4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>update on NESO’s FY26 Annual Report &amp; Accounts proposed structure, content and timeline.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25BAA04E" w14:textId="77777777" w:rsidR="00F500B0" w:rsidRPr="00AE6D9A" w:rsidRDefault="00F500B0" w:rsidP="00F500B0">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00F500B0" w:rsidP="00F500B0" w:rsidRDefault="00F500B0" w14:paraId="25BAA04E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12C1CD87" w14:textId="2E9879E4" w:rsidR="00831529" w:rsidRPr="00AE6D9A" w:rsidRDefault="00D2508C" w:rsidP="005F2E57">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00831529" w:rsidP="005F2E57" w:rsidRDefault="00D2508C" w14:paraId="12C1CD87" w14:textId="2E9879E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">An update </w:t>
             </w:r>
-            <w:r w:rsidR="00C400C6" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00C400C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">on the </w:t>
             </w:r>
-            <w:r w:rsidR="00614C44" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00614C44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>proposed insurance policy renewals from 1 April 2026</w:t>
             </w:r>
-            <w:r w:rsidR="00C400C6" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00C400C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F3EAF39" w14:textId="77777777" w:rsidR="002401E1" w:rsidRPr="00AE6D9A" w:rsidRDefault="002401E1" w:rsidP="002401E1">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="002401E1" w:rsidP="002401E1" w:rsidRDefault="002401E1" w14:paraId="5F3EAF39" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38C456B2" w14:textId="58F0D68A" w:rsidR="002401E1" w:rsidRPr="00AE6D9A" w:rsidRDefault="002401E1" w:rsidP="005F2E57">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="002401E1" w:rsidP="005F2E57" w:rsidRDefault="002401E1" w14:paraId="38C456B2" w14:textId="58F0D68A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A paper, updating on NESO’s financial and regulatory status, together with an update on financial controls and the P10 Management Information pack.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E605997" w14:textId="77777777" w:rsidR="00312220" w:rsidRPr="00AE6D9A" w:rsidRDefault="00312220" w:rsidP="00312220">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00312220" w:rsidP="00312220" w:rsidRDefault="00312220" w14:paraId="4E605997" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56852EC7" w14:textId="05F18AE2" w:rsidR="00312220" w:rsidRPr="00AE6D9A" w:rsidRDefault="00312220" w:rsidP="005F2E57">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00312220" w:rsidP="005F2E57" w:rsidRDefault="00312220" w14:paraId="56852EC7" w14:textId="05F18AE2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>An update on the status of financial controls.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A1A2A90" w14:textId="77777777" w:rsidR="00586740" w:rsidRPr="00AE6D9A" w:rsidRDefault="00586740" w:rsidP="00586740">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00586740" w:rsidP="00586740" w:rsidRDefault="00586740" w14:paraId="2A1A2A90" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57DACF63" w14:textId="77777777" w:rsidR="00C008DF" w:rsidRPr="00AE6D9A" w:rsidRDefault="00C008DF" w:rsidP="00C008DF">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00C008DF" w:rsidP="00C008DF" w:rsidRDefault="00C008DF" w14:paraId="57DACF63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E3DE5FD" w14:textId="49662C8F" w:rsidR="00253355" w:rsidRPr="00AE6D9A" w:rsidRDefault="001A3716" w:rsidP="001A3716">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00253355" w:rsidP="001A3716" w:rsidRDefault="001A3716" w14:paraId="0E3DE5FD" w14:textId="49662C8F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A paper reporting on the outcome of NESO Internal Audit Services</w:t>
             </w:r>
-            <w:r w:rsidR="006559D2" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="006559D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and the FY25/26 plan</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DADC695" w14:textId="77777777" w:rsidR="001A3716" w:rsidRPr="00AE6D9A" w:rsidRDefault="001A3716" w:rsidP="001A3716">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="001A3716" w:rsidP="001A3716" w:rsidRDefault="001A3716" w14:paraId="6DADC695" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4378D987" w14:textId="296539D8" w:rsidR="00253355" w:rsidRPr="00AE6D9A" w:rsidRDefault="004D3B0B" w:rsidP="005F2E57">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00253355" w:rsidP="005F2E57" w:rsidRDefault="004D3B0B" w14:paraId="4378D987" w14:textId="296539D8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>BDO’s first Audit Planning Report for the year ended 31 March 2026</w:t>
             </w:r>
-            <w:r w:rsidR="00E27E48" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00E27E48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="269DEE9F" w14:textId="77777777" w:rsidR="00E27E48" w:rsidRPr="00AE6D9A" w:rsidRDefault="00E27E48" w:rsidP="00E27E48">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00E27E48" w:rsidP="00E27E48" w:rsidRDefault="00E27E48" w14:paraId="269DEE9F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B4E519F" w14:textId="3C41C07E" w:rsidR="00E27E48" w:rsidRPr="00AE6D9A" w:rsidRDefault="002839DD" w:rsidP="005F2E57">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00E27E48" w:rsidP="005F2E57" w:rsidRDefault="002839DD" w14:paraId="1B4E519F" w14:textId="3C41C07E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A paper detailing NESO’s Annual Compliance Report.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54F71758" w14:textId="77777777" w:rsidR="001D77F7" w:rsidRPr="00AE6D9A" w:rsidRDefault="001D77F7" w:rsidP="001D77F7">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="001D77F7" w:rsidP="001D77F7" w:rsidRDefault="001D77F7" w14:paraId="54F71758" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A6F9013" w14:textId="5685F8B3" w:rsidR="001D77F7" w:rsidRPr="00AE6D9A" w:rsidRDefault="00A42D39" w:rsidP="005F2E57">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="001D77F7" w:rsidP="005F2E57" w:rsidRDefault="00A42D39" w14:paraId="6A6F9013" w14:textId="5685F8B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A paper updating on the Principal Risk (PR) and assurance landscape across NESO</w:t>
             </w:r>
-            <w:r w:rsidR="0047627F" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="0047627F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076C0E3A" w14:textId="77777777" w:rsidR="008A3F8A" w:rsidRPr="00AE6D9A" w:rsidRDefault="008A3F8A" w:rsidP="008A3F8A">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="008A3F8A" w:rsidP="008A3F8A" w:rsidRDefault="008A3F8A" w14:paraId="076C0E3A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42C6390C" w14:textId="6CA2CA8F" w:rsidR="00730642" w:rsidRPr="00AE6D9A" w:rsidRDefault="00730642" w:rsidP="002508FB">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00730642" w:rsidP="002508FB" w:rsidRDefault="00730642" w14:paraId="42C6390C" w14:textId="6CA2CA8F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A paper illustrating the NESO Assurance Map.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6543EA98" w14:textId="77777777" w:rsidR="00857B77" w:rsidRPr="00AE6D9A" w:rsidRDefault="00857B77" w:rsidP="00857B77">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00857B77" w:rsidP="00857B77" w:rsidRDefault="00857B77" w14:paraId="6543EA98" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A12FB6B" w14:textId="6EC78353" w:rsidR="00857B77" w:rsidRPr="00AE6D9A" w:rsidRDefault="00857B77" w:rsidP="002508FB">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00857B77" w:rsidP="002508FB" w:rsidRDefault="00857B77" w14:paraId="1A12FB6B" w14:textId="6EC78353">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>An update on Engineering Assurance activities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D52609" w14:textId="70E672F4" w:rsidR="00B042CC" w:rsidRPr="00AE6D9A" w:rsidRDefault="00B042CC" w:rsidP="00754E96">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00B042CC" w:rsidP="00754E96" w:rsidRDefault="00B042CC" w14:paraId="40D52609" w14:textId="70E672F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w14:paraId="433AAFBF" w14:textId="77777777" w:rsidTr="2F096BF9">
+      <w:tr w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidTr="020D2D31" w14:paraId="433AAFBF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2A035789" w14:textId="77777777" w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w:rsidRDefault="007B2717" w:rsidP="007B2717">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidP="007B2717" w:rsidRDefault="007B2717" w14:paraId="2A035789" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9009" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="67AC5432" w14:textId="5FF9824F" w:rsidR="007B2717" w:rsidRPr="00AE6D9A" w:rsidRDefault="00846B66" w:rsidP="00902C10">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="007B2717" w:rsidP="00902C10" w:rsidRDefault="00846B66" w14:paraId="67AC5432" w14:textId="5FF9824F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="00AC4FB1" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00AC4FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> noted the following matters:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F858171" w14:textId="77777777" w:rsidR="00D57085" w:rsidRPr="00AE6D9A" w:rsidRDefault="00D57085" w:rsidP="000447F8">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00D57085" w:rsidP="000447F8" w:rsidRDefault="00D57085" w14:paraId="1F858171" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="631190D2" w14:textId="042BDD9B" w:rsidR="00D03B7D" w:rsidRPr="00AE6D9A" w:rsidRDefault="001825F1" w:rsidP="002508FB">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00D03B7D" w:rsidP="002508FB" w:rsidRDefault="001825F1" w14:paraId="631190D2" w14:textId="042BDD9B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00412EA5" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00412EA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">n </w:t>
             </w:r>
-            <w:r w:rsidR="00412EA5" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00412EA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>annual update of ethics investigations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F7E7683" w14:textId="77777777" w:rsidR="002508FB" w:rsidRPr="00AE6D9A" w:rsidRDefault="002508FB" w:rsidP="002508FB">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="002508FB" w:rsidP="002508FB" w:rsidRDefault="002508FB" w14:paraId="3F7E7683" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C8CF343" w14:textId="691DBCF3" w:rsidR="00BC6C6E" w:rsidRPr="00AE6D9A" w:rsidRDefault="002E7937" w:rsidP="002E7937">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00BC6C6E" w:rsidP="002E7937" w:rsidRDefault="002E7937" w14:paraId="1C8CF343" w14:textId="691DBCF3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00851537" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00851537">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>n update on the first NESO Defined Benefit (DB) Pension Scheme Actuarial Valuation</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54958EB6" w14:textId="77777777" w:rsidR="002E7937" w:rsidRPr="00AE6D9A" w:rsidRDefault="002E7937" w:rsidP="002E7937">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="002E7937" w:rsidP="002E7937" w:rsidRDefault="002E7937" w14:paraId="54958EB6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CC77866" w14:textId="62F49195" w:rsidR="007D2859" w:rsidRPr="00AE6D9A" w:rsidRDefault="0022239D" w:rsidP="005F2E57">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="007D2859" w:rsidP="005F2E57" w:rsidRDefault="0022239D" w14:paraId="3CC77866" w14:textId="62F49195">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="007F376D" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="007F376D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">actions and </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">matters arising from the previous meeting. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D5D0BC2" w14:textId="77777777" w:rsidR="00BC6C6E" w:rsidRPr="00AE6D9A" w:rsidRDefault="00BC6C6E" w:rsidP="00BC6C6E">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00BC6C6E" w:rsidP="00BC6C6E" w:rsidRDefault="00BC6C6E" w14:paraId="1D5D0BC2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E47AA35" w14:textId="1F92FDF3" w:rsidR="0022239D" w:rsidRPr="00AE6D9A" w:rsidRDefault="0022239D" w:rsidP="005F2E57">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="0022239D" w:rsidP="005F2E57" w:rsidRDefault="0022239D" w14:paraId="5E47AA35" w14:textId="1F92FDF3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="00A95BEA" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00A95BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
-            <w:r w:rsidR="009B6441" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="009B6441">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">forward </w:t>
             </w:r>
-            <w:r w:rsidR="009B6441" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="009B6441">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">business </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">schedule. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D41DFFC" w14:textId="1D286B96" w:rsidR="001F79A7" w:rsidRPr="00AE6D9A" w:rsidRDefault="001F79A7" w:rsidP="00DF2DCE">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="001F79A7" w:rsidP="00DF2DCE" w:rsidRDefault="001F79A7" w14:paraId="5D41DFFC" w14:textId="1D286B96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422CA2" w14:paraId="722B619F" w14:textId="77777777" w:rsidTr="2F096BF9">
+      <w:tr w:rsidR="00422CA2" w:rsidTr="020D2D31" w14:paraId="722B619F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7B736948" w14:textId="77777777" w:rsidR="00422CA2" w:rsidRPr="00AE6D9A" w:rsidRDefault="00422CA2" w:rsidP="007B2717">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00422CA2" w:rsidP="007B2717" w:rsidRDefault="00422CA2" w14:paraId="7B736948" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9009" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6A8A5859" w14:textId="77777777" w:rsidR="00594857" w:rsidRPr="00AE6D9A" w:rsidRDefault="00594857" w:rsidP="00902C10">
+          <w:p w:rsidRPr="00AE6D9A" w:rsidR="00594857" w:rsidP="00902C10" w:rsidRDefault="00594857" w14:paraId="6A8A5859" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AA9967F" w14:textId="7C8150C2" w:rsidR="00422CA2" w:rsidRPr="005C6DCA" w:rsidRDefault="00422CA2" w:rsidP="00902C10">
+          <w:p w:rsidRPr="005C6DCA" w:rsidR="00422CA2" w:rsidP="00902C10" w:rsidRDefault="00422CA2" w14:paraId="4AA9967F" w14:textId="7C8150C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">The next </w:t>
             </w:r>
-            <w:r w:rsidR="00AC4FB1" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00AC4FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> meeting </w:t>
             </w:r>
-            <w:r w:rsidR="00994B0F" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="00994B0F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">is scheduled to </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">take place on </w:t>
             </w:r>
-            <w:r w:rsidR="4A031F66" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="4A031F66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>22 July 2026</w:t>
             </w:r>
-            <w:r w:rsidR="009B6441" w:rsidRPr="00AE6D9A">
+            <w:r w:rsidRPr="00AE6D9A" w:rsidR="009B6441">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="159AE40C" w14:textId="6DAB9545" w:rsidR="00594857" w:rsidRPr="005C6DCA" w:rsidRDefault="00594857" w:rsidP="00902C10">
+          <w:p w:rsidRPr="005C6DCA" w:rsidR="00594857" w:rsidP="00902C10" w:rsidRDefault="00594857" w14:paraId="159AE40C" w14:textId="6DAB9545">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="1985"/>
               </w:tabs>
               <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E25DD77" w14:textId="08982DDA" w:rsidR="00DA4195" w:rsidRDefault="00DA4195" w:rsidP="008D7E0A">
+    <w:p w:rsidR="00DA4195" w:rsidP="008D7E0A" w:rsidRDefault="00DA4195" w14:paraId="2E25DD77" w14:textId="08982DDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DA4195" w:rsidSect="00AC4591">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1440" w:right="964" w:bottom="1440" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16952FE0" w14:textId="77777777" w:rsidR="00A8553E" w:rsidRDefault="00A8553E" w:rsidP="00103D34">
+    <w:p w:rsidR="00A8553E" w:rsidP="00103D34" w:rsidRDefault="00A8553E" w14:paraId="16952FE0" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C1C5302" w14:textId="77777777" w:rsidR="00A8553E" w:rsidRDefault="00A8553E" w:rsidP="00103D34">
+    <w:p w:rsidR="00A8553E" w:rsidP="00103D34" w:rsidRDefault="00A8553E" w14:paraId="4C1C5302" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D396C83" w14:textId="77777777" w:rsidR="00A8553E" w:rsidRDefault="00A8553E"/>
+    <w:p w:rsidR="00A8553E" w:rsidRDefault="00A8553E" w14:paraId="7D396C83" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2593,51 +2611,51 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1320887448"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="98381352"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="62CB6860" w14:textId="7E0A9067" w:rsidR="000E024E" w:rsidRDefault="000E024E">
+          <w:p w:rsidR="000E024E" w:rsidRDefault="000E024E" w14:paraId="62CB6860" w14:textId="7E0A9067">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2692,257 +2710,257 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="30701B58" w14:textId="77777777" w:rsidR="000E024E" w:rsidRDefault="000E024E" w:rsidP="009903DD">
+  <w:p w:rsidR="000E024E" w:rsidP="009903DD" w:rsidRDefault="000E024E" w14:paraId="30701B58" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F6DD125" w14:textId="77777777" w:rsidR="00A8553E" w:rsidRDefault="00A8553E" w:rsidP="00103D34">
+    <w:p w:rsidR="00A8553E" w:rsidP="00103D34" w:rsidRDefault="00A8553E" w14:paraId="6F6DD125" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D1C10F4" w14:textId="77777777" w:rsidR="00A8553E" w:rsidRDefault="00A8553E" w:rsidP="00103D34">
+    <w:p w:rsidR="00A8553E" w:rsidP="00103D34" w:rsidRDefault="00A8553E" w14:paraId="2D1C10F4" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="635141BE" w14:textId="77777777" w:rsidR="00A8553E" w:rsidRDefault="00A8553E"/>
+    <w:p w:rsidR="00A8553E" w:rsidRDefault="00A8553E" w14:paraId="635141BE" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="077FBC59" w14:textId="0D1CB36A" w:rsidR="000E024E" w:rsidRDefault="004250FD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="000E024E" w:rsidRDefault="004250FD" w14:paraId="077FBC59" w14:textId="0D1CB36A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="211BA740" wp14:editId="064408DC">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="856615" cy="419100"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="123324395" name="Text Box 5" descr="General">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="856615" cy="419100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="471B85C1" w14:textId="05E7184E" w:rsidR="004250FD" w:rsidRPr="004250FD" w:rsidRDefault="004250FD" w:rsidP="004250FD">
+                        <w:p w:rsidRPr="004250FD" w:rsidR="004250FD" w:rsidP="004250FD" w:rsidRDefault="004250FD" w14:paraId="471B85C1" w14:textId="05E7184E">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="004250FD">
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>General</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="211BA740" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="211BA740">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" alt="General" style="position:absolute;margin-left:0;margin-top:0;width:67.45pt;height:33pt;z-index:251660290;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBncpCRDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU91r2zAQfx/sfxB6X2yHJrQmTslaMgah&#10;LaSjz4osxwZZJ6RL7Oyv30mxk67b09iLfF++j9/9bnHft5odlfMNmIJnk5QzZSSUjdkX/Mfr+sst&#10;Zx6FKYUGowp+Up7fLz9/WnQ2V1OoQZfKMUpifN7ZgteINk8SL2vVCj8Bqww5K3CtQFLdPimd6Ch7&#10;q5Npms6TDlxpHUjlPVkfz06+jPmrSkl8riqvkOmCU28YXxffXXiT5ULkeyds3cihDfEPXbSiMVT0&#10;kupRoGAH1/yRqm2kAw8VTiS0CVRVI1WcgabJ0g/TbGthVZyFwPH2ApP/f2nl03FrXxzD/iv0tMAA&#10;SGd97skY5ukr14YvdcrITxCeLrCpHpkk4+1sPs9mnEly3WR3WRphTa4/W+fxm4KWBaHgjrYSwRLH&#10;jUcqSKFjSKhlYN1oHTejzW8GCgyW5NphkLDf9UPbOyhPNI2D86K9leuGam6ExxfhaLM0ALEVn+mp&#10;NHQFh0HirAb382/2EE+Ak5ezjphScENU5kx/N7SI6ewmpYEZRi27S2dBc1EjYTcK5tA+AJEwo3uw&#10;MoohDvUoVg7aNyLzKlQjlzCSahYcR/EBz7ylY5BqtYpBRCIrcGO2VobUAayA5Gv/Jpwd4Eba0xOM&#10;XBL5B9TPseFPb1cHJOzjSgKwZzQHvImAcVPDsQSGv9dj1PWkl78AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQIWwf2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvQr/DMoI3u2utQWM2pQiC&#10;gqVYi1632ckfmp0NmU0Tv71bL3oZeLzHe7/JVpNrxQl7bjxpuJkrEEiFtw1VGvYfz9f3IDgYsqb1&#10;hBq+kWGVzy4yk1o/0juedqESsYQ4NRrqELpUSi5qdIbnvkOKXul7Z0KUfSVtb8ZY7lq5UCqRzjQU&#10;F2rT4VONxXE3OA0vS/4KQ1ne8eZtM6rX0e2H7afWV5fT+hFEwCn8heGMH9Ehj0wHP5Bl0WqIj4Tf&#10;e/Zulw8gDhqSRIHMM/kfPv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ3KQkQ4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0CFsH9sA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" style="position:absolute;margin-left:0;margin-top:0;width:67.45pt;height:33pt;z-index:251660290;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="General" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBncpCRDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU91r2zAQfx/sfxB6X2yHJrQmTslaMgah&#10;LaSjz4osxwZZJ6RL7Oyv30mxk67b09iLfF++j9/9bnHft5odlfMNmIJnk5QzZSSUjdkX/Mfr+sst&#10;Zx6FKYUGowp+Up7fLz9/WnQ2V1OoQZfKMUpifN7ZgteINk8SL2vVCj8Bqww5K3CtQFLdPimd6Ch7&#10;q5Npms6TDlxpHUjlPVkfz06+jPmrSkl8riqvkOmCU28YXxffXXiT5ULkeyds3cihDfEPXbSiMVT0&#10;kupRoGAH1/yRqm2kAw8VTiS0CVRVI1WcgabJ0g/TbGthVZyFwPH2ApP/f2nl03FrXxzD/iv0tMAA&#10;SGd97skY5ukr14YvdcrITxCeLrCpHpkk4+1sPs9mnEly3WR3WRphTa4/W+fxm4KWBaHgjrYSwRLH&#10;jUcqSKFjSKhlYN1oHTejzW8GCgyW5NphkLDf9UPbOyhPNI2D86K9leuGam6ExxfhaLM0ALEVn+mp&#10;NHQFh0HirAb382/2EE+Ak5ezjphScENU5kx/N7SI6ewmpYEZRi27S2dBc1EjYTcK5tA+AJEwo3uw&#10;MoohDvUoVg7aNyLzKlQjlzCSahYcR/EBz7ylY5BqtYpBRCIrcGO2VobUAayA5Gv/Jpwd4Eba0xOM&#10;XBL5B9TPseFPb1cHJOzjSgKwZzQHvImAcVPDsQSGv9dj1PWkl78AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQIWwf2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvQr/DMoI3u2utQWM2pQiC&#10;gqVYi1632ckfmp0NmU0Tv71bL3oZeLzHe7/JVpNrxQl7bjxpuJkrEEiFtw1VGvYfz9f3IDgYsqb1&#10;hBq+kWGVzy4yk1o/0juedqESsYQ4NRrqELpUSi5qdIbnvkOKXul7Z0KUfSVtb8ZY7lq5UCqRzjQU&#10;F2rT4VONxXE3OA0vS/4KQ1ne8eZtM6rX0e2H7afWV5fT+hFEwCn8heGMH9Ehj0wHP5Bl0WqIj4Tf&#10;e/Zulw8gDhqSRIHMM/kfPv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ3KQkQ4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0CFsH9sA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="471B85C1" w14:textId="05E7184E" w:rsidR="004250FD" w:rsidRPr="004250FD" w:rsidRDefault="004250FD" w:rsidP="004250FD">
+                  <w:p w:rsidRPr="004250FD" w:rsidR="004250FD" w:rsidP="004250FD" w:rsidRDefault="004250FD" w14:paraId="471B85C1" w14:textId="05E7184E">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004250FD">
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>General</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A8553E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0C8BA42C">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject7667013" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:397.65pt;height:238.6pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject7667013" style="position:absolute;margin-left:0;margin-top:0;width:397.65pt;height:238.6pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:spid="_x0000_s1026" o:allowincell="f" fillcolor="silver" stroked="f" type="#_x0000_t136">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="450263E6" w14:textId="5D1A3C3D" w:rsidR="00DC7952" w:rsidRPr="00C64605" w:rsidRDefault="004250FD" w:rsidP="00DC7952">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00C64605" w:rsidR="00DC7952" w:rsidP="00DC7952" w:rsidRDefault="004250FD" w14:paraId="450263E6" w14:textId="5D1A3C3D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5285CA73" wp14:editId="699D81AE">
               <wp:simplePos x="685800" y="447675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="856615" cy="419100"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
@@ -2952,108 +2970,108 @@
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="856615" cy="419100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="32A8A238" w14:textId="0A640EE5" w:rsidR="004250FD" w:rsidRPr="004250FD" w:rsidRDefault="004250FD" w:rsidP="004250FD">
+                        <w:p w:rsidRPr="004250FD" w:rsidR="004250FD" w:rsidP="004250FD" w:rsidRDefault="004250FD" w14:paraId="32A8A238" w14:textId="0A640EE5">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="004250FD">
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>General</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5285CA73" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5285CA73">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="General" style="position:absolute;margin-left:0;margin-top:0;width:67.45pt;height:33pt;z-index:251661314;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDRcNREQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHTdAacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0o5avrdhp2kSmS5sd7T7P7wWi2Vz50YCtejHLOlJVQd3Zb8R+vyy+3&#10;nAUUthYarKr4QQV+P//8ada7Uo2hBV0rz6iIDWXvKt4iujLLgmyVEWEETlkKNuCNQLr6bVZ70VN1&#10;o7Nxnk+zHnztPEgVAnkfj0E+T/WbRkl8bpqgkOmK02yYTp/OTTyz+UyUWy9c28nTGOIfpjCis9T0&#10;UupRoGA73/1RynTSQ4AGRxJMBk3TSZV2oG2K/MM261Y4lXYhcIK7wBT+X1n5tF+7F89w+AoDERgB&#10;6V0oAznjPkPjTfzSpIziBOHhApsakEly3k6m02LCmaTQTXFX5AnW7Pqz8wG/KTAsGhX3xEoCS+xX&#10;AakhpZ5TYi8Ly07rxIy2vzkoMXqy64TRwmEzsK5+N/0G6gMt5eHId3By2VHrlQj4IjwRTHuQaPGZ&#10;jkZDX3E4WZy14H/+zR/zCXeKctaTYCpuSdGc6e+W+BhPbnLam2G6FXf5JN58upGxORt2Zx6AtFjQ&#10;s3AymTEP9dlsPJg30vQidqOQsJJ6VhzP5gMe5UtvQqrFIiWRlpzAlV07GUtHzCKgr8Ob8O6EOhJd&#10;T3CWlCg/gH/MjX8Gt9ghUZCYifge0TzBTjpMhJ3eTBT6+3vKur7s+S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDQIWwf2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvQr/DMoI3u2utQWM2&#10;pQiCgqVYi1632ckfmp0NmU0Tv71bL3oZeLzHe7/JVpNrxQl7bjxpuJkrEEiFtw1VGvYfz9f3IDgY&#10;sqb1hBq+kWGVzy4yk1o/0juedqESsYQ4NRrqELpUSi5qdIbnvkOKXul7Z0KUfSVtb8ZY7lq5UCqR&#10;zjQUF2rT4VONxXE3OA0vS/4KQ1ne8eZtM6rX0e2H7afWV5fT+hFEwCn8heGMH9Ehj0wHP5Bl0WqI&#10;j4Tfe/Zulw8gDhqSRIHMM/kfPv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg0XDUREC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0CFs&#10;H9sAAAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" style="position:absolute;margin-left:0;margin-top:0;width:67.45pt;height:33pt;z-index:251661314;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="General" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDRcNREQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHTdAacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0o5avrdhp2kSmS5sd7T7P7wWi2Vz50YCtejHLOlJVQd3Zb8R+vyy+3&#10;nAUUthYarKr4QQV+P//8ada7Uo2hBV0rz6iIDWXvKt4iujLLgmyVEWEETlkKNuCNQLr6bVZ70VN1&#10;o7Nxnk+zHnztPEgVAnkfj0E+T/WbRkl8bpqgkOmK02yYTp/OTTyz+UyUWy9c28nTGOIfpjCis9T0&#10;UupRoGA73/1RynTSQ4AGRxJMBk3TSZV2oG2K/MM261Y4lXYhcIK7wBT+X1n5tF+7F89w+AoDERgB&#10;6V0oAznjPkPjTfzSpIziBOHhApsakEly3k6m02LCmaTQTXFX5AnW7Pqz8wG/KTAsGhX3xEoCS+xX&#10;AakhpZ5TYi8Ly07rxIy2vzkoMXqy64TRwmEzsK5+N/0G6gMt5eHId3By2VHrlQj4IjwRTHuQaPGZ&#10;jkZDX3E4WZy14H/+zR/zCXeKctaTYCpuSdGc6e+W+BhPbnLam2G6FXf5JN58upGxORt2Zx6AtFjQ&#10;s3AymTEP9dlsPJg30vQidqOQsJJ6VhzP5gMe5UtvQqrFIiWRlpzAlV07GUtHzCKgr8Ob8O6EOhJd&#10;T3CWlCg/gH/MjX8Gt9ghUZCYifge0TzBTjpMhJ3eTBT6+3vKur7s+S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDQIWwf2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvQr/DMoI3u2utQWM2&#10;pQiCgqVYi1632ckfmp0NmU0Tv71bL3oZeLzHe7/JVpNrxQl7bjxpuJkrEEiFtw1VGvYfz9f3IDgY&#10;sqb1hBq+kWGVzy4yk1o/0juedqESsYQ4NRrqELpUSi5qdIbnvkOKXul7Z0KUfSVtb8ZY7lq5UCqR&#10;zjQUF2rT4VONxXE3OA0vS/4KQ1ne8eZtM6rX0e2H7afWV5fT+hFEwCn8heGMH9Ehj0wHP5Bl0WqI&#10;j4Tfe/Zulw8gDhqSRIHMM/kfPv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg0XDUREC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0CFs&#10;H9sAAAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="32A8A238" w14:textId="0A640EE5" w:rsidR="004250FD" w:rsidRPr="004250FD" w:rsidRDefault="004250FD" w:rsidP="004250FD">
+                  <w:p w:rsidRPr="004250FD" w:rsidR="004250FD" w:rsidP="004250FD" w:rsidRDefault="004250FD" w14:paraId="32A8A238" w14:textId="0A640EE5">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004250FD">
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>General</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000F1029">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F784914" wp14:editId="28130A2B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -3093,261 +3111,261 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="6264275" cy="982980"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="000E024E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000E024E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="000E024E" w:rsidRPr="008F2B99">
+    <w:r w:rsidRPr="008F2B99" w:rsidR="000E024E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="07BF4793" w14:textId="68BA99D9" w:rsidR="000E024E" w:rsidRDefault="009F0A54" w:rsidP="009F0A54">
+  <w:p w:rsidR="000E024E" w:rsidP="009F0A54" w:rsidRDefault="009F0A54" w14:paraId="07BF4793" w14:textId="68BA99D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>Publicly Available</w:t>
     </w:r>
     <w:r w:rsidR="00CF20F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="008F2B99">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> Registered</w:t>
     </w:r>
-    <w:r w:rsidR="00CF20F5" w:rsidRPr="008F2B99">
+    <w:r w:rsidRPr="008F2B99" w:rsidR="00CF20F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> Number: 11014226</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="037DAD57" w14:textId="77777777" w:rsidR="00CF20F5" w:rsidRPr="00CF20F5" w:rsidRDefault="00CF20F5">
+  <w:p w:rsidRPr="00CF20F5" w:rsidR="00CF20F5" w:rsidRDefault="00CF20F5" w14:paraId="037DAD57" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FDD468A" w14:textId="0B55C5F5" w:rsidR="000E024E" w:rsidRDefault="004250FD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="000E024E" w:rsidRDefault="004250FD" w14:paraId="3FDD468A" w14:textId="0B55C5F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7497ED17" wp14:editId="5F17DD9D">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="856615" cy="419100"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1923023107" name="Text Box 4" descr="General">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="856615" cy="419100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="68C86497" w14:textId="6AC7D5CF" w:rsidR="004250FD" w:rsidRPr="004250FD" w:rsidRDefault="004250FD" w:rsidP="004250FD">
+                        <w:p w:rsidRPr="004250FD" w:rsidR="004250FD" w:rsidP="004250FD" w:rsidRDefault="004250FD" w14:paraId="68C86497" w14:textId="6AC7D5CF">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="004250FD">
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>General</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7497ED17" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7497ED17">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" alt="General" style="position:absolute;margin-left:0;margin-top:0;width:67.45pt;height:33pt;z-index:251659266;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDS0zATEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHTdAacYqsRYYB&#10;QVsgHXpWZDk2IIuCxMTOfv0oxU66bqdhF5kiaX6897S471vNjsr5BkzBs0nKmTISysbsC/7jdf3l&#10;ljOPwpRCg1EFPynP75efPy06m6sp1KBL5RgVMT7vbMFrRJsniZe1aoWfgFWGghW4ViBd3T4pneio&#10;equTaZrOkw5caR1I5T15H89Bvoz1q0pJfK4qr5DpgtNsGE8Xz104k+VC5HsnbN3IYQzxD1O0ojHU&#10;9FLqUaBgB9f8UaptpAMPFU4ktAlUVSNV3IG2ydIP22xrYVXchcDx9gKT/39l5dNxa18cw/4r9ERg&#10;AKSzPvfkDPv0lWvDlyZlFCcITxfYVI9MkvN2Np9nM84khW6yuyyNsCbXn63z+E1By4JRcEesRLDE&#10;ceORGlLqmBJ6GVg3WkdmtPnNQYnBk1wnDBb2u541ZcGn4/Q7KE+0lIMz397KdUOtN8Lji3BEMO1B&#10;osVnOioNXcFhsDirwf38mz/kE+4U5awjwRTckKI5098N8TGd3aS0N8N4y+7SWbi5eCNjNxrm0D4A&#10;aTGjZ2FlNEMe6tGsHLRvpOlV6EYhYST1LDiO5gOe5UtvQqrVKiaRlqzAjdlaGUoHzAKgr/2bcHZA&#10;HYmuJxglJfIP4J9zw5/erg5IFERmAr5nNAfYSYeRsOHNBKG/v8es68te/gIAAP//AwBQSwMEFAAG&#10;AAgAAAAhANAhbB/bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe9Cv8Mygje7a61B&#10;YzalCIKCpViLXrfZyR+anQ2ZTRO/vVsvehl4vMd7v8lWk2vFCXtuPGm4mSsQSIW3DVUa9h/P1/cg&#10;OBiypvWEGr6RYZXPLjKTWj/SO552oRKxhDg1GuoQulRKLmp0hue+Q4pe6XtnQpR9JW1vxljuWrlQ&#10;KpHONBQXatPhU43FcTc4DS9L/gpDWd7x5m0zqtfR7Yftp9ZXl9P6EUTAKfyF4Ywf0SGPTAc/kGXR&#10;aoiPhN979m6XDyAOGpJEgcwz+R8+/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDS0zAT&#10;EwIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDQ&#10;IWwf2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" style="position:absolute;margin-left:0;margin-top:0;width:67.45pt;height:33pt;z-index:251659266;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="General" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDS0zATEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHTdAacYqsRYYB&#10;QVsgHXpWZDk2IIuCxMTOfv0oxU66bqdhF5kiaX6897S471vNjsr5BkzBs0nKmTISysbsC/7jdf3l&#10;ljOPwpRCg1EFPynP75efPy06m6sp1KBL5RgVMT7vbMFrRJsniZe1aoWfgFWGghW4ViBd3T4pneio&#10;equTaZrOkw5caR1I5T15H89Bvoz1q0pJfK4qr5DpgtNsGE8Xz104k+VC5HsnbN3IYQzxD1O0ojHU&#10;9FLqUaBgB9f8UaptpAMPFU4ktAlUVSNV3IG2ydIP22xrYVXchcDx9gKT/39l5dNxa18cw/4r9ERg&#10;AKSzPvfkDPv0lWvDlyZlFCcITxfYVI9MkvN2Np9nM84khW6yuyyNsCbXn63z+E1By4JRcEesRLDE&#10;ceORGlLqmBJ6GVg3WkdmtPnNQYnBk1wnDBb2u541ZcGn4/Q7KE+0lIMz397KdUOtN8Lji3BEMO1B&#10;osVnOioNXcFhsDirwf38mz/kE+4U5awjwRTckKI5098N8TGd3aS0N8N4y+7SWbi5eCNjNxrm0D4A&#10;aTGjZ2FlNEMe6tGsHLRvpOlV6EYhYST1LDiO5gOe5UtvQqrVKiaRlqzAjdlaGUoHzAKgr/2bcHZA&#10;HYmuJxglJfIP4J9zw5/erg5IFERmAr5nNAfYSYeRsOHNBKG/v8es68te/gIAAP//AwBQSwMEFAAG&#10;AAgAAAAhANAhbB/bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe9Cv8Mygje7a61B&#10;YzalCIKCpViLXrfZyR+anQ2ZTRO/vVsvehl4vMd7v8lWk2vFCXtuPGm4mSsQSIW3DVUa9h/P1/cg&#10;OBiypvWEGr6RYZXPLjKTWj/SO552oRKxhDg1GuoQulRKLmp0hue+Q4pe6XtnQpR9JW1vxljuWrlQ&#10;KpHONBQXatPhU43FcTc4DS9L/gpDWd7x5m0zqtfR7Yftp9ZXl9P6EUTAKfyF4Ywf0SGPTAc/kGXR&#10;aoiPhN979m6XDyAOGpJEgcwz+R8+/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDS0zAT&#10;EwIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDQ&#10;IWwf2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="68C86497" w14:textId="6AC7D5CF" w:rsidR="004250FD" w:rsidRPr="004250FD" w:rsidRDefault="004250FD" w:rsidP="004250FD">
+                  <w:p w:rsidRPr="004250FD" w:rsidR="004250FD" w:rsidP="004250FD" w:rsidRDefault="004250FD" w14:paraId="68C86497" w14:textId="6AC7D5CF">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004250FD">
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>General</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A8553E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="72AE3A75">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject7667012" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:397.65pt;height:238.6pt;rotation:315;z-index:-251658239;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject7667012" style="position:absolute;margin-left:0;margin-top:0;width:397.65pt;height:238.6pt;rotation:315;z-index:-251658239;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:spid="_x0000_s1025" o:allowincell="f" fillcolor="silver" stroked="f" type="#_x0000_t136">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="34A87E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
@@ -3369,72 +3387,72 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="333251FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F4B08942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02814D04"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A7BED3BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="TitleClause"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -3548,81 +3566,81 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04724149"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8461CFE"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="852" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
@@ -3674,373 +3692,373 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10B81621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1706AC48"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28347FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B84A1B0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E064E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6C2A4E6"/>
     <w:lvl w:ilvl="0" w:tplc="7AB63B78">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AE1373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E344E10"/>
     <w:lvl w:ilvl="0" w:tplc="34DADD8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1Numbered"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4216,265 +4234,265 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="512A7C3C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CAE8B146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="alpha1"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6275C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16E0E0D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="MACH1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="MACH2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="MACH3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="MACH4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="MACH5"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="MACH6"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="MACH7"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="MACH8"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="MACH9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="Appendix %9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63F31CCA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7E04F662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Textnormal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -4563,147 +4581,147 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6553001C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E238204E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1610D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D7CA560"/>
     <w:styleLink w:val="NumberedBulletsList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet2"/>
@@ -5005,51 +5023,52 @@
   <w:num w:numId="13" w16cid:durableId="2127113090">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1813862121">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1728799240">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1265843089">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1801335454">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="21787396">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="567"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -28042,164 +28061,166 @@
     <w:rsid w:val="00FF696C"/>
     <w:rsid w:val="00FF6A28"/>
     <w:rsid w:val="00FF6C4F"/>
     <w:rsid w:val="00FF6C8E"/>
     <w:rsid w:val="00FF6DA0"/>
     <w:rsid w:val="00FF6F14"/>
     <w:rsid w:val="00FF6FDA"/>
     <w:rsid w:val="00FF71C0"/>
     <w:rsid w:val="00FF7329"/>
     <w:rsid w:val="00FF732E"/>
     <w:rsid w:val="00FF7406"/>
     <w:rsid w:val="00FF7466"/>
     <w:rsid w:val="00FF7496"/>
     <w:rsid w:val="00FF758B"/>
     <w:rsid w:val="00FF7667"/>
     <w:rsid w:val="00FF7712"/>
     <w:rsid w:val="00FF7830"/>
     <w:rsid w:val="00FF785C"/>
     <w:rsid w:val="00FF789E"/>
     <w:rsid w:val="00FF79A2"/>
     <w:rsid w:val="00FF7BCD"/>
     <w:rsid w:val="00FF7C98"/>
     <w:rsid w:val="00FF7CA7"/>
     <w:rsid w:val="00FF7EC2"/>
     <w:rsid w:val="00FF7FAE"/>
+    <w:rsid w:val="020D2D31"/>
     <w:rsid w:val="08D2AD24"/>
     <w:rsid w:val="2F096BF9"/>
     <w:rsid w:val="4A031F66"/>
+    <w:rsid w:val="580923E9"/>
     <w:rsid w:val="6DE72FC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A78B55D"/>
   <w15:docId w15:val="{5AE2B8B9-EDFD-4FD5-BA39-6914DAE31585}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -28354,52 +28375,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -28466,938 +28487,938 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004207BC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005D5035"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FD60FE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005D5035"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="336" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:caps/>
       <w:color w:val="025DBA"/>
       <w:spacing w:val="30"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E2556D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numbered list,BLK List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CE15F8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="005C5F58"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00103D34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00103D34"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00103D34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00103D34"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00103D34"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00103D34"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E52F8A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E52F8A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E52F8A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E52F8A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E52F8A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="007B4500"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="4"/>
       </w:pBdr>
       <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="007B4500"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F09D1"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="005F0BFA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CarCarCharCharCharCharCharCarCarCharCharCarCarCharCharCarCarCharCharCarCarCharCharCarCarCharCharCarCar">
+  <w:style w:type="paragraph" w:styleId="CarCarCharCharCharCharCharCarCarCharCharCarCarCharCharCarCarCharCharCarCarCharCharCarCarCharCharCarCar" w:customStyle="1">
     <w:name w:val="Car Car Char Char Char Char Char Car Car Char Char Car Car Char Char Car Car Char Char Car Car Char Char Car Car Char Char Car Car"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00853FB5"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="clauseindent">
+  <w:style w:type="paragraph" w:styleId="clauseindent" w:customStyle="1">
     <w:name w:val="clauseindent"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005D5035"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="851"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond MT" w:eastAsia="Times New Roman" w:hAnsi="Garamond MT" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Garamond MT" w:hAnsi="Garamond MT" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005D5035"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="025DBA"/>
       <w:spacing w:val="30"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005D5035"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C156DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C156DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00805ECC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph">
+  <w:style w:type="paragraph" w:styleId="Paragraph" w:customStyle="1">
     <w:name w:val="Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="008F2B99"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphChar">
+  <w:style w:type="character" w:styleId="ParagraphChar" w:customStyle="1">
     <w:name w:val="Paragraph Char"/>
     <w:link w:val="Paragraph"/>
     <w:rsid w:val="008F2B99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1TOC">
+  <w:style w:type="character" w:styleId="Heading1TOC" w:customStyle="1">
     <w:name w:val="Heading1 TOC"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CE5295"/>
     <w:rPr>
       <w:b/>
       <w:bCs w:val="0"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body1">
+  <w:style w:type="paragraph" w:styleId="Body1" w:customStyle="1">
     <w:name w:val="Body 1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CE5295"/>
     <w:pPr>
       <w:spacing w:after="220"/>
       <w:ind w:left="1440"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MACH1">
+  <w:style w:type="paragraph" w:styleId="MACH1" w:customStyle="1">
     <w:name w:val="MACH1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00CE5295"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MACH2">
+  <w:style w:type="paragraph" w:styleId="MACH2" w:customStyle="1">
     <w:name w:val="MACH2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="MACH2Char"/>
     <w:rsid w:val="00CE5295"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MACH3">
+  <w:style w:type="paragraph" w:styleId="MACH3" w:customStyle="1">
     <w:name w:val="MACH3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00CE5295"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MACH4">
+  <w:style w:type="paragraph" w:styleId="MACH4" w:customStyle="1">
     <w:name w:val="MACH4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00CE5295"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MACH5">
+  <w:style w:type="paragraph" w:styleId="MACH5" w:customStyle="1">
     <w:name w:val="MACH5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00CE5295"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MACH6">
+  <w:style w:type="paragraph" w:styleId="MACH6" w:customStyle="1">
     <w:name w:val="MACH6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00CE5295"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MACH7">
+  <w:style w:type="paragraph" w:styleId="MACH7" w:customStyle="1">
     <w:name w:val="MACH7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00CE5295"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MACH8">
+  <w:style w:type="paragraph" w:styleId="MACH8" w:customStyle="1">
     <w:name w:val="MACH8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00CE5295"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MACH9">
+  <w:style w:type="paragraph" w:styleId="MACH9" w:customStyle="1">
     <w:name w:val="MACH9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00CE5295"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MACH2Char">
+  <w:style w:type="character" w:styleId="MACH2Char" w:customStyle="1">
     <w:name w:val="MACH2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MACH2"/>
     <w:locked/>
     <w:rsid w:val="00CE5295"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleClause">
+  <w:style w:type="paragraph" w:styleId="TitleClause" w:customStyle="1">
     <w:name w:val="Title Clause"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F212A6"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:kern w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Untitledsubclause1">
+  <w:style w:type="paragraph" w:styleId="Untitledsubclause1" w:customStyle="1">
     <w:name w:val="Untitled subclause 1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F212A6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="280" w:after="120" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Untitledsubclause2">
+  <w:style w:type="paragraph" w:styleId="Untitledsubclause2" w:customStyle="1">
     <w:name w:val="Untitled subclause 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F212A6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Untitledsubclause3">
+  <w:style w:type="paragraph" w:styleId="Untitledsubclause3" w:customStyle="1">
     <w:name w:val="Untitled subclause 3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F212A6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2261"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Untitledsubclause4">
+  <w:style w:type="paragraph" w:styleId="Untitledsubclause4" w:customStyle="1">
     <w:name w:val="Untitled subclause 4"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F212A6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="00AE016E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00AE016E"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textnormal">
+  <w:style w:type="paragraph" w:styleId="Textnormal" w:customStyle="1">
     <w:name w:val="Text normal"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextnormalChar"/>
     <w:rsid w:val="00B836F4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextnormalChar">
+  <w:style w:type="character" w:styleId="TextnormalChar" w:customStyle="1">
     <w:name w:val="Text normal Char"/>
     <w:link w:val="Textnormal"/>
     <w:rsid w:val="00B836F4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="gem-c-organisation-logoname">
+  <w:style w:type="character" w:styleId="gem-c-organisation-logoname" w:customStyle="1">
     <w:name w:val="gem-c-organisation-logo__name"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00680E9B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoNumUntitledsubclause1">
+  <w:style w:type="paragraph" w:styleId="NoNumUntitledsubclause1" w:customStyle="1">
     <w:name w:val="No Num Untitled subclause 1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F17732"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="120" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="720"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051E49"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051E49"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF14A2"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF14A2"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF14A2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
@@ -29405,708 +29426,708 @@
     <w:rsid w:val="002E07A0"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00212AA8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00212AA8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
+  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00212AA8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet3">
+  <w:style w:type="paragraph" w:styleId="Bullet3" w:customStyle="1">
     <w:name w:val="Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00212AA8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Bullets">
+  <w:style w:type="numbering" w:styleId="Bullets" w:customStyle="1">
     <w:name w:val="Bullets"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00212AA8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet1">
+  <w:style w:type="paragraph" w:styleId="NumberedBullet1" w:customStyle="1">
     <w:name w:val="Numbered Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00E2772A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue LT Pro 55 Roman" w:hAnsi="Helvetica Neue LT Pro 55 Roman"/>
       <w:color w:val="636462"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet2">
+  <w:style w:type="paragraph" w:styleId="NumberedBullet2" w:customStyle="1">
     <w:name w:val="Numbered Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00E2772A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue LT Pro 55 Roman" w:hAnsi="Helvetica Neue LT Pro 55 Roman"/>
       <w:color w:val="636462"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet3">
+  <w:style w:type="paragraph" w:styleId="NumberedBullet3" w:customStyle="1">
     <w:name w:val="Numbered Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00E2772A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue LT Pro 55 Roman" w:hAnsi="Helvetica Neue LT Pro 55 Roman"/>
       <w:color w:val="636462"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NumberedBulletsList">
+  <w:style w:type="numbering" w:styleId="NumberedBulletsList" w:customStyle="1">
     <w:name w:val="Numbered Bullets List"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E2772A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00AE550E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph0">
+  <w:style w:type="paragraph" w:styleId="paragraph0" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D84083"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D84083"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E42614"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xxmsonormal">
+  <w:style w:type="paragraph" w:styleId="xxmsonormal" w:customStyle="1">
     <w:name w:val="x_x_msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00643095"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBody">
+  <w:style w:type="paragraph" w:styleId="TableBody" w:customStyle="1">
     <w:name w:val="Table Body"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00AF6E15"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue LT Pro 45 Light" w:hAnsi="Helvetica Neue LT Pro 45 Light"/>
       <w:color w:val="636462"/>
       <w:lang w:eastAsia="en-NZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hgkelc">
+  <w:style w:type="character" w:styleId="hgkelc" w:customStyle="1">
     <w:name w:val="hgkelc"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F31AB1"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
     <w:name w:val="Body"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C20929"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="290" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="20"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="alpha1">
+  <w:style w:type="paragraph" w:styleId="alpha1" w:customStyle="1">
     <w:name w:val="alpha 1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007C502C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:after="140" w:line="290" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="20"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun1">
+  <w:style w:type="character" w:styleId="normaltextrun1" w:customStyle="1">
     <w:name w:val="normaltextrun1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007E4BBE"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="superscript">
+  <w:style w:type="character" w:styleId="superscript" w:customStyle="1">
     <w:name w:val="superscript"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00872F76"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD60FE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:rsid w:val="00E2556D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:aliases w:val="Text 10.5"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00984B40"/>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyDefinitionTerm">
+  <w:style w:type="character" w:styleId="BodyDefinitionTerm" w:customStyle="1">
     <w:name w:val="Body Definition Term"/>
     <w:basedOn w:val="BodyTextChar"/>
     <w:rsid w:val="00DE77BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level1Number">
+  <w:style w:type="paragraph" w:styleId="Level1Number" w:customStyle="1">
     <w:name w:val="Level 1 Number"/>
     <w:basedOn w:val="BodyText"/>
     <w:rsid w:val="007B4C5B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level2Number">
+  <w:style w:type="paragraph" w:styleId="Level2Number" w:customStyle="1">
     <w:name w:val="Level 2 Number"/>
     <w:basedOn w:val="BodyText2"/>
     <w:rsid w:val="007B4C5B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="1440" w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level3Number">
+  <w:style w:type="paragraph" w:styleId="Level3Number" w:customStyle="1">
     <w:name w:val="Level 3 Number"/>
     <w:basedOn w:val="BodyText3"/>
     <w:rsid w:val="007B4C5B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1440"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level4Number">
+  <w:style w:type="paragraph" w:styleId="Level4Number" w:customStyle="1">
     <w:name w:val="Level 4 Number"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007B4C5B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level5Number">
+  <w:style w:type="paragraph" w:styleId="Level5Number" w:customStyle="1">
     <w:name w:val="Level 5 Number"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007B4C5B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level6Number">
+  <w:style w:type="paragraph" w:styleId="Level6Number" w:customStyle="1">
     <w:name w:val="Level 6 Number"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007B4C5B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level7Number">
+  <w:style w:type="paragraph" w:styleId="Level7Number" w:customStyle="1">
     <w:name w:val="Level 7 Number"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007B4C5B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B4C5B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007B4C5B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B4C5B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+  <w:style w:type="character" w:styleId="BodyText3Char" w:customStyle="1">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007B4C5B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Numbered">
+  <w:style w:type="paragraph" w:styleId="Heading1Numbered" w:customStyle="1">
     <w:name w:val="Heading 1 Numbered"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00933B13"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="D43900"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD6229"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C874A3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="NationalGrid">
+  <w:style w:type="table" w:styleId="NationalGrid" w:customStyle="1">
     <w:name w:val="National Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002F464E"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-NZ"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFBF22"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFBF22"/>
+        <w:top w:val="single" w:color="FFBF22" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFBF22" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="57" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00013159"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+  <w:style w:type="character" w:styleId="cf01" w:customStyle="1">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004D20BC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="262626"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hiddenprompt">
+  <w:style w:type="paragraph" w:styleId="Hiddenprompt" w:customStyle="1">
     <w:name w:val="Hidden prompt"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E027E6"/>
     <w:pPr>
       <w:spacing w:line="274" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="869097"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberedheadings">
+  <w:style w:type="paragraph" w:styleId="Numberedheadings" w:customStyle="1">
     <w:name w:val="Numbered headings"/>
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
     <w:rsid w:val="005277A2"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:color w:val="8064A2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
+  <w:style w:type="character" w:styleId="ui-provider" w:customStyle="1">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002D57E1"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentTitle">
+  <w:style w:type="paragraph" w:styleId="DocumentTitle" w:customStyle="1">
     <w:name w:val="Document Title"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="26"/>
     <w:rsid w:val="00E57D0D"/>
     <w:pPr>
-      <w:framePr w:w="8108" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="982" w:y="1869" w:anchorLock="1"/>
+      <w:framePr w:w="8108" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="page" w:x="982" w:y="1869" w:anchorLock="1"/>
       <w:spacing w:after="120"/>
       <w:ind w:right="306"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Pro 65 Md" w:hAnsi="HelveticaNeueLT Pro 65 Md"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
+  <w:style w:type="paragraph" w:styleId="xmsonormal" w:customStyle="1">
     <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F62FDD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="3242464">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30996,52 +31017,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2107117519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -31585,83 +31605,76 @@
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97A431CE-E1D5-43DB-94BC-21BD1B4A23BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BD3CFD8-A39E-43D3-8D3C-989665A635C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8bd8ea52-c780-4b8e-a340-9b7c17991182}" enabled="1" method="Privileged" siteId="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...17 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bev Tuby (NESO)</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Sunny Hall</lastModifiedBy>
+  <revision>127</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBDDEE9A47EED44E87A0D40322D1868B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>729f0103,759c7eb,3293ffc6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#ff00ff,12,Poppins</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_SetDate">
     <vt:lpwstr>2026-07-14T11:41:59Z</vt:lpwstr>
   </property>