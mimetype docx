--- v0 (2026-08-02)
+++ v1 (2026-11-01)
@@ -22,58 +22,56 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22E5673A" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="PageTitle"/>
         <w:framePr w:wrap="notBeside"/>
       </w:pPr>
       <w:r w:rsidRPr="00B935B4">
         <w:t>Strategic Spatial Energy Plan explained</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B5D457" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
+    <w:p w14:paraId="55B5D457" w14:textId="0426554C" w:rsidR="00B935B4" w:rsidRPr="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="00B935B4">
         <w:t>Energy demand is changing in Great Britain. We now see more electric heating and transport, growing renewable electricity and rising need for clean, reliable and affordable energy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C408B8" w14:textId="77777777" w:rsidR="0074288B" w:rsidRDefault="0074288B" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B9FF741" w14:textId="7BFD0C0B" w:rsidR="00B935B4" w:rsidRPr="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B935B4">
         <w:t>We must make big changes to the energy system to meet these needs, and move at a pace and scale that GB has not seen before. It’s a big challenge, that demands a more coordinated approach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DD56CD" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00305F7A" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="14ptbodycopy15spacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB853E0" w14:textId="3C8F4519" w:rsidR="00B935B4" w:rsidRPr="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
@@ -116,60 +114,59 @@
       </w:pPr>
       <w:r w:rsidRPr="00252136">
         <w:t>How to meet GB’s future energy needs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D0BA9F" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04AFD">
         <w:t>new energy is needed, both on land and in the sea.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A33599" w14:textId="7021D858" w:rsidR="00965856" w:rsidRDefault="00965856" w:rsidP="00965856">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="028B56B9" w14:textId="58320962" w:rsidR="00965856" w:rsidRDefault="00965856" w:rsidP="00965856">
+    <w:p w14:paraId="028B56B9" w14:textId="3C4A8331" w:rsidR="00965856" w:rsidRDefault="00965856" w:rsidP="00965856">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>In 2024, the UK, Scottish and Welsh governments asked NESO to produce the SSEP. This plan will help make sure that energy infrastructure is built when and where needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D116045" w14:textId="77777777" w:rsidR="003C6CC0" w:rsidRDefault="003C6CC0" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F945879" w14:textId="2529BBAB" w:rsidR="00B935B4" w:rsidRPr="00252136" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>The first SSEP will show:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29131DC2" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="002475DA" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="002475DA">
         <w:t>GB’s electricity and hydrogen infrastructure needs from 2030 to 2050 and beyond</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D69626F" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
@@ -192,51 +189,50 @@
       <w:r w:rsidRPr="002475DA">
         <w:t>Why we need this plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B87DB16" w14:textId="0FB68A7B" w:rsidR="00B935B4" w:rsidRDefault="007356B2" w:rsidP="007356B2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B935B4">
         <w:t>Electricity demand is set to triple by 2050. But parts of GB are already using all the electricity the grid can supply. Some places are waiting for a connection that takes years to happen. We must plan our future energy system now, to make sure energy is available when and where needed. That means generating and storing more energy from sources like solar, wind, nuclear and hydrogen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B60D552" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35ECABD7" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>The SSEP will split GB into 19 areas called zones and suggest how much of each technology is best for each zone. This will give investors, developers and communities more certainty about energy needs across GB and support long-term planning. It sets the context for GB energy requirements for decades to come.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53893092" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5119263B" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="002475DA" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>SSEP links to other plans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CDC936E" w14:textId="446F034E" w:rsidR="00B935B4" w:rsidRDefault="00F672C2" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B935B4" w:rsidRPr="00747071">
         <w:t>The SSEP will explain how to meet future energy needs. This links to two other key plans:</w:t>
@@ -254,51 +250,50 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B34C20">
         <w:t>Our Regional Energy Strategic Plans (RESPs) focus on the gas and electricity distribution networks that bring energy from the national transmission systems to our homes and businesses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FCCAE83" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A4FAF1C" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Six steps to build the plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFD7EA4" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>We will work through six steps to develop the SSEP. Let’s see what’s involved at each step.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F03FA2" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00E11B7C" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E11B7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Prepare</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11B7C">
         <w:t xml:space="preserve"> - collect data and set out how we will develop the plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC5EC76" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00E11B7C" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E11B7C">
         <w:rPr>
           <w:b/>
@@ -342,156 +337,160 @@
     </w:p>
     <w:p w14:paraId="7C677732" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00423078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Refine</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - assess all feedback received, address potential issues and adjust the plan as needed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2854BCD1" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00423078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Publish</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - ask the UK Energy Secretary, Scottish and Welsh governments and Ofgem to endorse the SSEP. We will then publish the final, approved plan on our website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55DC56F2" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01006486" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>How we will consult on the plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622C5F41" w14:textId="77777777" w:rsidR="00AA0D3E" w:rsidRDefault="00AA0D3E" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="071D1DA8" w14:textId="31B75B0A" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C75B7B">
         <w:t>Stakeholder input is key to the SSEP. We want to make sure our plans are visible, and give people the chance to shape this work at every step. We will also:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0307799F" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00B2273C" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B2273C">
         <w:t xml:space="preserve">Seek input from representative organisations across GB </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D18198" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00B2273C" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B2273C">
         <w:t>Speak with people across all nations and regions, to build understanding of our work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10658897" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00B2273C" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
+    <w:p w14:paraId="10658897" w14:textId="1E24C4B1" w:rsidR="00B935B4" w:rsidRPr="00B2273C" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B2273C">
-        <w:t>Run a public consultation on the draft SSEP in spring 2027.</w:t>
+        <w:t xml:space="preserve">Run a public consultation on the draft SSEP in </w:t>
+      </w:r>
+      <w:r w:rsidR="00061C0F">
+        <w:t>early</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2273C">
+        <w:t xml:space="preserve"> 2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B672E1" w14:textId="77777777" w:rsidR="00E92984" w:rsidRDefault="00E92984" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2235CBEB" w14:textId="58E72655" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="004E2C00">
         <w:t>The SSEP will consider all parts of GB:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DCBFA8" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD1F55">
         <w:t>Some places may be familiar with energy development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B135DF" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some </w:t>
       </w:r>
       <w:r w:rsidRPr="008D15A3">
         <w:t>may see more energy developed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606C7B6F" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">And others </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC306D">
         <w:t>might host energy infrastructure for the first time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC83FD8" w14:textId="4994B5B9" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006F32DF">
         <w:t>When we run the draft SSEP public consultation, we will do extra work in areas that may be affected. We want to make sure that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6946183C" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People in these </w:t>
       </w:r>
       <w:r w:rsidRPr="00E74E0C">
         <w:t>places know about the SSEP and understand what it means for their area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411C9CAC" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C5B">
@@ -500,93 +499,98 @@
     </w:p>
     <w:p w14:paraId="1BD86150" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01B35B63" w14:textId="690C6700" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>We will conduct our consultation fairly and transparently. We want to ensure that everyone can have a say.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C5A3D4" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="0007290A" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0007290A">
         <w:t>Key dates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312AE512" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
+    <w:p w14:paraId="312AE512" w14:textId="50828704" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t>We will consult on the draft SSEP in spring 2027.</w:t>
+        <w:t xml:space="preserve">We will consult on the draft SSEP in </w:t>
+      </w:r>
+      <w:r w:rsidR="00061C0F">
+        <w:t>early</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A2A0FB" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>We will publish the final SSEP in autumn 2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0694EC" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>We will refresh the plan every three years to make sure it stays relevant and effective.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268C1679" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="0007290A" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="14ptbodycopy15spacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6746F9A5" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00EB24FB" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB24FB">
         <w:t>Any questions? Contact us</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E4190B" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00EB24FB" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB24FB">
-        <w:lastRenderedPageBreak/>
         <w:t>We hope you find this factsheet useful. If you have any questions, please contact our team.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A17643" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00EB24FB" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00EB24FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Visit the Strategic Spatial Energy Plan page on our website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A42DC2E" w14:textId="77777777" w:rsidR="00B935B4" w:rsidRPr="00EB24FB" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00EB24FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -615,340 +619,364 @@
           <w:bCs/>
           <w:color w:val="3F0731"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AE534F" w:rsidRPr="00B935B4" w:rsidSect="00B935B4">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2495" w:right="1077" w:bottom="1361" w:left="1077" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12BB7E06" w14:textId="77777777" w:rsidR="004E2A4C" w:rsidRDefault="004E2A4C" w:rsidP="00B935B4">
+    <w:p w14:paraId="72C5BC9F" w14:textId="77777777" w:rsidR="004250CF" w:rsidRDefault="004250CF" w:rsidP="00B935B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="156D7433" w14:textId="77777777" w:rsidR="004E2A4C" w:rsidRDefault="004E2A4C" w:rsidP="00B935B4">
+    <w:p w14:paraId="4D1C0B07" w14:textId="77777777" w:rsidR="004250CF" w:rsidRDefault="004250CF" w:rsidP="00B935B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:altName w:val="Nirmala UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPMinchoE">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-32496304"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="45AF247C" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="00AE2241">
+      <w:p w14:paraId="45AF247C" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="007F5916">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="6B17795E" w14:textId="77777777" w:rsidR="00885663" w:rsidRPr="00AE2241" w:rsidRDefault="004E2A4C" w:rsidP="00AE2241">
+      <w:p w14:paraId="6B17795E" w14:textId="77777777" w:rsidR="00885663" w:rsidRPr="00AE2241" w:rsidRDefault="00C06B18" w:rsidP="007F5916">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43024812" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00EB2BC1">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="661B10C1" wp14:editId="375EA9F6">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="661B10C1" wp14:editId="375EA9F6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="rightMargin">
                 <wp:posOffset>88265</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-287655</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="323850" cy="295275"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="323850" cy="295275"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7FC72F46" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="00F4613D">
+                        <w:p w14:paraId="7FC72F46" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="007F5916">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="661B10C1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="7CE18C32">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="661B10C1">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:6.95pt;margin-top:-22.65pt;width:25.5pt;height:23.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE2D1n+gEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVu3EEy0GaNEWB&#10;9AEk/QCaoiyiJJdd0pbcr++SchyjvQXVgSC52tmd2eHqerCG7RUGDa7ms8mUM+UkNNpta/7j6f7d&#10;krMQhWuEAadqflCBX6/fvln1vlIldGAahYxAXKh6X/MuRl8VRZCdsiJMwCtHwRbQikhH3BYNip7Q&#10;rSnK6fR90QM2HkGqEOj2bgzydcZvWyXjt7YNKjJTc+ot5hXzuklrsV6JaovCd1oe2xCv6MIK7ajo&#10;CepORMF2qP+BsloiBGjjRIItoG21VJkDsZlN/2Lz2AmvMhcSJ/iTTOH/wcqv+0f/HVkcPsBAA8wk&#10;gn8A+TMwB7edcFt1gwh9p0RDhWdJsqL3oTqmJqlDFRLIpv8CDQ1Z7CJkoKFFm1QhnozQaQCHk+hq&#10;iEzS5UV5sVxQRFKovFqUl4tcQVTPyR5D/KTAsrSpOdJMM7jYP4SYmhHV8y+ploN7bUyeq3Gsrzlh&#10;LnLCWcTqSLYz2tZ8OU3faITE8aNrcnIU2ox7KmDckXTiOTKOw2ZguiECKTdpsIHmQCogjC6jV0Gb&#10;DvA3Zz05rObh106g4sx8dqTk1Ww+T5bMh/nisqQDnkc25xHhJEHVPHI2bm9jtvFI+YYUb3VW46WT&#10;Y8vknCzS0eXJmufn/NfLW1z/AQAA//8DAFBLAwQUAAYACAAAACEAnxpmVNoAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOy07DMBBF90j8gzVI7FqbNq1oiFMhEFsQ5SGxm8bTJCIeR7HbhL9nWNHl&#10;nXt05xTbyXfqRENsA1u4mRtQxFVwLdcW3t+eZregYkJ22AUmCz8UYVteXhSYuzDyK512qVYywjFH&#10;C01Kfa51rBryGOehJ5buEAaPSeJQazfgKOO+0wtj1tpjy/KhwZ4eGqq+d0dv4eP58PWZmZf60a/6&#10;MUxGs99oa6+vpvs7UImm9A/Dn76oQylO+3BkF1UnebkR0sIsWy1BCbDO5LCXYgG6LPS5f/kLAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxNg9Z/oBAADTAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnxpmVNoAAAAHAQAADwAAAAAAAAAAAAAAAABU&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1029" style="position:absolute;margin-left:6.95pt;margin-top:-22.65pt;width:25.5pt;height:23.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE2D1n+gEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVu3EEy0GaNEWB&#10;9AEk/QCaoiyiJJdd0pbcr++SchyjvQXVgSC52tmd2eHqerCG7RUGDa7ms8mUM+UkNNpta/7j6f7d&#10;krMQhWuEAadqflCBX6/fvln1vlIldGAahYxAXKh6X/MuRl8VRZCdsiJMwCtHwRbQikhH3BYNip7Q&#10;rSnK6fR90QM2HkGqEOj2bgzydcZvWyXjt7YNKjJTc+ot5hXzuklrsV6JaovCd1oe2xCv6MIK7ajo&#10;CepORMF2qP+BsloiBGjjRIItoG21VJkDsZlN/2Lz2AmvMhcSJ/iTTOH/wcqv+0f/HVkcPsBAA8wk&#10;gn8A+TMwB7edcFt1gwh9p0RDhWdJsqL3oTqmJqlDFRLIpv8CDQ1Z7CJkoKFFm1QhnozQaQCHk+hq&#10;iEzS5UV5sVxQRFKovFqUl4tcQVTPyR5D/KTAsrSpOdJMM7jYP4SYmhHV8y+ploN7bUyeq3Gsrzlh&#10;LnLCWcTqSLYz2tZ8OU3faITE8aNrcnIU2ox7KmDckXTiOTKOw2ZguiECKTdpsIHmQCogjC6jV0Gb&#10;DvA3Zz05rObh106g4sx8dqTk1Ww+T5bMh/nisqQDnkc25xHhJEHVPHI2bm9jtvFI+YYUb3VW46WT&#10;Y8vknCzS0eXJmufn/NfLW1z/AQAA//8DAFBLAwQUAAYACAAAACEAnxpmVNoAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOy07DMBBF90j8gzVI7FqbNq1oiFMhEFsQ5SGxm8bTJCIeR7HbhL9nWNHl&#10;nXt05xTbyXfqRENsA1u4mRtQxFVwLdcW3t+eZregYkJ22AUmCz8UYVteXhSYuzDyK512qVYywjFH&#10;C01Kfa51rBryGOehJ5buEAaPSeJQazfgKOO+0wtj1tpjy/KhwZ4eGqq+d0dv4eP58PWZmZf60a/6&#10;MUxGs99oa6+vpvs7UImm9A/Dn76oQylO+3BkF1UnebkR0sIsWy1BCbDO5LCXYgG6LPS5f/kLAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxNg9Z/oBAADTAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnxpmVNoAAAAHAQAADwAAAAAAAAAAAAAAAABU&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="7FC72F46" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="00F4613D">
+                  <w:p w:rsidR="00885663" w:rsidP="00F4613D" w:rsidRDefault="00885663" w14:paraId="407CE2FB" w14:textId="77777777">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FF6C897" w14:textId="77777777" w:rsidR="004E2A4C" w:rsidRDefault="004E2A4C" w:rsidP="00B935B4">
+    <w:p w14:paraId="5F5766B1" w14:textId="77777777" w:rsidR="004250CF" w:rsidRDefault="004250CF" w:rsidP="00B935B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01632C5F" w14:textId="77777777" w:rsidR="004E2A4C" w:rsidRDefault="004E2A4C" w:rsidP="00B935B4">
+    <w:p w14:paraId="4C3CB05F" w14:textId="77777777" w:rsidR="004250CF" w:rsidRDefault="004250CF" w:rsidP="00B935B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E8988AB" w14:textId="5459CBA8" w:rsidR="00885663" w:rsidRDefault="00B935B4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13E6C413" wp14:editId="1D832F28">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13E6C413" wp14:editId="1D832F28">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="710565" cy="437515"/>
               <wp:effectExtent l="0" t="0" r="13335" b="635"/>
               <wp:wrapNone/>
               <wp:docPr id="1211946772" name="Text Box 2" descr="Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -978,118 +1006,118 @@
                           <w:r w:rsidRPr="00B935B4">
                             <w:rPr>
                               <w:rFonts w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="13E6C413" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="79404E8D">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="13E6C413">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Public" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1tD7PDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tv0zAUfkfiP1h+p0nKskHUdCqbipCm&#10;bVKH9uw6dhPJ9rFst0n59Rw7aQuDJ8SLc245l+98Z3E7aEUOwvkOTE2LWU6JMByazuxq+v1l/eET&#10;JT4w0zAFRtT0KDy9Xb5/t+htJebQgmqEI5jE+Kq3NW1DsFWWed4KzfwMrDDolOA0C6i6XdY41mN2&#10;rbJ5nl9nPbjGOuDCe7Tej066TPmlFDw8SelFIKqm2FtIr0vvNr7ZcsGqnWO27fjUBvuHLjTrDBY9&#10;p7pngZG96/5IpTvuwIMMMw46Ayk7LtIMOE2Rv5lm0zIr0iwIjrdnmPz/S8sfDxv77EgYvsCAC4yA&#10;9NZXHo1xnkE6Hb/YKUE/Qng8wyaGQDgab4q8vC4p4ei6+nhTFmXMkl1+ts6HrwI0iUJNHW4lgcUO&#10;Dz6MoaeQWMvAulMqbUaZ3wyYM1qyS4dRCsN2mNreQnPEaRyMi/aWrzus+cB8eGYON4sDIFvDEz5S&#10;QV9TmCRKWnA//maP8Qg4einpkSk1NUhlStQ3g4uYl1d5HpmVtOJzXkbNJQ2F7Ukwe30HSMIC78Hy&#10;JMa4oE6idKBfkcyrWA1dzHCsWdNwEu/CyFs8Bi5WqxSEJLIsPJiN5TF1BCsi+TK8MmcnuAPu6RFO&#10;XGLVG9TH2Pint6t9QOzTSiKwI5oT3kjAtNTpWCLDf9VT1OWklz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLTLoZ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3US0tDGTIoKg&#10;YBFr0es2O/mD2dmQ2TTx27v1opeBx3u895t8M7tOHWmQ1jNCukhAEZfetlwj7N8fr1agJBi2pvNM&#10;CN8ksCnOz3KTWT/xGx13oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5OkqV2puW4&#10;0JieHhoqv3ajQ3i6kc8wVtWtbF+2U/I8uf34+oF4eTHf34EKNIe/MJzwIzoUkengR7aiOoT4SPi9&#10;Jy9N16AOCMvVGnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANbQ+zw4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS0y6GdsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1tD7PDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tv0zAUfkfiP1h+p0nKskHUdCqbipCm&#10;bVKH9uw6dhPJ9rFst0n59Rw7aQuDJ8SLc245l+98Z3E7aEUOwvkOTE2LWU6JMByazuxq+v1l/eET&#10;JT4w0zAFRtT0KDy9Xb5/t+htJebQgmqEI5jE+Kq3NW1DsFWWed4KzfwMrDDolOA0C6i6XdY41mN2&#10;rbJ5nl9nPbjGOuDCe7Tej066TPmlFDw8SelFIKqm2FtIr0vvNr7ZcsGqnWO27fjUBvuHLjTrDBY9&#10;p7pngZG96/5IpTvuwIMMMw46Ayk7LtIMOE2Rv5lm0zIr0iwIjrdnmPz/S8sfDxv77EgYvsCAC4yA&#10;9NZXHo1xnkE6Hb/YKUE/Qng8wyaGQDgab4q8vC4p4ei6+nhTFmXMkl1+ts6HrwI0iUJNHW4lgcUO&#10;Dz6MoaeQWMvAulMqbUaZ3wyYM1qyS4dRCsN2mNreQnPEaRyMi/aWrzus+cB8eGYON4sDIFvDEz5S&#10;QV9TmCRKWnA//maP8Qg4einpkSk1NUhlStQ3g4uYl1d5HpmVtOJzXkbNJQ2F7Ukwe30HSMIC78Hy&#10;JMa4oE6idKBfkcyrWA1dzHCsWdNwEu/CyFs8Bi5WqxSEJLIsPJiN5TF1BCsi+TK8MmcnuAPu6RFO&#10;XGLVG9TH2Pint6t9QOzTSiKwI5oT3kjAtNTpWCLDf9VT1OWklz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLTLoZ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3US0tDGTIoKg&#10;YBFr0es2O/mD2dmQ2TTx27v1opeBx3u895t8M7tOHWmQ1jNCukhAEZfetlwj7N8fr1agJBi2pvNM&#10;CN8ksCnOz3KTWT/xGx13oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5OkqV2puW4&#10;0JieHhoqv3ajQ3i6kc8wVtWtbF+2U/I8uf34+oF4eTHf34EKNIe/MJzwIzoUkengR7aiOoT4SPi9&#10;Jy9N16AOCMvVGnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANbQ+zw4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS0y6GdsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="7BE29E96" w14:textId="3FEACC17" w:rsidR="00B935B4" w:rsidRPr="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
+                  <w:p w:rsidRPr="00B935B4" w:rsidR="00B935B4" w:rsidP="00B935B4" w:rsidRDefault="00B935B4" w14:paraId="12E836B6" w14:textId="3FEACC17">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B935B4">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E2E565E" w14:textId="4E6F69F7" w:rsidR="00885663" w:rsidRDefault="00B935B4" w:rsidP="002D78F4">
+  <w:p w14:paraId="6E2E565E" w14:textId="4E6F69F7" w:rsidR="00885663" w:rsidRDefault="00B935B4" w:rsidP="007F5916">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="234114DB" wp14:editId="3E4BE148">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="234114DB" wp14:editId="3E4BE148">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="710565" cy="437515"/>
               <wp:effectExtent l="0" t="0" r="13335" b="635"/>
               <wp:wrapNone/>
               <wp:docPr id="470454776" name="Text Box 3" descr="Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -1119,99 +1147,99 @@
                           <w:r w:rsidRPr="00B935B4">
                             <w:rPr>
                               <w:rFonts w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="234114DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="52AD6193">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="234114DB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Public" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSGf3GEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcKEkFy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807anohdqXlrszw9ndoBXZC+c7MDUtJjklwnBoOrOt6Y+X5adb&#10;SnxgpmEKjKjpQXh6N//4YdbbSkyhBdUIR7CJ8VVva9qGYKss87wVmvkJWGEwKcFpFtB126xxrMfu&#10;WmXTPL/OenCNdcCF9xh9GJN0nvpLKXh4ktKLQFRNcbaQTpfOTTyz+YxVW8ds2/HjGOwfptCsM3jp&#10;udUDC4zsXPdHK91xBx5kmHDQGUjZcZF2wG2K/N0265ZZkXZBcLw9w+T/X1v+uF/bZ0fC8BUGJDAC&#10;0ltfeQzGfQbpdPzipATzCOHhDJsYAuEYvCny8rqkhGPq6vNNWZSxS3b52TofvgnQJBo1dchKAovt&#10;Vz6MpaeSeJeBZadUYkaZ3wLYM0ayy4TRCsNmIF3zZvoNNAdcysHIt7d82eHVK+bDM3NIMO6Bog1P&#10;eEgFfU3haFHSgvv5t3isR9wxS0mPgqmpQUVTor4b5GNaXuV5FFjyii95GT2XPDQ2J8Ps9D2gFgt8&#10;FpYnM9YFdTKlA/2Kml7E2zDFDMc7axpO5n0Y5YtvgovFIhWhliwLK7O2PLaOmEVAX4ZX5uwR9YB0&#10;PcJJUqx6B/5YG//0drELSEFiJuI7onmEHXWYuD2+mSj0t36qurzs+S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBLTLoZ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3US0tDGT&#10;IoKgYBFr0es2O/mD2dmQ2TTx27v1opeBx3u895t8M7tOHWmQ1jNCukhAEZfetlwj7N8fr1agJBi2&#10;pvNMCN8ksCnOz3KTWT/xGx13oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5OkqV2&#10;puW40JieHhoqv3ajQ3i6kc8wVtWtbF+2U/I8uf34+oF4eTHf34EKNIe/MJzwIzoUkengR7aiOoT4&#10;SPi9Jy9N16AOCMvVGnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0hn9xhEC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS0y6&#10;GdsAAAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSGf3GEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcKEkFy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807anohdqXlrszw9ndoBXZC+c7MDUtJjklwnBoOrOt6Y+X5adb&#10;SnxgpmEKjKjpQXh6N//4YdbbSkyhBdUIR7CJ8VVva9qGYKss87wVmvkJWGEwKcFpFtB126xxrMfu&#10;WmXTPL/OenCNdcCF9xh9GJN0nvpLKXh4ktKLQFRNcbaQTpfOTTyz+YxVW8ds2/HjGOwfptCsM3jp&#10;udUDC4zsXPdHK91xBx5kmHDQGUjZcZF2wG2K/N0265ZZkXZBcLw9w+T/X1v+uF/bZ0fC8BUGJDAC&#10;0ltfeQzGfQbpdPzipATzCOHhDJsYAuEYvCny8rqkhGPq6vNNWZSxS3b52TofvgnQJBo1dchKAovt&#10;Vz6MpaeSeJeBZadUYkaZ3wLYM0ayy4TRCsNmIF3zZvoNNAdcysHIt7d82eHVK+bDM3NIMO6Bog1P&#10;eEgFfU3haFHSgvv5t3isR9wxS0mPgqmpQUVTor4b5GNaXuV5FFjyii95GT2XPDQ2J8Ps9D2gFgt8&#10;FpYnM9YFdTKlA/2Kml7E2zDFDMc7axpO5n0Y5YtvgovFIhWhliwLK7O2PLaOmEVAX4ZX5uwR9YB0&#10;PcJJUqx6B/5YG//0drELSEFiJuI7onmEHXWYuD2+mSj0t36qurzs+S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBLTLoZ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3US0tDGT&#10;IoKgYBFr0es2O/mD2dmQ2TTx27v1opeBx3u895t8M7tOHWmQ1jNCukhAEZfetlwj7N8fr1agJBi2&#10;pvNMCN8ksCnOz3KTWT/xGx13oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5OkqV2&#10;puW40JieHhoqv3ajQ3i6kc8wVtWtbF+2U/I8uf34+oF4eTHf34EKNIe/MJzwIzoUkengR7aiOoT4&#10;SPi9Jy9N16AOCMvVGnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0hn9xhEC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS0y6&#10;GdsAAAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="62D048D4" w14:textId="6B86C9ED" w:rsidR="00B935B4" w:rsidRPr="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
+                  <w:p w:rsidRPr="00B935B4" w:rsidR="00B935B4" w:rsidP="00B935B4" w:rsidRDefault="00B935B4" w14:paraId="2DAFEBD2" w14:textId="6B86C9ED">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B935B4">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00885663">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7971D558" wp14:editId="1F128B8E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7971D558" wp14:editId="1F128B8E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7570800" cy="10706400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="999999837" name="Graphic 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="999999837" name="Graphic 2">
@@ -1235,173 +1263,172 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7570800" cy="10706400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="02B43DA7" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="002D78F4">
+  <w:p w14:paraId="02B43DA7" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="007F5916">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="57ADD98D" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="004E2A4C" w:rsidP="002D78F4">
+  <w:p w14:paraId="57ADD98D" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00C06B18" w:rsidP="007F5916">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Data Classification Label"/>
         <w:tag w:val="Data Classification Label"/>
         <w:id w:val="-1320503670"/>
         <w:comboBox>
           <w:listItem w:displayText="&lt;&lt;Data Classification&gt;&gt;" w:value="&lt;&lt;Data Classification&gt;&gt;"/>
           <w:listItem w:displayText="Public" w:value="Public"/>
           <w:listItem w:displayText="General" w:value="General"/>
           <w:listItem w:displayText="Confidential" w:value="Confidential"/>
           <w:listItem w:displayText="Strictly Confidential" w:value="Strictly Confidential"/>
         </w:comboBox>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00885663">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Public</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="437FE4AB" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="002D78F4">
+  <w:p w14:paraId="437FE4AB" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="007F5916">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1C745AED" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="002D78F4">
+  <w:p w14:paraId="1C745AED" w14:textId="77777777" w:rsidR="00885663" w:rsidRDefault="00885663" w:rsidP="007F5916">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8085"/>
       </w:tabs>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36D0F1AB" w14:textId="77777777" w:rsidR="00885663" w:rsidRPr="002D78F4" w:rsidRDefault="00885663" w:rsidP="002D78F4">
+  <w:p w14:paraId="36D0F1AB" w14:textId="77777777" w:rsidR="00885663" w:rsidRPr="002D78F4" w:rsidRDefault="00885663" w:rsidP="007F5916">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="285A6011" w14:textId="7B25C460" w:rsidR="00885663" w:rsidRPr="004365EB" w:rsidRDefault="00B935B4" w:rsidP="00DF17EF">
+  <w:p w14:paraId="285A6011" w14:textId="7B25C460" w:rsidR="00885663" w:rsidRPr="004365EB" w:rsidRDefault="00B935B4" w:rsidP="007F5916">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72EB80AC" wp14:editId="4555551C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72EB80AC" wp14:editId="4555551C">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="710565" cy="437515"/>
               <wp:effectExtent l="0" t="0" r="13335" b="635"/>
               <wp:wrapNone/>
               <wp:docPr id="1312171647" name="Text Box 1" descr="Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -1431,97 +1458,97 @@
                           <w:r w:rsidRPr="00B935B4">
                             <w:rPr>
                               <w:rFonts w:eastAsia="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="72EB80AC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="35FBF286">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="72EB80AC">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Public" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDjw6EEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p0nKskHUdCqbipCm&#10;bVKH9uw6dhPJ9rVst0n59Vw7TQuDJ8SLc79yfe85x4vbQStyEM53YGpazHJKhOHQdGZX0+8v6w+f&#10;KPGBmYYpMKKmR+Hp7fL9u0VvKzGHFlQjHMEmxle9rWkbgq2yzPNWaOZnYIXBpASnWUDX7bLGsR67&#10;a5XN8/w668E11gEX3mP0fkzSZeovpeDhSUovAlE1xdlCOl06t/HMlgtW7RyzbcdPY7B/mEKzzuCl&#10;51b3LDCyd90frXTHHXiQYcZBZyBlx0XaAbcp8jfbbFpmRdoFwfH2DJP/f23542Fjnx0JwxcYkMAI&#10;SG995TEY9xmk0/GLkxLMI4THM2xiCIRj8KbIy+uSEo6pq483ZVHGLtnlZ+t8+CpAk2jU1CErCSx2&#10;ePBhLJ1K4l0G1p1SiRllfgtgzxjJLhNGKwzbgXRNTefT9FtojriUg5Fvb/m6w6sfmA/PzCHBuAeK&#10;NjzhIRX0NYWTRUkL7sff4rEecccsJT0KpqYGFU2J+maQj3l5ledRYMkrPudl9Fzy0NhOhtnrO0At&#10;FvgsLE9mrAtqMqUD/YqaXsXbMMUMxztrGibzLozyxTfBxWqVilBLloUHs7E8to6YRUBfhlfm7An1&#10;gHQ9wiQpVr0Bf6yNf3q72gekIDET8R3RPMGOOkzcnt5MFPqvfqq6vOzlTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEtMuhnbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdRLS0&#10;MZMigqBgEWvR6zY7+YPZ2ZDZNPHbu/Wil4HHe7z3m3wzu04daZDWM0K6SEARl962XCPs3x+vVqAk&#10;GLam80wI3ySwKc7PcpNZP/EbHXehVrGEJTMITQh9prWUDTkjC98TR6/ygzMhyqHWdjBTLHedvk6S&#10;pXam5bjQmJ4eGiq/dqNDeLqRzzBW1a1sX7ZT8jy5/fj6gXh5Md/fgQo0h78wnPAjOhSR6eBHtqI6&#10;hPhI+L0nL03XoA4Iy9UadJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDjw6E&#10;EwIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBL&#10;TLoZ2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDjw6EEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p0nKskHUdCqbipCm&#10;bVKH9uw6dhPJ9rVst0n59Vw7TQuDJ8SLc79yfe85x4vbQStyEM53YGpazHJKhOHQdGZX0+8v6w+f&#10;KPGBmYYpMKKmR+Hp7fL9u0VvKzGHFlQjHMEmxle9rWkbgq2yzPNWaOZnYIXBpASnWUDX7bLGsR67&#10;a5XN8/w668E11gEX3mP0fkzSZeovpeDhSUovAlE1xdlCOl06t/HMlgtW7RyzbcdPY7B/mEKzzuCl&#10;51b3LDCyd90frXTHHXiQYcZBZyBlx0XaAbcp8jfbbFpmRdoFwfH2DJP/f23542Fjnx0JwxcYkMAI&#10;SG995TEY9xmk0/GLkxLMI4THM2xiCIRj8KbIy+uSEo6pq483ZVHGLtnlZ+t8+CpAk2jU1CErCSx2&#10;ePBhLJ1K4l0G1p1SiRllfgtgzxjJLhNGKwzbgXRNTefT9FtojriUg5Fvb/m6w6sfmA/PzCHBuAeK&#10;NjzhIRX0NYWTRUkL7sff4rEecccsJT0KpqYGFU2J+maQj3l5ledRYMkrPudl9Fzy0NhOhtnrO0At&#10;FvgsLE9mrAtqMqUD/YqaXsXbMMUMxztrGibzLozyxTfBxWqVilBLloUHs7E8to6YRUBfhlfm7An1&#10;gHQ9wiQpVr0Bf6yNf3q72gekIDET8R3RPMGOOkzcnt5MFPqvfqq6vOzlTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEtMuhnbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdRLS0&#10;MZMigqBgEWvR6zY7+YPZ2ZDZNPHbu/Wil4HHe7z3m3wzu04daZDWM0K6SEARl962XCPs3x+vVqAk&#10;GLam80wI3ySwKc7PcpNZP/EbHXehVrGEJTMITQh9prWUDTkjC98TR6/ygzMhyqHWdjBTLHedvk6S&#10;pXam5bjQmJ4eGiq/dqNDeLqRzzBW1a1sX7ZT8jy5/fj6gXh5Md/fgQo0h78wnPAjOhSR6eBHtqI6&#10;hPhI+L0nL03XoA4Iy9UadJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDjw6E&#10;EwIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBL&#10;TLoZ2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4F064258" w14:textId="3E2C023C" w:rsidR="00B935B4" w:rsidRPr="00B935B4" w:rsidRDefault="00B935B4" w:rsidP="00B935B4">
+                  <w:p w:rsidRPr="00B935B4" w:rsidR="00B935B4" w:rsidP="00B935B4" w:rsidRDefault="00B935B4" w14:paraId="2F9C1C92" w14:textId="3E2C023C">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B935B4">
                       <w:rPr>
                         <w:rFonts w:eastAsia="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00885663" w:rsidRPr="004365EB">
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32DCF241" wp14:editId="61466EF1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32DCF241" wp14:editId="61466EF1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-693986</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-261620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559524" cy="10688760"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 6">
@@ -1539,75 +1566,75 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559524" cy="10688760"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2E24383B" w14:textId="77777777" w:rsidR="00885663" w:rsidRPr="004365EB" w:rsidRDefault="00885663" w:rsidP="00DF17EF">
+  <w:p w14:paraId="2E24383B" w14:textId="77777777" w:rsidR="00885663" w:rsidRPr="004365EB" w:rsidRDefault="00885663" w:rsidP="007F5916">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E8DF0EC" w14:textId="77777777" w:rsidR="00885663" w:rsidRPr="004365EB" w:rsidRDefault="00885663" w:rsidP="00DF17EF">
+  <w:p w14:paraId="3E8DF0EC" w14:textId="77777777" w:rsidR="00885663" w:rsidRPr="004365EB" w:rsidRDefault="00885663" w:rsidP="007F5916">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="66605E21" w14:textId="77777777" w:rsidR="00885663" w:rsidRPr="004365EB" w:rsidRDefault="00885663" w:rsidP="00607F76">
+  <w:p w14:paraId="66605E21" w14:textId="77777777" w:rsidR="00885663" w:rsidRPr="004365EB" w:rsidRDefault="00885663" w:rsidP="007F5916">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004365EB">
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Confidential</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1724,119 +1751,142 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1042053295">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="94"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B935B4"/>
+    <w:rsid w:val="000314BA"/>
+    <w:rsid w:val="00061C0F"/>
+    <w:rsid w:val="000B632D"/>
+    <w:rsid w:val="001B37F2"/>
     <w:rsid w:val="00283535"/>
     <w:rsid w:val="002C09CC"/>
+    <w:rsid w:val="002C5250"/>
     <w:rsid w:val="00335D9D"/>
     <w:rsid w:val="003C6CC0"/>
     <w:rsid w:val="0040232B"/>
     <w:rsid w:val="004219BD"/>
+    <w:rsid w:val="004250CF"/>
     <w:rsid w:val="004E2A4C"/>
     <w:rsid w:val="004E703C"/>
     <w:rsid w:val="00530C49"/>
     <w:rsid w:val="007356B2"/>
     <w:rsid w:val="0074288B"/>
+    <w:rsid w:val="007552B3"/>
+    <w:rsid w:val="00785172"/>
+    <w:rsid w:val="007D0365"/>
+    <w:rsid w:val="007F5916"/>
     <w:rsid w:val="008028C2"/>
+    <w:rsid w:val="0084776D"/>
     <w:rsid w:val="00885663"/>
+    <w:rsid w:val="008C00F5"/>
     <w:rsid w:val="00965856"/>
     <w:rsid w:val="00AA0D3E"/>
     <w:rsid w:val="00AE534F"/>
-    <w:rsid w:val="00B935B4"/>
+    <w:rsid w:val="00B414E7"/>
+    <w:rsid w:val="00B935B4"/>
+    <w:rsid w:val="00C06B18"/>
+    <w:rsid w:val="00DD0245"/>
+    <w:rsid w:val="00DE7E07"/>
     <w:rsid w:val="00E92984"/>
+    <w:rsid w:val="00E95A00"/>
+    <w:rsid w:val="00F55755"/>
     <w:rsid w:val="00F672C2"/>
     <w:rsid w:val="00FE786E"/>
+    <w:rsid w:val="0C56A979"/>
+    <w:rsid w:val="18F38088"/>
+    <w:rsid w:val="4126EBF3"/>
+    <w:rsid w:val="5AA4A863"/>
     <w:rsid w:val="6EC06ADE"/>
+    <w:rsid w:val="770AD0C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D8CB859"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F9151460-4E6F-42C8-A77A-098A4A88FD5E}"/>
+  <w15:docId w15:val="{2A60D7CE-D97D-4E7A-BB24-DDE535EAD3F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="4" w:qFormat="1"/>
@@ -3238,79 +3288,103 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E6383C21F410FB44A1D1DF8BE6C69B89" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fe4dafb619a42fc4ff34b0da02ab7e83">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="752c1ddb-1e48-4258-97c9-9768ec2830ea" xmlns:ns3="c7b025c2-8773-4cde-921b-7a47c8d31c24" xmlns:ns4="d904bfdf-51a7-4500-87c3-ccc40a8c0df7" xmlns:ns5="958e4787-763b-4f8a-96c3-260cfb9aaabc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b90563050e40e2c0b034fe1b57b711f" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d904bfdf-51a7-4500-87c3-ccc40a8c0df7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="958e4787-763b-4f8a-96c3-260cfb9aaabc" xsi:nil="true"/>
+    <Notes xmlns="d904bfdf-51a7-4500-87c3-ccc40a8c0df7" xsi:nil="true"/>
+    <Content xmlns="d904bfdf-51a7-4500-87c3-ccc40a8c0df7">None</Content>
+    <Image xmlns="d904bfdf-51a7-4500-87c3-ccc40a8c0df7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E6383C21F410FB44A1D1DF8BE6C69B89" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d855fc810ca52aca93f3216d5341e84">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="752c1ddb-1e48-4258-97c9-9768ec2830ea" xmlns:ns3="c7b025c2-8773-4cde-921b-7a47c8d31c24" xmlns:ns4="d904bfdf-51a7-4500-87c3-ccc40a8c0df7" xmlns:ns5="958e4787-763b-4f8a-96c3-260cfb9aaabc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b378a8f5d3fb4c79a7117374342bd9c1" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="752c1ddb-1e48-4258-97c9-9768ec2830ea"/>
     <xsd:import namespace="c7b025c2-8773-4cde-921b-7a47c8d31c24"/>
     <xsd:import namespace="d904bfdf-51a7-4500-87c3-ccc40a8c0df7"/>
     <xsd:import namespace="958e4787-763b-4f8a-96c3-260cfb9aaabc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:Content" minOccurs="0"/>
                 <xsd:element ref="ns4:Notes" minOccurs="0"/>
+                <xsd:element ref="ns4:Image" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="752c1ddb-1e48-4258-97c9-9768ec2830ea" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3389,50 +3463,55 @@
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Content" ma:index="24" nillable="true" ma:displayName="Content" ma:default="None" ma:description="Note on documentation in folder" ma:format="Dropdown" ma:internalName="Content">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Notes" ma:index="25" nillable="true" ma:displayName="Notes" ma:description="Version comments etc" ma:format="Dropdown" ma:internalName="Notes">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Image" ma:index="26" nillable="true" ma:displayName="Image" ma:description="Image for URL pins" ma:format="Thumbnail" ma:internalName="Image">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="958e4787-763b-4f8a-96c3-260cfb9aaabc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{78838337-ef94-4f4d-84c9-245b34f4f41f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="958e4787-763b-4f8a-96c3-260cfb9aaabc">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
@@ -3504,127 +3583,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1F4B742-ECA1-48EE-AFA4-5C26DEC8FA1D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d904bfdf-51a7-4500-87c3-ccc40a8c0df7"/>
+    <ds:schemaRef ds:uri="958e4787-763b-4f8a-96c3-260cfb9aaabc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48C94599-0A3D-40BB-8C46-0C4355302B00}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AED3E2C9-C940-42AB-A8F0-8D056D2B6102}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1FB9AE-53A0-4E1F-9D70-9195372543A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="752c1ddb-1e48-4258-97c9-9768ec2830ea"/>
     <ds:schemaRef ds:uri="c7b025c2-8773-4cde-921b-7a47c8d31c24"/>
     <ds:schemaRef ds:uri="d904bfdf-51a7-4500-87c3-ccc40a8c0df7"/>
     <ds:schemaRef ds:uri="958e4787-763b-4f8a-96c3-260cfb9aaabc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>4111</Characters>
+  <Pages>1</Pages>
+  <Words>720</Words>
+  <Characters>4110</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>2</DocSecurity>
+  <DocSecurity>6</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4823</CharactersWithSpaces>
+  <CharactersWithSpaces>4821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kerry James</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>4e36267f,483cd714,1c0a91f8</vt:lpwstr>
   </property>
@@ -3663,27 +3720,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Order">
     <vt:r8>148900</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>