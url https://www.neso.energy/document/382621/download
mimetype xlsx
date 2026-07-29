--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -10,58 +10,58 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30203"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30215"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nationalenergyso.sharepoint.com/sites/BalancingServices/Services  Projects/Constraint Management/Constraint Management Requirements/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="45" documentId="8_{7CCE3BAD-85BD-4A2D-A2D6-80997380D552}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{18F7B902-4262-4931-A5E1-DEB80865EEFA}"/>
+  <xr:revisionPtr revIDLastSave="46" documentId="8_{7CCE3BAD-85BD-4A2D-A2D6-80997380D552}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00F87D32-E791-4A6C-943E-AEFE9E5BE263}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction_Instructions" sheetId="12" r:id="rId1"/>
     <sheet name="Your Information" sheetId="33" r:id="rId2"/>
     <sheet name=" Consultation Feedback" sheetId="31" r:id="rId3"/>
     <sheet name="Any other feedback" sheetId="28" r:id="rId4"/>
     <sheet name="ProcInspection" sheetId="30" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -136,60 +136,60 @@
   <si>
     <t xml:space="preserve">Providing feedback is optional. </t>
   </si>
   <si>
     <t xml:space="preserve">Market participants are asked to use the rows provided in this consultation form to provide feedback. In addition, there is an opportunity to provide any other thoughts or comments that go beyond the scope of the specific tabs already provided. </t>
   </si>
   <si>
     <t xml:space="preserve">There is a cap on how many rows of feedback can be provided on each topic, to ensure the amount of feeback received is manageable. </t>
   </si>
   <si>
     <t>Any feedback that is received will be considered to inform document updates and / or changes that may be made in advance of launching any South West Reactive Power tender.</t>
   </si>
   <si>
     <t xml:space="preserve">Should any respondent exceed the cap on how many rows of feedback can be provided on any given topic, NESO reserve the right to not consider this feedback. </t>
   </si>
   <si>
     <t xml:space="preserve">Instructions </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t>The submission deadline for consultation feedback is 26</t>
+      <t>The submission deadline for consultation feedback is 10 JULY</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve"> JUNE 2026 AT 5PM</t>
+      <t xml:space="preserve"> 2026 AT 5PM</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -1168,71 +1168,75 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="7" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
@@ -1282,54 +1286,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="7" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="7" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF7A3864"/>
       <color rgb="FFF2EBF0"/>
       <color rgb="FF8C6A83"/>
       <color rgb="FFD7C3D1"/>
       <color rgb="FF5ACAF5"/>
       <color rgb="FFFFBF22"/>
       <color rgb="FFFEE500"/>
       <color rgb="FFD9D9DA"/>
       <color rgb="FFD43900"/>
       <color rgb="FF99CCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1725,51 +1725,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="B19" sqref="B19:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="12.6"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="33.140625" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" customWidth="1"/>
     <col min="4" max="4" width="28.5703125" customWidth="1"/>
     <col min="5" max="5" width="111.5703125" customWidth="1"/>
     <col min="6" max="6" width="35.42578125" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" customWidth="1"/>
     <col min="8" max="12" width="25.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="14.25" customHeight="1">
       <c r="A1" s="2"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
@@ -1997,145 +1997,145 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
       <c r="AA6" s="1"/>
       <c r="AB6" s="1"/>
       <c r="AC6" s="1"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
     </row>
     <row r="7" spans="1:39" ht="14.25" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="66" t="s">
+      <c r="C7" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="67"/>
-      <c r="E7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="69"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
       <c r="AB7" s="1"/>
       <c r="AC7" s="1"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
     </row>
     <row r="8" spans="1:39" ht="53.45" customHeight="1">
       <c r="A8" s="2"/>
       <c r="B8" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="66" t="s">
+      <c r="C8" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="67"/>
-      <c r="E8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="69"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1"/>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="1"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1"/>
     </row>
     <row r="9" spans="1:39" ht="14.1" customHeight="1">
       <c r="A9" s="2"/>
       <c r="B9" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="69" t="s">
+      <c r="C9" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="D9" s="67"/>
-      <c r="E9" s="68"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="69"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
       <c r="AB9" s="1"/>
       <c r="AC9" s="1"/>
       <c r="AD9" s="1"/>
@@ -2454,97 +2454,97 @@
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1"/>
       <c r="AB17" s="1"/>
       <c r="AC17" s="1"/>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
     </row>
     <row r="18" spans="1:37" ht="19.5" customHeight="1">
       <c r="A18" s="2"/>
-      <c r="B18" s="94" t="s">
+      <c r="B18" s="63" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="17"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
       <c r="AB18" s="1"/>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
     </row>
     <row r="19" spans="1:37" ht="36.6" customHeight="1">
       <c r="A19" s="2"/>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="70"/>
-[...1 lines deleted...]
-      <c r="E19" s="71"/>
+      <c r="C19" s="72"/>
+      <c r="D19" s="72"/>
+      <c r="E19" s="73"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1"/>
       <c r="AB19" s="1"/>
       <c r="AC19" s="1"/>
       <c r="AD19" s="1"/>
@@ -2577,56 +2577,56 @@
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
       <c r="AB20" s="1"/>
       <c r="AC20" s="1"/>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
     </row>
     <row r="21" spans="1:37" ht="28.5" customHeight="1">
       <c r="A21" s="2"/>
-      <c r="B21" s="63" t="s">
+      <c r="B21" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="64"/>
-[...1 lines deleted...]
-      <c r="E21" s="65"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="66"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
       <c r="AB21" s="1"/>
       <c r="AC21" s="1"/>
       <c r="AD21" s="1"/>
@@ -2758,92 +2758,92 @@
       <c r="AK24" s="1"/>
     </row>
     <row r="30" spans="1:37" ht="14.1" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="B19:E19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Poppins"&amp;12&amp;KFF00FF General&amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E29D4757-8326-4209-B792-CEDDC6CD2E04}">
   <dimension ref="A1:E22"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A44" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.95" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="32" customWidth="1"/>
     <col min="2" max="2" width="53.140625" style="33" customWidth="1"/>
     <col min="3" max="3" width="24" style="33" customWidth="1"/>
     <col min="4" max="4" width="153.5703125" style="33" customWidth="1"/>
     <col min="5" max="5" width="109.85546875" style="22" customWidth="1"/>
     <col min="6" max="8" width="9.140625" style="22" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="75" t="s">
+      <c r="B1" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="C1" s="78" t="s">
+      <c r="C1" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="D1" s="81" t="s">
+      <c r="D1" s="83" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="19.5" customHeight="1">
-      <c r="A2" s="74"/>
-[...2 lines deleted...]
-      <c r="D2" s="82"/>
+      <c r="A2" s="76"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="84"/>
     </row>
     <row r="3" spans="1:5" ht="19.5" customHeight="1">
       <c r="A3" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="77"/>
-[...1 lines deleted...]
-      <c r="D3" s="83"/>
+      <c r="B3" s="79"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="85"/>
     </row>
     <row r="4" spans="1:5" s="37" customFormat="1" ht="14.1">
       <c r="A4" s="34">
         <v>1</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="41" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="36"/>
     </row>
     <row r="5" spans="1:5" s="39" customFormat="1" ht="15.6">
       <c r="A5" s="34">
         <v>2</v>
       </c>
       <c r="B5" s="35" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="41" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="38"/>
     </row>
@@ -2886,54 +2886,54 @@
     <row r="9" spans="1:5" s="39" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="34">
         <v>6</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="41" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="40"/>
     </row>
     <row r="10" spans="1:5" s="39" customFormat="1" ht="23.25" customHeight="1">
       <c r="A10" s="42">
         <v>7</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="44" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="45"/>
     </row>
     <row r="11" spans="1:5" s="37" customFormat="1" ht="14.1">
-      <c r="A11" s="72"/>
-[...2 lines deleted...]
-      <c r="D11" s="72"/>
+      <c r="A11" s="74"/>
+      <c r="B11" s="74"/>
+      <c r="C11" s="74"/>
+      <c r="D11" s="74"/>
     </row>
     <row r="12" spans="1:5" s="37" customFormat="1" ht="42">
       <c r="A12" s="46">
         <v>8</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="44" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="48"/>
       <c r="E12" s="50" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:5" s="37" customFormat="1" ht="42">
       <c r="A13" s="34">
         <f>A12+1</f>
         <v>9</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="44" t="s">
@@ -3102,89 +3102,89 @@
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Poppins"&amp;12&amp;KFF00FF General&amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3574AD6-9203-4C61-BC54-66CDE1D11511}">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B5" sqref="B5:C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.95" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="57" customWidth="1"/>
     <col min="2" max="2" width="83.42578125" style="58" customWidth="1"/>
     <col min="3" max="3" width="153.5703125" style="58" customWidth="1"/>
     <col min="4" max="7" width="9.140625" style="22" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18.75" customHeight="1">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="86" t="s">
+      <c r="B1" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="C1" s="88" t="s">
+      <c r="C1" s="90" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="19.5" customHeight="1">
-      <c r="A2" s="85"/>
-[...1 lines deleted...]
-      <c r="C2" s="89"/>
+      <c r="A2" s="87"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="91"/>
     </row>
     <row r="3" spans="1:3" ht="19.5" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="52"/>
       <c r="C3" s="53"/>
     </row>
     <row r="4" spans="1:3" ht="132" customHeight="1">
       <c r="A4" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="90" t="s">
+      <c r="B4" s="92" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="91"/>
+      <c r="C4" s="93"/>
     </row>
     <row r="5" spans="1:3" s="23" customFormat="1" ht="62.1" customHeight="1">
       <c r="A5" s="54">
         <v>1</v>
       </c>
-      <c r="B5" s="92" t="s">
+      <c r="B5" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C5" s="93"/>
+      <c r="C5" s="95"/>
     </row>
     <row r="6" spans="1:3" s="23" customFormat="1" ht="15.6">
       <c r="A6" s="54">
         <v>1.01</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="55"/>
     </row>
     <row r="7" spans="1:3" s="23" customFormat="1" ht="15.6">
       <c r="A7" s="54">
         <f>A6+0.01</f>
         <v>1.02</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="55"/>
     </row>
     <row r="8" spans="1:3" s="23" customFormat="1" ht="15.6">
       <c r="A8" s="54">
         <f t="shared" ref="A8:A15" si="0">A7+0.01</f>
         <v>1.03</v>
       </c>
@@ -3617,50 +3617,63 @@
     <hyperlink ref="B7" location="'Introduction_Instructions'!A1" display="Introduction_Instructions" xr:uid="{A8B95C47-C12F-4D4A-B225-96072EE0FA38}"/>
     <hyperlink ref="B8" location="'1.Technical Feedback'!A1" display="1.Technical Feedback" xr:uid="{3242B0B1-A145-4EA7-8570-8BFB3FC391E0}"/>
     <hyperlink ref="B9" location="'2.Connections Feedback'!A1" display="2.Connections Feedback" xr:uid="{93FB1AE3-8C7E-438E-B556-8D03B1A082FF}"/>
     <hyperlink ref="B10" location="'3.Any other feedback'!A1" display="3.Any other feedback" xr:uid="{99905EB1-80C7-4BB4-9424-BE52509B035A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Poppins"&amp;12&amp;KFF00FF General&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="35ebc48a-dc9e-45bc-8496-b347132bae57" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="5e6d1d2b-0e51-49a2-a36a-8f6ba12fb7d9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="944a99c1-02a1-443b-a650-987506fd62f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="5e6d1d2b-0e51-49a2-a36a-8f6ba12fb7d9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EB5EA594F07AFB4C8F412AD053BB17DF" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd8ad0708ccbcf73deac3798b0f093b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e6d1d2b-0e51-49a2-a36a-8f6ba12fb7d9" xmlns:ns3="ba6a44e6-f395-42f2-a6c6-7195147bc04a" xmlns:ns4="944a99c1-02a1-443b-a650-987506fd62f1" xmlns:ns5="35ebc48a-dc9e-45bc-8496-b347132bae57" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe24fbb7ccd019a2655c214f4b45bb67" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="5e6d1d2b-0e51-49a2-a36a-8f6ba12fb7d9"/>
     <xsd:import namespace="ba6a44e6-f395-42f2-a6c6-7195147bc04a"/>
     <xsd:import namespace="944a99c1-02a1-443b-a650-987506fd62f1"/>
     <xsd:import namespace="35ebc48a-dc9e-45bc-8496-b347132bae57"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -3893,78 +3906,65 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9BD1788-5D11-4BD9-B40B-AE817BBC8468}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82318D0B-B1D4-4E66-B7BE-1EB3FA6BFE99}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82318D0B-B1D4-4E66-B7BE-1EB3FA6BFE99}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9BD1788-5D11-4BD9-B40B-AE817BBC8468}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9027F82-9860-4B0C-A618-3A7F71A43A25}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>National Grid</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Djaved Rostom</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>