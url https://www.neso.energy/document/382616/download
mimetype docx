--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -13,8606 +13,8861 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004251AA" w:rsidR="00CD5A3B" w:rsidP="3B3F0DD8" w:rsidRDefault="0036214D" w14:paraId="5FB38FAA" w14:textId="41D909DE">
+    <w:p w14:paraId="5FB38FAA" w14:textId="41D909DE" w:rsidR="00CD5A3B" w:rsidRPr="004251AA" w:rsidRDefault="0036214D" w:rsidP="3B3F0DD8">
       <w:pPr>
         <w:pStyle w:val="PageTitle"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">South West </w:t>
       </w:r>
-      <w:r w:rsidRPr="004251AA" w:rsidR="008A41CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="008A41CE" w:rsidRPr="004251AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">Reactive Power </w:t>
       </w:r>
-      <w:r w:rsidRPr="19021451" w:rsidR="4D499E1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="4D499E1C" w:rsidRPr="19021451">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Summer 2026 Requirements</w:t>
       </w:r>
-      <w:r w:rsidRPr="19021451" w:rsidR="008A41CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="008A41CE" w:rsidRPr="19021451">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004251AA" w:rsidR="00CD5A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00CD5A3B" w:rsidRPr="004251AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Consultation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="008A41CE" w:rsidRDefault="00147F8C" w14:paraId="3BC3D8A3" w14:textId="77777777">
+    <w:p w14:paraId="3BC3D8A3" w14:textId="77777777" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="00147F8C" w:rsidP="008A41CE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Version control  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light-Accent4"/>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="3315"/>
         <w:gridCol w:w="4875"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidTr="688E84CA" w14:paraId="0DA0F3C8" w14:textId="77777777">
+      <w:tr w:rsidR="00147F8C" w:rsidRPr="00147F8C" w14:paraId="0DA0F3C8" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="635AAC2C" w14:textId="77777777">
+          <w:p w14:paraId="635AAC2C" w14:textId="77777777" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Version  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3315" w:type="dxa"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="288BEE5A" w14:textId="0E711B08">
+          <w:p w14:paraId="288BEE5A" w14:textId="0E711B08" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4875" w:type="dxa"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="1B43A86C" w14:textId="77777777">
+          <w:p w14:paraId="1B43A86C" w14:textId="77777777" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comment  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidTr="688E84CA" w14:paraId="62EEB2AC" w14:textId="77777777">
+      <w:tr w:rsidR="00147F8C" w:rsidRPr="00147F8C" w14:paraId="62EEB2AC" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="004251AA" w14:paraId="72B4EA23" w14:textId="60DB1D5C">
+          <w:p w14:paraId="72B4EA23" w14:textId="60DB1D5C" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="004251AA" w:rsidP="00147F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>V1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3315" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="013B6AF4" w:rsidRDefault="00ED3798" w14:paraId="2187408B" w14:textId="2FA1F7E8">
+          <w:p w14:paraId="2187408B" w14:textId="2FA1F7E8" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="1B03FD78" w:rsidP="013B6AF4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="1B03FD78">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 June</w:t>
+              <w:t>5 June</w:t>
             </w:r>
             <w:r w:rsidR="0036214D">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="013B6AF4" w:rsidR="33600D8A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="33600D8A" w:rsidRPr="013B6AF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4875" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00150C8C" w14:paraId="5CC3E9D7" w14:textId="5FA1D293">
+          <w:p w14:paraId="5CC3E9D7" w14:textId="5FA1D293" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="00150C8C" w:rsidP="00147F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Consultation </w:t>
             </w:r>
             <w:r w:rsidR="003E02EF">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>for reactive power needs in the South West region.</w:t>
+              <w:t xml:space="preserve">for reactive power needs in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003E02EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>South West</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003E02EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> region.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="00D263AF" w:rsidRDefault="00147F8C" w14:paraId="6B33471D" w14:textId="24D4984B">
+    <w:p w14:paraId="6B33471D" w14:textId="24D4984B" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="00147F8C" w:rsidP="00D263AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Legal Disclaimer and Copyright  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="7E43144F" w14:textId="3F32CAED">
+    <w:p w14:paraId="7E43144F" w14:textId="3F32CAED" w:rsidR="00147F8C" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This document has been prepared by National Energy System Operator (NESO) and is provided voluntarily and without charge.  Whilst NESO has taken all reasonable care in preparing this document, no representation or warranty either expressed or implied is made as to the accuracy or completeness of the information that it contains and parties using information within the document should make their own enquiries as to its accuracy and suitability for the purpose for which they use it.  Neither NESO nor any directors or employees of any such company shall be liable for any error or misstatement or opinion on which the recipient of this document relies or seeks to rely other than fraudulent misstatement or fraudulent misrepresentation and does not accept any responsibility for any use which is made of the information or the document or (to the extent permitted by law) for any damages or losses incurred.  Copyright National Energy System Operator 202</w:t>
       </w:r>
       <w:r w:rsidR="004F1F9E">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, all rights reserved.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E74BEE" w:rsidR="000C7FE3" w:rsidP="00E74BEE" w:rsidRDefault="00422759" w14:paraId="5578FBF1" w14:textId="10C6DAA1">
+    <w:p w14:paraId="5578FBF1" w14:textId="10C6DAA1" w:rsidR="000C7FE3" w:rsidRPr="00E74BEE" w:rsidRDefault="00422759" w:rsidP="00E74BEE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Background Context</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C68F4" w:rsidR="009D2331" w:rsidP="009B275E" w:rsidRDefault="008D46EF" w14:paraId="09CAD65E" w14:textId="73C917AB">
+    <w:p w14:paraId="09CAD65E" w14:textId="73C917AB" w:rsidR="009D2331" w:rsidRPr="003C68F4" w:rsidRDefault="008D46EF" w:rsidP="009B275E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Over the past couple of years NESO has</w:t>
       </w:r>
       <w:r w:rsidR="00D930F1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> engaged with </w:t>
       </w:r>
       <w:r w:rsidR="00B90B12">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the market </w:t>
       </w:r>
       <w:r w:rsidR="00BB6B29">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">with regards a </w:t>
       </w:r>
       <w:r w:rsidR="00193153">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mid-term</w:t>
       </w:r>
       <w:r w:rsidR="00BB6B29">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reactive power market</w:t>
       </w:r>
       <w:r w:rsidR="56B47033">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Earlier</w:t>
       </w:r>
       <w:r w:rsidR="008A0C8B">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2026 </w:t>
       </w:r>
       <w:r w:rsidR="56B47033">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NESO ran a Pre-Market Consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="009B275E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="009B275E" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> with regards to the Mid-term Reactive Power Market</w:t>
       </w:r>
       <w:r w:rsidR="39595267">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. NESO is now preparing for the launch of this</w:t>
       </w:r>
       <w:r w:rsidR="00FD4ACF">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> market </w:t>
       </w:r>
       <w:r w:rsidR="39595267">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">later in 2026. </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="004D3091">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="004D3091" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B275E" w:rsidP="1E443EC2" w:rsidRDefault="009B275E" w14:paraId="3D8C5615" w14:textId="4F1AE68C">
+    <w:p w14:paraId="3D8C5615" w14:textId="4F1AE68C" w:rsidR="009B275E" w:rsidRDefault="009B275E" w:rsidP="1E443EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00671145" w:rsidP="1E443EC2" w:rsidRDefault="3203D408" w14:paraId="3CDB953D" w14:textId="1D823064">
+    <w:p w14:paraId="3CDB953D" w14:textId="1D823064" w:rsidR="00671145" w:rsidRDefault="3203D408" w:rsidP="1E443EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Whilst this work continues</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00800264">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00800264" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, NESO</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="006E20C0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="006E20C0" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r w:rsidR="00B25E45">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">launching </w:t>
       </w:r>
       <w:r w:rsidR="31A14C3C">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidR="006A1D52">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A1D52">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>early</w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="006E20C0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="006E20C0" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0AFC11F1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="006E20C0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="006E20C0" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="00043A8D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00043A8D" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00627468">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00627468" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00193153" w:rsidR="00B0573A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00B0573A" w:rsidRPr="00193153">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">seeking </w:t>
       </w:r>
-      <w:r w:rsidRPr="00193153" w:rsidR="65B99481">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="65B99481" w:rsidRPr="00193153">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>market feedback regarding the possibility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0573A" w:rsidR="2074A494">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="2074A494" w:rsidRPr="00B0573A">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0573A" w:rsidR="00B0573A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00B0573A" w:rsidRPr="00B0573A">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to procure near</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B0573A" w:rsidR="00B0573A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00B0573A" w:rsidRPr="00B0573A">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:noBreakHyphen/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t xml:space="preserve">term reactive power capability </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0573A" w:rsidRPr="002D535C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to address acute and forecast voltage </w:t>
+      </w:r>
+      <w:r w:rsidR="75F43D13" w:rsidRPr="002D535C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0573A" w:rsidRPr="002D535C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B0573A" w:rsidRPr="00411EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">term reactive power capability </w:t>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t>South West</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B0573A" w:rsidRPr="00411EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>South West of England</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t xml:space="preserve"> of England</w:t>
+      </w:r>
+      <w:r w:rsidR="3223A7C1" w:rsidRPr="00411EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Summer 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00411EE5" w:rsidR="390FAF71">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="390FAF71" w:rsidRPr="00411EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="390FAF71">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="390FAF71" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>prior to the launch of the Mid-term Reactive Power market</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D535C" w:rsidR="00B0573A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00B0573A" w:rsidRPr="002D535C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. The requirement is driven by increasing periods of low demand, high embedded generation output, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D535C" w:rsidR="5661E645">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="5661E645" w:rsidRPr="002D535C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D535C" w:rsidR="00B0573A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00B0573A" w:rsidRPr="002D535C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>constrained outage plans</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D535C" w:rsidR="75DD01D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="75DD01D8" w:rsidRPr="002D535C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00671145" w:rsidP="1E443EC2" w:rsidRDefault="00671145" w14:paraId="469A0F80" w14:textId="77777777">
+    <w:p w14:paraId="469A0F80" w14:textId="77777777" w:rsidR="00671145" w:rsidRDefault="00671145" w:rsidP="1E443EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0065545F" w:rsidR="0065545F" w:rsidP="0065545F" w:rsidRDefault="0065545F" w14:paraId="347DEAE9" w14:textId="3EA7BAAE">
+    <w:p w14:paraId="347DEAE9" w14:textId="3EA7BAAE" w:rsidR="0065545F" w:rsidRPr="0065545F" w:rsidRDefault="0065545F" w:rsidP="0065545F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065545F">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This requirement is intended to support operability, voltage risk management and balancing cost reduction over the next 24 months, accelerating access to additional reactive reserves in this area ahead of an enduring mid</w:t>
       </w:r>
       <w:r w:rsidRPr="0065545F">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:noBreakHyphen/>
-      </w:r>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>term reactive power market.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00671145" w:rsidP="1E443EC2" w:rsidRDefault="00671145" w14:paraId="122F5EB7" w14:textId="77777777">
+    <w:p w14:paraId="122F5EB7" w14:textId="77777777" w:rsidR="00671145" w:rsidRDefault="00671145" w:rsidP="1E443EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00627468" w:rsidP="1E443EC2" w:rsidRDefault="007E7A06" w14:paraId="2D2A2D76" w14:textId="4EF921FF">
+    <w:p w14:paraId="2D2A2D76" w14:textId="4EF921FF" w:rsidR="00627468" w:rsidRDefault="007E7A06" w:rsidP="1E443EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446383">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A2127E" w:themeColor="text2" w:themeTint="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This document formally invites market participants to provide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446383" w:rsidR="00446383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00446383" w:rsidRPr="00446383">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A2127E" w:themeColor="text2" w:themeTint="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> consultation feedback and provides instructions on how to do so.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446383" w:rsidR="00446383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00446383" w:rsidRPr="00446383">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="A2127E" w:themeColor="text2" w:themeTint="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00627468" w:rsidP="1E443EC2" w:rsidRDefault="00627468" w14:paraId="26A0D2A4" w14:textId="77777777">
+    <w:p w14:paraId="26A0D2A4" w14:textId="77777777" w:rsidR="00627468" w:rsidRDefault="00627468" w:rsidP="1E443EC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E41E0" w:rsidP="00D263AF" w:rsidRDefault="00043A8D" w14:paraId="2077EF36" w14:textId="4A50C503">
+    <w:p w14:paraId="2077EF36" w14:textId="4A50C503" w:rsidR="002E41E0" w:rsidRDefault="00043A8D" w:rsidP="00D263AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any feedback returned to NESO </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00800264">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00800264" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">will help NESO </w:t>
       </w:r>
       <w:r w:rsidR="00172D33">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">understand </w:t>
       </w:r>
       <w:r w:rsidR="008D4116">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">and assess </w:t>
       </w:r>
       <w:r w:rsidR="00BE3E2D">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>capability</w:t>
       </w:r>
       <w:r w:rsidR="008D4116">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the following </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D4116" w:rsidR="0085166B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="0085166B" w:rsidRPr="008D4116">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>principles</w:t>
       </w:r>
-      <w:r w:rsidRPr="19021451" w:rsidR="0F792AF3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="0F792AF3" w:rsidRPr="19021451">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00040B68" w:rsidP="00D263AF" w:rsidRDefault="00040B68" w14:paraId="7314D0E6" w14:textId="77777777">
+    <w:p w14:paraId="7314D0E6" w14:textId="77777777" w:rsidR="00040B68" w:rsidRDefault="00040B68" w:rsidP="00D263AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00040B68" w:rsidR="00040B68" w:rsidP="00F015D0" w:rsidRDefault="00040B68" w14:paraId="5D0595F0" w14:textId="77777777">
+    <w:p w14:paraId="5D0595F0" w14:textId="77777777" w:rsidR="00040B68" w:rsidRPr="00040B68" w:rsidRDefault="00040B68" w:rsidP="00F015D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040B68">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contribution to voltage risk reduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003A37EA" w:rsidR="00040B68" w:rsidP="00F015D0" w:rsidRDefault="5A934668" w14:paraId="10C7EA79" w14:textId="26873E74">
+    <w:p w14:paraId="10C7EA79" w14:textId="26873E74" w:rsidR="00040B68" w:rsidRPr="003A37EA" w:rsidRDefault="5A934668" w:rsidP="00F015D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="5A934668">
+      <w:r w:rsidRPr="688E84CA">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Available effective providers</w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="00040B68">
+      <w:r w:rsidR="00040B68" w:rsidRPr="688E84CA">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_KDFVDnSZ" w:id="445448217"/>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="00040B68">
+      <w:bookmarkStart w:id="0" w:name="_Int_KDFVDnSZ"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00040B68" w:rsidRPr="688E84CA">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>verses</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="445448217"/>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="00040B68">
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00040B68" w:rsidRPr="688E84CA">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> alternative </w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="003A37EA">
+      <w:r w:rsidR="003A37EA" w:rsidRPr="688E84CA">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>actions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00040B68" w:rsidR="00040B68" w:rsidP="00F015D0" w:rsidRDefault="00040B68" w14:paraId="607AE239" w14:textId="77777777">
+    <w:p w14:paraId="607AE239" w14:textId="77777777" w:rsidR="00040B68" w:rsidRPr="00040B68" w:rsidRDefault="00040B68" w:rsidP="00F015D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040B68">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Deliverability within the required timescales</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EB6FCD" w:rsidR="003A37EA" w:rsidP="00F015D0" w:rsidRDefault="00040B68" w14:paraId="3F49FBF9" w14:textId="31A0D7DB">
+    <w:p w14:paraId="3F49FBF9" w14:textId="31A0D7DB" w:rsidR="003A37EA" w:rsidRPr="00EB6FCD" w:rsidRDefault="00040B68" w:rsidP="00F015D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040B68">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Operational simplicity and controllability</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D263AF" w:rsidP="00D263AF" w:rsidRDefault="7B7E500F" w14:paraId="400EF75D" w14:textId="280BCC7B">
+    <w:p w14:paraId="400EF75D" w14:textId="786DC73E" w:rsidR="00D263AF" w:rsidRDefault="7B7E500F" w:rsidP="00D263AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="172067C0" w:rsidR="7B7E500F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Please respond to this </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Int_ySA7tYG8" w:id="648619757"/>
+      <w:bookmarkStart w:id="1" w:name="_Int_ySA7tYG8"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E06ABF">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>South West</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="648619757"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E06ABF">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reactive Power</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00EE5674">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00EE5674" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="7B7E500F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="61EE2C07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="61EE2C07" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">via email </w:t>
       </w:r>
       <w:r w:rsidR="00CC7F31">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="000D47C5" w:rsidRPr="688E84CA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.box.voltage@neso.energy</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00A12B54">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="7B7E500F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="00C576D0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="57BCB42C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="139C9B12" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>10 July</w:t>
+      </w:r>
+      <w:r w:rsidR="00021AC6" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0FD5ABBD" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="7B7E500F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00331D7A" w:rsidR="00147F8C" w:rsidP="4CED7443" w:rsidRDefault="00147F8C" w14:paraId="6D8EA94B" w14:textId="6ED982ED">
+    <w:p w14:paraId="6D8EA94B" w14:textId="6ED982ED" w:rsidR="00147F8C" w:rsidRPr="00331D7A" w:rsidRDefault="00147F8C" w:rsidP="4CED7443">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4CED7443">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Purpose o</w:t>
       </w:r>
       <w:r w:rsidR="001F080C">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="00EE5674">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00EE5674" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC7332" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="73A33480" w14:textId="6A763887">
+    <w:p w14:paraId="73A33480" w14:textId="6A763887" w:rsidR="00BC7332" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="43792A2A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="43792A2A" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">consultation </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00592FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00592FB8" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">exercise </w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>only and</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00592FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00592FB8" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> does</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> not part of a formal tender process</w:t>
       </w:r>
       <w:r w:rsidR="00B7140F">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> at this stage</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C1395F" w:rsidR="00150983" w:rsidP="00147F8C" w:rsidRDefault="00150983" w14:paraId="07B3707D" w14:textId="77777777">
+    <w:p w14:paraId="07B3707D" w14:textId="77777777" w:rsidR="00150983" w:rsidRPr="00C1395F" w:rsidRDefault="00150983" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CB7DA6" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="75D6E02A" w14:textId="0F5CF5FD">
+    <w:p w14:paraId="75D6E02A" w14:textId="0F5CF5FD" w:rsidR="00147F8C" w:rsidRPr="00CB7DA6" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All information provided in this document is indicative and subject to change prior to </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00B407CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00B407CA" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the launch of </w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>any formal tender process</w:t>
       </w:r>
       <w:r w:rsidR="005D45C3">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or contractual </w:t>
       </w:r>
       <w:r w:rsidR="00CB7DA6">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>arrangement and a</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> contract will </w:t>
       </w:r>
       <w:r w:rsidRPr="4CED7443">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="4CED7443">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>be awarded</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00B407CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00B407CA" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as a result of a</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B407CA" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> response to </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B407CA" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>this</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t xml:space="preserve"> response to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7DA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>consultation</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidR="00711556" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06233B9C" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422759" w:rsidRDefault="00422759" w14:paraId="6ABF7517" w14:textId="77777777">
+    <w:p w14:paraId="6ABF7517" w14:textId="77777777" w:rsidR="00422759" w:rsidRDefault="00422759">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009F6554" w:rsidR="0066184A" w:rsidP="0066184A" w:rsidRDefault="00962534" w14:paraId="603B7FDA" w14:textId="62CE8E2E">
+    <w:p w14:paraId="603B7FDA" w14:textId="62CE8E2E" w:rsidR="0066184A" w:rsidRPr="009F6554" w:rsidRDefault="00962534" w:rsidP="0066184A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Int_MC4fCeSX" w:id="1025256150"/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:bookmarkStart w:id="2" w:name="_Int_MC4fCeSX"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>South West</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1025256150"/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="0066184A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="0066184A" w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Reactive </w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="002F56C5">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="002F56C5" w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Power:</w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="0066184A">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="0066184A" w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> System Requirements </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE0A3E" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00E36129" w14:paraId="512A5CEA" w14:textId="24EE5F49">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+    <w:p w14:paraId="512A5CEA" w14:textId="24EE5F49" w:rsidR="00023721" w:rsidRPr="00CE0A3E" w:rsidRDefault="00E36129" w:rsidP="00023721">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0A3E">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0A3E" w:rsidR="00023721">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00023721" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ESO </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0A3E" w:rsidR="00962C60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00962C60" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is seeking</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0A3E" w:rsidR="167E19C2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="167E19C2" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> feedback</w:t>
       </w:r>
       <w:r w:rsidR="00021AC6">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0A3E" w:rsidR="007B566A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="007B566A" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0A3E" w:rsidR="007B566A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="007B566A" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transmission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0A3E" w:rsidR="007B566A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="007B566A" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0A3E" w:rsidR="007B566A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="007B566A" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Distribution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0A3E" w:rsidR="007B566A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="007B566A" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> connected assets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0A3E" w:rsidR="00962C60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00962C60" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0A3E" w:rsidR="00023721">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+      <w:r w:rsidR="00023721" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>within the South West transmission region, with priority focus on assets electrically influencing the following areas and boundaries:</w:t>
+        <w:t xml:space="preserve">within the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00023721" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>South West</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00023721" w:rsidRPr="00CE0A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transmission region, with priority focus on assets electrically influencing the following areas and boundaries:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00023721" w:rsidR="00023721" w:rsidP="00F015D0" w:rsidRDefault="00023721" w14:paraId="613B6CF3" w14:textId="0B09828A">
+    <w:p w14:paraId="613B6CF3" w14:textId="0B09828A" w:rsidR="00023721" w:rsidRPr="00023721" w:rsidRDefault="00023721" w:rsidP="00F015D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023721">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Indian Queens, Alverdiscott, </w:t>
+        <w:t xml:space="preserve">Indian Queens, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00023721">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Alverdiscott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00023721">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009141A7">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Taunton, Shurton, Hinkey Point</w:t>
+        <w:t xml:space="preserve">Taunton, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009141A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Shurton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009141A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Hinkey Point</w:t>
       </w:r>
       <w:r w:rsidR="00476587">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, Seabank, Melksham</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00476587">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Seabank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00476587">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Melksham</w:t>
       </w:r>
       <w:r w:rsidR="00D5645E">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Sandford</w:t>
       </w:r>
       <w:r w:rsidR="00476587">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, Bramley, Fleet, Lovedean,</w:t>
+        <w:t xml:space="preserve">, Bramley, Fleet, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00476587">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Lovedean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00476587">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00ED0128">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B447D3">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Botley Wood, Chilling, Fawley, Marchwood, </w:t>
       </w:r>
       <w:r w:rsidR="00ED0128">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nursling, </w:t>
       </w:r>
       <w:r w:rsidR="00115380">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Mannington</w:t>
       </w:r>
       <w:r w:rsidR="002636BC">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, Chickerell, </w:t>
       </w:r>
       <w:r w:rsidR="00805643">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Axminster, Exeter, Abham, Langage, La</w:t>
+        <w:t xml:space="preserve">Axminster, Exeter, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00805643">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Abham</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00805643">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00805643">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Langage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00805643">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00805643">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="00337F2D">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>ndulph.</w:t>
+        <w:t>ndulph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00337F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00023721" w:rsidR="00023721" w:rsidP="00F015D0" w:rsidRDefault="00023721" w14:paraId="3FCF8E5A" w14:textId="77777777">
+    <w:p w14:paraId="3FCF8E5A" w14:textId="77777777" w:rsidR="00023721" w:rsidRPr="00023721" w:rsidRDefault="00023721" w:rsidP="00F015D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023721">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Assets connected at </w:t>
       </w:r>
       <w:r w:rsidRPr="00023721">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>transmission level</w:t>
       </w:r>
       <w:r w:rsidRPr="00023721">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that have a demonstrable influence on 400 kV and 275 kV voltage control in the South West.</w:t>
+        <w:t xml:space="preserve"> that have a demonstrable influence on 400 kV and 275 kV voltage control in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00023721">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>South West</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00023721">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00023721" w:rsidR="00023721" w:rsidP="00F015D0" w:rsidRDefault="00023721" w14:paraId="1894F800" w14:textId="74751D3B">
+    <w:p w14:paraId="1894F800" w14:textId="74751D3B" w:rsidR="00023721" w:rsidRPr="00023721" w:rsidRDefault="00023721" w:rsidP="00F015D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023721">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Assets connected to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00023721">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>distribution level</w:t>
       </w:r>
       <w:r w:rsidRPr="00023721">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that have a demonstrable influence on 400 kV and 275 kV voltage control in the South West.</w:t>
+        <w:t xml:space="preserve"> that have a demonstrable influence on 400 kV and 275 kV voltage control in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00023721">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>South West</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00023721">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00023721" w:rsidR="00023721" w:rsidP="7CF42324" w:rsidRDefault="00023721" w14:paraId="3359D0AA" w14:textId="18E4B84B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+    <w:p w14:paraId="3359D0AA" w14:textId="18E4B84B" w:rsidR="00023721" w:rsidRPr="00023721" w:rsidRDefault="00023721" w:rsidP="7CF42324">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023721">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Providers must specify the connection point </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="554366BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+      <w:r w:rsidR="554366BD" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">they connect to, </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="23EDFE31">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+      <w:r w:rsidR="23EDFE31" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">and their MVAr capability as a minimum. </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="44D5CA15">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+      <w:r w:rsidR="44D5CA15" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">More details provided in the table below. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00023721" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="2DEC6E74" w14:paraId="25FAE1A8" w14:textId="197EDAB5">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+    <w:p w14:paraId="25FAE1A8" w14:textId="197EDAB5" w:rsidR="00023721" w:rsidRPr="00023721" w:rsidRDefault="2DEC6E74" w:rsidP="00023721">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7CF42324">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>NESO will use this information to understand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00023721" w:rsidR="00023721">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+      <w:r w:rsidR="00023721" w:rsidRPr="00023721">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> the electrical influence of the asset on the transmission system</w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="00023721">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+      <w:r w:rsidR="00023721" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="39F37631">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+      <w:r w:rsidR="39F37631" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Note, for any distribution level assets that respond, NESO would explore with the relevant DNO how best to access this capability. </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="002C4396">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+      <w:r w:rsidR="002C4396" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00023721" w:rsidR="00023721" w:rsidP="00023721" w:rsidRDefault="00023721" w14:paraId="24AFB2B7" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+    <w:p w14:paraId="24AFB2B7" w14:textId="77777777" w:rsidR="00023721" w:rsidRPr="00023721" w:rsidRDefault="00023721" w:rsidP="00023721">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00023721">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="DengXian" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="DengXian" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>EYTS transmission connected generation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00962C60" w:rsidR="00963BA5" w:rsidP="00962C60" w:rsidRDefault="00962C60" w14:paraId="27ECDAE1" w14:textId="514A61B5">
+    <w:p w14:paraId="27ECDAE1" w14:textId="514A61B5" w:rsidR="00963BA5" w:rsidRPr="00962C60" w:rsidRDefault="00962C60" w:rsidP="00962C60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00240C23">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D933432" wp14:editId="03463B08">
             <wp:extent cx="4750435" cy="2258378"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="1265362105" name="Picture 1" descr="A map of a country&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1265362105" name="Picture 1" descr="A map of a country&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4753542" cy="2259855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E05DE2" w:rsidP="00E05DE2" w:rsidRDefault="00E05DE2" w14:paraId="53A3D746" w14:textId="77777777">
+    <w:p w14:paraId="53A3D746" w14:textId="77777777" w:rsidR="00E05DE2" w:rsidRDefault="00E05DE2" w:rsidP="00E05DE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B1772F" w:rsidP="00E05DE2" w:rsidRDefault="00B1772F" w14:paraId="4B5EADB5" w14:textId="77777777">
+    <w:p w14:paraId="4B5EADB5" w14:textId="77777777" w:rsidR="00B1772F" w:rsidRDefault="00B1772F" w:rsidP="00E05DE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2812"/>
         <w:gridCol w:w="6918"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="00974354" w:rsidTr="688E84CA" w14:paraId="05104561" w14:textId="77777777">
+      <w:tr w:rsidR="00974354" w:rsidRPr="005F3BD0" w14:paraId="05104561" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="650B4E" w:themeFill="text2" w:themeFillTint="E6"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00974354" w:rsidRDefault="00974354" w14:paraId="54A5BC04" w14:textId="2498032B">
+          <w:p w14:paraId="54A5BC04" w14:textId="2498032B" w:rsidR="00974354" w:rsidRPr="005F3BD0" w:rsidRDefault="00974354">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="650B4E" w:themeFill="text2" w:themeFillTint="E6"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00974354" w:rsidRDefault="00974354" w14:paraId="752AC68F" w14:textId="09B21CB5">
+          <w:p w14:paraId="752AC68F" w14:textId="09B21CB5" w:rsidR="00974354" w:rsidRPr="005F3BD0" w:rsidRDefault="00974354">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">South West </w:t>
+              <w:t>South West</w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Reactive Power </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Requirements</w:t>
             </w:r>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="00974354" w:rsidTr="688E84CA" w14:paraId="4F753F36" w14:textId="77777777">
+      <w:tr w:rsidR="00974354" w:rsidRPr="005F3BD0" w14:paraId="4F753F36" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00974354" w:rsidRDefault="002C4396" w14:paraId="5C423D3A" w14:textId="02C4230A">
+          <w:p w14:paraId="5C423D3A" w14:textId="02C4230A" w:rsidR="00974354" w:rsidRPr="005F3BD0" w:rsidRDefault="002C4396">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Service Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF1AAB" w:rsidR="00252039" w:rsidP="00AF1AAB" w:rsidRDefault="001833E7" w14:paraId="12C06B1E" w14:textId="27113D33">
+          <w:p w14:paraId="12C06B1E" w14:textId="27113D33" w:rsidR="00252039" w:rsidRPr="00AF1AAB" w:rsidRDefault="001833E7" w:rsidP="00AF1AAB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1AAB">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Controllable Reactive power </w:t>
             </w:r>
-            <w:r w:rsidRPr="00257439" w:rsidR="003D436C">
+            <w:r w:rsidR="003D436C" w:rsidRPr="00257439">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>absorption</w:t>
             </w:r>
             <w:r w:rsidR="00257439">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (induction)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF1AAB" w:rsidR="003D436C">
+            <w:r w:rsidR="003D436C" w:rsidRPr="00AF1AAB">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> capacity</w:t>
             </w:r>
             <w:r w:rsidR="00257439">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> f</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF1AAB" w:rsidR="00337461">
+            <w:r w:rsidR="00337461" w:rsidRPr="00AF1AAB">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>irm or conditional</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF1AAB" w:rsidR="0028064D">
+            <w:r w:rsidR="0028064D" w:rsidRPr="00AF1AAB">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00252039" w:rsidRDefault="008B075E" w14:paraId="026DF5A4" w14:textId="6143DF87">
+          <w:p w14:paraId="026DF5A4" w14:textId="6143DF87" w:rsidR="00252039" w:rsidRPr="005F3BD0" w:rsidRDefault="008B075E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">MVAr export </w:t>
             </w:r>
             <w:r w:rsidR="003F2DDC">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(capacitive) will </w:t>
             </w:r>
-            <w:r w:rsidRPr="003F2DDC" w:rsidR="003F2DDC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="003F2DDC" w:rsidRPr="003F2DDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidR="003F2DDC">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> be considered.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="00974354" w:rsidTr="688E84CA" w14:paraId="0D92143F" w14:textId="77777777">
+      <w:tr w:rsidR="00974354" w:rsidRPr="005F3BD0" w14:paraId="0D92143F" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00974354" w:rsidRDefault="00CE10D2" w14:paraId="6006E205" w14:textId="4A5DBA26">
+          <w:p w14:paraId="6006E205" w14:textId="4A5DBA26" w:rsidR="00974354" w:rsidRPr="005F3BD0" w:rsidRDefault="00CE10D2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Volume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00974354" w:rsidRDefault="00AF1AAB" w14:paraId="059E76FE" w14:textId="77777777">
+          <w:p w14:paraId="059E76FE" w14:textId="77777777" w:rsidR="00974354" w:rsidRDefault="00AF1AAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Blocks of MVAr</w:t>
             </w:r>
             <w:r w:rsidR="005A792B">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, with individual providers </w:t>
             </w:r>
             <w:r w:rsidR="00A3071B">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidR="00BD75D6">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>= 5MVAr</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC12C2" w:rsidRDefault="00EC12C2" w14:paraId="0C5568BF" w14:textId="7F3433CE">
+          <w:p w14:paraId="0C5568BF" w14:textId="7F3433CE" w:rsidR="00EC12C2" w:rsidRDefault="00EC12C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Total requirement </w:t>
             </w:r>
             <w:r w:rsidR="005F57D3">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>is in region of 200-400</w:t>
             </w:r>
             <w:r w:rsidR="002D49ED">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MVAr,</w:t>
             </w:r>
             <w:r w:rsidR="008D1EEB">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> subject to response</w:t>
             </w:r>
             <w:r w:rsidR="00A15F85">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, cost, effectiveness and delivery.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="007E56B1" w:rsidRDefault="007E56B1" w14:paraId="0319BDC6" w14:textId="68D877C0">
+          <w:p w14:paraId="0319BDC6" w14:textId="68D877C0" w:rsidR="007E56B1" w:rsidRPr="005F3BD0" w:rsidRDefault="007E56B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="00974354" w:rsidTr="688E84CA" w14:paraId="0ADC9DF8" w14:textId="77777777">
+      <w:tr w:rsidR="00974354" w:rsidRPr="005F3BD0" w14:paraId="0ADC9DF8" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00974354" w:rsidRDefault="00D327F0" w14:paraId="381F7B06" w14:textId="040B5FBC">
+          <w:p w14:paraId="381F7B06" w14:textId="040B5FBC" w:rsidR="00974354" w:rsidRPr="005F3BD0" w:rsidRDefault="00D327F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Timeframe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="004F1D5E" w:rsidRDefault="004F1D5E" w14:paraId="2ABF6042" w14:textId="08C9AE5F">
+          <w:p w14:paraId="2ABF6042" w14:textId="08C9AE5F" w:rsidR="004F1D5E" w:rsidRPr="005F3BD0" w:rsidRDefault="004F1D5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">NESO will be considering </w:t>
             </w:r>
             <w:r w:rsidR="006A729B">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">up to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>24mths timebound contracts</w:t>
             </w:r>
             <w:r w:rsidR="3BE89A5E">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="0028064D" w:rsidTr="688E84CA" w14:paraId="70A1CF90" w14:textId="77777777">
+      <w:tr w:rsidR="0028064D" w:rsidRPr="005F3BD0" w14:paraId="70A1CF90" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="0028064D" w:rsidRDefault="002D49ED" w14:paraId="7AD09A64" w14:textId="72596CE4">
+          <w:p w14:paraId="7AD09A64" w14:textId="72596CE4" w:rsidR="0028064D" w:rsidRPr="005F3BD0" w:rsidRDefault="002D49ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Availability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00734181" w:rsidRDefault="00F408B7" w14:paraId="4C169F14" w14:textId="77777777">
+          <w:p w14:paraId="4C169F14" w14:textId="77777777" w:rsidR="00734181" w:rsidRDefault="00F408B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00C84C96">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">service will be required </w:t>
             </w:r>
             <w:r w:rsidR="00023148">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">during </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0028064D" w:rsidP="00F015D0" w:rsidRDefault="00023148" w14:paraId="525C5FB1" w14:textId="7A68060C">
+          <w:p w14:paraId="525C5FB1" w14:textId="7A68060C" w:rsidR="0028064D" w:rsidRDefault="00023148" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00734181">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">low demand </w:t>
             </w:r>
-            <w:r w:rsidRPr="00734181" w:rsidR="00CC279A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00CC279A" w:rsidRPr="00734181">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>periods,</w:t>
             </w:r>
             <w:r w:rsidRPr="00734181">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> overnight and weekends.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00734181" w:rsidP="00F015D0" w:rsidRDefault="00B04F1C" w14:paraId="65FCA096" w14:textId="77777777">
+          <w:p w14:paraId="65FCA096" w14:textId="77777777" w:rsidR="00734181" w:rsidRDefault="00B04F1C" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Periods of high </w:t>
             </w:r>
             <w:r w:rsidR="001F1DF6">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">embedded generation </w:t>
             </w:r>
             <w:r w:rsidR="00441B0D">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>output</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00734181" w:rsidR="00441B0D" w:rsidP="00F015D0" w:rsidRDefault="00615607" w14:paraId="2FBFEADC" w14:textId="0BDFC412">
+          <w:p w14:paraId="2FBFEADC" w14:textId="0BDFC412" w:rsidR="00441B0D" w:rsidRPr="00734181" w:rsidRDefault="00615607" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">System stress scenarios </w:t>
             </w:r>
             <w:r w:rsidR="00946CF2">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">related to </w:t>
             </w:r>
             <w:r w:rsidR="00E6511D">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">outages or </w:t>
             </w:r>
             <w:r w:rsidR="00CC279A">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>constrained transmission configurations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="0086131F" w:rsidTr="688E84CA" w14:paraId="525A88C4" w14:textId="77777777">
+      <w:tr w:rsidR="0086131F" w:rsidRPr="005F3BD0" w14:paraId="525A88C4" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="0086131F" w:rsidRDefault="003E0012" w14:paraId="1030B8B4" w14:textId="60B27F6A">
+          <w:p w14:paraId="1030B8B4" w14:textId="60B27F6A" w:rsidR="0086131F" w:rsidRDefault="003E0012">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Instruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="0086131F" w:rsidRDefault="008101DD" w14:paraId="2C118135" w14:textId="77777777">
+          <w:p w14:paraId="2C118135" w14:textId="77777777" w:rsidR="0086131F" w:rsidRDefault="008101DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ability to respond to i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF1AAB" w:rsidR="00A94458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00A94458" w:rsidRPr="00AF1AAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>nstruct</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ions</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF1AAB" w:rsidR="00A94458">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00A94458" w:rsidRPr="00AF1AAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> by NESO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(ideally in mins</w:t>
             </w:r>
             <w:r w:rsidR="00596C2C">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F45AF" w:rsidRDefault="009F45AF" w14:paraId="3CB6F1FB" w14:textId="77777777">
+          <w:p w14:paraId="3CB6F1FB" w14:textId="77777777" w:rsidR="009F45AF" w:rsidRDefault="009F45AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Operating in the following modes </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00244B00" w:rsidR="00244B00" w:rsidP="00F015D0" w:rsidRDefault="00244B00" w14:paraId="159BC91F" w14:textId="77777777">
+          <w:p w14:paraId="159BC91F" w14:textId="77777777" w:rsidR="00244B00" w:rsidRPr="00244B00" w:rsidRDefault="00244B00" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244B00">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fixed MVAr setpoint</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00244B00" w:rsidR="00244B00" w:rsidP="00F015D0" w:rsidRDefault="00244B00" w14:paraId="147F5892" w14:textId="77777777">
+          <w:p w14:paraId="147F5892" w14:textId="77777777" w:rsidR="00244B00" w:rsidRPr="00244B00" w:rsidRDefault="00244B00" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244B00">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Target voltage control with defined deadband and droop</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00180401" w:rsidR="00357266" w:rsidP="00F015D0" w:rsidRDefault="00244B00" w14:paraId="382A85C4" w14:textId="224105BF">
+          <w:p w14:paraId="382A85C4" w14:textId="224105BF" w:rsidR="00357266" w:rsidRPr="00180401" w:rsidRDefault="00244B00" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244B00">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Instruction</w:t>
             </w:r>
             <w:r w:rsidRPr="00244B00">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:noBreakHyphen/>
-            </w:r>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>based dispatch via agreed interface</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="0086131F" w:rsidTr="688E84CA" w14:paraId="02925D1B" w14:textId="77777777">
+      <w:tr w:rsidR="0086131F" w:rsidRPr="005F3BD0" w14:paraId="02925D1B" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="0086131F" w:rsidRDefault="000B525D" w14:paraId="600FF3E6" w14:textId="56A9876A">
+          <w:p w14:paraId="600FF3E6" w14:textId="56A9876A" w:rsidR="0086131F" w:rsidRDefault="000B525D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contract</w:t>
             </w:r>
             <w:r w:rsidR="0078752A">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> structure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00791F69" w:rsidP="00791F69" w:rsidRDefault="00F43DAF" w14:paraId="449D5E94" w14:textId="77777777">
+          <w:p w14:paraId="449D5E94" w14:textId="77777777" w:rsidR="00791F69" w:rsidRDefault="00F43DAF" w:rsidP="00791F69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F43DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Contracts may be: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00791F69" w:rsidP="00F015D0" w:rsidRDefault="00F43DAF" w14:paraId="2ACA9AC9" w14:textId="1629EF6C">
+          <w:p w14:paraId="2ACA9AC9" w14:textId="1629EF6C" w:rsidR="00791F69" w:rsidRDefault="00F43DAF" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791F69">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Firm availability contracts</w:t>
             </w:r>
             <w:r w:rsidR="0094081F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (£/</w:t>
             </w:r>
             <w:r w:rsidR="00505718">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MVAr availability)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00791F69" w:rsidR="00F061D4" w:rsidP="00F015D0" w:rsidRDefault="00F061D4" w14:paraId="0926F505" w14:textId="1188921C">
+          <w:p w14:paraId="0926F505" w14:textId="1188921C" w:rsidR="00F061D4" w:rsidRPr="00791F69" w:rsidRDefault="00F061D4" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ORPS payment on utilisation</w:t>
             </w:r>
             <w:r w:rsidR="00C92C45">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00791F69" w:rsidR="00791F69" w:rsidP="00F015D0" w:rsidRDefault="00F43DAF" w14:paraId="326F9FC0" w14:textId="77777777">
+          <w:p w14:paraId="326F9FC0" w14:textId="77777777" w:rsidR="00791F69" w:rsidRPr="00791F69" w:rsidRDefault="00F43DAF" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791F69">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conditional / seasonal contracts</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004E6A44" w:rsidR="0086131F" w:rsidP="00F015D0" w:rsidRDefault="00F43DAF" w14:paraId="5F0CA13C" w14:textId="7E58DA8B">
+          <w:p w14:paraId="5F0CA13C" w14:textId="7E58DA8B" w:rsidR="0086131F" w:rsidRPr="004E6A44" w:rsidRDefault="00F43DAF" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791F69">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bilateral or limited</w:t>
             </w:r>
             <w:r w:rsidRPr="00791F69">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:noBreakHyphen/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>scope call</w:t>
             </w:r>
             <w:r w:rsidRPr="00791F69">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:noBreakHyphen/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>off arrangements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="0028064D" w:rsidTr="688E84CA" w14:paraId="1C79F1FF" w14:textId="77777777">
+      <w:tr w:rsidR="0028064D" w:rsidRPr="005F3BD0" w14:paraId="1C79F1FF" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="0028064D" w:rsidRDefault="0028064D" w14:paraId="6BD3EACB" w14:textId="48664F7A">
+          <w:p w14:paraId="6BD3EACB" w14:textId="48664F7A" w:rsidR="0028064D" w:rsidRPr="005F3BD0" w:rsidRDefault="0028064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="007C4167" w:rsidP="007C4167" w:rsidRDefault="0028064D" w14:paraId="5F87C35B" w14:textId="3297C7BA">
+          <w:p w14:paraId="5F87C35B" w14:textId="3297C7BA" w:rsidR="007C4167" w:rsidRDefault="0028064D" w:rsidP="007C4167">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4167">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Providers </w:t>
             </w:r>
             <w:r w:rsidR="005274B2">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>should</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C4167" w:rsidP="00F015D0" w:rsidRDefault="005274B2" w14:paraId="7AED2898" w14:textId="37A57C83">
+          <w:p w14:paraId="7AED2898" w14:textId="37A57C83" w:rsidR="007C4167" w:rsidRDefault="005274B2" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C4167" w:rsidR="0028064D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="0028064D" w:rsidRPr="007C4167">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>tate Maximum continuous MVAr capability</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007C4167" w:rsidR="0028064D" w:rsidP="00F015D0" w:rsidRDefault="007B6787" w14:paraId="15781733" w14:textId="1C12F493">
+          <w:p w14:paraId="15781733" w14:textId="1C12F493" w:rsidR="0028064D" w:rsidRPr="007C4167" w:rsidRDefault="007B6787" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>State any</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C4167" w:rsidR="00596F7B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00596F7B" w:rsidRPr="007C4167">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> limitations </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C4167" w:rsidR="002369AC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="002369AC" w:rsidRPr="007C4167">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>linked to</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C4167" w:rsidR="00AF4810">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00AF4810" w:rsidRPr="007C4167">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Availability</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C4167" w:rsidR="00454599">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00454599" w:rsidRPr="007C4167">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C4167" w:rsidR="002369AC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="002369AC" w:rsidRPr="007C4167">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> MW dispatch</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C4167" w:rsidR="007812EF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="007812EF" w:rsidRPr="007C4167">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, voltage, time</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C4167" w:rsidR="00D327F0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00D327F0" w:rsidRPr="007C4167">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> or seasonal constraints</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B3E85" w:rsidP="00F015D0" w:rsidRDefault="005274B2" w14:paraId="2391DDFE" w14:textId="69B7A12A">
+          <w:p w14:paraId="2391DDFE" w14:textId="69B7A12A" w:rsidR="001B3E85" w:rsidRDefault="005274B2" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091167A" w:rsidR="003573A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="003573A6" w:rsidRPr="0091167A">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ndicate hours of availability 24/7</w:t>
             </w:r>
-            <w:r w:rsidRPr="0091167A" w:rsidR="0091167A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="0091167A" w:rsidRPr="0091167A">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, off-peak only, seasonal</w:t>
             </w:r>
             <w:r w:rsidR="006D018C">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B076A4" w:rsidP="00F015D0" w:rsidRDefault="00695240" w14:paraId="105CE579" w14:textId="7BE93778">
+          <w:p w14:paraId="105CE579" w14:textId="7BE93778" w:rsidR="00B076A4" w:rsidRDefault="00695240" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Compl</w:t>
             </w:r>
             <w:r w:rsidR="005274B2">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">y </w:t>
             </w:r>
             <w:r w:rsidR="005D2F84">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">with Grid Code </w:t>
             </w:r>
             <w:r w:rsidR="00915AF4">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>or applicable de</w:t>
             </w:r>
             <w:r w:rsidR="00FA557A">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>rogations</w:t>
             </w:r>
             <w:r w:rsidR="006D018C">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E9280D" w:rsidP="00F015D0" w:rsidRDefault="007B6787" w14:paraId="6CB628C2" w14:textId="77777777">
+          <w:p w14:paraId="6CB628C2" w14:textId="77777777" w:rsidR="00E9280D" w:rsidRDefault="007B6787" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Have a</w:t>
             </w:r>
             <w:r w:rsidR="00E9280D">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">bility to </w:t>
             </w:r>
             <w:r w:rsidR="00CF3E8F">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">operate </w:t>
             </w:r>
             <w:r w:rsidR="00942E22">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">without </w:t>
             </w:r>
             <w:r w:rsidR="00EE08E6">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">creating </w:t>
             </w:r>
             <w:r w:rsidR="00DC5259">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">adverse </w:t>
             </w:r>
             <w:r w:rsidR="00C14E01">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>impacts</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0091167A" w:rsidR="004E6A44" w:rsidP="00F015D0" w:rsidRDefault="004E6A44" w14:paraId="3BE35D2A" w14:textId="56E23B60">
+          <w:p w14:paraId="3BE35D2A" w14:textId="56E23B60" w:rsidR="004E6A44" w:rsidRPr="0091167A" w:rsidRDefault="5D4240FD" w:rsidP="00F015D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="5D4240FD">
+            <w:r w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="61528FFC">
+            <w:r w:rsidR="61528FFC" w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> potential</w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="5D4240FD">
+            <w:r w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> procurement is </w:t>
+              <w:t xml:space="preserve"> procurement is explicitly intended as a</w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="5D4240FD">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="688E84CA" w:rsidR="5F38C682">
+            <w:r w:rsidR="5F38C682" w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="5D4240FD">
+            <w:r w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="4A52EBFC">
+            <w:r w:rsidR="4A52EBFC" w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">interim </w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="5F38C682">
+            <w:r w:rsidR="5F38C682" w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>action, not</w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="5D4240FD">
+            <w:r w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="24847484">
+            <w:r w:rsidR="24847484" w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n enduring</w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="5D4240FD">
+            <w:r w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> market commitment</w:t>
+              <w:t xml:space="preserve"> market commitment.</w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="5D4240FD">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="688E84CA" w:rsidR="237912CB">
+            <w:r w:rsidR="237912CB" w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> In future, NESO intend to use the mid-term reactive power market for </w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="3B4AAC61">
+            <w:r w:rsidR="3B4AAC61" w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>these types of requirements</w:t>
             </w:r>
-            <w:r w:rsidRPr="688E84CA" w:rsidR="237912CB">
+            <w:r w:rsidR="237912CB" w:rsidRPr="688E84CA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="237912CB">
-              <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B1772F" w:rsidP="00E05DE2" w:rsidRDefault="00B1772F" w14:paraId="724CEC0D" w14:textId="77777777">
+    <w:p w14:paraId="724CEC0D" w14:textId="77777777" w:rsidR="00B1772F" w:rsidRDefault="00B1772F" w:rsidP="00E05DE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0077538B" w:rsidP="0077538B" w:rsidRDefault="0077538B" w14:paraId="70584544" w14:textId="77777777">
+    <w:p w14:paraId="70584544" w14:textId="77777777" w:rsidR="0077538B" w:rsidRDefault="0077538B" w:rsidP="0077538B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>South West</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reactive Power</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Process Overview </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0077538B" w:rsidP="0077538B" w:rsidRDefault="0077538B" w14:paraId="05662A62" w14:textId="167DDFE1">
+    <w:p w14:paraId="05662A62" w14:textId="167DDFE1" w:rsidR="0077538B" w:rsidRDefault="0077538B" w:rsidP="0077538B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0279">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">After receipt of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">all responses NESO will assess </w:t>
       </w:r>
       <w:r w:rsidR="00DBAE5E">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>received information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3125E">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>principles</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3125E">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>identified above</w:t>
       </w:r>
       <w:r w:rsidR="4CE1B6B1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Based on this, NESO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will determine whether there is value in running</w:t>
       </w:r>
       <w:r w:rsidR="00B3125E">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r w:rsidR="00CC7F31">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ither</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> a competitive tender, a non-competitive bilateral approach or a combination of both depending on the location and liquidity in the region.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0077538B" w:rsidP="0077538B" w:rsidRDefault="0077538B" w14:paraId="3B749BA3" w14:textId="77777777">
+    <w:p w14:paraId="3B749BA3" w14:textId="77777777" w:rsidR="0077538B" w:rsidRDefault="0077538B" w:rsidP="0077538B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0077538B" w:rsidP="0077538B" w:rsidRDefault="0077538B" w14:paraId="0383923D" w14:textId="77777777">
+    <w:p w14:paraId="0383923D" w14:textId="77777777" w:rsidR="0077538B" w:rsidRDefault="0077538B" w:rsidP="0077538B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, any distribution connected asset that is interested will require further discussion with the DNO National Grid Electricity Distribution (NGED) to understand how this could be accessed. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="19021451" w:rsidP="19021451" w:rsidRDefault="19021451" w14:paraId="3F76B3BA" w14:textId="01260B20">
+    <w:p w14:paraId="3F76B3BA" w14:textId="01260B20" w:rsidR="19021451" w:rsidRDefault="19021451" w:rsidP="19021451">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="5AA4E72A" w:rsidP="19021451" w:rsidRDefault="5AA4E72A" w14:paraId="27F8D24B" w14:textId="43DC1788">
+    <w:p w14:paraId="27F8D24B" w14:textId="43DC1788" w:rsidR="5AA4E72A" w:rsidRDefault="5AA4E72A" w:rsidP="19021451">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="19021451">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For avoidance of any doubt, as NESO has yet to launch the Mid-term Reactive Power Market, NESO considers this mini-tender process to be outside of this market to help meet needs </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="00FB762F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00FB762F" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r w:rsidRPr="19021451" w:rsidR="00FB762F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00FB762F" w:rsidRPr="19021451">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="19021451">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. In the future, requirements like these would typically be sought through the Mid-term Reactive Power Market once available. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0077538B" w:rsidP="00E05DE2" w:rsidRDefault="0077538B" w14:paraId="76F53DAF" w14:textId="77777777">
+    <w:p w14:paraId="76F53DAF" w14:textId="77777777" w:rsidR="0077538B" w:rsidRDefault="0077538B" w:rsidP="00E05DE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0077538B" w:rsidP="688E84CA" w:rsidRDefault="0077538B" w14:paraId="4211A27E" w14:textId="514435C5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="4211A27E" w14:textId="514435C5" w:rsidR="0077538B" w:rsidRDefault="0077538B" w:rsidP="688E84CA">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00737C90" w:rsidR="00B1772F" w:rsidP="00E05DE2" w:rsidRDefault="00737C90" w14:paraId="41B04880" w14:textId="4B813BF6">
+    <w:p w14:paraId="41B04880" w14:textId="4B813BF6" w:rsidR="00B1772F" w:rsidRPr="00737C90" w:rsidRDefault="00737C90" w:rsidP="00E05DE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737C90">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Frequently Asked </w:t>
       </w:r>
-      <w:r w:rsidRPr="00737C90" w:rsidR="0077538B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="0077538B" w:rsidRPr="00737C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Questions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E05DE2" w:rsidR="00B1772F" w:rsidP="00E05DE2" w:rsidRDefault="00B1772F" w14:paraId="0FA4EC43" w14:textId="77777777">
+    <w:p w14:paraId="0FA4EC43" w14:textId="77777777" w:rsidR="00B1772F" w:rsidRPr="00E05DE2" w:rsidRDefault="00B1772F" w:rsidP="00E05DE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9730" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2812"/>
         <w:gridCol w:w="6918"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidTr="688E84CA" w14:paraId="30E40155" w14:textId="77777777">
+      <w:tr w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w14:paraId="30E40155" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="650B4E" w:themeFill="text2" w:themeFillTint="E6"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidP="00E0293F" w:rsidRDefault="00963BA5" w14:paraId="48E0AF35" w14:textId="1583A04F">
+          <w:p w14:paraId="48E0AF35" w14:textId="1583A04F" w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w:rsidRDefault="00963BA5" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="650B4E" w:themeFill="text2" w:themeFillTint="E6"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidP="00E0293F" w:rsidRDefault="00737C90" w14:paraId="6EAE5446" w14:textId="1047B14A">
+          <w:p w14:paraId="6EAE5446" w14:textId="1047B14A" w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w:rsidRDefault="00737C90" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">South West </w:t>
+              <w:t>South West</w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="00963BA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00963BA5" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Reactive Power</w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="00963BA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00963BA5" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidTr="688E84CA" w14:paraId="34C83BBA" w14:textId="77777777">
+      <w:tr w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w14:paraId="34C83BBA" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidP="00E0293F" w:rsidRDefault="00E676BD" w14:paraId="3613F61E" w14:textId="4BBCD346">
+          <w:p w14:paraId="3613F61E" w14:textId="4BBCD346" w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w:rsidRDefault="00E676BD" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Interest </w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="00963BA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00963BA5" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">by </w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="003F2B54">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="003F2B54" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">providers with </w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="00963BA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00963BA5" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>existing connections?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00963BA5" w:rsidP="172067C0" w:rsidRDefault="005A4D5F" w14:paraId="60632017" w14:textId="39E31D53">
+          <w:p w14:paraId="60632017" w14:textId="39E31D53" w:rsidR="00963BA5" w:rsidRDefault="005A4D5F" w:rsidP="172067C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Yes, providers</w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="757D422E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="757D422E" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> with existing connections can </w:t>
             </w:r>
             <w:r w:rsidR="00E676BD">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>respond</w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="757D422E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="757D422E" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00963BA5" w:rsidP="172067C0" w:rsidRDefault="00963BA5" w14:paraId="054F7707" w14:textId="17AC49E4">
+          <w:p w14:paraId="054F7707" w14:textId="17AC49E4" w:rsidR="00963BA5" w:rsidRDefault="00963BA5" w:rsidP="172067C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F2B54" w:rsidP="00E0293F" w:rsidRDefault="757D422E" w14:paraId="6C0E76A7" w14:textId="587276AD">
+          <w:p w14:paraId="6C0E76A7" w14:textId="587276AD" w:rsidR="003F2B54" w:rsidRDefault="757D422E" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Any reactive capability offered must be in excess of any</w:t>
+              <w:t>Any reactive capability offered must be </w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="3C4DCE4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in excess of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> any</w:t>
+            </w:r>
+            <w:r w:rsidR="3C4DCE4A" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> minimum</w:t>
             </w:r>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> Grid Code obligations.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E0027B" w:rsidR="00963BA5" w:rsidP="003F2B54" w:rsidRDefault="00963BA5" w14:paraId="652AC4AE" w14:textId="51D8A20F">
+          <w:p w14:paraId="652AC4AE" w14:textId="51D8A20F" w:rsidR="00963BA5" w:rsidRPr="00E0027B" w:rsidRDefault="00963BA5" w:rsidP="003F2B54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Where providers are not obligated to provide any minimum reactive capability under the Grid Code, then the above does not apply and full capability can be offered.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidTr="688E84CA" w14:paraId="54CF1023" w14:textId="77777777">
+      <w:tr w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w14:paraId="54CF1023" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidP="00E0293F" w:rsidRDefault="00963BA5" w14:paraId="00A8135C" w14:textId="1A7B01CA">
+          <w:p w14:paraId="00A8135C" w14:textId="1A7B01CA" w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w:rsidRDefault="00963BA5" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="006671D0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">ould </w:t>
             </w:r>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00E0027B">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Os, DNOs and OFTO</w:t>
             </w:r>
             <w:r w:rsidR="005E1626">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA376F">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>respond</w:t>
             </w:r>
             <w:r w:rsidR="000D5835">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidP="003F2B54" w:rsidRDefault="00CB1297" w14:paraId="27BE910B" w14:textId="781CD703">
+          <w:p w14:paraId="27BE910B" w14:textId="781CD703" w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w:rsidRDefault="00CB1297" w:rsidP="003F2B54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Interest and therefore participation</w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="00963BA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00963BA5" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is not expected due to </w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="00C931F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00C931F8" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="00963BA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00963BA5" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>regulatory regime. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidTr="688E84CA" w14:paraId="4AD69E69" w14:textId="77777777">
+      <w:tr w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w14:paraId="4AD69E69" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidP="00E0293F" w:rsidRDefault="00963BA5" w14:paraId="1F94BA85" w14:textId="122DB053">
+          <w:p w14:paraId="1F94BA85" w14:textId="122DB053" w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w:rsidRDefault="00963BA5" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Can interconnector organisations</w:t>
             </w:r>
             <w:r w:rsidR="00D74F7B">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> respond</w:t>
             </w:r>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00544935" w:rsidP="00E0293F" w:rsidRDefault="00963BA5" w14:paraId="5212012C" w14:textId="0EDAEAB8">
+          <w:p w14:paraId="5212012C" w14:textId="0EDAEAB8" w:rsidR="00544935" w:rsidRDefault="00963BA5" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Yes, </w:t>
             </w:r>
             <w:r w:rsidR="00D74F7B">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>we are interested to hear from Interconnectors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00544935" w:rsidP="172067C0" w:rsidRDefault="00544935" w14:paraId="7713AD43" w14:textId="190AD42F">
+          <w:p w14:paraId="7713AD43" w14:textId="190AD42F" w:rsidR="00544935" w:rsidRDefault="00544935" w:rsidP="172067C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00544935" w:rsidP="00544935" w:rsidRDefault="00544935" w14:paraId="02BB0031" w14:textId="77777777">
+          <w:p w14:paraId="02BB0031" w14:textId="77777777" w:rsidR="00544935" w:rsidRDefault="0176DE7D" w:rsidP="00544935">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="172067C0" w:rsidR="0176DE7D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Any reactive capability offered must be </w:t>
             </w:r>
-            <w:bookmarkStart w:name="_Int_8BD0I0Ex" w:id="746433315"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:bookmarkStart w:id="3" w:name="_Int_8BD0I0Ex"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>in excess of</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="746433315"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> any minimum Grid Code obligations.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D74F7B" w:rsidP="00544935" w:rsidRDefault="00D74F7B" w14:paraId="336E7078" w14:textId="77777777">
+          <w:p w14:paraId="336E7078" w14:textId="77777777" w:rsidR="00D74F7B" w:rsidRDefault="00D74F7B" w:rsidP="00544935">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidP="00544935" w:rsidRDefault="00544935" w14:paraId="053484C8" w14:textId="6636C52A">
+          <w:p w14:paraId="053484C8" w14:textId="6636C52A" w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w:rsidRDefault="00544935" w:rsidP="00544935">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Where providers are not obligated to provide any minimum reactive capability under the Grid Code, then the above does not apply and full capability can be offered.    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidTr="688E84CA" w14:paraId="7D8D44F6" w14:textId="77777777">
+      <w:tr w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w14:paraId="7D8D44F6" w14:textId="77777777" w:rsidTr="688E84CA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2812" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7C3D1"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidP="00E0293F" w:rsidRDefault="00963BA5" w14:paraId="2687ED00" w14:textId="4E26E073">
+          <w:p w14:paraId="2687ED00" w14:textId="4E26E073" w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w:rsidRDefault="00963BA5" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Can reactors with a transmission licence (referred to as TO Lite) </w:t>
             </w:r>
             <w:r w:rsidR="00AA376F">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>respond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00682C25" w:rsidP="00E0293F" w:rsidRDefault="209B0DA5" w14:paraId="0769F641" w14:textId="53185C08">
+          <w:p w14:paraId="0769F641" w14:textId="53185C08" w:rsidR="00682C25" w:rsidRDefault="209B0DA5" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes, </w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="7AEEF3FF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="7AEEF3FF" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">we are interested to hear </w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="00FB762F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="00FB762F" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>from participants</w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="79D9D957">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="79D9D957" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that have </w:t>
+              <w:t xml:space="preserve"> that </w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="7929CA87">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="79D9D957" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:t>have </w:t>
+            </w:r>
+            <w:r w:rsidR="7929CA87" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="79D9D957">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="79D9D957" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>a TO Lite licence</w:t>
+              <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="172067C0" w:rsidR="0F98A480">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="79D9D957" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TO Lite licence</w:t>
+            </w:r>
+            <w:r w:rsidR="0F98A480" w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00682C25" w:rsidP="00E0293F" w:rsidRDefault="00682C25" w14:paraId="2F459828" w14:textId="77777777">
+          <w:p w14:paraId="2F459828" w14:textId="77777777" w:rsidR="00682C25" w:rsidRDefault="00682C25" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidP="00E0293F" w:rsidRDefault="00963BA5" w14:paraId="479BDE15" w14:textId="67356B80">
+          <w:p w14:paraId="479BDE15" w14:textId="67356B80" w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w:rsidRDefault="00963BA5" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>This is in line with Ofgem’s decision about Mersey Reactive Power Limited.    </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00682C25" w:rsidP="00E0293F" w:rsidRDefault="00682C25" w14:paraId="5D6BBB6C" w14:textId="77777777">
+          <w:p w14:paraId="5D6BBB6C" w14:textId="77777777" w:rsidR="00682C25" w:rsidRDefault="00682C25" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00963BA5" w:rsidP="00E0293F" w:rsidRDefault="00963BA5" w14:paraId="41A3B79A" w14:textId="3AC441DA">
+          <w:p w14:paraId="41A3B79A" w14:textId="3AC441DA" w:rsidR="00963BA5" w:rsidRDefault="00963BA5" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Any reactive capability offered must be in excess of any Grid Code obligations.</w:t>
+              <w:t>Any reactive capability offered must be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in excess of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="172067C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> any Grid Code obligations.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005F3BD0" w:rsidR="00963BA5" w:rsidP="00E0293F" w:rsidRDefault="00963BA5" w14:paraId="17B10804" w14:textId="618C984F">
+          <w:p w14:paraId="17B10804" w14:textId="618C984F" w:rsidR="00963BA5" w:rsidRPr="005F3BD0" w:rsidRDefault="00963BA5" w:rsidP="00E0293F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="172067C0">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Where providers are not obligated to provide any minimum reactive capability under the Grid Code, then the above does not apply and full capability can be offered. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00E51769" w:rsidR="00F351F1" w:rsidP="00E51769" w:rsidRDefault="00F351F1" w14:paraId="0A9079DC" w14:textId="636442CC">
+    <w:p w14:paraId="0A9079DC" w14:textId="636442CC" w:rsidR="00F351F1" w:rsidRPr="00E51769" w:rsidRDefault="00F351F1" w:rsidP="00E51769">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A18E3" w:rsidRDefault="009A18E3" w14:paraId="01E4E35A" w14:textId="372E6975">
+    <w:p w14:paraId="01E4E35A" w14:textId="372E6975" w:rsidR="009A18E3" w:rsidRDefault="009A18E3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="0045020F" w14:paraId="48FDF331" w14:textId="70CC90E6">
+    <w:p w14:paraId="48FDF331" w14:textId="70CC90E6" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="0045020F" w:rsidP="00147F8C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F35A7C8">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Consultation </w:t>
       </w:r>
-      <w:r w:rsidRPr="3F35A7C8" w:rsidR="00147F8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00147F8C" w:rsidRPr="3F35A7C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Submission Information  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147F8C" w:rsidP="3F35A7C8" w:rsidRDefault="00147F8C" w14:paraId="4E71E88C" w14:textId="278BF952">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+    <w:p w14:paraId="4E71E88C" w14:textId="3F471AFC" w:rsidR="00147F8C" w:rsidRDefault="00147F8C" w:rsidP="3F35A7C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="00147F8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The submission deadline for responses to this </w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="00921D33">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00921D33" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>consultation is</w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="00432969">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00432969" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="70479E69">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="08559E2E" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10 July</w:t>
+      </w:r>
+      <w:r w:rsidR="00432969" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A040B6" w:rsidP="00A040B6" w:rsidRDefault="00A040B6" w14:paraId="72381F97" w14:textId="1EE0E0B4">
+    <w:p w14:paraId="72381F97" w14:textId="1EE0E0B4" w:rsidR="00A040B6" w:rsidRDefault="00A040B6" w:rsidP="00A040B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Submissions must be received by the submission deadline. Submissions should be sent to the following address: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00021AC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">box.voltage@neso.energy </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00A040B6" w:rsidR="00A040B6" w:rsidP="00A040B6" w:rsidRDefault="00A040B6" w14:paraId="6C6A5628" w14:textId="77777777">
+    <w:p w14:paraId="6C6A5628" w14:textId="77777777" w:rsidR="00A040B6" w:rsidRPr="00A040B6" w:rsidRDefault="00A040B6" w:rsidP="00A040B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007C7A7E" w:rsidR="00147F8C" w:rsidP="007C7A7E" w:rsidRDefault="00147F8C" w14:paraId="75FBDF9D" w14:textId="0182D7DB">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+    <w:p w14:paraId="75FBDF9D" w14:textId="0182D7DB" w:rsidR="00147F8C" w:rsidRPr="007C7A7E" w:rsidRDefault="00147F8C" w:rsidP="007C7A7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F35A7C8">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please ensure your response, supporting documents and communications relating to this </w:t>
       </w:r>
-      <w:r w:rsidRPr="3F35A7C8" w:rsidR="008C6888">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="008C6888" w:rsidRPr="3F35A7C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>exercise</w:t>
       </w:r>
       <w:r w:rsidRPr="3F35A7C8">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in English.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B22AC5" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="7C02E358" w14:textId="744051E0">
+    <w:p w14:paraId="7C02E358" w14:textId="15DAE8D4" w:rsidR="00147F8C" w:rsidRPr="00B22AC5" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00147F8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All communications and queries arising from this </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="001FAD5F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="001FAD5F" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="003C38DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="003C38DF" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00147F8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>should be conducted by email using the email address detailed above</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="003C38DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="003C38DF" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00021AC6" w:rsidRPr="688E84CA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>box.voltage@neso.energy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003C38DF" w:rsidRPr="00021AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="003C38DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="003C38DF" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="40F10EA1" w:rsidR="6E1E4E38">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="6E1E4E38" w:rsidRPr="40F10EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Any queries </w:t>
       </w:r>
-      <w:r w:rsidRPr="40F10EA1" w:rsidR="6E1E4E38">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="6E1E4E38" w:rsidRPr="40F10EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="40F10EA1" w:rsidR="6E1E4E38">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="6E1E4E38" w:rsidRPr="40F10EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t xml:space="preserve"> be submitted no later than five days prior to the submission deadline for this exercise </w:t>
+      </w:r>
+      <w:r w:rsidR="14443B9D" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">submitted</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="26C763F0" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no later than five days prior to the submission deadline for this exercise </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t xml:space="preserve"> Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="64ED144B" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">19 June</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6530" w:rsidRPr="08010C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B22AC5" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="5BA48E14" w14:textId="77777777">
+    <w:p w14:paraId="5BA48E14" w14:textId="77777777" w:rsidR="00147F8C" w:rsidRPr="00B22AC5" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B22AC5" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="63546B1C" w14:textId="3DBAD435">
+    <w:p w14:paraId="63546B1C" w14:textId="3DBAD435" w:rsidR="00147F8C" w:rsidRPr="00B22AC5" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Please ensure all emails in relation to this</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00B22AC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00B22AC5" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="7CA615B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="7CA615B7" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">consultation </w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>include the following in the subject box:</w:t>
       </w:r>
       <w:r w:rsidR="003074B3">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003074B3" w:rsidR="003074B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003074B3" w:rsidRPr="003074B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>South West</w:t>
       </w:r>
-      <w:r w:rsidRPr="003074B3" w:rsidR="00B22AC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B22AC5" w:rsidRPr="003074B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reactive</w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="00B22AC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00B22AC5" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Power 202</w:t>
       </w:r>
       <w:r w:rsidR="004F1F9E">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="00B22AC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00B22AC5" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="00584C9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00584C9C" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C260DC" w:rsidP="40F10EA1" w:rsidRDefault="00C260DC" w14:paraId="31AA8518" w14:textId="18616FE5">
+    <w:p w14:paraId="31AA8518" w14:textId="18616FE5" w:rsidR="00C260DC" w:rsidRDefault="00C260DC" w:rsidP="40F10EA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00010404" w:rsidR="00147F8C" w:rsidP="3F35A7C8" w:rsidRDefault="00147F8C" w14:paraId="21D40FA5" w14:textId="597D59B9">
+    <w:p w14:paraId="21D40FA5" w14:textId="597D59B9" w:rsidR="00147F8C" w:rsidRPr="00010404" w:rsidRDefault="00147F8C" w:rsidP="3F35A7C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Following receipt of responses NESO may</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="08533FB9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="08533FB9" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ask follow-up </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="2DD0D40A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="2DD0D40A" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">clarification </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="08533FB9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="08533FB9" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>questions to clarify our understanding, or if needed</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> organise follow</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="1DBE1B21">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="1DBE1B21" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>up meetings with market participants to discuss the information received in more detail</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="4CDD28F8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="4CDD28F8" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="6CACE237">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="6CACE237" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>clarify our</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="4CDD28F8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="4CDD28F8" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> understanding. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="5F68FB2A" w14:textId="78AA7800">
+    <w:p w14:paraId="5F68FB2A" w14:textId="78AA7800" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Expenses </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA3042" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="59786C5F" w14:textId="6E9736B4">
+    <w:p w14:paraId="59786C5F" w14:textId="6E9736B4" w:rsidR="00147F8C" w:rsidRPr="00CA3042" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">NESO shall not be responsible for or pay for any costs or expenses that may be incurred by the </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00A133D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00A133D1" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>market participant</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the preparation and submission of a response to this</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00A133D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00A133D1" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> consultation</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA3844" w:rsidP="00147F8C" w:rsidRDefault="00FA3844" w14:paraId="593B8B10" w14:textId="500CF716">
+    <w:p w14:paraId="593B8B10" w14:textId="500CF716" w:rsidR="00FA3844" w:rsidRDefault="00FA3844" w:rsidP="00147F8C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Conduction and Conflicts of Interest </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00111B81" w:rsidRDefault="00111B81" w14:paraId="37809431" w14:textId="00952CF1">
+    <w:p w14:paraId="37809431" w14:textId="00952CF1" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00111B81">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4CED7443">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>For the duration of th</w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="00D761D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00D761D7" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="5058E18F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="5058E18F" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="00D761D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00D761D7" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and for the duration of any</w:t>
       </w:r>
       <w:r w:rsidR="00292898">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="23F311DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="23F311DB" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">subsequent procurement </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="00737C0D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00737C0D" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">process, </w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="00737C0D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00737C0D" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="4CED7443">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> attempt by </w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="00447786">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00447786" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>any market participant</w:t>
       </w:r>
       <w:r w:rsidRPr="4CED7443">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or their advisors to </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="369997BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="369997BA" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">unduly </w:t>
       </w:r>
       <w:r w:rsidRPr="4CED7443">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">influence the </w:t>
       </w:r>
-      <w:r w:rsidRPr="19021451" w:rsidR="2129D318">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="2129D318" w:rsidRPr="19021451">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
       <w:r w:rsidRPr="4CED7443">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in any way may result in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="4CED7443" w:rsidR="00447786">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00447786" w:rsidRPr="4CED7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="4CED7443">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> being disqualified.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00111B81" w:rsidRDefault="00111B81" w14:paraId="5AC1DA84" w14:textId="2A27EBEC">
+    <w:p w14:paraId="5AC1DA84" w14:textId="2A27EBEC" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00111B81">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Specifically, </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00447786">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00447786" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>market participants</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall not directly or indirectly, at any time:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00F015D0" w:rsidRDefault="00111B81" w14:paraId="59E8D511" w14:textId="76CFE466">
+    <w:p w14:paraId="59E8D511" w14:textId="76CFE466" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00F015D0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">devise or amend the content of </w:t>
       </w:r>
-      <w:r w:rsidRPr="40F10EA1" w:rsidR="00737C0D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00737C0D" w:rsidRPr="40F10EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>any Consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="6A7540D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="6A7540D2" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Response</w:t>
       </w:r>
-      <w:r w:rsidRPr="40F10EA1" w:rsidR="00447786">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00447786" w:rsidRPr="40F10EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>n accordance with any agreement or arrangement with any other person, other than in good faith with a person who is a proposed subcontractor, funder, consultant or agent;  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00F015D0" w:rsidRDefault="00111B81" w14:paraId="5442C238" w14:textId="04F7CC96">
+    <w:p w14:paraId="5442C238" w14:textId="04F7CC96" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00F015D0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>enter into any agreement or arrangement with any other person as to the form or content of any other</w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="00A7677A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00A7677A" w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="609AB215">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="609AB215" w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="46304EE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="46304EE1" w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Response, or</w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="00111B81">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> offer to pay any sum of money or valuable consideration to any person to effect changes to the form or content of any other </w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="00A7677A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00A7677A" w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="688E84CA" w:rsidR="7B237C75">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="7B237C75" w:rsidRPr="688E84CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Response;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00F015D0" w:rsidRDefault="00111B81" w14:paraId="2021BE67" w14:textId="19922C04">
+    <w:p w14:paraId="2021BE67" w14:textId="19922C04" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00F015D0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>enter into any agreement or arrangement with any other person that has the effect of prohibiting or excluding that person from </w:t>
       </w:r>
-      <w:r w:rsidRPr="40F10EA1" w:rsidR="000173F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="000173F7" w:rsidRPr="40F10EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">participating in this </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="00737C0D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00737C0D" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>consultation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00F015D0" w:rsidRDefault="00111B81" w14:paraId="49924A03" w14:textId="6B8DD144">
+    <w:p w14:paraId="49924A03" w14:textId="6B8DD144" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00F015D0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">canvass NESO or any employees or agents of NESO in relation to this </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="3451C733">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="3451C733" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>consultation</w:t>
       </w:r>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>; or  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00F015D0" w:rsidRDefault="00111B81" w14:paraId="0C2E31B4" w14:textId="4EDEBB25">
+    <w:p w14:paraId="0C2E31B4" w14:textId="4EDEBB25" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00F015D0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">attempt to obtain information from any of the employees or agents of NESO or their advisers concerning another </w:t>
       </w:r>
-      <w:r w:rsidRPr="40F10EA1" w:rsidR="000173F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="000173F7" w:rsidRPr="40F10EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>market participant o</w:t>
       </w:r>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r </w:t>
       </w:r>
-      <w:r w:rsidRPr="40F10EA1" w:rsidR="000173F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="000173F7" w:rsidRPr="40F10EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>submission</w:t>
       </w:r>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00F015D0" w:rsidRDefault="00111B81" w14:paraId="63358D59" w14:textId="77777777">
+    <w:p w14:paraId="63358D59" w14:textId="77777777" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00F015D0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Collude in any way; </w:t>
       </w:r>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00F015D0" w:rsidRDefault="00111B81" w14:paraId="187C69B3" w14:textId="77777777">
+    <w:p w14:paraId="187C69B3" w14:textId="77777777" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00F015D0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Fix or set the price for the services;</w:t>
       </w:r>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00F015D0" w:rsidRDefault="00111B81" w14:paraId="77EFADBF" w14:textId="18B10642">
+    <w:p w14:paraId="77EFADBF" w14:textId="18B10642" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00F015D0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Engage in bribery by you or your appointed advisers in relation to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="1DAFF811">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="1DAFF811" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="40F10EA1" w:rsidR="008D283E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="008D283E" w:rsidRPr="40F10EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any subsequent procurement; </w:t>
       </w:r>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00F015D0" w:rsidRDefault="00111B81" w14:paraId="40E981A8" w14:textId="10FE04B7">
+    <w:p w14:paraId="40E981A8" w14:textId="10FE04B7" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="00111B81" w:rsidP="00F015D0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Inappropriately influence this </w:t>
       </w:r>
-      <w:r w:rsidRPr="7CF42324" w:rsidR="6E595AFE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="6E595AFE" w:rsidRPr="7CF42324">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="40F10EA1" w:rsidR="008D283E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="008D283E" w:rsidRPr="40F10EA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any subsequent </w:t>
       </w:r>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>procurement event in any other way</w:t>
       </w:r>
       <w:r w:rsidRPr="40F10EA1">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00111B81" w:rsidR="00111B81" w:rsidP="00111B81" w:rsidRDefault="008D283E" w14:paraId="591FDAE1" w14:textId="58D65860">
+    <w:p w14:paraId="591FDAE1" w14:textId="58D65860" w:rsidR="00111B81" w:rsidRPr="00111B81" w:rsidRDefault="008D283E" w:rsidP="00111B81">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Market </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00D761D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00D761D7" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>participants</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00111B81">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00111B81" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> are responsible for ensuring that no conflicts of interest exist between the bidder and its advisers, and NESO and its advisers.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D40D6" w:rsidR="000D40D6" w:rsidP="000D40D6" w:rsidRDefault="00111B81" w14:paraId="0A17BBBF" w14:textId="10CD13AD">
+    <w:p w14:paraId="0A17BBBF" w14:textId="10CD13AD" w:rsidR="000D40D6" w:rsidRPr="000D40D6" w:rsidRDefault="00111B81" w:rsidP="000D40D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">NESO reserves the right to disqualify from the </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00D761D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00D761D7" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>market</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>, any provider if they breach these rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00147F8C" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="7BE26AD9" w14:textId="3F3B1904">
+    <w:p w14:paraId="7BE26AD9" w14:textId="3F3B1904" w:rsidR="00147F8C" w:rsidRPr="00147F8C" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Confidentiality  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1995" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="332AD75D" w14:textId="294C315C">
+    <w:p w14:paraId="332AD75D" w14:textId="294C315C" w:rsidR="00CB1995" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All details of this</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00E941FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00E941FD" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="2413F6F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="2413F6F2" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00E941FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00E941FD" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> exercise</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and associated documents must be treated as private and confidential and shall not be disclosed to any other party, except where this is necessary for you to prepare and submit a response</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00CB1995">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00CB1995" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or where information is publicly available</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1995" w:rsidP="00147F8C" w:rsidRDefault="00CB1995" w14:paraId="202468B7" w14:textId="77777777">
+    <w:p w14:paraId="202468B7" w14:textId="77777777" w:rsidR="00CB1995" w:rsidRDefault="00CB1995" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA3042" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00CB1995" w14:paraId="382A0E14" w14:textId="1486D684">
+    <w:p w14:paraId="382A0E14" w14:textId="1486D684" w:rsidR="00147F8C" w:rsidRPr="00CA3042" w:rsidRDefault="00CB1995" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Market participants </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00147F8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00147F8C" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">must ensure that </w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00147F8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00147F8C" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">have an adequate confidentiality agreement in place with any subcontractors, consultants or agents before issuing them with any </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="000C5F13">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="000C5F13" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">confidential </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00147F8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00147F8C" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>information concerning the requirements of thi</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="000C5F13">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="000C5F13" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s exercise.</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="00147F8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="00147F8C" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA3042" w:rsidR="00147F8C" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="1EF48143" w14:textId="77777777">
+    <w:p w14:paraId="1EF48143" w14:textId="77777777" w:rsidR="00147F8C" w:rsidRPr="00CA3042" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA3042" w:rsidR="00D803D4" w:rsidP="00147F8C" w:rsidRDefault="00147F8C" w14:paraId="642F231B" w14:textId="35071D3E">
+    <w:p w14:paraId="642F231B" w14:textId="35071D3E" w:rsidR="00D803D4" w:rsidRPr="00CA3042" w:rsidRDefault="00147F8C" w:rsidP="00147F8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Details of your response to this </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="3BFAD8B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="3BFAD8B8" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="000C5F13">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="000C5F13" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shall not be disclosed to any third party unless such disclosure is required by OFGEM, DESNZ, and/or law or court order. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4613D" w:rsidP="40F10EA1" w:rsidRDefault="00147F8C" w14:paraId="2B592630" w14:textId="17AF47CF">
+    <w:p w14:paraId="2B592630" w14:textId="17AF47CF" w:rsidR="00F4613D" w:rsidRDefault="00147F8C" w:rsidP="40F10EA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NESO reserve the right</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="000C5F13">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="000C5F13" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (but will not be obligated)</w:t>
       </w:r>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to publish an anonymised summary of responses</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="006C1545">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="006C1545" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to this </w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="509F2603">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="509F2603" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultation</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="006C1545">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="006C1545" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> exercise. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD6DA7" w:rsidP="00D803D4" w:rsidRDefault="00CD6DA7" w14:paraId="503B95DE" w14:textId="77777777">
+    <w:p w14:paraId="503B95DE" w14:textId="77777777" w:rsidR="00CD6DA7" w:rsidRDefault="00CD6DA7" w:rsidP="00D803D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00301FF8" w:rsidP="00D803D4" w:rsidRDefault="00301FF8" w14:paraId="5EB27647" w14:textId="69893823">
+    <w:p w14:paraId="5EB27647" w14:textId="69893823" w:rsidR="00301FF8" w:rsidRDefault="00301FF8" w:rsidP="00D803D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="172067C0">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Appen</w:t>
       </w:r>
-      <w:r w:rsidRPr="172067C0" w:rsidR="4437A2A0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+      <w:r w:rsidR="4437A2A0" w:rsidRPr="172067C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">dix A </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE2AAF" w:rsidR="00CD6DA7" w:rsidP="00D803D4" w:rsidRDefault="00CD6DA7" w14:paraId="3CE73C64" w14:textId="77777777">
+    <w:p w14:paraId="3CE73C64" w14:textId="77777777" w:rsidR="00CD6DA7" w:rsidRPr="00EE2AAF" w:rsidRDefault="00CD6DA7" w:rsidP="00D803D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4868"/>
         <w:gridCol w:w="4868"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E0293F" w:rsidR="172067C0" w:rsidTr="3F35A7C8" w14:paraId="49F3CF0D" w14:textId="77777777">
+      <w:tr w:rsidR="172067C0" w:rsidRPr="00E0293F" w14:paraId="49F3CF0D" w14:textId="77777777" w:rsidTr="3F35A7C8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="650B4E" w:themeFill="text2" w:themeFillTint="E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E0293F" w:rsidR="4437A2A0" w:rsidP="172067C0" w:rsidRDefault="4437A2A0" w14:paraId="5061619A" w14:textId="500777AE">
+          <w:p w14:paraId="5061619A" w14:textId="500777AE" w:rsidR="4437A2A0" w:rsidRPr="00E0293F" w:rsidRDefault="4437A2A0" w:rsidP="172067C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0293F">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Checklist for this Pre-Market Consultation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E0293F" w:rsidR="172067C0" w:rsidTr="3F35A7C8" w14:paraId="1912C59F" w14:textId="77777777">
+      <w:tr w:rsidR="172067C0" w:rsidRPr="00E0293F" w14:paraId="1912C59F" w14:textId="77777777" w:rsidTr="3F35A7C8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="650B4E" w:themeFill="text2" w:themeFillTint="E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E0293F" w:rsidR="4437A2A0" w:rsidP="172067C0" w:rsidRDefault="4437A2A0" w14:paraId="33C32A2F" w14:textId="14F9AA1A">
+          <w:p w14:paraId="33C32A2F" w14:textId="14F9AA1A" w:rsidR="4437A2A0" w:rsidRPr="00E0293F" w:rsidRDefault="4437A2A0" w:rsidP="172067C0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0293F">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Document </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="650B4E" w:themeFill="text2" w:themeFillTint="E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E0293F" w:rsidR="4437A2A0" w:rsidP="172067C0" w:rsidRDefault="4437A2A0" w14:paraId="2DEBCCDC" w14:textId="0A322936">
+          <w:p w14:paraId="2DEBCCDC" w14:textId="0A322936" w:rsidR="4437A2A0" w:rsidRPr="00E0293F" w:rsidRDefault="4437A2A0" w:rsidP="172067C0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0293F">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E0293F" w:rsidR="172067C0" w:rsidTr="3F35A7C8" w14:paraId="7EA1265C" w14:textId="77777777">
+      <w:tr w:rsidR="172067C0" w:rsidRPr="00E0293F" w14:paraId="7EA1265C" w14:textId="77777777" w:rsidTr="3F35A7C8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E0293F" w:rsidR="172067C0" w:rsidP="172067C0" w:rsidRDefault="3C6071F7" w14:paraId="238A517B" w14:textId="54AE7094">
+          <w:p w14:paraId="238A517B" w14:textId="54AE7094" w:rsidR="172067C0" w:rsidRPr="00E0293F" w:rsidRDefault="3C6071F7" w:rsidP="172067C0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0293F">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Pre-Market Consultation Instructions (this document)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E0293F" w:rsidR="172067C0" w:rsidP="172067C0" w:rsidRDefault="3C6071F7" w14:paraId="218C1B60" w14:textId="421A9735">
+          <w:p w14:paraId="218C1B60" w14:textId="421A9735" w:rsidR="172067C0" w:rsidRPr="00E0293F" w:rsidRDefault="3C6071F7" w:rsidP="172067C0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0293F">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>For information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E0293F" w:rsidR="172067C0" w:rsidTr="3F35A7C8" w14:paraId="0386F899" w14:textId="77777777">
+      <w:tr w:rsidR="172067C0" w:rsidRPr="00E0293F" w14:paraId="0386F899" w14:textId="77777777" w:rsidTr="3F35A7C8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E0293F" w:rsidR="172067C0" w:rsidP="172067C0" w:rsidRDefault="00EE2AAF" w14:paraId="0C8AC86B" w14:textId="615E0206">
+          <w:p w14:paraId="0C8AC86B" w14:textId="615E0206" w:rsidR="172067C0" w:rsidRPr="00E0293F" w:rsidRDefault="00EE2AAF" w:rsidP="172067C0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">South West </w:t>
+              <w:t>South West</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E0293F" w:rsidR="2795A70C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="2795A70C" w:rsidRPr="00E0293F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Reactive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E0293F" w:rsidR="2795A70C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="2795A70C" w:rsidRPr="00E0293F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Power</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E0293F" w:rsidR="2795A70C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="2795A70C" w:rsidRPr="00E0293F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="004F1F9E">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E0293F" w:rsidR="2795A70C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="2795A70C" w:rsidRPr="00E0293F">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Consultation Proforma </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E0293F" w:rsidR="172067C0" w:rsidP="17554A2C" w:rsidRDefault="3C6071F7" w14:paraId="11599A13" w14:textId="3D275B7E">
+          <w:p w14:paraId="11599A13" w14:textId="3D275B7E" w:rsidR="172067C0" w:rsidRPr="00E0293F" w:rsidRDefault="3C6071F7" w:rsidP="17554A2C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0293F">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">For completion and return to NESO </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E0293F" w:rsidR="172067C0" w:rsidP="172067C0" w:rsidRDefault="3C6071F7" w14:paraId="70C09764" w14:textId="12B93AFA">
+          <w:p w14:paraId="70C09764" w14:textId="12B93AFA" w:rsidR="172067C0" w:rsidRPr="00E0293F" w:rsidRDefault="3C6071F7" w:rsidP="172067C0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0293F">
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(optional for those who wish to return feedback)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00301FF8" w:rsidP="00CD6DA7" w:rsidRDefault="00301FF8" w14:paraId="50948C44" w14:textId="1FDBBFA4">
+    <w:p w14:paraId="50948C44" w14:textId="1FDBBFA4" w:rsidR="00301FF8" w:rsidRDefault="00301FF8" w:rsidP="00CD6DA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD6DA7" w:rsidP="00CD6DA7" w:rsidRDefault="00CD6DA7" w14:paraId="5FAC2160" w14:textId="77777777">
+    <w:p w14:paraId="5FAC2160" w14:textId="77777777" w:rsidR="00CD6DA7" w:rsidRDefault="00CD6DA7" w:rsidP="00CD6DA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD6DA7" w:rsidSect="008529D4">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="397" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00811F5F" w:rsidP="00A62BFF" w:rsidRDefault="00811F5F" w14:paraId="1BB655E0" w14:textId="77777777">
+    <w:p w14:paraId="38D7C6BE" w14:textId="77777777" w:rsidR="00AE71BC" w:rsidRDefault="00AE71BC" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00811F5F" w:rsidP="00A62BFF" w:rsidRDefault="00811F5F" w14:paraId="22B8F0F9" w14:textId="77777777">
+    <w:p w14:paraId="4068D8D3" w14:textId="77777777" w:rsidR="00AE71BC" w:rsidRDefault="00AE71BC" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00811F5F" w:rsidRDefault="00811F5F" w14:paraId="4873C3FE" w14:textId="77777777">
+    <w:p w14:paraId="357F27D8" w14:textId="77777777" w:rsidR="00AE71BC" w:rsidRDefault="00AE71BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8675,863 +8930,863 @@
   </w:font>
   <w:font w:name="HGPMinchoE">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00BD7A66" w:rsidRDefault="00BD7A66" w14:paraId="60681EB1" w14:textId="250ACF16">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60681EB1" w14:textId="250ACF16" w:rsidR="00BD7A66" w:rsidRDefault="00BD7A66">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AB74188" wp14:editId="4D3FC84A">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="15875" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10" descr="Internal Use Only">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00BD7A66" w:rsidR="00BD7A66" w:rsidP="00BD7A66" w:rsidRDefault="00BD7A66" w14:paraId="1B01F0B4" w14:textId="347BE3D6">
+                        <w:p w14:paraId="1B01F0B4" w14:textId="347BE3D6" w:rsidR="00BD7A66" w:rsidRPr="00BD7A66" w:rsidRDefault="00BD7A66" w:rsidP="00BD7A66">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00BD7A66">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Internal Use Only</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2AB74188">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2AB74188" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658245;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="Internal Use Only" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmoNP/DwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7jjRVSWdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2B6ly+i3xz1A6AWp/gs&#10;LE8wBgc1QulAv6Gm17EaupjhWLOk+xE+hF6++Ca4WK9TEGrJsrA1O8tj6shZJPS1e2PODqwHXNcT&#10;jJJixTvy+9j4p7frY8AVpM1Efns2B9pRh2m3w5uJQv/1nqKuL3v1EwAA//8DAFBLAwQUAAYACAAA&#10;ACEA2G08/tcAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3FjKDhUrTaeJ&#10;f+JKmQRHt/Gaao1T6mwr354AB7j4yXrWez+X69kP6kiT9IENXC8yUMRtsD13Bravj1c3oCQiWxwC&#10;k4FPElhX52clFjac+IWOdexUCmEp0ICLcSy0ltaRR1mEkTh5uzB5jGmdOm0nPKVwP+hlluXaY8+p&#10;weFId47afX3wBvL7p40b3/L3j91SnqUJ+1iHB2MuL+bNLahIc/w7hm/8hA5VYmrCga2owUB6JP7M&#10;5OWrFajmV3VV6v/s1RcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJqDT/w8CAAAhBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2G08/tcAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;">
+            <v:shape id="Text Box 10" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Internal Use Only" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658245;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmoNP/DwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7jjRVSWdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2B6ly+i3xz1A6AWp/gs&#10;LE8wBgc1QulAv6Gm17EaupjhWLOk+xE+hF6++Ca4WK9TEGrJsrA1O8tj6shZJPS1e2PODqwHXNcT&#10;jJJixTvy+9j4p7frY8AVpM1Efns2B9pRh2m3w5uJQv/1nqKuL3v1EwAA//8DAFBLAwQUAAYACAAA&#10;ACEA2G08/tcAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3FjKDhUrTaeJ&#10;f+JKmQRHt/Gaao1T6mwr354AB7j4yXrWez+X69kP6kiT9IENXC8yUMRtsD13Bravj1c3oCQiWxwC&#10;k4FPElhX52clFjac+IWOdexUCmEp0ICLcSy0ltaRR1mEkTh5uzB5jGmdOm0nPKVwP+hlluXaY8+p&#10;weFId47afX3wBvL7p40b3/L3j91SnqUJ+1iHB2MuL+bNLahIc/w7hm/8hA5VYmrCga2owUB6JP7M&#10;5OWrFajmV3VV6v/s1RcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJqDT/w8CAAAhBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2G08/tcAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00BD7A66" w:rsidR="00BD7A66" w:rsidP="00BD7A66" w:rsidRDefault="00BD7A66" w14:paraId="5CACBA02" w14:textId="347BE3D6">
+                  <w:p w14:paraId="1B01F0B4" w14:textId="347BE3D6" w:rsidR="00BD7A66" w:rsidRPr="00BD7A66" w:rsidRDefault="00BD7A66" w:rsidP="00BD7A66">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00BD7A66">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Internal Use Only</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00B26D29" w:rsidP="00B17C6A" w:rsidRDefault="00BD7A66" w14:paraId="40807D17" w14:textId="7739773D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40807D17" w14:textId="7739773D" w:rsidR="00B26D29" w:rsidRDefault="00BD7A66" w:rsidP="00B17C6A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72A04549" wp14:editId="2793631E">
               <wp:simplePos x="689317" y="10480431"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="15875" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Text Box 11" descr="Internal Use Only">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00BD7A66" w:rsidR="00BD7A66" w:rsidP="00BD7A66" w:rsidRDefault="00614213" w14:paraId="4603039D" w14:textId="7728A0B5">
+                        <w:p w14:paraId="4603039D" w14:textId="7728A0B5" w:rsidR="00BD7A66" w:rsidRPr="00BD7A66" w:rsidRDefault="00614213" w:rsidP="00BD7A66">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="72A04549">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="72A04549" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 11" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658246;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="Internal Use Only" o:spid="_x0000_s1029" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWL1J3EAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSdEZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;jhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZi24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nN3e3C0o4ugaMWbLrz9b58FWAJhGU1OFWElnstPWh&#10;Dx1DYi0Dm0aptBllfjNgzmjJrh1GFLp9R5qqpDdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2D6OV9EvznqB0AtTvFZ&#10;WJ5gDA5qhNKBfkNNr2M1dDHDsWZJ9yN8CL188U1wsV6nINSSZWFrdpbH1JGzSOhr98acHVgPuK4n&#10;GCXFinfk97HxT2/Xx4ArSJuJ/PZsDrSjDtNuhzcThf7rPUVdX/bqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANhtPP7XAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYyg4VK02n&#10;iX/iSpkER7fxmmqNU+psK9+eAAe4+Ml61ns/l+vZD+pIk/SBDVwvMlDEbbA9dwa2r49XN6AkIlsc&#10;ApOBTxJYV+dnJRY2nPiFjnXsVAphKdCAi3EstJbWkUdZhJE4ebsweYxpnTptJzylcD/oZZbl2mPP&#10;qcHhSHeO2n198Aby+6eNG9/y94/dUp6lCftYhwdjLi/mzS2oSHP8O4Zv/IQOVWJqwoGtqMFAeiT+&#10;zOTlqxWo5ld1Ver/7NUXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYvUncQAgAAIQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhtPP7XAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;">
+            <v:shape id="Text Box 11" o:spid="_x0000_s1029" type="#_x0000_t202" alt="Internal Use Only" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658246;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWL1J3EAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSdEZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;jhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZi24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nN3e3C0o4ugaMWbLrz9b58FWAJhGU1OFWElnstPWh&#10;Dx1DYi0Dm0aptBllfjNgzmjJrh1GFLp9R5qqpDdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2D6OV9EvznqB0AtTvFZ&#10;WJ5gDA5qhNKBfkNNr2M1dDHDsWZJ9yN8CL188U1wsV6nINSSZWFrdpbH1JGzSOhr98acHVgPuK4n&#10;GCXFinfk97HxT2/Xx4ArSJuJ/PZsDrSjDtNuhzcThf7rPUVdX/bqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANhtPP7XAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYyg4VK02n&#10;iX/iSpkER7fxmmqNU+psK9+eAAe4+Ml61ns/l+vZD+pIk/SBDVwvMlDEbbA9dwa2r49XN6AkIlsc&#10;ApOBTxJYV+dnJRY2nPiFjnXsVAphKdCAi3EstJbWkUdZhJE4ebsweYxpnTptJzylcD/oZZbl2mPP&#10;qcHhSHeO2n198Aby+6eNG9/y94/dUp6lCftYhwdjLi/mzS2oSHP8O4Zv/IQOVWJqwoGtqMFAeiT+&#10;zOTlqxWo5ld1Ver/7NUXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYvUncQAgAAIQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhtPP7XAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00BD7A66" w:rsidR="00BD7A66" w:rsidP="00BD7A66" w:rsidRDefault="00614213" w14:paraId="12E836B6" w14:textId="7728A0B5">
+                  <w:p w14:paraId="4603039D" w14:textId="7728A0B5" w:rsidR="00BD7A66" w:rsidRPr="00BD7A66" w:rsidRDefault="00614213" w:rsidP="00BD7A66">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00EB2BC1" w:rsidR="00F4613D">
+    <w:r w:rsidR="00F4613D" w:rsidRPr="00EB2BC1">
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C77F482" wp14:editId="70EBE488">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="rightMargin">
                 <wp:posOffset>88265</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-240030</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="342900" cy="295275"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="533675614" name="Text Box 533675614"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="342900" cy="295275"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00F4613D" w:rsidP="00F4613D" w:rsidRDefault="00F4613D" w14:paraId="4FD46974" w14:textId="77777777">
+                        <w:p w14:paraId="4FD46974" w14:textId="77777777" w:rsidR="00F4613D" w:rsidRDefault="00F4613D" w:rsidP="00F4613D">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shape id="Text Box 533675614" style="position:absolute;margin-left:6.95pt;margin-top:-18.9pt;width:27pt;height:23.25pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1030" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB78tup+gEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+x4ydpYIVXXrtOk&#10;7kNq9wMIxjEacBmQ2Nmv7wW7abS+TfMDAq7vufece1hfDUaTg/RBgWV0PispkVZAo+yO0Z+Pd+8u&#10;KQmR24ZrsJLRowz0avP2zbp3taygA91ITxDEhrp3jHYxurooguik4WEGTloMtuANj3j0u6LxvEd0&#10;o4uqLD8UPfjGeRAyBLy9HYN0k/HbVor4vW2DjEQzir3FvPq8btNabNa83nnuOiWmNvg/dGG4slj0&#10;BHXLIyd7r15BGSU8BGjjTIApoG2VkJkDspmXf7F56LiTmQuKE9xJpvD/YMW3w4P74UkcPsKAA8wk&#10;grsH8SsQCzcdtzt57T30neQNFp4nyYrehXpKTVKHOiSQbf8VGhwy30fIQEPrTVIFeRJExwEcT6LL&#10;IRKBl+8X1arEiMBQtVpWF8tcgdfPyc6H+FmCIWnDqMeZZnB+uA8xNcPr519SLQt3Sus8V21Jzyhi&#10;LnPCWcSoiLbTyjB6WaZvNELi+Mk2OTlypcc9FtB2Ip14jozjsB2IahhdpNykwRaaI6rgYXQZvgrc&#10;dOD/UNKjwxgNv/fcS0r0F4tKruaLRbJkPiyWFxUe/Hlkex7hViAUo5GScXsTs41HyteoeKuyGi+d&#10;TC2jc7JIk8uTNc/P+a+Xt7h5AgAA//8DAFBLAwQUAAYACAAAACEAASHcq9sAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3LYEButW6k4IxBW08SFxyxqvrWicqsnW8u8xJzi+&#10;9qPXj4vN5Dt1oiG2gRGu5gYUcRVcyzXC2+vTbAUqJsvOdoEJ4ZsibMrzs8LmLoy8pdMu1UpKOOYW&#10;oUmpz7WOVUPexnnoiWV3CIO3SeJQazfYUcp9p6+NWWpvW5YLje3poaHqa3f0CO/Ph8+PG/NSP/rb&#10;fgyT0ezXGvHyYrq/A5VoSn8w/OqLOpTitA9HdlF1khdrIRFmi0xeEGCZyWCPsMpAl4X+71/+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHvy26n6AQAA0wMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAEh3KvbAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;VAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" w14:anchorId="0C77F482">
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="0C77F482" id="Text Box 533675614" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:6.95pt;margin-top:-18.9pt;width:27pt;height:23.25pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB78tup+gEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+x4ydpYIVXXrtOk&#10;7kNq9wMIxjEacBmQ2Nmv7wW7abS+TfMDAq7vufece1hfDUaTg/RBgWV0PispkVZAo+yO0Z+Pd+8u&#10;KQmR24ZrsJLRowz0avP2zbp3taygA91ITxDEhrp3jHYxurooguik4WEGTloMtuANj3j0u6LxvEd0&#10;o4uqLD8UPfjGeRAyBLy9HYN0k/HbVor4vW2DjEQzir3FvPq8btNabNa83nnuOiWmNvg/dGG4slj0&#10;BHXLIyd7r15BGSU8BGjjTIApoG2VkJkDspmXf7F56LiTmQuKE9xJpvD/YMW3w4P74UkcPsKAA8wk&#10;grsH8SsQCzcdtzt57T30neQNFp4nyYrehXpKTVKHOiSQbf8VGhwy30fIQEPrTVIFeRJExwEcT6LL&#10;IRKBl+8X1arEiMBQtVpWF8tcgdfPyc6H+FmCIWnDqMeZZnB+uA8xNcPr519SLQt3Sus8V21Jzyhi&#10;LnPCWcSoiLbTyjB6WaZvNELi+Mk2OTlypcc9FtB2Ip14jozjsB2IahhdpNykwRaaI6rgYXQZvgrc&#10;dOD/UNKjwxgNv/fcS0r0F4tKruaLRbJkPiyWFxUe/Hlkex7hViAUo5GScXsTs41HyteoeKuyGi+d&#10;TC2jc7JIk8uTNc/P+a+Xt7h5AgAA//8DAFBLAwQUAAYACAAAACEAASHcq9sAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3LYEButW6k4IxBW08SFxyxqvrWicqsnW8u8xJzi+&#10;9qPXj4vN5Dt1oiG2gRGu5gYUcRVcyzXC2+vTbAUqJsvOdoEJ4ZsibMrzs8LmLoy8pdMu1UpKOOYW&#10;oUmpz7WOVUPexnnoiWV3CIO3SeJQazfYUcp9p6+NWWpvW5YLje3poaHqa3f0CO/Ph8+PG/NSP/rb&#10;fgyT0ezXGvHyYrq/A5VoSn8w/OqLOpTitA9HdlF1khdrIRFmi0xeEGCZyWCPsMpAl4X+71/+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHvy26n6AQAA0wMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAEh3KvbAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;VAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00F4613D" w:rsidP="00F4613D" w:rsidRDefault="00F4613D" w14:paraId="407CE2FB" w14:textId="77777777">
+                  <w:p w14:paraId="4FD46974" w14:textId="77777777" w:rsidR="00F4613D" w:rsidRDefault="00F4613D" w:rsidP="00F4613D">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00B26D29" w:rsidRDefault="00BD7A66" w14:paraId="4B6733FB" w14:textId="447CAE1E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B6733FB" w14:textId="447CAE1E" w:rsidR="00B26D29" w:rsidRDefault="00BD7A66">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E309601" wp14:editId="2F674024">
               <wp:simplePos x="689317" y="10480431"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="15875" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Text Box 9" descr="Internal Use Only">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00BD7A66" w:rsidR="00BD7A66" w:rsidP="00BD7A66" w:rsidRDefault="009C7576" w14:paraId="7E57F0D4" w14:textId="26E2BBC3">
+                        <w:p w14:paraId="7E57F0D4" w14:textId="26E2BBC3" w:rsidR="00BD7A66" w:rsidRPr="00BD7A66" w:rsidRDefault="009C7576" w:rsidP="00BD7A66">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7E309601">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7E309601" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 9" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658244;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" alt="Internal Use Only" o:spid="_x0000_s1032" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAllUawEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdAacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2W62bqdhF/mJpPnx+LS667QiZ+F8A6ak00lOiTAcqsYcS/r9Zfvp&#10;hhIfmKmYAiNKehGe3q0/fli1thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8umNWOdZi&#10;dq2yWZ4vsxZcZR1w4T1aH3onXaf8UgoenqT0IhBVUuwtpNOl8xDPbL1ixdExWzd8aIP9QxeaNQaL&#10;vqV6YIGRk2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83zb5mVqRZkBxv32jy/y8tfzzv7bMjofsCHS4w&#10;EtJaX3g0xnk66XT8YqcE/Ujh5Y020QXC0Tiff75ZLijh6BowZsmuP1vnw1cBmkRQUodbSWSx886H&#10;PnQMibUMbBul0maU+c2AOaMlu3YYUegOHWmqki7H7g9QXXAoB/2+veXbBkvvmA/PzOGCcQ4UbXjC&#10;QypoSwoDoqQG9+Nv9hiPvKOXkhYFU1KDiqZEfTO4j9linudRYOmGwI3gkMD0Nl9Evznpe0AtTvFZ&#10;WJ5gDA5qhNKBfkVNb2I1dDHDsWZJDyO8D7188U1wsdmkINSSZWFn9pbH1JGzSOhL98qcHVgPuK5H&#10;GCXFinfk97HxT283p4ArSJuJ/PZsDrSjDtNuhzcThf7rPUVdX/b6JwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANhtPP7XAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYyg4VK02n&#10;iX/iSpkER7fxmmqNU+psK9+eAAe4+Ml61ns/l+vZD+pIk/SBDVwvMlDEbbA9dwa2r49XN6AkIlsc&#10;ApOBTxJYV+dnJRY2nPiFjnXsVAphKdCAi3EstJbWkUdZhJE4ebsweYxpnTptJzylcD/oZZbl2mPP&#10;qcHhSHeO2n198Aby+6eNG9/y94/dUp6lCftYhwdjLi/mzS2oSHP8O4Zv/IQOVWJqwoGtqMFAeiT+&#10;zOTlqxWo5ld1Ver/7NUXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACWVRrAQAgAAIQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhtPP7XAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;">
+            <v:shape id="Text Box 9" o:spid="_x0000_s1032" type="#_x0000_t202" alt="Internal Use Only" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658244;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAllUawEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdAacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2W62bqdhF/mJpPnx+LS667QiZ+F8A6ak00lOiTAcqsYcS/r9Zfvp&#10;hhIfmKmYAiNKehGe3q0/fli1thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8umNWOdZi&#10;dq2yWZ4vsxZcZR1w4T1aH3onXaf8UgoenqT0IhBVUuwtpNOl8xDPbL1ixdExWzd8aIP9QxeaNQaL&#10;vqV6YIGRk2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83zb5mVqRZkBxv32jy/y8tfzzv7bMjofsCHS4w&#10;EtJaX3g0xnk66XT8YqcE/Ujh5Y020QXC0Tiff75ZLijh6BowZsmuP1vnw1cBmkRQUodbSWSx886H&#10;PnQMibUMbBul0maU+c2AOaMlu3YYUegOHWmqki7H7g9QXXAoB/2+veXbBkvvmA/PzOGCcQ4UbXjC&#10;QypoSwoDoqQG9+Nv9hiPvKOXkhYFU1KDiqZEfTO4j9linudRYOmGwI3gkMD0Nl9Evznpe0AtTvFZ&#10;WJ5gDA5qhNKBfkVNb2I1dDHDsWZJDyO8D7188U1wsdmkINSSZWFn9pbH1JGzSOhL98qcHVgPuK5H&#10;GCXFinfk97HxT283p4ArSJuJ/PZsDrSjDtNuhzcThf7rPUVdX/b6JwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANhtPP7XAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYyg4VK02n&#10;iX/iSpkER7fxmmqNU+psK9+eAAe4+Ml61ns/l+vZD+pIk/SBDVwvMlDEbbA9dwa2r49XN6AkIlsc&#10;ApOBTxJYV+dnJRY2nPiFjnXsVAphKdCAi3EstJbWkUdZhJE4ebsweYxpnTptJzylcD/oZZbl2mPP&#10;qcHhSHeO2n198Aby+6eNG9/y94/dUp6lCftYhwdjLi/mzS2oSHP8O4Zv/IQOVWJqwoGtqMFAeiT+&#10;zOTlqxWo5ld1Ver/7NUXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACWVRrAQAgAAIQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhtPP7XAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00BD7A66" w:rsidR="00BD7A66" w:rsidP="00BD7A66" w:rsidRDefault="009C7576" w14:paraId="2DAFEBD2" w14:textId="26E2BBC3">
+                  <w:p w14:paraId="7E57F0D4" w14:textId="26E2BBC3" w:rsidR="00BD7A66" w:rsidRPr="00BD7A66" w:rsidRDefault="009C7576" w:rsidP="00BD7A66">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00EB2BC1" w:rsidR="00EB2BC1">
+    <w:r w:rsidR="00EB2BC1" w:rsidRPr="00EB2BC1">
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72B3895F" wp14:editId="6CA9F978">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="rightMargin">
                 <wp:posOffset>88265</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-249555</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="323850" cy="295275"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Text Box 217"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="323850" cy="295275"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00EB2BC1" w:rsidP="00F4613D" w:rsidRDefault="00EB2BC1" w14:paraId="482A0FA2" w14:textId="77777777">
+                        <w:p w14:paraId="482A0FA2" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00F4613D">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shape id="Text Box 217" style="position:absolute;margin-left:6.95pt;margin-top:-19.65pt;width:25.5pt;height:23.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1033" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOC2UI+gEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N068cZO1Qlbb3W5V&#10;aXuRtv0AgnGMCgwFEjv9+g7Ym43at6p+QMB4zsw5c9jcDEaTo/RBgWV0MZtTIq2ARtk9o9+/PbxZ&#10;UxIitw3XYCWjJxnozfb1q03vallCB7qRniCIDXXvGO1idHVRBNFJw8MMnLQYbMEbHvHo90XjeY/o&#10;RhflfP626ME3zoOQIeDt/Rik24zftlLEL20bZCSaUewt5tXndZfWYrvh9d5z1ykxtcH/oQvDlcWi&#10;Z6h7Hjk5ePUXlFHCQ4A2zgSYAtpWCZk5IJvF/A82Tx13MnNBcYI7yxT+H6z4fHxyXz2JwzsYcICZ&#10;RHCPIH4EYuGu43Yvb72HvpO8wcKLJFnRu1BPqUnqUIcEsus/QYND5ocIGWhovUmqIE+C6DiA01l0&#10;OUQi8PKqvFpXGBEYKq+rclXlCrx+TnY+xA8SDEkbRj3ONIPz42OIqRleP/+Sall4UFrnuWpLekYR&#10;s8oJFxGjItpOK8Poep6+0QiJ43vb5OTIlR73WEDbiXTiOTKOw24gqmF0lXKTBjtoTqiCh9Fl+Cpw&#10;04H/RUmPDmM0/DxwLynRHy0qeb1YLpMl82FZrUo8+MvI7jLCrUAoRiMl4/YuZhuPlG9R8VZlNV46&#10;mVpG52SRJpcna16e818vb3H7GwAA//8DAFBLAwQUAAYACAAAACEAhFYqztsAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOQU/CQBCF7yb+h82YeINdKaKt3RKi8aoBhMTb0h3ahu5s011o/feOJzm+&#10;N1/efPlydK24YB8aTxoepgoEUultQ5WGr+375BlEiIasaT2hhh8MsCxub3KTWT/QGi+bWAkeoZAZ&#10;DXWMXSZlKGt0Jkx9h8S3o++diRz7StreDDzuWjlTaiGdaYg/1KbD1xrL0+bsNOw+jt/7ufqs3txj&#10;N/hRSXKp1Pr+bly9gIg4xn8Y/vRZHQp2Ovgz2SBazknKpIZJkiYgGFjMuThoeJqBLHJ57V/8AgAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA4LZQj6AQAA0wMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIRWKs7bAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;VAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" w14:anchorId="72B3895F">
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="72B3895F" id="Text Box 217" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:6.95pt;margin-top:-19.65pt;width:25.5pt;height:23.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOC2UI+gEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N068cZO1Qlbb3W5V&#10;aXuRtv0AgnGMCgwFEjv9+g7Ym43at6p+QMB4zsw5c9jcDEaTo/RBgWV0MZtTIq2ARtk9o9+/PbxZ&#10;UxIitw3XYCWjJxnozfb1q03vallCB7qRniCIDXXvGO1idHVRBNFJw8MMnLQYbMEbHvHo90XjeY/o&#10;RhflfP626ME3zoOQIeDt/Rik24zftlLEL20bZCSaUewt5tXndZfWYrvh9d5z1ykxtcH/oQvDlcWi&#10;Z6h7Hjk5ePUXlFHCQ4A2zgSYAtpWCZk5IJvF/A82Tx13MnNBcYI7yxT+H6z4fHxyXz2JwzsYcICZ&#10;RHCPIH4EYuGu43Yvb72HvpO8wcKLJFnRu1BPqUnqUIcEsus/QYND5ocIGWhovUmqIE+C6DiA01l0&#10;OUQi8PKqvFpXGBEYKq+rclXlCrx+TnY+xA8SDEkbRj3ONIPz42OIqRleP/+Sall4UFrnuWpLekYR&#10;s8oJFxGjItpOK8Poep6+0QiJ43vb5OTIlR73WEDbiXTiOTKOw24gqmF0lXKTBjtoTqiCh9Fl+Cpw&#10;04H/RUmPDmM0/DxwLynRHy0qeb1YLpMl82FZrUo8+MvI7jLCrUAoRiMl4/YuZhuPlG9R8VZlNV46&#10;mVpG52SRJpcna16e818vb3H7GwAA//8DAFBLAwQUAAYACAAAACEAhFYqztsAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOQU/CQBCF7yb+h82YeINdKaKt3RKi8aoBhMTb0h3ahu5s011o/feOJzm+&#10;N1/efPlydK24YB8aTxoepgoEUultQ5WGr+375BlEiIasaT2hhh8MsCxub3KTWT/QGi+bWAkeoZAZ&#10;DXWMXSZlKGt0Jkx9h8S3o++diRz7StreDDzuWjlTaiGdaYg/1KbD1xrL0+bsNOw+jt/7ufqs3txj&#10;N/hRSXKp1Pr+bly9gIg4xn8Y/vRZHQp2Ovgz2SBazknKpIZJkiYgGFjMuThoeJqBLHJ57V/8AgAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA4LZQj6AQAA0wMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIRWKs7bAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;VAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00EB2BC1" w:rsidP="00F4613D" w:rsidRDefault="00EB2BC1" w14:paraId="60F0E175" w14:textId="77777777">
+                  <w:p w14:paraId="482A0FA2" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00F4613D">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00811F5F" w:rsidP="00A62BFF" w:rsidRDefault="00811F5F" w14:paraId="4396F4EE" w14:textId="77777777">
+    <w:p w14:paraId="0E265946" w14:textId="77777777" w:rsidR="00AE71BC" w:rsidRDefault="00AE71BC" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00811F5F" w:rsidP="00A62BFF" w:rsidRDefault="00811F5F" w14:paraId="3FFC9801" w14:textId="77777777">
+    <w:p w14:paraId="37841BD5" w14:textId="77777777" w:rsidR="00AE71BC" w:rsidRDefault="00AE71BC" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00811F5F" w:rsidRDefault="00811F5F" w14:paraId="00305F5B" w14:textId="77777777">
+    <w:p w14:paraId="61CF0A91" w14:textId="77777777" w:rsidR="00AE71BC" w:rsidRDefault="00AE71BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="006B7DE1" w:rsidRDefault="006B7DE1" w14:paraId="03953D5F" w14:textId="2EE422FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03953D5F" w14:textId="2EE422FA" w:rsidR="006B7DE1" w:rsidRDefault="006B7DE1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="011E9C47" wp14:editId="46D420C6">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="710565" cy="437515"/>
               <wp:effectExtent l="0" t="0" r="13335" b="635"/>
               <wp:wrapNone/>
               <wp:docPr id="1961423982" name="Text Box 2" descr="Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="710565" cy="437515"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="006B7DE1" w:rsidR="006B7DE1" w:rsidP="006B7DE1" w:rsidRDefault="006B7DE1" w14:paraId="6D297D78" w14:textId="6BBF56EF">
+                        <w:p w14:paraId="6D297D78" w14:textId="6BBF56EF" w:rsidR="006B7DE1" w:rsidRPr="006B7DE1" w:rsidRDefault="006B7DE1" w:rsidP="006B7DE1">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="006B7DE1">
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="011E9C47">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="011E9C47" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251658248;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1tD7PDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tv0zAUfkfiP1h+p0nKskHUdCqbipCm&#10;bVKH9uw6dhPJ9rFst0n59Rw7aQuDJ8SLc245l+98Z3E7aEUOwvkOTE2LWU6JMByazuxq+v1l/eET&#10;JT4w0zAFRtT0KDy9Xb5/t+htJebQgmqEI5jE+Kq3NW1DsFWWed4KzfwMrDDolOA0C6i6XdY41mN2&#10;rbJ5nl9nPbjGOuDCe7Tej066TPmlFDw8SelFIKqm2FtIr0vvNr7ZcsGqnWO27fjUBvuHLjTrDBY9&#10;p7pngZG96/5IpTvuwIMMMw46Ayk7LtIMOE2Rv5lm0zIr0iwIjrdnmPz/S8sfDxv77EgYvsCAC4yA&#10;9NZXHo1xnkE6Hb/YKUE/Qng8wyaGQDgab4q8vC4p4ei6+nhTFmXMkl1+ts6HrwI0iUJNHW4lgcUO&#10;Dz6MoaeQWMvAulMqbUaZ3wyYM1qyS4dRCsN2mNreQnPEaRyMi/aWrzus+cB8eGYON4sDIFvDEz5S&#10;QV9TmCRKWnA//maP8Qg4einpkSk1NUhlStQ3g4uYl1d5HpmVtOJzXkbNJQ2F7Ukwe30HSMIC78Hy&#10;JMa4oE6idKBfkcyrWA1dzHCsWdNwEu/CyFs8Bi5WqxSEJLIsPJiN5TF1BCsi+TK8MmcnuAPu6RFO&#10;XGLVG9TH2Pint6t9QOzTSiKwI5oT3kjAtNTpWCLDf9VT1OWklz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLTLoZ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3US0tDGTIoKg&#10;YBFr0es2O/mD2dmQ2TTx27v1opeBx3u895t8M7tOHWmQ1jNCukhAEZfetlwj7N8fr1agJBi2pvNM&#10;CN8ksCnOz3KTWT/xGx13oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5OkqV2puW4&#10;0JieHhoqv3ajQ3i6kc8wVtWtbF+2U/I8uf34+oF4eTHf34EKNIe/MJzwIzoUkengR7aiOoT4SPi9&#10;Jy9N16AOCMvVGnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANbQ+zw4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS0y6GdsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Public" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251658248;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1tD7PDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tv0zAUfkfiP1h+p0nKskHUdCqbipCm&#10;bVKH9uw6dhPJ9rFst0n59Rw7aQuDJ8SLc245l+98Z3E7aEUOwvkOTE2LWU6JMByazuxq+v1l/eET&#10;JT4w0zAFRtT0KDy9Xb5/t+htJebQgmqEI5jE+Kq3NW1DsFWWed4KzfwMrDDolOA0C6i6XdY41mN2&#10;rbJ5nl9nPbjGOuDCe7Tej066TPmlFDw8SelFIKqm2FtIr0vvNr7ZcsGqnWO27fjUBvuHLjTrDBY9&#10;p7pngZG96/5IpTvuwIMMMw46Ayk7LtIMOE2Rv5lm0zIr0iwIjrdnmPz/S8sfDxv77EgYvsCAC4yA&#10;9NZXHo1xnkE6Hb/YKUE/Qng8wyaGQDgab4q8vC4p4ei6+nhTFmXMkl1+ts6HrwI0iUJNHW4lgcUO&#10;Dz6MoaeQWMvAulMqbUaZ3wyYM1qyS4dRCsN2mNreQnPEaRyMi/aWrzus+cB8eGYON4sDIFvDEz5S&#10;QV9TmCRKWnA//maP8Qg4einpkSk1NUhlStQ3g4uYl1d5HpmVtOJzXkbNJQ2F7Ukwe30HSMIC78Hy&#10;JMa4oE6idKBfkcyrWA1dzHCsWdNwEu/CyFs8Bi5WqxSEJLIsPJiN5TF1BCsi+TK8MmcnuAPu6RFO&#10;XGLVG9TH2Pint6t9QOzTSiKwI5oT3kjAtNTpWCLDf9VT1OWklz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLTLoZ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3US0tDGTIoKg&#10;YBFr0es2O/mD2dmQ2TTx27v1opeBx3u895t8M7tOHWmQ1jNCukhAEZfetlwj7N8fr1agJBi2pvNM&#10;CN8ksCnOz3KTWT/xGx13oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5OkqV2puW4&#10;0JieHhoqv3ajQ3i6kc8wVtWtbF+2U/I8uf34+oF4eTHf34EKNIe/MJzwIzoUkengR7aiOoT4SPi9&#10;Jy9N16AOCMvVGnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANbQ+zw4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS0y6GdsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="006B7DE1" w:rsidR="006B7DE1" w:rsidP="006B7DE1" w:rsidRDefault="006B7DE1" w14:paraId="70645073" w14:textId="6BBF56EF">
+                  <w:p w14:paraId="6D297D78" w14:textId="6BBF56EF" w:rsidR="006B7DE1" w:rsidRPr="006B7DE1" w:rsidRDefault="006B7DE1" w:rsidP="006B7DE1">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006B7DE1">
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00FE7A0E" w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="006B7DE1" w14:paraId="4DB8DE41" w14:textId="6373521F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DB8DE41" w14:textId="6373521F" w:rsidR="00EB2BC1" w:rsidRPr="00FE7A0E" w:rsidRDefault="006B7DE1" w:rsidP="00EB2BC1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A2260DA" wp14:editId="7D4E74FE">
               <wp:simplePos x="686435" y="252730"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="710565" cy="437515"/>
               <wp:effectExtent l="0" t="0" r="13335" b="635"/>
@@ -9541,126 +9796,126 @@
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="710565" cy="437515"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="006B7DE1" w:rsidR="006B7DE1" w:rsidP="006B7DE1" w:rsidRDefault="006B7DE1" w14:paraId="6FE24988" w14:textId="572BE2A3">
+                        <w:p w14:paraId="6FE24988" w14:textId="572BE2A3" w:rsidR="006B7DE1" w:rsidRPr="006B7DE1" w:rsidRDefault="006B7DE1" w:rsidP="006B7DE1">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="006B7DE1">
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5A2260DA">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5A2260DA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251658249;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSGf3GEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcKEkFy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807anohdqXlrszw9ndoBXZC+c7MDUtJjklwnBoOrOt6Y+X5adb&#10;SnxgpmEKjKjpQXh6N//4YdbbSkyhBdUIR7CJ8VVva9qGYKss87wVmvkJWGEwKcFpFtB126xxrMfu&#10;WmXTPL/OenCNdcCF9xh9GJN0nvpLKXh4ktKLQFRNcbaQTpfOTTyz+YxVW8ds2/HjGOwfptCsM3jp&#10;udUDC4zsXPdHK91xBx5kmHDQGUjZcZF2wG2K/N0265ZZkXZBcLw9w+T/X1v+uF/bZ0fC8BUGJDAC&#10;0ltfeQzGfQbpdPzipATzCOHhDJsYAuEYvCny8rqkhGPq6vNNWZSxS3b52TofvgnQJBo1dchKAovt&#10;Vz6MpaeSeJeBZadUYkaZ3wLYM0ayy4TRCsNmIF3zZvoNNAdcysHIt7d82eHVK+bDM3NIMO6Bog1P&#10;eEgFfU3haFHSgvv5t3isR9wxS0mPgqmpQUVTor4b5GNaXuV5FFjyii95GT2XPDQ2J8Ps9D2gFgt8&#10;FpYnM9YFdTKlA/2Kml7E2zDFDMc7axpO5n0Y5YtvgovFIhWhliwLK7O2PLaOmEVAX4ZX5uwR9YB0&#10;PcJJUqx6B/5YG//0drELSEFiJuI7onmEHXWYuD2+mSj0t36qurzs+S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBLTLoZ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3US0tDGT&#10;IoKgYBFr0es2O/mD2dmQ2TTx27v1opeBx3u895t8M7tOHWmQ1jNCukhAEZfetlwj7N8fr1agJBi2&#10;pvNMCN8ksCnOz3KTWT/xGx13oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5OkqV2&#10;puW40JieHhoqv3ajQ3i6kc8wVtWtbF+2U/I8uf34+oF4eTHf34EKNIe/MJzwIzoUkengR7aiOoT4&#10;SPi9Jy9N16AOCMvVGnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0hn9xhEC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS0y6&#10;GdsAAAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Public" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251658249;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSGf3GEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcKEkFy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807anohdqXlrszw9ndoBXZC+c7MDUtJjklwnBoOrOt6Y+X5adb&#10;SnxgpmEKjKjpQXh6N//4YdbbSkyhBdUIR7CJ8VVva9qGYKss87wVmvkJWGEwKcFpFtB126xxrMfu&#10;WmXTPL/OenCNdcCF9xh9GJN0nvpLKXh4ktKLQFRNcbaQTpfOTTyz+YxVW8ds2/HjGOwfptCsM3jp&#10;udUDC4zsXPdHK91xBx5kmHDQGUjZcZF2wG2K/N0265ZZkXZBcLw9w+T/X1v+uF/bZ0fC8BUGJDAC&#10;0ltfeQzGfQbpdPzipATzCOHhDJsYAuEYvCny8rqkhGPq6vNNWZSxS3b52TofvgnQJBo1dchKAovt&#10;Vz6MpaeSeJeBZadUYkaZ3wLYM0ayy4TRCsNmIF3zZvoNNAdcysHIt7d82eHVK+bDM3NIMO6Bog1P&#10;eEgFfU3haFHSgvv5t3isR9wxS0mPgqmpQUVTor4b5GNaXuV5FFjyii95GT2XPDQ2J8Ps9D2gFgt8&#10;FpYnM9YFdTKlA/2Kml7E2zDFDMc7axpO5n0Y5YtvgovFIhWhliwLK7O2PLaOmEVAX4ZX5uwR9YB0&#10;PcJJUqx6B/5YG//0drELSEFiJuI7onmEHXWYuD2+mSj0t36qurzs+S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBLTLoZ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3US0tDGT&#10;IoKgYBFr0es2O/mD2dmQ2TTx27v1opeBx3u895t8M7tOHWmQ1jNCukhAEZfetlwj7N8fr1agJBi2&#10;pvNMCN8ksCnOz3KTWT/xGx13oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5OkqV2&#10;puW40JieHhoqv3ajQ3i6kc8wVtWtbF+2U/I8uf34+oF4eTHf34EKNIe/MJzwIzoUkengR7aiOoT4&#10;SPi9Jy9N16AOCMvVGnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0hn9xhEC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS0y6&#10;GdsAAAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="006B7DE1" w:rsidR="006B7DE1" w:rsidP="006B7DE1" w:rsidRDefault="006B7DE1" w14:paraId="2F9C1C92" w14:textId="572BE2A3">
+                  <w:p w14:paraId="6FE24988" w14:textId="572BE2A3" w:rsidR="006B7DE1" w:rsidRPr="006B7DE1" w:rsidRDefault="006B7DE1" w:rsidP="006B7DE1">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006B7DE1">
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00FE7A0E" w:rsidR="00EB2BC1">
+    <w:r w:rsidR="00EB2BC1" w:rsidRPr="00FE7A0E">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14F2919C" wp14:editId="38C8DAA0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10692000"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -9673,244 +9928,244 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="10692000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00FE7A0E" w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00EB2BC1" w14:paraId="48333FED" w14:textId="77777777">
+  <w:p w14:paraId="48333FED" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRPr="00FE7A0E" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="00FE7A0E" w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00EB2BC1" w14:paraId="7128388B" w14:textId="77777777">
+  <w:p w14:paraId="7128388B" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRPr="00FE7A0E" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="00FE7A0E" w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00EB2BC1" w14:paraId="2F0E1758" w14:textId="77777777">
+  <w:p w14:paraId="2F0E1758" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRPr="00FE7A0E" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="00FE7A0E" w:rsidR="008313D5" w:rsidP="006F2637" w:rsidRDefault="008313D5" w14:paraId="4AA265B5" w14:textId="639724CC">
+  <w:p w14:paraId="4AA265B5" w14:textId="639724CC" w:rsidR="008313D5" w:rsidRPr="00FE7A0E" w:rsidRDefault="008313D5" w:rsidP="006F2637">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00FE7A0E" w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="006B7DE1" w14:paraId="1E61FD20" w14:textId="74581754">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E61FD20" w14:textId="74581754" w:rsidR="00DF17EF" w:rsidRPr="00FE7A0E" w:rsidRDefault="006B7DE1" w:rsidP="00DF17EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7283F5B0" wp14:editId="4C9AEABD">
               <wp:simplePos x="685800" y="254000"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="710565" cy="437515"/>
               <wp:effectExtent l="0" t="0" r="13335" b="635"/>
               <wp:wrapNone/>
               <wp:docPr id="1037393183" name="Text Box 1" descr="Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="710565" cy="437515"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="006B7DE1" w:rsidR="006B7DE1" w:rsidP="006B7DE1" w:rsidRDefault="006B7DE1" w14:paraId="31102ED0" w14:textId="54E0AE83">
+                        <w:p w14:paraId="31102ED0" w14:textId="54E0AE83" w:rsidR="006B7DE1" w:rsidRPr="006B7DE1" w:rsidRDefault="006B7DE1" w:rsidP="006B7DE1">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="006B7DE1">
                             <w:rPr>
-                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                               <w:noProof/>
                               <w:color w:val="FF00FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7283F5B0">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7283F5B0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251658247;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1031" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRLGiJEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcKGkFy4GbwEWB&#10;IAngFDnTFGkJoLgEubbkfn2X9KtNeyp6ofalXe7McHY79obtlA8d2JoXk5wzZSU0nd3U/PvL8sMn&#10;zgIK2wgDVtV8rwK/nb9/NxtcpabQgmmUZ9TEhmpwNW8RXZVlQbaqF2ECTllKavC9QHL9Jmu8GKh7&#10;b7Jpnl9nA/jGeZAqBIreH5J8nvprrSQ+aR0UMlNzuhum06dzHc9sPhPVxgvXdvJ4DfEPt+hFZ2no&#10;udW9QMG2vvujVd9JDwE0TiT0GWjdSZV2oG2K/M02q1Y4lXYhcII7wxT+X1v5uFu5Z89w/AIjERgB&#10;GVyoAgXjPqP2ffzSTRnlCcL9GTY1IpMUvCny8rrkTFLq6uNNWZSxS3b52fmAXxX0LBo198RKAkvs&#10;HgIeSk8lcZaFZWdMYsbY3wLUM0ayyw2jheN6ZF1T8zQ3RtbQ7GkpDwe+g5PLjkY/iIDPwhPBtAeJ&#10;Fp/o0AaGmsPR4qwF/+Nv8VhPuFOWs4EEU3NLiubMfLPEx7S8yvMosOQVn/Myej55ZKxPht32d0Ba&#10;LOhZOJnMWIfmZGoP/StpehGnUUpYSTNrjifzDg/ypTch1WKRikhLTuCDXTkZW0fMIqAv46vw7og6&#10;El2PcJKUqN6Af6iNfwa32CJRkJi5oHmEnXSYuD2+mSj0X/1UdXnZ858AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBLTLoZ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3US0tDGT&#10;IoKgYBFr0es2O/mD2dmQ2TTx27v1opeBx3u895t8M7tOHWmQ1jNCukhAEZfetlwj7N8fr1agJBi2&#10;pvNMCN8ksCnOz3KTWT/xGx13oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5OkqV2&#10;puW40JieHhoqv3ajQ3i6kc8wVtWtbF+2U/I8uf34+oF4eTHf34EKNIe/MJzwIzoUkengR7aiOoT4&#10;SPi9Jy9N16AOCMvVGnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0SxoiREC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS0y6&#10;GdsAAAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" alt="Public" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:34.45pt;z-index:251658247;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRLGiJEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcKGkFy4GbwEWB&#10;IAngFDnTFGkJoLgEubbkfn2X9KtNeyp6ofalXe7McHY79obtlA8d2JoXk5wzZSU0nd3U/PvL8sMn&#10;zgIK2wgDVtV8rwK/nb9/NxtcpabQgmmUZ9TEhmpwNW8RXZVlQbaqF2ECTllKavC9QHL9Jmu8GKh7&#10;b7Jpnl9nA/jGeZAqBIreH5J8nvprrSQ+aR0UMlNzuhum06dzHc9sPhPVxgvXdvJ4DfEPt+hFZ2no&#10;udW9QMG2vvujVd9JDwE0TiT0GWjdSZV2oG2K/M02q1Y4lXYhcII7wxT+X1v5uFu5Z89w/AIjERgB&#10;GVyoAgXjPqP2ffzSTRnlCcL9GTY1IpMUvCny8rrkTFLq6uNNWZSxS3b52fmAXxX0LBo198RKAkvs&#10;HgIeSk8lcZaFZWdMYsbY3wLUM0ayyw2jheN6ZF1T8zQ3RtbQ7GkpDwe+g5PLjkY/iIDPwhPBtAeJ&#10;Fp/o0AaGmsPR4qwF/+Nv8VhPuFOWs4EEU3NLiubMfLPEx7S8yvMosOQVn/Myej55ZKxPht32d0Ba&#10;LOhZOJnMWIfmZGoP/StpehGnUUpYSTNrjifzDg/ypTch1WKRikhLTuCDXTkZW0fMIqAv46vw7og6&#10;El2PcJKUqN6Af6iNfwa32CJRkJi5oHmEnXSYuD2+mSj0X/1UdXnZ858AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBLTLoZ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3US0tDGT&#10;IoKgYBFr0es2O/mD2dmQ2TTx27v1opeBx3u895t8M7tOHWmQ1jNCukhAEZfetlwj7N8fr1agJBi2&#10;pvNMCN8ksCnOz3KTWT/xGx13oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5OkqV2&#10;puW40JieHhoqv3ajQ3i6kc8wVtWtbF+2U/I8uf34+oF4eTHf34EKNIe/MJzwIzoUkengR7aiOoT4&#10;SPi9Jy9N16AOCMvVGnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0SxoiREC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAS0y6&#10;GdsAAAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="006B7DE1" w:rsidR="006B7DE1" w:rsidP="006B7DE1" w:rsidRDefault="006B7DE1" w14:paraId="705BC8B7" w14:textId="54E0AE83">
+                  <w:p w14:paraId="31102ED0" w14:textId="54E0AE83" w:rsidR="006B7DE1" w:rsidRPr="006B7DE1" w:rsidRDefault="006B7DE1" w:rsidP="006B7DE1">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006B7DE1">
                       <w:rPr>
-                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                         <w:noProof/>
                         <w:color w:val="FF00FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00FE7A0E" w:rsidR="006E510D">
+    <w:r w:rsidR="006E510D" w:rsidRPr="00FE7A0E">
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24AB3649" wp14:editId="574E522E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-693986</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-261620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559524" cy="10688760"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 6"/>
                   <pic:cNvPicPr/>
@@ -9921,119 +10176,120 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559524" cy="10688760"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00FE7A0E" w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00DF17EF" w14:paraId="30386F85" w14:textId="77777777">
+  <w:p w14:paraId="30386F85" w14:textId="77777777" w:rsidR="00DF17EF" w:rsidRPr="00FE7A0E" w:rsidRDefault="00DF17EF" w:rsidP="00DF17EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="00FE7A0E" w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00DF17EF" w14:paraId="001B1251" w14:textId="77777777">
+  <w:p w14:paraId="001B1251" w14:textId="77777777" w:rsidR="00DF17EF" w:rsidRPr="00FE7A0E" w:rsidRDefault="00DF17EF" w:rsidP="00DF17EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="00FE7A0E" w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00DF17EF" w14:paraId="299A6E77" w14:textId="77777777">
+  <w:p w14:paraId="299A6E77" w14:textId="77777777" w:rsidR="00DF17EF" w:rsidRPr="00FE7A0E" w:rsidRDefault="00DF17EF" w:rsidP="00DF17EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="00FE7A0E" w:rsidR="00B26D29" w:rsidP="00DF17EF" w:rsidRDefault="00B26D29" w14:paraId="248C982F" w14:textId="4B5F19A5">
+  <w:p w14:paraId="248C982F" w14:textId="4B5F19A5" w:rsidR="00B26D29" w:rsidRPr="00FE7A0E" w:rsidRDefault="00B26D29" w:rsidP="00DF17EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="HGPMinchoE" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_8BD0I0Ex" int2:invalidationBookmarkName="" int2:hashCode="G3BPsVE/TMVfRv" int2:id="9zWuesY2">
-      <int2:state int2:type="style" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="style"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_MC4fCeSX" int2:invalidationBookmarkName="" int2:hashCode="ckzU3eT2qPFv8D" int2:id="L16DJNaV">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_ySA7tYG8" int2:invalidationBookmarkName="" int2:hashCode="ckzU3eT2qPFv8D" int2:id="ywmga7Or">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_KDFVDnSZ" int2:invalidationBookmarkName="" int2:hashCode="m63O8cGw+bWniz" int2:id="4NwWu7X7">
-      <int2:state int2:type="gram" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="34A87E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1700"/>
         </w:tabs>
         <w:ind w:left="1700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
@@ -10084,267 +10340,267 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8D4636E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7D38702A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C3ECC686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="333251FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C30E81DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6D109662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C03FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F42E2356"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03917BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BF42184"/>
     <w:lvl w:ilvl="0" w:tplc="FD52E83C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SectionHeader"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -10411,179 +10667,179 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09344D72"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C35C22A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D93015C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1102D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -10790,193 +11046,193 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D4059F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB66AB6A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A360ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57861932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="852" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
@@ -11571,601 +11827,601 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41536013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC0C4814"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44437354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F6C05C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A1728D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94203DB4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CCA297C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E12A832E"/>
     <w:lvl w:ilvl="0" w:tplc="72B87F12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2728" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3448" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4168" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4888" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5608" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7048" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D65E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05AA8346"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="556C69A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A8EE324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12366,79 +12622,79 @@
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3916" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C19419A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE981792"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="852" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
@@ -12606,179 +12862,179 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71714F0D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD3A3B92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="748E2F37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A1A7100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -13329,55 +13585,55 @@
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="125436961">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1524898135">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1027101350">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1992172407">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1754013235">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1702508916">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="35"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="103"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00147F8C"/>
@@ -13645,50 +13901,51 @@
     <w:rsid w:val="00144D31"/>
     <w:rsid w:val="001455BA"/>
     <w:rsid w:val="00145AD1"/>
     <w:rsid w:val="00145B80"/>
     <w:rsid w:val="00146DE3"/>
     <w:rsid w:val="00146EC7"/>
     <w:rsid w:val="00147063"/>
     <w:rsid w:val="00147154"/>
     <w:rsid w:val="00147BF4"/>
     <w:rsid w:val="00147F8C"/>
     <w:rsid w:val="00150983"/>
     <w:rsid w:val="00150C0C"/>
     <w:rsid w:val="00150C8C"/>
     <w:rsid w:val="001510CA"/>
     <w:rsid w:val="001516B9"/>
     <w:rsid w:val="00151D8A"/>
     <w:rsid w:val="00152912"/>
     <w:rsid w:val="00153066"/>
     <w:rsid w:val="00153148"/>
     <w:rsid w:val="001535B0"/>
     <w:rsid w:val="001536C3"/>
     <w:rsid w:val="00153B9A"/>
     <w:rsid w:val="00154713"/>
     <w:rsid w:val="00154C3B"/>
     <w:rsid w:val="00155E29"/>
+    <w:rsid w:val="001570B6"/>
     <w:rsid w:val="00161FF1"/>
     <w:rsid w:val="00162995"/>
     <w:rsid w:val="00162ADF"/>
     <w:rsid w:val="0016337B"/>
     <w:rsid w:val="00163B71"/>
     <w:rsid w:val="00164401"/>
     <w:rsid w:val="001645A8"/>
     <w:rsid w:val="0016480C"/>
     <w:rsid w:val="0016594A"/>
     <w:rsid w:val="001668BE"/>
     <w:rsid w:val="00166A57"/>
     <w:rsid w:val="0016758D"/>
     <w:rsid w:val="00170565"/>
     <w:rsid w:val="00170B39"/>
     <w:rsid w:val="0017122F"/>
     <w:rsid w:val="001713E6"/>
     <w:rsid w:val="0017208D"/>
     <w:rsid w:val="001722A3"/>
     <w:rsid w:val="00172340"/>
     <w:rsid w:val="00172D33"/>
     <w:rsid w:val="0017305C"/>
     <w:rsid w:val="00173215"/>
     <w:rsid w:val="0017346A"/>
     <w:rsid w:val="00173FC9"/>
     <w:rsid w:val="00174406"/>
@@ -14795,50 +15052,51 @@
     <w:rsid w:val="00682A62"/>
     <w:rsid w:val="00682C25"/>
     <w:rsid w:val="0068310C"/>
     <w:rsid w:val="006834E4"/>
     <w:rsid w:val="00683A15"/>
     <w:rsid w:val="00684038"/>
     <w:rsid w:val="006842BD"/>
     <w:rsid w:val="00686F60"/>
     <w:rsid w:val="00687952"/>
     <w:rsid w:val="0069058C"/>
     <w:rsid w:val="00691649"/>
     <w:rsid w:val="0069167B"/>
     <w:rsid w:val="00691E5D"/>
     <w:rsid w:val="00692057"/>
     <w:rsid w:val="0069237B"/>
     <w:rsid w:val="0069393D"/>
     <w:rsid w:val="00693C39"/>
     <w:rsid w:val="00695240"/>
     <w:rsid w:val="00695F2A"/>
     <w:rsid w:val="006961C5"/>
     <w:rsid w:val="00696B6E"/>
     <w:rsid w:val="00697560"/>
     <w:rsid w:val="006A0021"/>
     <w:rsid w:val="006A0278"/>
     <w:rsid w:val="006A0CAB"/>
+    <w:rsid w:val="006A0F4C"/>
     <w:rsid w:val="006A11C9"/>
     <w:rsid w:val="006A1D52"/>
     <w:rsid w:val="006A1E85"/>
     <w:rsid w:val="006A2517"/>
     <w:rsid w:val="006A38DF"/>
     <w:rsid w:val="006A3954"/>
     <w:rsid w:val="006A644C"/>
     <w:rsid w:val="006A69E4"/>
     <w:rsid w:val="006A7045"/>
     <w:rsid w:val="006A729B"/>
     <w:rsid w:val="006A7881"/>
     <w:rsid w:val="006A7887"/>
     <w:rsid w:val="006A7D75"/>
     <w:rsid w:val="006B069E"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B10C2"/>
     <w:rsid w:val="006B19A1"/>
     <w:rsid w:val="006B3CAB"/>
     <w:rsid w:val="006B43AE"/>
     <w:rsid w:val="006B53A9"/>
     <w:rsid w:val="006B573D"/>
     <w:rsid w:val="006B675C"/>
     <w:rsid w:val="006B69AD"/>
     <w:rsid w:val="006B7303"/>
     <w:rsid w:val="006B74A5"/>
@@ -15743,50 +16001,51 @@
     <w:rsid w:val="00AC613B"/>
     <w:rsid w:val="00AC6E57"/>
     <w:rsid w:val="00AC721F"/>
     <w:rsid w:val="00AC78CA"/>
     <w:rsid w:val="00AD236F"/>
     <w:rsid w:val="00AD2BDC"/>
     <w:rsid w:val="00AD2F32"/>
     <w:rsid w:val="00AD35D7"/>
     <w:rsid w:val="00AD3CA9"/>
     <w:rsid w:val="00AD43E2"/>
     <w:rsid w:val="00AD524C"/>
     <w:rsid w:val="00AD5D5A"/>
     <w:rsid w:val="00AE087D"/>
     <w:rsid w:val="00AE2D30"/>
     <w:rsid w:val="00AE37C8"/>
     <w:rsid w:val="00AE387D"/>
     <w:rsid w:val="00AE4A2C"/>
     <w:rsid w:val="00AE4A93"/>
     <w:rsid w:val="00AE5366"/>
     <w:rsid w:val="00AE5606"/>
     <w:rsid w:val="00AE5757"/>
     <w:rsid w:val="00AE5A2D"/>
     <w:rsid w:val="00AE5CB4"/>
     <w:rsid w:val="00AE6B76"/>
     <w:rsid w:val="00AE7017"/>
+    <w:rsid w:val="00AE71BC"/>
     <w:rsid w:val="00AE7E73"/>
     <w:rsid w:val="00AF0CAD"/>
     <w:rsid w:val="00AF0CE0"/>
     <w:rsid w:val="00AF1890"/>
     <w:rsid w:val="00AF1AAB"/>
     <w:rsid w:val="00AF1C02"/>
     <w:rsid w:val="00AF1F50"/>
     <w:rsid w:val="00AF1FA0"/>
     <w:rsid w:val="00AF2A7A"/>
     <w:rsid w:val="00AF2B12"/>
     <w:rsid w:val="00AF2BF3"/>
     <w:rsid w:val="00AF317E"/>
     <w:rsid w:val="00AF35FF"/>
     <w:rsid w:val="00AF3D19"/>
     <w:rsid w:val="00AF3E34"/>
     <w:rsid w:val="00AF4810"/>
     <w:rsid w:val="00AF487F"/>
     <w:rsid w:val="00AF4BC8"/>
     <w:rsid w:val="00AF50AE"/>
     <w:rsid w:val="00AF59CA"/>
     <w:rsid w:val="00AF5F1C"/>
     <w:rsid w:val="00AF611B"/>
     <w:rsid w:val="00AF6740"/>
     <w:rsid w:val="00AF6906"/>
     <w:rsid w:val="00AF6A5D"/>
@@ -16835,55 +17094,57 @@
     <w:rsid w:val="04D3CCA5"/>
     <w:rsid w:val="04FC5452"/>
     <w:rsid w:val="0553EC7E"/>
     <w:rsid w:val="05562644"/>
     <w:rsid w:val="05733347"/>
     <w:rsid w:val="0593C17F"/>
     <w:rsid w:val="05AB5552"/>
     <w:rsid w:val="05C0BC93"/>
     <w:rsid w:val="05C68D9B"/>
     <w:rsid w:val="05CE1AEC"/>
     <w:rsid w:val="05D2731F"/>
     <w:rsid w:val="05E34010"/>
     <w:rsid w:val="061481A3"/>
     <w:rsid w:val="06233B9C"/>
     <w:rsid w:val="0661962F"/>
     <w:rsid w:val="067425A0"/>
     <w:rsid w:val="067F3BCE"/>
     <w:rsid w:val="06884EEE"/>
     <w:rsid w:val="06AC8BED"/>
     <w:rsid w:val="06E11F28"/>
     <w:rsid w:val="06F36066"/>
     <w:rsid w:val="06F4DB93"/>
     <w:rsid w:val="072C9232"/>
     <w:rsid w:val="0778A3F2"/>
     <w:rsid w:val="07C61172"/>
+    <w:rsid w:val="08010C19"/>
     <w:rsid w:val="080F3D24"/>
     <w:rsid w:val="081F61B0"/>
     <w:rsid w:val="0837028D"/>
     <w:rsid w:val="084F67C5"/>
     <w:rsid w:val="08533FB9"/>
+    <w:rsid w:val="08559E2E"/>
     <w:rsid w:val="085C1D23"/>
     <w:rsid w:val="08A1BCD8"/>
     <w:rsid w:val="08A7C477"/>
     <w:rsid w:val="08AE1324"/>
     <w:rsid w:val="08B9652E"/>
     <w:rsid w:val="08ED0915"/>
     <w:rsid w:val="08FBFA2F"/>
     <w:rsid w:val="0901C9F7"/>
     <w:rsid w:val="09128B81"/>
     <w:rsid w:val="09139ECE"/>
     <w:rsid w:val="09CED3FE"/>
     <w:rsid w:val="0A2D8CDD"/>
     <w:rsid w:val="0AA7E47E"/>
     <w:rsid w:val="0AE836D6"/>
     <w:rsid w:val="0AF4B7A8"/>
     <w:rsid w:val="0AFC11F1"/>
     <w:rsid w:val="0B099626"/>
     <w:rsid w:val="0B301467"/>
     <w:rsid w:val="0B92C954"/>
     <w:rsid w:val="0BB63EB2"/>
     <w:rsid w:val="0BC7BB8B"/>
     <w:rsid w:val="0BEB45D2"/>
     <w:rsid w:val="0BFE8F4F"/>
     <w:rsid w:val="0C51AB6B"/>
     <w:rsid w:val="0CCD20F1"/>
@@ -16908,54 +17169,56 @@
     <w:rsid w:val="0F792AF3"/>
     <w:rsid w:val="0F8998F7"/>
     <w:rsid w:val="0F98A480"/>
     <w:rsid w:val="0FB5E9CA"/>
     <w:rsid w:val="0FD5ABBD"/>
     <w:rsid w:val="10082A3D"/>
     <w:rsid w:val="10B0AEFC"/>
     <w:rsid w:val="10B5A17F"/>
     <w:rsid w:val="10C23BE6"/>
     <w:rsid w:val="10D694A5"/>
     <w:rsid w:val="10F4C8AE"/>
     <w:rsid w:val="111574D0"/>
     <w:rsid w:val="119AE329"/>
     <w:rsid w:val="11F84E64"/>
     <w:rsid w:val="120E0D04"/>
     <w:rsid w:val="1224EC8D"/>
     <w:rsid w:val="12556CD6"/>
     <w:rsid w:val="12792B7F"/>
     <w:rsid w:val="128560EF"/>
     <w:rsid w:val="13592203"/>
     <w:rsid w:val="136D0BBD"/>
     <w:rsid w:val="1383FBB6"/>
     <w:rsid w:val="138960DF"/>
     <w:rsid w:val="138A3B00"/>
     <w:rsid w:val="138A7624"/>
+    <w:rsid w:val="139C9B12"/>
     <w:rsid w:val="13A27BAE"/>
     <w:rsid w:val="13B0FB84"/>
     <w:rsid w:val="140069BA"/>
     <w:rsid w:val="143E4EBF"/>
+    <w:rsid w:val="14443B9D"/>
     <w:rsid w:val="146AE3B4"/>
     <w:rsid w:val="14D35455"/>
     <w:rsid w:val="14E13F29"/>
     <w:rsid w:val="14E14EAA"/>
     <w:rsid w:val="14EB024B"/>
     <w:rsid w:val="150001EE"/>
     <w:rsid w:val="15378FDC"/>
     <w:rsid w:val="1538C68A"/>
     <w:rsid w:val="15664DDF"/>
     <w:rsid w:val="1574CA16"/>
     <w:rsid w:val="15782EAF"/>
     <w:rsid w:val="158D3DC4"/>
     <w:rsid w:val="15DE86E2"/>
     <w:rsid w:val="162152F5"/>
     <w:rsid w:val="162B6532"/>
     <w:rsid w:val="167E19C2"/>
     <w:rsid w:val="16A05DCD"/>
     <w:rsid w:val="16A282EA"/>
     <w:rsid w:val="16DD463F"/>
     <w:rsid w:val="172067C0"/>
     <w:rsid w:val="17554A2C"/>
     <w:rsid w:val="177683E5"/>
     <w:rsid w:val="177F391A"/>
     <w:rsid w:val="17A7BA42"/>
     <w:rsid w:val="17B75647"/>
@@ -17459,50 +17722,51 @@
     <w:rsid w:val="60107CA1"/>
     <w:rsid w:val="60264D3F"/>
     <w:rsid w:val="60415A74"/>
     <w:rsid w:val="6077297C"/>
     <w:rsid w:val="6091A690"/>
     <w:rsid w:val="609AB215"/>
     <w:rsid w:val="60AE06AE"/>
     <w:rsid w:val="60D32388"/>
     <w:rsid w:val="610BCF15"/>
     <w:rsid w:val="61528FFC"/>
     <w:rsid w:val="6163653A"/>
     <w:rsid w:val="616D6747"/>
     <w:rsid w:val="61EE2C07"/>
     <w:rsid w:val="61EFC3B6"/>
     <w:rsid w:val="6280250C"/>
     <w:rsid w:val="62D89861"/>
     <w:rsid w:val="6309BE97"/>
     <w:rsid w:val="633C9F95"/>
     <w:rsid w:val="6348164C"/>
     <w:rsid w:val="63908EF4"/>
     <w:rsid w:val="63EF24D5"/>
     <w:rsid w:val="6442B64C"/>
     <w:rsid w:val="6452357B"/>
     <w:rsid w:val="64E3CDC8"/>
     <w:rsid w:val="64E6ABC7"/>
+    <w:rsid w:val="64ED144B"/>
     <w:rsid w:val="651F2FFF"/>
     <w:rsid w:val="656059A2"/>
     <w:rsid w:val="65A66642"/>
     <w:rsid w:val="65B99481"/>
     <w:rsid w:val="6610FD39"/>
     <w:rsid w:val="66BB4A67"/>
     <w:rsid w:val="67520D6B"/>
     <w:rsid w:val="67949A20"/>
     <w:rsid w:val="6832EE08"/>
     <w:rsid w:val="6883B90A"/>
     <w:rsid w:val="688E84CA"/>
     <w:rsid w:val="68F3FBB5"/>
     <w:rsid w:val="68F50C47"/>
     <w:rsid w:val="68FD3C3A"/>
     <w:rsid w:val="6957C971"/>
     <w:rsid w:val="696BB5F2"/>
     <w:rsid w:val="69AB8718"/>
     <w:rsid w:val="69C2DB7A"/>
     <w:rsid w:val="69D5F139"/>
     <w:rsid w:val="69F0D37E"/>
     <w:rsid w:val="6A7540D2"/>
     <w:rsid w:val="6A9943D2"/>
     <w:rsid w:val="6ADC0E29"/>
     <w:rsid w:val="6B21C213"/>
     <w:rsid w:val="6B3B7474"/>
@@ -17654,153 +17918,153 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-NZ" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="67A87FEF"/>
   <w15:docId w15:val="{97B04079-7187-4CEF-AC27-7280A15FA6C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="23" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="36" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="36" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="25" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="25" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="29" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17849,52 +18113,52 @@
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="0"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="30" w:semiHidden="1" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="31"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -17929,57 +18193,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="26" w:semiHidden="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="26" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="28" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="38"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -18046,551 +18310,551 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Heading 4 (table &amp; chart)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="2CB9FF" w:themeColor="accent2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableColumnHeading" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableColumnHeading">
     <w:name w:val="Table Column Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableColumnHeadingRight" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableColumnHeadingRight">
     <w:name w:val="Table Column Heading Right"/>
     <w:basedOn w:val="TableColumnHeading"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PageTitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PageTitle">
     <w:name w:val="Page Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:noProof/>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableBodyRight" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBodyRight">
     <w:name w:val="Table Body Right"/>
     <w:basedOn w:val="TableBody"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Bold" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bold">
     <w:name w:val="Bold"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:i w:val="0"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentTitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentTitle">
     <w:name w:val="Document Title"/>
     <w:next w:val="DocumentSubtitle"/>
     <w:uiPriority w:val="26"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
-      <w:framePr w:w="8108" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="page" w:x="710" w:y="2149" w:anchorLock="1"/>
+      <w:framePr w:w="8108" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="710" w:y="2149" w:anchorLock="1"/>
       <w:ind w:right="306"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="3969"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="2"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:noProof/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableBody" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBody">
     <w:name w:val="Table Body"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-NZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
@@ -18746,620 +19010,620 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="Comment Reference"/>
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="Comment Text"/>
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="Comment Subject"/>
+    <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="27"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentSubtitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentSubtitle">
     <w:name w:val="Document Subtitle"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="26"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:framePr w:w="10490" w:wrap="notBeside"/>
       <w:spacing w:after="60"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b w:val="0"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:ind w:left="1004" w:hanging="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bullet3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet3">
     <w:name w:val="Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NumberedBullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet1">
     <w:name w:val="Numbered Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NumberedBullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet2">
     <w:name w:val="Numbered Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NumberedBullet3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet3">
     <w:name w:val="Numbered Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1276"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NumberedBulletsList" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NumberedBulletsList">
     <w:name w:val="Numbered Bullets List"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Indent1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent1">
     <w:name w:val="Indent 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:ind w:left="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Indent2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent2">
     <w:name w:val="Indent 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Indent3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent3">
     <w:name w:val="Indent 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:ind w:left="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ShadedHeading" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ShadedHeading">
     <w:name w:val="Shaded Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="ShadedBody"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
-        <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="2" w:space="2"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="2" w:space="4"/>
+        <w:top w:val="single" w:sz="2" w:space="2" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="4" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="2" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="4" w:color="FF00FF" w:themeColor="accent1"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FF00FF" w:themeFill="accent1"/>
       <w:spacing w:before="240"/>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Authors" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authors">
     <w:name w:val="Authors"/>
     <w:basedOn w:val="Footer"/>
     <w:link w:val="AuthorsChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="Heading 4 (table &amp; chart) Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="2CB9FF" w:themeColor="accent2"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="25"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="25"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableRowHeading" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableRowHeading">
     <w:name w:val="Table Row Heading"/>
     <w:basedOn w:val="TableBody"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HighlightAccent4" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent4">
     <w:name w:val="Highlight Accent 4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FCF2BE" w:themeFill="accent5" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HighlightAccent1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent1">
     <w:name w:val="Highlight Accent 1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FF99FF" w:themeFill="accent1" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HighlightAccent3" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent3">
     <w:name w:val="Highlight Accent 3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="C5F5BE" w:themeFill="accent6" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NESO" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="NESO">
     <w:name w:val="NESO"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FF00FF" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="FF00FF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF00FF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="57" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1Numbered" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Numbered">
     <w:name w:val="Heading 1 Numbered"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HighlightAccent2" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent2">
     <w:name w:val="Highlight Accent 2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="AAE2FF" w:themeFill="accent2" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BoldItalic" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BoldItalic">
     <w:name w:val="Bold Italic"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:next w:val="BodyText"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -19374,932 +19638,932 @@
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:noProof/>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contents" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents">
     <w:name w:val="Contents"/>
     <w:basedOn w:val="PageTitle"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:framePr w:wrap="notBeside" w:hAnchor="text" w:y="710"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Dateofpapers" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dateofpapers">
     <w:name w:val="Date of papers"/>
     <w:basedOn w:val="Footer"/>
     <w:link w:val="DateofpapersChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Introtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FrameBody" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameBody">
     <w:name w:val="Frame Body"/>
     <w:basedOn w:val="FrameHeading"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Bullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Bullets">
     <w:name w:val="Bullets"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00924CAE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableTitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTitle">
     <w:name w:val="Table Title"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="3F0731" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ShadedBody" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ShadedBody">
     <w:name w:val="Shaded Body"/>
     <w:basedOn w:val="ShadedHeading"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FrameHeading" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameHeading">
     <w:name w:val="Frame Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="FrameBody"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:framePr w:w="2268" w:hSpace="170" w:wrap="around" w:hAnchor="page" w:vAnchor="text" w:x="8841" w:y="1"/>
+      <w:framePr w:w="2268" w:hSpace="170" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="8841" w:y="1"/>
       <w:pBdr>
-        <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="2"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="3"/>
+        <w:top w:val="single" w:sz="8" w:space="2" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="3" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="2" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="3" w:color="FF00FF" w:themeColor="accent1"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FF00FF" w:themeFill="accent1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AuthorsChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorsChar">
     <w:name w:val="Authors Char"/>
     <w:basedOn w:val="FooterChar"/>
     <w:link w:val="Authors"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DateofpapersChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateofpapersChar">
     <w:name w:val="Date of papers Char"/>
     <w:basedOn w:val="FooterChar"/>
     <w:link w:val="Dateofpapers"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CVName" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVName">
     <w:name w:val="CV Name"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CVlocation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVlocation">
     <w:name w:val="CV location"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CVTitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVTitle">
     <w:name w:val="CV Title"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Backcoverdisclaimer" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Backcoverdisclaimer">
     <w:name w:val="Back cover disclaimer"/>
     <w:basedOn w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Disclaimertext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Disclaimertext">
     <w:name w:val="Disclaimer text"/>
     <w:basedOn w:val="Backcoverdisclaimer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SourceNotes" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SourceNotes">
     <w:name w:val="Source &amp; Notes"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:color w:val="7A3864" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SectionHeading" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeading">
     <w:name w:val="Section Heading"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="1140" w:y="13885"/>
       <w:ind w:left="1080" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="D43900"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SectionHeader" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeader">
     <w:name w:val="Section Header"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
-      <w:framePr w:w="10038" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="page" w:x="397" w:y="14053" w:anchorLock="1"/>
+      <w:framePr w:w="10038" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="397" w:y="14053" w:anchorLock="1"/>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="306"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SectionSubtitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionSubtitle">
     <w:name w:val="Section Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
-      <w:framePr w:w="10038" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="page" w:x="1140" w:y="13885" w:anchorLock="1"/>
+      <w:framePr w:w="10038" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="1140" w:y="13885" w:anchorLock="1"/>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1080" w:right="306" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="636462"/>
       <w:kern w:val="0"/>
       <w:sz w:val="52"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Shadedheading0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Shadedheading0">
     <w:name w:val="Shaded heading"/>
     <w:basedOn w:val="SectionHeader"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:framePr w:wrap="notBeside"/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="284" w:right="259"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AppendixPageTitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixPageTitle">
     <w:name w:val="Appendix Page Title"/>
     <w:basedOn w:val="PageTitle"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:pageBreakBefore/>
-      <w:framePr w:w="8732" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="page" w:x="1589" w:y="772" w:anchorLock="1"/>
+      <w:framePr w:w="8732" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="1589" w:y="772" w:anchorLock="1"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CVEmail" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVEmail">
     <w:name w:val="CV Email"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="1438"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="3F0731" w:themeColor="text2"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="28"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC1695"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00147F8C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00147F8C"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00147F8C"/>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light-Accent4">
     <w:name w:val="Grid Table 1 Light Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00147F8C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E8A4A1" w:themeColor="accent4" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="DC7772" w:themeColor="accent4" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DC7772" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="DC7772" w:themeColor="accent4" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="DC7772" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF59CA"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00DC6EC6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="DC7772" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="DC7772" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DC7772" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DC7772" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DC7772" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DC7772" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DC7772" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DC7772" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="B0322B" w:themeColor="accent4" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="B0322B" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B0322B" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B0322B" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B0322B" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B0322B" w:themeColor="accent4"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="B0322B" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="B0322B" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="B0322B" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3D1D0" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3D1D0" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable5Dark-Accent4">
     <w:name w:val="Grid Table 5 Dark Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00CA569E"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F3D1D0" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="B0322B" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="B0322B" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="B0322B" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="B0322B" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8A4A1" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E8A4A1" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00105AC4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00105AC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-NZ"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar1">
     <w:name w:val="Footnote Text Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00105AC4"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00732185"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00F07D71"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FF99FF" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FF99FF" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF99FF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FF99FF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF99FF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FF99FF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FF99FF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FF99FF" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="36"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B5205C"/>
     <w:pPr>
@@ -24738,67 +25002,68 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2138797210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:box.voltage@neso.energy" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R250cf25a14cf43c9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:box.voltage@neso.energy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:.box.voltage@neso.energy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:box.voltage@neso.energy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\alexandra.millar\Downloads\738261_NESO%20Paper%20Template%20-%20Ver%20002.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NESO_Office_Theme_PPT">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="NESO_Office_Theme_PPT">
   <a:themeElements>
     <a:clrScheme name="NESO">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F0731"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="070E40"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF00FF"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2CB9FF"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="385B16"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="B0322B"/>
@@ -25051,54 +25316,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NESO_Office_Theme_PPT" id="{1BE572A3-3079-4C34-9F9E-38632D18EA54}" vid="{A5F4C047-3F68-4E86-A5FC-339EFF72BDD0}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EB5EA594F07AFB4C8F412AD053BB17DF" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd8ad0708ccbcf73deac3798b0f093b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e6d1d2b-0e51-49a2-a36a-8f6ba12fb7d9" xmlns:ns3="ba6a44e6-f395-42f2-a6c6-7195147bc04a" xmlns:ns4="944a99c1-02a1-443b-a650-987506fd62f1" xmlns:ns5="35ebc48a-dc9e-45bc-8496-b347132bae57" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe24fbb7ccd019a2655c214f4b45bb67" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="5e6d1d2b-0e51-49a2-a36a-8f6ba12fb7d9"/>
     <xsd:import namespace="ba6a44e6-f395-42f2-a6c6-7195147bc04a"/>
     <xsd:import namespace="944a99c1-02a1-443b-a650-987506fd62f1"/>
     <xsd:import namespace="35ebc48a-dc9e-45bc-8496-b347132bae57"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -25331,132 +25592,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="35ebc48a-dc9e-45bc-8496-b347132bae57" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="944a99c1-02a1-443b-a650-987506fd62f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="5e6d1d2b-0e51-49a2-a36a-8f6ba12fb7d9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7489CE42-23A1-463E-BD83-1AEDF1B1CA59}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DE26239-073C-4A82-A498-E1619B14E705}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e6d1d2b-0e51-49a2-a36a-8f6ba12fb7d9"/>
     <ds:schemaRef ds:uri="ba6a44e6-f395-42f2-a6c6-7195147bc04a"/>
     <ds:schemaRef ds:uri="944a99c1-02a1-443b-a650-987506fd62f1"/>
     <ds:schemaRef ds:uri="35ebc48a-dc9e-45bc-8496-b347132bae57"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7489CE42-23A1-463E-BD83-1AEDF1B1CA59}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDCFE5A-CFAC-436D-B868-45F50530B477}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B44EFE6-547C-46A6-9E02-B11BD741E93E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="35ebc48a-dc9e-45bc-8496-b347132bae57"/>
     <ds:schemaRef ds:uri="944a99c1-02a1-443b-a650-987506fd62f1"/>
     <ds:schemaRef ds:uri="5e6d1d2b-0e51-49a2-a36a-8f6ba12fb7d9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>738261_NESO Paper Template - Ver 002</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>1882</Words>
+  <Characters>10653</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>426</Lines>
+  <Paragraphs>482</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Hamilton-Brown</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>12053</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alex Millar (ESO)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
     <vt:r8>1800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>