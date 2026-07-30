--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -3,195 +3,186 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nationalenergyso.sharepoint.com/sites/GRP-INT-UK-TechnicalOperationsPolicy/Shared Documents/04_Reports/04_GCRP/2026/GC0151/May 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="41" documentId="8_{E1E39C03-4BB9-4216-BAFB-0D198E3983A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E5751910-12E4-4BC0-B0A0-E9A5FD1776D1}"/>
+  <xr:revisionPtr revIDLastSave="79" documentId="8_{DED9FA81-96BD-4B7C-9EE1-E5E4E461F25E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3F0E45CF-E05E-4C49-9A28-8CDA2A1E8B9C}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16896" tabRatio="713" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="713" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Version" sheetId="9" r:id="rId1"/>
     <sheet name="Transmission Faults (GC0151)" sheetId="177" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Transmission Faults (GC0151)'!$A$1:$E$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Transmission Faults (GC0151)'!$A$1:$E$11</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="21">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Details</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Network Operator</t>
   </si>
   <si>
     <t>Date Time</t>
   </si>
   <si>
     <t>Voltage Trace 
 (Refer to sheet)</t>
   </si>
   <si>
+    <t>NGET</t>
+  </si>
+  <si>
     <t>SHETL</t>
   </si>
   <si>
-    <t>NGET</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve">This file only contains the indicative reporting associated with draft data for GC0151 for May 2026. This file will be updated in June 2026 to reflect the full data set.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">This file only contains the indicative reporting associated with data for GC0151 for May 2026. This file is updated in June 2026 to reflect the full data set.  </t>
+  </si>
+  <si>
+    <t>BLHUB (Blackhillock - Noss Head HVDC)</t>
+  </si>
+  <si>
+    <t>Kingsnorth - NorthFleet East 400kV Circuit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Offerton 275/33 kV SGT2 </t>
+  </si>
+  <si>
+    <t>Fiddes - Brechin - Bridge of Dun (FB) 132kV circuit, BRID GT1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Melton SGT2A </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Staythorpe 132kV Grid T3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Offerton 275/33kV SGT2 </t>
+  </si>
+  <si>
+    <t>FFE Fort Augustus - Fort William 132kV &amp; FV1 Fort William - Kinlochleven 132kV circuit</t>
+  </si>
+  <si>
+    <t>Iron Acton - Melksham 1 275kV , SGT5 400/275kV, Shunt Reactor 5 circuit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy\ hh:mm:ss"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...8 lines deleted...]
-      <sz val="11"/>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8C3D2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF460034"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -217,113 +208,106 @@
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD8C3D2"/>
       <color rgb="FF460034"/>
       <color rgb="FF7F135B"/>
       <color rgb="FFCD82BE"/>
       <color rgb="FFFEDEF3"/>
       <color rgb="FFFED4EF"/>
       <color rgb="FFDD219E"/>
       <color rgb="FF62387C"/>
       <color rgb="FFF26522"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -582,287 +566,297 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62936228-E1C5-4247-8809-EFA03DC09932}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:C4"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="10.6640625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="152.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="152.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" s="6">
         <v>46157</v>
       </c>
       <c r="B2" s="5">
         <v>1</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      <c r="A4" s="18"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A3" s="6">
+        <v>46188</v>
+      </c>
+      <c r="B3" s="5">
+        <v>2</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A4" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Poppins"&amp;12&amp;KFF00FF Public&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCAE2D89-1C51-4295-BCD0-7603442A3230}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E13"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C3" sqref="C3"/>
       <selection pane="topRight" activeCell="C3" sqref="C3"/>
       <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
-      <selection pane="bottomRight" activeCell="D9" sqref="D9"/>
+      <selection pane="bottomRight" activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="101.6640625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="34.33203125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="103.7265625" customWidth="1"/>
+    <col min="2" max="2" width="19.81640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.26953125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="16.7265625" style="4" customWidth="1"/>
     <col min="6" max="6" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="3" customFormat="1" ht="36" x14ac:dyDescent="0.3">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:5" s="3" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+      <c r="A1" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="12" t="s">
+      <c r="B1" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C1" s="13" t="s">
+      <c r="C1" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D1" s="14" t="s">
+      <c r="D1" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E1" s="15" t="s">
+      <c r="E1" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="9" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C2" s="19">
+    <row r="2" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="18">
         <v>46143.348078703704</v>
       </c>
-      <c r="D2" s="11"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5" s="3" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="20">
+      <c r="C3" s="19">
+        <v>46155.746655092589</v>
+      </c>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+    </row>
+    <row r="4" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="18">
+        <v>46163.394594907404</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="19">
         <v>46143.591087962966</v>
       </c>
-      <c r="D3" s="17"/>
-[...5 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+    </row>
+    <row r="6" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="18">
+        <v>46150.723136574074</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="19">
+        <v>46151.723136516201</v>
+      </c>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+    </row>
+    <row r="8" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="16" t="s">
-[...26 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="B8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="18">
+        <v>46154.501250000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="7" t="s">
         <v>16</v>
-      </c>
-[...43 lines deleted...]
-        <v>19</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="20">
-[...5 lines deleted...]
-      </c>
+      <c r="C9" s="19">
+        <v>46165.518784722219</v>
+      </c>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+    </row>
+    <row r="10" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="18">
+        <v>46166.799525462964</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="19">
+        <v>46168.965196759258</v>
+      </c>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+    </row>
+    <row r="12" spans="1:5" s="8" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C12" s="18"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="15"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="17"/>
     </row>
   </sheetData>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Poppins"&amp;12&amp;KFF00FF Public&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C9F213A04EF1CB48A46E8BE59C8EFE11" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f3ac1e6e77dc62631091fa2df12fcfa0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" xmlns:ns4="6b9fa28b-ddcc-4041-8725-bebe945943fa" xmlns:ns5="a65b25b1-58dd-444e-9593-beddacfcd12c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="79dd5be6bd7b49f9f4f7e89f844008cc" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193"/>
     <xsd:import namespace="97b6fe81-1556-4112-94ca-31043ca39b71"/>
     <xsd:import namespace="6b9fa28b-ddcc-4041-8725-bebe945943fa"/>
     <xsd:import namespace="a65b25b1-58dd-444e-9593-beddacfcd12c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -1231,109 +1225,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TypeofIncident xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193" xsi:nil="true"/>
     <Date xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193">2024-03-18T09:42:27+00:00</Date>
     <ENCCIncidents xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193">false</ENCCIncidents>
     <Lead xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Lead>
     <Completed_x003f_ xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193">0</Completed_x003f_>
     <TaxCatchAll xmlns="a65b25b1-58dd-444e-9593-beddacfcd12c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6b9fa28b-ddcc-4041-8725-bebe945943fa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_x0030_1 xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3EDA2F5-B32E-453B-B14A-5B6A9DA54C9C}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D209A009-0CF8-4407-8FFA-F927ADC5BE2E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FBC009C-DAB3-44DC-A133-E9DE7C47937F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193"/>
     <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
     <ds:schemaRef ds:uri="6b9fa28b-ddcc-4041-8725-bebe945943fa"/>
     <ds:schemaRef ds:uri="a65b25b1-58dd-444e-9593-beddacfcd12c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3EDA2F5-B32E-453B-B14A-5B6A9DA54C9C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3413EE59-F2C8-4E9C-853E-AFFBE571E072}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
+    <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
-    <ds:schemaRef ds:uri="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="a65b25b1-58dd-444e-9593-beddacfcd12c"/>
     <ds:schemaRef ds:uri="6b9fa28b-ddcc-4041-8725-bebe945943fa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Version</vt:lpstr>
       <vt:lpstr>Transmission Faults (GC0151)</vt:lpstr>
@@ -1376,47 +1386,47 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_SetDate">
     <vt:lpwstr>2023-08-21T12:55:16Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_Name">
     <vt:lpwstr>Confidential</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_SiteId">
     <vt:lpwstr>f98a6a53-25f3-4212-901c-c7787fcd3495</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_ActionId">
     <vt:lpwstr>7785999c-0ff0-4706-b721-5c71d2955720</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SetDate">
-    <vt:lpwstr>2026-05-15T15:50:14Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-15T15:46:46Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Name">
     <vt:lpwstr>Publicly Available</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SiteId">
     <vt:lpwstr>a63c9e9e-b4db-442a-a94f-08718d788e8c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ActionId">
-    <vt:lpwstr>be350452-ea26-4183-8ada-006c88b6d9b8</vt:lpwstr>
+    <vt:lpwstr>e4cf34f1-4975-4301-b1ae-4ec0cf6c7d4b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>