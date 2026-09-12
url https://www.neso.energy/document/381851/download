--- v0 (2026-07-26)
+++ v1 (2026-09-12)
@@ -1,88 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\prod.nationalenergyso.com\nesodfs\Group\OandT\finance_and_settlement\settlement\Monthly Settlement\01 AS &amp; Trades\01 Services\FFR\Market Reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95FF9BBE-7CDB-4176-A41C-3157055A6828}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CFF2F3AD-AB53-4D6E-8D46-197D35CE97D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="1" activeTab="2" xr2:uid="{F4180BD8-DB56-430A-BD64-8DE6D5B1D98A}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="3" activeTab="4" xr2:uid="{F4180BD8-DB56-430A-BD64-8DE6D5B1D98A}"/>
   </bookViews>
   <sheets>
     <sheet name="Apr 26 Frequency Response" sheetId="1" r:id="rId1"/>
     <sheet name="May 26 Frequency Response" sheetId="2" r:id="rId2"/>
     <sheet name="June 26 Frequency Response" sheetId="3" r:id="rId3"/>
+    <sheet name="July 26 Frequency Response" sheetId="4" r:id="rId4"/>
+    <sheet name="Aug 26 Frequency Response" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Apr 26 Frequency Response'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'May 26 Frequency Response'!$A$2:$E$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="557" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="60">
   <si>
     <t>BRDUW-1</t>
   </si>
   <si>
     <t>CNQPS-1</t>
   </si>
   <si>
     <t>CNQPS-2</t>
   </si>
   <si>
     <t>CNQPS-4</t>
   </si>
   <si>
     <t>DAMC-1</t>
   </si>
   <si>
     <t>DRAXX-1</t>
   </si>
   <si>
     <t>DRAXX-2</t>
   </si>
   <si>
     <t>DRAXX-3</t>
   </si>
   <si>
@@ -204,50 +208,65 @@
   </si>
   <si>
     <t>CARR-2</t>
   </si>
   <si>
     <t>WLNYO-2</t>
   </si>
   <si>
     <t>PEMB-31</t>
   </si>
   <si>
     <t>WBURB-3</t>
   </si>
   <si>
     <t>BRBEO-1</t>
   </si>
   <si>
     <t>RCBKO-2</t>
   </si>
   <si>
     <t>STRNW-1</t>
   </si>
   <si>
     <t>STAY-1</t>
   </si>
+  <si>
+    <t>BM Unit Mandatory Response Holding Volumes for the Month of JUL-2026</t>
+  </si>
+  <si>
+    <t>LBAR-1</t>
+  </si>
+  <si>
+    <t>STAY-3</t>
+  </si>
+  <si>
+    <t>TWSHW-1</t>
+  </si>
+  <si>
+    <t>BM Unit Mandatory Response Holding Volumes for the Month of AUG-2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -259,51 +278,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6284,52 +6303,52 @@
       <c r="A182" s="1">
         <v>46173</v>
       </c>
       <c r="B182" t="s">
         <v>7</v>
       </c>
       <c r="C182">
         <v>63.714803000000003</v>
       </c>
       <c r="E182">
         <v>363.012946</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Poppins"&amp;12&amp;KFF00FF General&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18392EE9-17DF-441A-9E37-030A99D667C1}">
   <dimension ref="A1:E198"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A187" workbookViewId="0">
-      <selection activeCell="G195" sqref="G195"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
@@ -9585,77 +9604,4485 @@
       <c r="C197">
         <v>494.13107500000001</v>
       </c>
       <c r="D197">
         <v>281.867007</v>
       </c>
       <c r="E197">
         <v>354.99376100000001</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A198" s="1">
         <v>46203</v>
       </c>
       <c r="B198" t="s">
         <v>50</v>
       </c>
       <c r="C198">
         <v>3.161743</v>
       </c>
       <c r="D198">
         <v>2.3248129999999998</v>
       </c>
       <c r="E198">
         <v>144.48257699999999</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{430A5C4B-AF9F-4E22-8C05-91EDFA416C77}">
+  <dimension ref="A1:E178"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="11.6328125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3">
+        <v>38.898335000000003</v>
+      </c>
+      <c r="E3">
+        <v>572.82750299999998</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4">
+        <v>333.79740900000002</v>
+      </c>
+      <c r="D4">
+        <v>214.80933899999999</v>
+      </c>
+      <c r="E4">
+        <v>446.37235399999997</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5">
+        <v>412.36632600000002</v>
+      </c>
+      <c r="D5">
+        <v>221.65881400000001</v>
+      </c>
+      <c r="E5">
+        <v>442.16042800000002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6">
+        <v>384.11679700000002</v>
+      </c>
+      <c r="D6">
+        <v>213.60057900000001</v>
+      </c>
+      <c r="E6">
+        <v>507.53981199999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7">
+        <v>171.33753400000001</v>
+      </c>
+      <c r="D7">
+        <v>123.91156700000001</v>
+      </c>
+      <c r="E7">
+        <v>671.82673399999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8">
+        <v>544.91116199999999</v>
+      </c>
+      <c r="D8">
+        <v>312.54849300000001</v>
+      </c>
+      <c r="E8">
+        <v>406.45398899999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9">
+        <v>88.851241000000002</v>
+      </c>
+      <c r="D9">
+        <v>67.171034000000006</v>
+      </c>
+      <c r="E9">
+        <v>147.068489</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10">
+        <v>69.127689000000004</v>
+      </c>
+      <c r="D10">
+        <v>41.954492999999999</v>
+      </c>
+      <c r="E10">
+        <v>300.57392199999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11">
+        <v>102.830645</v>
+      </c>
+      <c r="D11">
+        <v>47.251005999999997</v>
+      </c>
+      <c r="E11">
+        <v>259.05156499999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="1">
+        <v>46205</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>81.599999999999994</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1">
+        <v>46205</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13">
+        <v>1.7333339999999999</v>
+      </c>
+      <c r="D13">
+        <v>1.7999989999999999</v>
+      </c>
+      <c r="E13">
+        <v>15.000000999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1">
+        <v>46205</v>
+      </c>
+      <c r="B14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14">
+        <v>37.566667000000002</v>
+      </c>
+      <c r="D14">
+        <v>20.473333</v>
+      </c>
+      <c r="E14">
+        <v>67.511666000000005</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1">
+        <v>46205</v>
+      </c>
+      <c r="B15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15">
+        <v>428.16765199999998</v>
+      </c>
+      <c r="D15">
+        <v>247.63321999999999</v>
+      </c>
+      <c r="E15">
+        <v>732.769138</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1">
+        <v>46205</v>
+      </c>
+      <c r="B16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16">
+        <v>8.5</v>
+      </c>
+      <c r="D16">
+        <v>4.8333329999999997</v>
+      </c>
+      <c r="E16">
+        <v>5.55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1">
+        <v>46205</v>
+      </c>
+      <c r="B17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17">
+        <v>482.56219800000002</v>
+      </c>
+      <c r="D17">
+        <v>242.013564</v>
+      </c>
+      <c r="E17">
+        <v>902.54141500000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1">
+        <v>46206</v>
+      </c>
+      <c r="B18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18">
+        <v>37.979596000000001</v>
+      </c>
+      <c r="E18">
+        <v>668.33678799999996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1">
+        <v>46206</v>
+      </c>
+      <c r="B19" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19">
+        <v>640.9</v>
+      </c>
+      <c r="D19">
+        <v>353.6</v>
+      </c>
+      <c r="E19">
+        <v>656.41666599999996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1">
+        <v>46206</v>
+      </c>
+      <c r="B20" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20">
+        <v>290.39999999999998</v>
+      </c>
+      <c r="D20">
+        <v>181.5</v>
+      </c>
+      <c r="E20">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1">
+        <v>46206</v>
+      </c>
+      <c r="B21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21">
+        <v>282.5</v>
+      </c>
+      <c r="D21">
+        <v>339</v>
+      </c>
+      <c r="E21">
+        <v>175.98636300000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1">
+        <v>46206</v>
+      </c>
+      <c r="B22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22">
+        <v>466.66574900000001</v>
+      </c>
+      <c r="D22">
+        <v>241.42499900000001</v>
+      </c>
+      <c r="E22">
+        <v>649.89966800000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A23" s="1">
+        <v>46206</v>
+      </c>
+      <c r="B23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23">
+        <v>457.48534899999999</v>
+      </c>
+      <c r="D23">
+        <v>209.379548</v>
+      </c>
+      <c r="E23">
+        <v>651.05573000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1">
+        <v>46207</v>
+      </c>
+      <c r="B24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24">
+        <v>177.81380100000001</v>
+      </c>
+      <c r="D24">
+        <v>99.406897000000001</v>
+      </c>
+      <c r="E24">
+        <v>195.07436899999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1">
+        <v>46207</v>
+      </c>
+      <c r="B25" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25">
+        <v>110.7</v>
+      </c>
+      <c r="D25">
+        <v>43.05</v>
+      </c>
+      <c r="E25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1">
+        <v>46207</v>
+      </c>
+      <c r="B26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26">
+        <v>300.45433800000001</v>
+      </c>
+      <c r="D26">
+        <v>368.18029300000001</v>
+      </c>
+      <c r="E26">
+        <v>248.96511599999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1">
+        <v>46207</v>
+      </c>
+      <c r="B27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27">
+        <v>621.79166699999996</v>
+      </c>
+      <c r="D27">
+        <v>244.33333300000001</v>
+      </c>
+      <c r="E27">
+        <v>619.75646400000005</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1">
+        <v>46208</v>
+      </c>
+      <c r="B28" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28">
+        <v>579</v>
+      </c>
+      <c r="D28">
+        <v>308.8</v>
+      </c>
+      <c r="E28">
+        <v>568.00278300000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1">
+        <v>46208</v>
+      </c>
+      <c r="B29" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29">
+        <v>321.83873699999998</v>
+      </c>
+      <c r="D29">
+        <v>178.221295</v>
+      </c>
+      <c r="E29">
+        <v>347.44252599999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1">
+        <v>46208</v>
+      </c>
+      <c r="B30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30">
+        <v>14.7</v>
+      </c>
+      <c r="D30">
+        <v>5.7166670000000002</v>
+      </c>
+      <c r="E30">
+        <v>4.7496169999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1">
+        <v>46208</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31">
+        <v>271.66666700000002</v>
+      </c>
+      <c r="D31">
+        <v>182.01666700000001</v>
+      </c>
+      <c r="E31">
+        <v>234.85470699999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1">
+        <v>46208</v>
+      </c>
+      <c r="B32" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32">
+        <v>1091.133333</v>
+      </c>
+      <c r="D32">
+        <v>419.66666700000002</v>
+      </c>
+      <c r="E32">
+        <v>403.809055</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1">
+        <v>46209</v>
+      </c>
+      <c r="B33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33">
+        <v>326.67085600000001</v>
+      </c>
+      <c r="D33">
+        <v>134.79203200000001</v>
+      </c>
+      <c r="E33">
+        <v>300.43709000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1">
+        <v>46209</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34">
+        <v>463.85528099999999</v>
+      </c>
+      <c r="D34">
+        <v>293.596992</v>
+      </c>
+      <c r="E34">
+        <v>816.07516499999997</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" s="1">
+        <v>46209</v>
+      </c>
+      <c r="B35" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35">
+        <v>64.268264000000002</v>
+      </c>
+      <c r="D35">
+        <v>43.404780000000002</v>
+      </c>
+      <c r="E35">
+        <v>267.16809499999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1">
+        <v>46209</v>
+      </c>
+      <c r="B36" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36">
+        <v>228.440102</v>
+      </c>
+      <c r="D36">
+        <v>104.097826</v>
+      </c>
+      <c r="E36">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1">
+        <v>46209</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37">
+        <v>992.78915300000006</v>
+      </c>
+      <c r="D37">
+        <v>694.77762099999995</v>
+      </c>
+      <c r="E37">
+        <v>1062.5949740000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A38" s="1">
+        <v>46209</v>
+      </c>
+      <c r="B38" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38">
+        <v>555.26902099999995</v>
+      </c>
+      <c r="D38">
+        <v>318.74319500000001</v>
+      </c>
+      <c r="E38">
+        <v>453.74340699999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A39" s="1">
+        <v>46209</v>
+      </c>
+      <c r="B39" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39">
+        <v>97.533333999999996</v>
+      </c>
+      <c r="E39">
+        <v>12.833334000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A40" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40">
+        <v>4.686617</v>
+      </c>
+      <c r="D40">
+        <v>1.929783</v>
+      </c>
+      <c r="E40">
+        <v>3.8893939999999998</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A41" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B41" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41">
+        <v>357.57489800000002</v>
+      </c>
+      <c r="D41">
+        <v>202.46601899999999</v>
+      </c>
+      <c r="E41">
+        <v>772.08346500000005</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42">
+        <v>0</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A43" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B43" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43">
+        <v>181.5</v>
+      </c>
+      <c r="D43">
+        <v>70.583332999999996</v>
+      </c>
+      <c r="E43">
+        <v>190.60416699999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44">
+        <v>2055</v>
+      </c>
+      <c r="D44">
+        <v>1376.85</v>
+      </c>
+      <c r="E44">
+        <v>1774.3625</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45">
+        <v>305.55</v>
+      </c>
+      <c r="D45">
+        <v>160.05000000000001</v>
+      </c>
+      <c r="E45">
+        <v>310.40000099999997</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A46" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B46" t="s">
+        <v>33</v>
+      </c>
+      <c r="C46">
+        <v>979.2</v>
+      </c>
+      <c r="D46">
+        <v>556.80000099999995</v>
+      </c>
+      <c r="E46">
+        <v>766.77000199999998</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B47" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47">
+        <v>466.13333399999999</v>
+      </c>
+      <c r="D47">
+        <v>196.26666599999999</v>
+      </c>
+      <c r="E47">
+        <v>132.38333299999999</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B48" t="s">
+        <v>32</v>
+      </c>
+      <c r="C48">
+        <v>547.73333300000002</v>
+      </c>
+      <c r="D48">
+        <v>210.66666699999999</v>
+      </c>
+      <c r="E48">
+        <v>356.20807600000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A49" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B49" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49">
+        <v>206.063818</v>
+      </c>
+      <c r="D49">
+        <v>117.140106</v>
+      </c>
+      <c r="E49">
+        <v>287.28621600000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A50" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B50" t="s">
+        <v>58</v>
+      </c>
+      <c r="C50">
+        <v>92.983333000000002</v>
+      </c>
+      <c r="D50">
+        <v>31.7</v>
+      </c>
+      <c r="E50">
+        <v>77.028570000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" s="1">
+        <v>46211</v>
+      </c>
+      <c r="B51" t="s">
+        <v>7</v>
+      </c>
+      <c r="C51">
+        <v>0</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A52" s="1">
+        <v>46211</v>
+      </c>
+      <c r="B52" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52">
+        <v>170.89139</v>
+      </c>
+      <c r="D52">
+        <v>95.014584999999997</v>
+      </c>
+      <c r="E52">
+        <v>330.09027900000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" s="1">
+        <v>46211</v>
+      </c>
+      <c r="B53" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53">
+        <v>2400</v>
+      </c>
+      <c r="D53">
+        <v>1608</v>
+      </c>
+      <c r="E53">
+        <v>2173.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A54" s="1">
+        <v>46212</v>
+      </c>
+      <c r="B54" t="s">
+        <v>7</v>
+      </c>
+      <c r="C54">
+        <v>0</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54">
+        <v>870.4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A55" s="1">
+        <v>46212</v>
+      </c>
+      <c r="B55" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55">
+        <v>61.8</v>
+      </c>
+      <c r="D55">
+        <v>24.033334</v>
+      </c>
+      <c r="E55">
+        <v>68.416666000000006</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A56" s="1">
+        <v>46212</v>
+      </c>
+      <c r="B56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56">
+        <v>758.33333300000004</v>
+      </c>
+      <c r="D56">
+        <v>508.08333299999998</v>
+      </c>
+      <c r="E56">
+        <v>687.16666699999996</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A57" s="1">
+        <v>46212</v>
+      </c>
+      <c r="B57" t="s">
+        <v>33</v>
+      </c>
+      <c r="C57">
+        <v>1569.1</v>
+      </c>
+      <c r="D57">
+        <v>892.23333400000001</v>
+      </c>
+      <c r="E57">
+        <v>1369.4179160000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A58" s="1">
+        <v>46213</v>
+      </c>
+      <c r="B58" t="s">
+        <v>7</v>
+      </c>
+      <c r="C58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>381.933333</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A59" s="1">
+        <v>46213</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59">
+        <v>18.2</v>
+      </c>
+      <c r="D59">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="E59">
+        <v>419.66666600000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A60" s="1">
+        <v>46213</v>
+      </c>
+      <c r="B60" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60">
+        <v>0</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60">
+        <v>63.8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A61" s="1">
+        <v>46213</v>
+      </c>
+      <c r="B61" t="s">
+        <v>11</v>
+      </c>
+      <c r="C61">
+        <v>47.558141999999997</v>
+      </c>
+      <c r="D61">
+        <v>30.443529999999999</v>
+      </c>
+      <c r="E61">
+        <v>442.02291000000002</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" s="1">
+        <v>46213</v>
+      </c>
+      <c r="B62" t="s">
+        <v>33</v>
+      </c>
+      <c r="C62">
+        <v>1511.2541650000001</v>
+      </c>
+      <c r="D62">
+        <v>859.61171899999999</v>
+      </c>
+      <c r="E62">
+        <v>1521.5994720000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" s="1">
+        <v>46214</v>
+      </c>
+      <c r="B63" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>1197.9333329999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A64" s="1">
+        <v>46214</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64">
+        <v>0</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64">
+        <v>127.416667</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A65" s="1">
+        <v>46214</v>
+      </c>
+      <c r="B65" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65">
+        <v>77.624244000000004</v>
+      </c>
+      <c r="D65">
+        <v>50.394714999999998</v>
+      </c>
+      <c r="E65">
+        <v>124.872961</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A66" s="1">
+        <v>46214</v>
+      </c>
+      <c r="B66" t="s">
+        <v>11</v>
+      </c>
+      <c r="C66">
+        <v>11.15021</v>
+      </c>
+      <c r="D66">
+        <v>7.3738440000000001</v>
+      </c>
+      <c r="E66">
+        <v>229.76734300000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A67" s="1">
+        <v>46214</v>
+      </c>
+      <c r="B67" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67">
+        <v>38.486904000000003</v>
+      </c>
+      <c r="D67">
+        <v>25.894047</v>
+      </c>
+      <c r="E67">
+        <v>82.15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A68" s="1">
+        <v>46214</v>
+      </c>
+      <c r="B68" t="s">
+        <v>33</v>
+      </c>
+      <c r="C68">
+        <v>2355.868907</v>
+      </c>
+      <c r="D68">
+        <v>1340.267419</v>
+      </c>
+      <c r="E68">
+        <v>2129.1763209999999</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A69" s="1">
+        <v>46214</v>
+      </c>
+      <c r="B69" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69">
+        <v>3.7095030000000002</v>
+      </c>
+      <c r="D69">
+        <v>2.8581729999999999</v>
+      </c>
+      <c r="E69">
+        <v>91.375130999999996</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A70" s="1">
+        <v>46214</v>
+      </c>
+      <c r="B70" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70">
+        <v>30.75</v>
+      </c>
+      <c r="D70">
+        <v>23.25</v>
+      </c>
+      <c r="E70">
+        <v>37.330644999999997</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A71" s="1">
+        <v>46215</v>
+      </c>
+      <c r="B71" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71">
+        <v>8.3216049999999999</v>
+      </c>
+      <c r="E71">
+        <v>424.27946100000003</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A72" s="1">
+        <v>46215</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72">
+        <v>58.714520999999998</v>
+      </c>
+      <c r="D72">
+        <v>36.886963000000002</v>
+      </c>
+      <c r="E72">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A73" s="1">
+        <v>46215</v>
+      </c>
+      <c r="B73" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73">
+        <v>219.64666600000001</v>
+      </c>
+      <c r="D73">
+        <v>117.976664</v>
+      </c>
+      <c r="E73">
+        <v>291.70999799999998</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A74" s="1">
+        <v>46215</v>
+      </c>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74">
+        <v>6.9773009999999998</v>
+      </c>
+      <c r="D74">
+        <v>8.5036509999999996</v>
+      </c>
+      <c r="E74">
+        <v>139.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A75" s="1">
+        <v>46215</v>
+      </c>
+      <c r="B75" t="s">
+        <v>33</v>
+      </c>
+      <c r="C75">
+        <v>788.07605799999999</v>
+      </c>
+      <c r="D75">
+        <v>459.85010699999998</v>
+      </c>
+      <c r="E75">
+        <v>972.21912899999995</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A76" s="1">
+        <v>46216</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76">
+        <v>143</v>
+      </c>
+      <c r="D76">
+        <v>72.8</v>
+      </c>
+      <c r="E76">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A77" s="1">
+        <v>46216</v>
+      </c>
+      <c r="B77" t="s">
+        <v>6</v>
+      </c>
+      <c r="C77">
+        <v>0</v>
+      </c>
+      <c r="E77">
+        <v>72.533332999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A78" s="1">
+        <v>46216</v>
+      </c>
+      <c r="B78" t="s">
+        <v>7</v>
+      </c>
+      <c r="C78">
+        <v>145.27457699999999</v>
+      </c>
+      <c r="D78">
+        <v>70.230742000000006</v>
+      </c>
+      <c r="E78">
+        <v>174.85642899999999</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A79" s="1">
+        <v>46216</v>
+      </c>
+      <c r="B79" t="s">
+        <v>10</v>
+      </c>
+      <c r="C79">
+        <v>589.20598199999995</v>
+      </c>
+      <c r="D79">
+        <v>322.88176600000003</v>
+      </c>
+      <c r="E79">
+        <v>690.74876900000004</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A80" s="1">
+        <v>46216</v>
+      </c>
+      <c r="B80" t="s">
+        <v>33</v>
+      </c>
+      <c r="C80">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="D80">
+        <v>78.3</v>
+      </c>
+      <c r="E80">
+        <v>93.688124999999999</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A81" s="1">
+        <v>46216</v>
+      </c>
+      <c r="B81" t="s">
+        <v>22</v>
+      </c>
+      <c r="C81">
+        <v>291.21560599999998</v>
+      </c>
+      <c r="D81">
+        <v>165.96113199999999</v>
+      </c>
+      <c r="E81">
+        <v>112.317834</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A82" s="1">
+        <v>46217</v>
+      </c>
+      <c r="B82" t="s">
+        <v>37</v>
+      </c>
+      <c r="C82">
+        <v>795.80953999999997</v>
+      </c>
+      <c r="D82">
+        <v>406.77574299999998</v>
+      </c>
+      <c r="E82">
+        <v>813.91557599999999</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A83" s="1">
+        <v>46217</v>
+      </c>
+      <c r="B83" t="s">
+        <v>6</v>
+      </c>
+      <c r="C83">
+        <v>0</v>
+      </c>
+      <c r="E83">
+        <v>63.466667000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A84" s="1">
+        <v>46217</v>
+      </c>
+      <c r="B84" t="s">
+        <v>7</v>
+      </c>
+      <c r="C84">
+        <v>205.60639800000001</v>
+      </c>
+      <c r="E84">
+        <v>1051.192311</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A85" s="1">
+        <v>46217</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85">
+        <v>4.4015389999999996</v>
+      </c>
+      <c r="D85">
+        <v>4.1570809999999998</v>
+      </c>
+      <c r="E85">
+        <v>34.662202000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A86" s="1">
+        <v>46217</v>
+      </c>
+      <c r="B86" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86">
+        <v>68.826234999999997</v>
+      </c>
+      <c r="D86">
+        <v>39.221133999999999</v>
+      </c>
+      <c r="E86">
+        <v>112.12082100000001</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A87" s="1">
+        <v>46217</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87">
+        <v>32.834285999999999</v>
+      </c>
+      <c r="D87">
+        <v>25.794286</v>
+      </c>
+      <c r="E87">
+        <v>37.200000000000003</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A88" s="1">
+        <v>46217</v>
+      </c>
+      <c r="B88" t="s">
+        <v>33</v>
+      </c>
+      <c r="C88">
+        <v>1802</v>
+      </c>
+      <c r="D88">
+        <v>1024.666669</v>
+      </c>
+      <c r="E88">
+        <v>1207.3997959999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A89" s="1">
+        <v>46217</v>
+      </c>
+      <c r="B89" t="s">
+        <v>50</v>
+      </c>
+      <c r="C89">
+        <v>28.366546</v>
+      </c>
+      <c r="D89">
+        <v>12.946087</v>
+      </c>
+      <c r="E89">
+        <v>59.149787000000003</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A90" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1</v>
+      </c>
+      <c r="C90">
+        <v>142.08333300000001</v>
+      </c>
+      <c r="D90">
+        <v>72.333332999999996</v>
+      </c>
+      <c r="E90">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A91" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B91" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>202.86666700000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A92" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B92" t="s">
+        <v>7</v>
+      </c>
+      <c r="C92">
+        <v>76.811904999999996</v>
+      </c>
+      <c r="E92">
+        <v>1537.914583</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A93" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B93" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93">
+        <v>61.89</v>
+      </c>
+      <c r="D93">
+        <v>34.846666999999997</v>
+      </c>
+      <c r="E93">
+        <v>150.8425</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A94" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B94" t="s">
+        <v>11</v>
+      </c>
+      <c r="C94">
+        <v>42.760370000000002</v>
+      </c>
+      <c r="D94">
+        <v>27.606760999999999</v>
+      </c>
+      <c r="E94">
+        <v>160.08596900000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A95" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B95" t="s">
+        <v>39</v>
+      </c>
+      <c r="C95">
+        <v>14.224061000000001</v>
+      </c>
+      <c r="D95">
+        <v>17.215707999999999</v>
+      </c>
+      <c r="E95">
+        <v>126.78317</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A96" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96">
+        <v>0</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A97" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B97" t="s">
+        <v>33</v>
+      </c>
+      <c r="C97">
+        <v>2448</v>
+      </c>
+      <c r="D97">
+        <v>1392.0000010000001</v>
+      </c>
+      <c r="E97">
+        <v>1841.3625010000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A98" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B98" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98">
+        <v>11.91259</v>
+      </c>
+      <c r="D98">
+        <v>8.9891290000000001</v>
+      </c>
+      <c r="E98">
+        <v>87.449999000000005</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A99" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B99" t="s">
+        <v>21</v>
+      </c>
+      <c r="C99">
+        <v>15.394178</v>
+      </c>
+      <c r="D99">
+        <v>19.880713</v>
+      </c>
+      <c r="E99">
+        <v>44.166666999999997</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A100" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B100" t="s">
+        <v>22</v>
+      </c>
+      <c r="C100">
+        <v>31.346339</v>
+      </c>
+      <c r="D100">
+        <v>20.337159</v>
+      </c>
+      <c r="E100">
+        <v>71.310305</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A101" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B101" t="s">
+        <v>50</v>
+      </c>
+      <c r="C101">
+        <v>40.198535</v>
+      </c>
+      <c r="D101">
+        <v>21.337308</v>
+      </c>
+      <c r="E101">
+        <v>59.308576000000002</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A102" s="1">
+        <v>46219</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102">
+        <v>183.61546799999999</v>
+      </c>
+      <c r="D102">
+        <v>137.01225299999999</v>
+      </c>
+      <c r="E102">
+        <v>417.30489299999999</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A103" s="1">
+        <v>46219</v>
+      </c>
+      <c r="B103" t="s">
+        <v>10</v>
+      </c>
+      <c r="C103">
+        <v>138.679858</v>
+      </c>
+      <c r="D103">
+        <v>86.498540000000006</v>
+      </c>
+      <c r="E103">
+        <v>320.598885</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A104" s="1">
+        <v>46219</v>
+      </c>
+      <c r="B104" t="s">
+        <v>11</v>
+      </c>
+      <c r="C104">
+        <v>69.695252999999994</v>
+      </c>
+      <c r="D104">
+        <v>42.2378</v>
+      </c>
+      <c r="E104">
+        <v>88.833333999999994</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A105" s="1">
+        <v>46219</v>
+      </c>
+      <c r="B105" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105">
+        <v>0</v>
+      </c>
+      <c r="D105">
+        <v>0</v>
+      </c>
+      <c r="E105">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A106" s="1">
+        <v>46219</v>
+      </c>
+      <c r="B106" t="s">
+        <v>33</v>
+      </c>
+      <c r="C106">
+        <v>982.6</v>
+      </c>
+      <c r="D106">
+        <v>558.73333300000002</v>
+      </c>
+      <c r="E106">
+        <v>590.11353999999994</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A107" s="1">
+        <v>46219</v>
+      </c>
+      <c r="B107" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107">
+        <v>121.364396</v>
+      </c>
+      <c r="D107">
+        <v>53.866666000000002</v>
+      </c>
+      <c r="E107">
+        <v>63.006061000000003</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A108" s="1">
+        <v>46219</v>
+      </c>
+      <c r="B108" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108">
+        <v>74.372487000000007</v>
+      </c>
+      <c r="D108">
+        <v>56.201883000000002</v>
+      </c>
+      <c r="E108">
+        <v>449.616669</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A109" s="1">
+        <v>46219</v>
+      </c>
+      <c r="B109" t="s">
+        <v>22</v>
+      </c>
+      <c r="C109">
+        <v>19.242089</v>
+      </c>
+      <c r="D109">
+        <v>13.086460000000001</v>
+      </c>
+      <c r="E109">
+        <v>92.067922999999993</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A110" s="1">
+        <v>46219</v>
+      </c>
+      <c r="B110" t="s">
+        <v>50</v>
+      </c>
+      <c r="C110">
+        <v>19.410176</v>
+      </c>
+      <c r="D110">
+        <v>9.331925</v>
+      </c>
+      <c r="E110">
+        <v>239.07932400000001</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A111" s="1">
+        <v>46220</v>
+      </c>
+      <c r="B111" t="s">
+        <v>6</v>
+      </c>
+      <c r="C111">
+        <v>185.40919400000001</v>
+      </c>
+      <c r="D111">
+        <v>52.711965999999997</v>
+      </c>
+      <c r="E111">
+        <v>668.18996700000002</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A112" s="1">
+        <v>46220</v>
+      </c>
+      <c r="B112" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112">
+        <v>146.55833000000001</v>
+      </c>
+      <c r="D112">
+        <v>96.108594999999994</v>
+      </c>
+      <c r="E112">
+        <v>341.34167200000002</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A113" s="1">
+        <v>46220</v>
+      </c>
+      <c r="B113" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113">
+        <v>300.93001700000002</v>
+      </c>
+      <c r="D113">
+        <v>372.61120799999998</v>
+      </c>
+      <c r="E113">
+        <v>288.21639399999998</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A114" s="1">
+        <v>46220</v>
+      </c>
+      <c r="B114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C114">
+        <v>2288.1999999999998</v>
+      </c>
+      <c r="D114">
+        <v>1301.133335</v>
+      </c>
+      <c r="E114">
+        <v>1792.137919</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A115" s="1">
+        <v>46220</v>
+      </c>
+      <c r="B115" t="s">
+        <v>50</v>
+      </c>
+      <c r="C115">
+        <v>89.799457000000004</v>
+      </c>
+      <c r="D115">
+        <v>54.342132999999997</v>
+      </c>
+      <c r="E115">
+        <v>401.769766</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A116" s="1">
+        <v>46221</v>
+      </c>
+      <c r="B116" t="s">
+        <v>6</v>
+      </c>
+      <c r="C116">
+        <v>38.878936000000003</v>
+      </c>
+      <c r="E116">
+        <v>511.57727599999998</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A117" s="1">
+        <v>46221</v>
+      </c>
+      <c r="B117" t="s">
+        <v>7</v>
+      </c>
+      <c r="C117">
+        <v>38.898335000000003</v>
+      </c>
+      <c r="E117">
+        <v>238.49417</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A118" s="1">
+        <v>46221</v>
+      </c>
+      <c r="B118" t="s">
+        <v>45</v>
+      </c>
+      <c r="C118">
+        <v>101.4</v>
+      </c>
+      <c r="D118">
+        <v>39.433334000000002</v>
+      </c>
+      <c r="E118">
+        <v>86.360516000000004</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A119" s="1">
+        <v>46221</v>
+      </c>
+      <c r="B119" t="s">
+        <v>33</v>
+      </c>
+      <c r="C119">
+        <v>1487.5</v>
+      </c>
+      <c r="D119">
+        <v>845.83333400000004</v>
+      </c>
+      <c r="E119">
+        <v>985.61333100000002</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A120" s="1">
+        <v>46222</v>
+      </c>
+      <c r="B120" t="s">
+        <v>7</v>
+      </c>
+      <c r="C120">
+        <v>67.344862000000006</v>
+      </c>
+      <c r="E120">
+        <v>357.22608100000002</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A121" s="1">
+        <v>46222</v>
+      </c>
+      <c r="B121" t="s">
+        <v>33</v>
+      </c>
+      <c r="C121">
+        <v>1266.5</v>
+      </c>
+      <c r="D121">
+        <v>720.16666699999996</v>
+      </c>
+      <c r="E121">
+        <v>809.79666799999995</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A122" s="1">
+        <v>46223</v>
+      </c>
+      <c r="B122" t="s">
+        <v>7</v>
+      </c>
+      <c r="C122">
+        <v>537.71630600000003</v>
+      </c>
+      <c r="E122">
+        <v>1448.0558149999999</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A123" s="1">
+        <v>46223</v>
+      </c>
+      <c r="B123" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123">
+        <v>154.50318200000001</v>
+      </c>
+      <c r="D123">
+        <v>90.661315000000002</v>
+      </c>
+      <c r="E123">
+        <v>437.656632</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A124" s="1">
+        <v>46223</v>
+      </c>
+      <c r="B124" t="s">
+        <v>11</v>
+      </c>
+      <c r="C124">
+        <v>92.214796000000007</v>
+      </c>
+      <c r="D124">
+        <v>51.533313</v>
+      </c>
+      <c r="E124">
+        <v>116.69629</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A125" s="1">
+        <v>46223</v>
+      </c>
+      <c r="B125" t="s">
+        <v>33</v>
+      </c>
+      <c r="C125">
+        <v>2448</v>
+      </c>
+      <c r="D125">
+        <v>1392</v>
+      </c>
+      <c r="E125">
+        <v>1516.398091</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A126" s="1">
+        <v>46224</v>
+      </c>
+      <c r="B126" t="s">
+        <v>7</v>
+      </c>
+      <c r="C126">
+        <v>0</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+      <c r="E126">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A127" s="1">
+        <v>46224</v>
+      </c>
+      <c r="B127" t="s">
+        <v>45</v>
+      </c>
+      <c r="C127">
+        <v>154.5</v>
+      </c>
+      <c r="D127">
+        <v>60.083333000000003</v>
+      </c>
+      <c r="E127">
+        <v>170.66666699999999</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A128" s="1">
+        <v>46224</v>
+      </c>
+      <c r="B128" t="s">
+        <v>33</v>
+      </c>
+      <c r="C128">
+        <v>1805.96613</v>
+      </c>
+      <c r="D128">
+        <v>1037.4731999999999</v>
+      </c>
+      <c r="E128">
+        <v>1338.098988</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A129" s="1">
+        <v>46225</v>
+      </c>
+      <c r="B129" t="s">
+        <v>37</v>
+      </c>
+      <c r="C129">
+        <v>113.66666600000001</v>
+      </c>
+      <c r="D129">
+        <v>57.866666000000002</v>
+      </c>
+      <c r="E129">
+        <v>113.66666600000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A130" s="1">
+        <v>46225</v>
+      </c>
+      <c r="B130" t="s">
+        <v>7</v>
+      </c>
+      <c r="C130">
+        <v>0</v>
+      </c>
+      <c r="E130">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A131" s="1">
+        <v>46225</v>
+      </c>
+      <c r="B131" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131">
+        <v>315.20547800000003</v>
+      </c>
+      <c r="D131">
+        <v>257.48618900000002</v>
+      </c>
+      <c r="E131">
+        <v>559.54999999999995</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A132" s="1">
+        <v>46225</v>
+      </c>
+      <c r="B132" t="s">
+        <v>33</v>
+      </c>
+      <c r="C132">
+        <v>2448</v>
+      </c>
+      <c r="D132">
+        <v>1392</v>
+      </c>
+      <c r="E132">
+        <v>1597.441928</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A133" s="1">
+        <v>46226</v>
+      </c>
+      <c r="B133" t="s">
+        <v>6</v>
+      </c>
+      <c r="C133">
+        <v>0</v>
+      </c>
+      <c r="E133">
+        <v>1518.666667</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A134" s="1">
+        <v>46226</v>
+      </c>
+      <c r="B134" t="s">
+        <v>7</v>
+      </c>
+      <c r="C134">
+        <v>0</v>
+      </c>
+      <c r="E134">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A135" s="1">
+        <v>46226</v>
+      </c>
+      <c r="B135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135">
+        <v>550.97338400000001</v>
+      </c>
+      <c r="D135">
+        <v>405.69804099999999</v>
+      </c>
+      <c r="E135">
+        <v>646.35</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A136" s="1">
+        <v>46226</v>
+      </c>
+      <c r="B136" t="s">
+        <v>33</v>
+      </c>
+      <c r="C136">
+        <v>2448</v>
+      </c>
+      <c r="D136">
+        <v>1392</v>
+      </c>
+      <c r="E136">
+        <v>1693.3504230000001</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A137" s="1">
+        <v>46227</v>
+      </c>
+      <c r="B137" t="s">
+        <v>6</v>
+      </c>
+      <c r="C137">
+        <v>38.878936000000003</v>
+      </c>
+      <c r="E137">
+        <v>723.51060900000004</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A138" s="1">
+        <v>46227</v>
+      </c>
+      <c r="B138" t="s">
+        <v>7</v>
+      </c>
+      <c r="C138">
+        <v>0</v>
+      </c>
+      <c r="E138">
+        <v>145.066667</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A139" s="1">
+        <v>46227</v>
+      </c>
+      <c r="B139" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139">
+        <v>10.083333</v>
+      </c>
+      <c r="D139">
+        <v>7.5944450000000003</v>
+      </c>
+      <c r="E139">
+        <v>10.85</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A140" s="1">
+        <v>46227</v>
+      </c>
+      <c r="B140" t="s">
+        <v>33</v>
+      </c>
+      <c r="C140">
+        <v>2012.6658970000001</v>
+      </c>
+      <c r="D140">
+        <v>1161.746752</v>
+      </c>
+      <c r="E140">
+        <v>1804.073517</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A141" s="1">
+        <v>46228</v>
+      </c>
+      <c r="B141" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141">
+        <v>82.822299999999998</v>
+      </c>
+      <c r="D141">
+        <v>34.103299999999997</v>
+      </c>
+      <c r="E141">
+        <v>25.33</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A142" s="1">
+        <v>46228</v>
+      </c>
+      <c r="B142" t="s">
+        <v>6</v>
+      </c>
+      <c r="C142">
+        <v>35.062741000000003</v>
+      </c>
+      <c r="D142">
+        <v>36.460397999999998</v>
+      </c>
+      <c r="E142">
+        <v>475.41117300000002</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A143" s="1">
+        <v>46228</v>
+      </c>
+      <c r="B143" t="s">
+        <v>7</v>
+      </c>
+      <c r="C143">
+        <v>38.920603</v>
+      </c>
+      <c r="D143">
+        <v>4.9479000000000002E-2</v>
+      </c>
+      <c r="E143">
+        <v>443.58248500000002</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A144" s="1">
+        <v>46228</v>
+      </c>
+      <c r="B144" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144">
+        <v>196.42958300000001</v>
+      </c>
+      <c r="D144">
+        <v>109.254654</v>
+      </c>
+      <c r="E144">
+        <v>326.519927</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A145" s="1">
+        <v>46228</v>
+      </c>
+      <c r="B145" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145">
+        <v>1337.6742770000001</v>
+      </c>
+      <c r="D145">
+        <v>976.92095400000005</v>
+      </c>
+      <c r="E145">
+        <v>1385.7</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A146" s="1">
+        <v>46228</v>
+      </c>
+      <c r="B146" t="s">
+        <v>33</v>
+      </c>
+      <c r="C146">
+        <v>1698.274819</v>
+      </c>
+      <c r="D146">
+        <v>973.87359600000002</v>
+      </c>
+      <c r="E146">
+        <v>1292.03036</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A147" s="1">
+        <v>46228</v>
+      </c>
+      <c r="B147" t="s">
+        <v>22</v>
+      </c>
+      <c r="C147">
+        <v>249.6</v>
+      </c>
+      <c r="D147">
+        <v>140.4</v>
+      </c>
+      <c r="E147">
+        <v>89.2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A148" s="1">
+        <v>46229</v>
+      </c>
+      <c r="B148" t="s">
+        <v>6</v>
+      </c>
+      <c r="C148">
+        <v>159.67403100000001</v>
+      </c>
+      <c r="D148">
+        <v>95.129063000000002</v>
+      </c>
+      <c r="E148">
+        <v>569.75792000000001</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A149" s="1">
+        <v>46229</v>
+      </c>
+      <c r="B149" t="s">
+        <v>7</v>
+      </c>
+      <c r="C149">
+        <v>0</v>
+      </c>
+      <c r="E149">
+        <v>307.13333299999999</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A150" s="1">
+        <v>46229</v>
+      </c>
+      <c r="B150" t="s">
+        <v>11</v>
+      </c>
+      <c r="C150">
+        <v>78.300000999999995</v>
+      </c>
+      <c r="D150">
+        <v>43.199998999999998</v>
+      </c>
+      <c r="E150">
+        <v>77.133332999999993</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A151" s="1">
+        <v>46229</v>
+      </c>
+      <c r="B151" t="s">
+        <v>33</v>
+      </c>
+      <c r="C151">
+        <v>2371.5</v>
+      </c>
+      <c r="D151">
+        <v>1348.5</v>
+      </c>
+      <c r="E151">
+        <v>1743.498124</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A152" s="1">
+        <v>46230</v>
+      </c>
+      <c r="B152" t="s">
+        <v>6</v>
+      </c>
+      <c r="C152">
+        <v>486.486402</v>
+      </c>
+      <c r="E152">
+        <v>642.11235799999997</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A153" s="1">
+        <v>46230</v>
+      </c>
+      <c r="B153" t="s">
+        <v>7</v>
+      </c>
+      <c r="C153">
+        <v>697.09249499999999</v>
+      </c>
+      <c r="E153">
+        <v>793.13124000000005</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A154" s="1">
+        <v>46230</v>
+      </c>
+      <c r="B154" t="s">
+        <v>33</v>
+      </c>
+      <c r="C154">
+        <v>812.6</v>
+      </c>
+      <c r="D154">
+        <v>462.066667</v>
+      </c>
+      <c r="E154">
+        <v>577.63541599999996</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A155" s="1">
+        <v>46230</v>
+      </c>
+      <c r="B155" t="s">
+        <v>30</v>
+      </c>
+      <c r="C155">
+        <v>104.514374</v>
+      </c>
+      <c r="D155">
+        <v>44.325000000000003</v>
+      </c>
+      <c r="E155">
+        <v>115.245</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A156" s="1">
+        <v>46230</v>
+      </c>
+      <c r="B156" t="s">
+        <v>31</v>
+      </c>
+      <c r="C156">
+        <v>223.589876</v>
+      </c>
+      <c r="D156">
+        <v>84.328199999999995</v>
+      </c>
+      <c r="E156">
+        <v>229.98599999999999</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A157" s="1">
+        <v>46231</v>
+      </c>
+      <c r="B157" t="s">
+        <v>6</v>
+      </c>
+      <c r="C157">
+        <v>52.454762000000002</v>
+      </c>
+      <c r="D157">
+        <v>31.730951000000001</v>
+      </c>
+      <c r="E157">
+        <v>536.83333400000004</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A158" s="1">
+        <v>46231</v>
+      </c>
+      <c r="B158" t="s">
+        <v>7</v>
+      </c>
+      <c r="C158">
+        <v>12.366529</v>
+      </c>
+      <c r="D158">
+        <v>12.844079000000001</v>
+      </c>
+      <c r="E158">
+        <v>333.73906299999999</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A159" s="1">
+        <v>46231</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159">
+        <v>4.0041380000000002</v>
+      </c>
+      <c r="D159">
+        <v>4.1581429999999999</v>
+      </c>
+      <c r="E159">
+        <v>337.18669299999999</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A160" s="1">
+        <v>46231</v>
+      </c>
+      <c r="B160" t="s">
+        <v>10</v>
+      </c>
+      <c r="C160">
+        <v>7.0972229999999996</v>
+      </c>
+      <c r="D160">
+        <v>4.4236120000000003</v>
+      </c>
+      <c r="E160">
+        <v>378.02083399999998</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A161" s="1">
+        <v>46231</v>
+      </c>
+      <c r="B161" t="s">
+        <v>15</v>
+      </c>
+      <c r="C161">
+        <v>133.21809500000001</v>
+      </c>
+      <c r="D161">
+        <v>94.613651000000004</v>
+      </c>
+      <c r="E161">
+        <v>133.30000000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A162" s="1">
+        <v>46231</v>
+      </c>
+      <c r="B162" t="s">
+        <v>33</v>
+      </c>
+      <c r="C162">
+        <v>280.32899500000002</v>
+      </c>
+      <c r="D162">
+        <v>165.19112000000001</v>
+      </c>
+      <c r="E162">
+        <v>384.56016799999998</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A163" s="1">
+        <v>46231</v>
+      </c>
+      <c r="B163" t="s">
+        <v>22</v>
+      </c>
+      <c r="C163">
+        <v>38.431998</v>
+      </c>
+      <c r="D163">
+        <v>27.596623999999998</v>
+      </c>
+      <c r="E163">
+        <v>212.96439599999999</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A164" s="1">
+        <v>46231</v>
+      </c>
+      <c r="B164" t="s">
+        <v>50</v>
+      </c>
+      <c r="C164">
+        <v>71.981368000000003</v>
+      </c>
+      <c r="D164">
+        <v>34.241666000000002</v>
+      </c>
+      <c r="E164">
+        <v>355.03980200000001</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A165" s="1">
+        <v>46232</v>
+      </c>
+      <c r="B165" t="s">
+        <v>37</v>
+      </c>
+      <c r="C165">
+        <v>41.25</v>
+      </c>
+      <c r="D165">
+        <v>21</v>
+      </c>
+      <c r="E165">
+        <v>41.25</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A166" s="1">
+        <v>46232</v>
+      </c>
+      <c r="B166" t="s">
+        <v>6</v>
+      </c>
+      <c r="C166">
+        <v>0</v>
+      </c>
+      <c r="E166">
+        <v>485.06666799999999</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A167" s="1">
+        <v>46232</v>
+      </c>
+      <c r="B167" t="s">
+        <v>7</v>
+      </c>
+      <c r="C167">
+        <v>0</v>
+      </c>
+      <c r="E167">
+        <v>174.533334</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A168" s="1">
+        <v>46232</v>
+      </c>
+      <c r="B168" t="s">
+        <v>10</v>
+      </c>
+      <c r="C168">
+        <v>13</v>
+      </c>
+      <c r="D168">
+        <v>6.9333330000000002</v>
+      </c>
+      <c r="E168">
+        <v>13.5525</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A169" s="1">
+        <v>46232</v>
+      </c>
+      <c r="B169" t="s">
+        <v>33</v>
+      </c>
+      <c r="C169">
+        <v>561</v>
+      </c>
+      <c r="D169">
+        <v>319.000001</v>
+      </c>
+      <c r="E169">
+        <v>408.80229200000002</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A170" s="1">
+        <v>46232</v>
+      </c>
+      <c r="B170" t="s">
+        <v>22</v>
+      </c>
+      <c r="C170">
+        <v>26.430895</v>
+      </c>
+      <c r="D170">
+        <v>15.466103</v>
+      </c>
+      <c r="E170">
+        <v>61.645550999999998</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A171" s="1">
+        <v>46233</v>
+      </c>
+      <c r="B171" t="s">
+        <v>6</v>
+      </c>
+      <c r="C171">
+        <v>0</v>
+      </c>
+      <c r="E171">
+        <v>1631.9999989999999</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A172" s="1">
+        <v>46233</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172">
+        <v>2.7512999999999999E-2</v>
+      </c>
+      <c r="D172">
+        <v>2.8570999999999999E-2</v>
+      </c>
+      <c r="E172">
+        <v>217.255291</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A173" s="1">
+        <v>46233</v>
+      </c>
+      <c r="B173" t="s">
+        <v>10</v>
+      </c>
+      <c r="C173">
+        <v>0</v>
+      </c>
+      <c r="D173">
+        <v>0</v>
+      </c>
+      <c r="E173">
+        <v>56.066667000000002</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A174" s="1">
+        <v>46233</v>
+      </c>
+      <c r="B174" t="s">
+        <v>11</v>
+      </c>
+      <c r="C174">
+        <v>0</v>
+      </c>
+      <c r="D174">
+        <v>0</v>
+      </c>
+      <c r="E174">
+        <v>237.8</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A175" s="1">
+        <v>46233</v>
+      </c>
+      <c r="B175" t="s">
+        <v>33</v>
+      </c>
+      <c r="C175">
+        <v>2432.640832</v>
+      </c>
+      <c r="D175">
+        <v>1385.651548</v>
+      </c>
+      <c r="E175">
+        <v>1703.4157259999999</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A176" s="1">
+        <v>46233</v>
+      </c>
+      <c r="B176" t="s">
+        <v>50</v>
+      </c>
+      <c r="C176">
+        <v>12.046958999999999</v>
+      </c>
+      <c r="D176">
+        <v>7.2506259999999996</v>
+      </c>
+      <c r="E176">
+        <v>49.480300999999997</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A177" s="1">
+        <v>46234</v>
+      </c>
+      <c r="B177" t="s">
+        <v>6</v>
+      </c>
+      <c r="C177">
+        <v>139.25651199999999</v>
+      </c>
+      <c r="E177">
+        <v>1607.4824390000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A178" s="1">
+        <v>46234</v>
+      </c>
+      <c r="B178" t="s">
+        <v>33</v>
+      </c>
+      <c r="C178">
+        <v>1666</v>
+      </c>
+      <c r="D178">
+        <v>947.33333400000004</v>
+      </c>
+      <c r="E178">
+        <v>966.253153</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC68CB19-5EED-42B4-84B5-EF735D584870}">
+  <dimension ref="A1:E90"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A72" workbookViewId="0">
+      <selection activeCell="H76" sqref="H76"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="13" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1">
+        <v>46235</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3">
+        <v>38.036593000000003</v>
+      </c>
+      <c r="E3">
+        <v>594.67385200000001</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1">
+        <v>46235</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4">
+        <v>2425.9</v>
+      </c>
+      <c r="D4">
+        <v>1379.4333340000001</v>
+      </c>
+      <c r="E4">
+        <v>1443.901664</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1">
+        <v>46236</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1">
+        <v>46236</v>
+      </c>
+      <c r="B6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6">
+        <v>2448</v>
+      </c>
+      <c r="D6">
+        <v>1392</v>
+      </c>
+      <c r="E6">
+        <v>1624.8345220000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1">
+        <v>46237</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7">
+        <v>175.84784999999999</v>
+      </c>
+      <c r="E7">
+        <v>1636.42311</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1">
+        <v>46237</v>
+      </c>
+      <c r="B8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8">
+        <v>2397</v>
+      </c>
+      <c r="D8">
+        <v>1363.0000010000001</v>
+      </c>
+      <c r="E8">
+        <v>1893.9583299999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1">
+        <v>46238</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1">
+        <v>46238</v>
+      </c>
+      <c r="B10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10">
+        <v>1874.4744000000001</v>
+      </c>
+      <c r="D10">
+        <v>1080.0589709999999</v>
+      </c>
+      <c r="E10">
+        <v>2307.1149030000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1">
+        <v>46239</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11">
+        <v>8.0198420000000006</v>
+      </c>
+      <c r="E11">
+        <v>585.14930600000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="1">
+        <v>46239</v>
+      </c>
+      <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12">
+        <v>2225.5858229999999</v>
+      </c>
+      <c r="D12">
+        <v>1272.5178639999999</v>
+      </c>
+      <c r="E12">
+        <v>1783.025502</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1">
+        <v>46240</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13">
+        <v>171.09395000000001</v>
+      </c>
+      <c r="E13">
+        <v>1229.650063</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1">
+        <v>46240</v>
+      </c>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14">
+        <v>2176.9936149999999</v>
+      </c>
+      <c r="D14">
+        <v>1238.8000280000001</v>
+      </c>
+      <c r="E14">
+        <v>1351.719769</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1">
+        <v>46241</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15">
+        <v>38.923884000000001</v>
+      </c>
+      <c r="E15">
+        <v>691.33568600000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1">
+        <v>46241</v>
+      </c>
+      <c r="B16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16">
+        <v>2429.9719249999998</v>
+      </c>
+      <c r="D16">
+        <v>1384.5483959999999</v>
+      </c>
+      <c r="E16">
+        <v>1378.0004329999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1">
+        <v>46242</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17">
+        <v>38.878936000000003</v>
+      </c>
+      <c r="E17">
+        <v>511.57727599999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1">
+        <v>46242</v>
+      </c>
+      <c r="B18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18">
+        <v>2366.9506860000001</v>
+      </c>
+      <c r="D18">
+        <v>1350.5796210000001</v>
+      </c>
+      <c r="E18">
+        <v>1608.5443399999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1">
+        <v>46243</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19">
+        <v>41.236348999999997</v>
+      </c>
+      <c r="E19">
+        <v>476.045526</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1">
+        <v>46243</v>
+      </c>
+      <c r="B20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20">
+        <v>2440.6416669999999</v>
+      </c>
+      <c r="D20">
+        <v>1388.958556</v>
+      </c>
+      <c r="E20">
+        <v>1760.19497</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1">
+        <v>46244</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21">
+        <v>197.81513200000001</v>
+      </c>
+      <c r="E21">
+        <v>1391.817356</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1">
+        <v>46244</v>
+      </c>
+      <c r="B22" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22">
+        <v>2386.5329729999999</v>
+      </c>
+      <c r="D22">
+        <v>1362.93685</v>
+      </c>
+      <c r="E22">
+        <v>1727.2669060000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A23" s="1">
+        <v>46245</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23">
+        <v>298.73108100000002</v>
+      </c>
+      <c r="E23">
+        <v>1479.8079640000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1">
+        <v>46245</v>
+      </c>
+      <c r="B24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24">
+        <v>2448</v>
+      </c>
+      <c r="D24">
+        <v>1392</v>
+      </c>
+      <c r="E24">
+        <v>1720.5141639999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1">
+        <v>46246</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25">
+        <v>109.049359</v>
+      </c>
+      <c r="E25">
+        <v>1635.2598599999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1">
+        <v>46246</v>
+      </c>
+      <c r="B26" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26">
+        <v>757.35</v>
+      </c>
+      <c r="D26">
+        <v>430.65</v>
+      </c>
+      <c r="E26">
+        <v>442.12145800000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1">
+        <v>46247</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>1631.9999969999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1">
+        <v>46247</v>
+      </c>
+      <c r="B28" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28">
+        <v>919.7</v>
+      </c>
+      <c r="D28">
+        <v>522.96666700000003</v>
+      </c>
+      <c r="E28">
+        <v>655.41875100000004</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1">
+        <v>46248</v>
+      </c>
+      <c r="B29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>1632.0000010000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1">
+        <v>46248</v>
+      </c>
+      <c r="B30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30">
+        <v>1489.2</v>
+      </c>
+      <c r="D30">
+        <v>846.80000099999995</v>
+      </c>
+      <c r="E30">
+        <v>1059.01792</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1">
+        <v>46249</v>
+      </c>
+      <c r="B31" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31">
+        <v>54.407437999999999</v>
+      </c>
+      <c r="E31">
+        <v>1634.606873</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1">
+        <v>46249</v>
+      </c>
+      <c r="B32" t="s">
+        <v>33</v>
+      </c>
+      <c r="C32">
+        <v>2444.0191070000001</v>
+      </c>
+      <c r="D32">
+        <v>1390.354566</v>
+      </c>
+      <c r="E32">
+        <v>1709.209402</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1">
+        <v>46250</v>
+      </c>
+      <c r="B33" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33">
+        <v>36.612006999999998</v>
+      </c>
+      <c r="E33">
+        <v>1633.5513559999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1">
+        <v>46250</v>
+      </c>
+      <c r="B34" t="s">
+        <v>33</v>
+      </c>
+      <c r="C34">
+        <v>2448</v>
+      </c>
+      <c r="D34">
+        <v>1392</v>
+      </c>
+      <c r="E34">
+        <v>1601.5516700000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" s="1">
+        <v>46251</v>
+      </c>
+      <c r="B35" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35">
+        <v>11.0625</v>
+      </c>
+      <c r="E35">
+        <v>1633.3828129999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1">
+        <v>46251</v>
+      </c>
+      <c r="B36" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36">
+        <v>1646.45</v>
+      </c>
+      <c r="D36">
+        <v>936.21666800000003</v>
+      </c>
+      <c r="E36">
+        <v>1203.6139579999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1">
+        <v>46252</v>
+      </c>
+      <c r="B37" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>1631.9999989999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A38" s="1">
+        <v>46252</v>
+      </c>
+      <c r="B38" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38">
+        <v>1772.599915</v>
+      </c>
+      <c r="D38">
+        <v>1025.4503090000001</v>
+      </c>
+      <c r="E38">
+        <v>2172.563478</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A39" s="1">
+        <v>46253</v>
+      </c>
+      <c r="B39" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39">
+        <v>20.066666999999999</v>
+      </c>
+      <c r="E39">
+        <v>1633.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A40" s="1">
+        <v>46253</v>
+      </c>
+      <c r="B40" t="s">
+        <v>33</v>
+      </c>
+      <c r="C40">
+        <v>538.04999999999995</v>
+      </c>
+      <c r="D40">
+        <v>305.95000099999999</v>
+      </c>
+      <c r="E40">
+        <v>357.66354000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A41" s="1">
+        <v>46254</v>
+      </c>
+      <c r="B41" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41">
+        <v>17.873809999999999</v>
+      </c>
+      <c r="E41">
+        <v>1633.6520820000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1">
+        <v>46254</v>
+      </c>
+      <c r="B42" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42">
+        <v>1419.3289990000001</v>
+      </c>
+      <c r="D42">
+        <v>820.10458800000004</v>
+      </c>
+      <c r="E42">
+        <v>1262.202272</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A43" s="1">
+        <v>46255</v>
+      </c>
+      <c r="B43" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43">
+        <v>69.849428000000003</v>
+      </c>
+      <c r="D43">
+        <v>47.076056000000001</v>
+      </c>
+      <c r="E43">
+        <v>589.05526399999997</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1">
+        <v>46255</v>
+      </c>
+      <c r="B44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44">
+        <v>731.129142</v>
+      </c>
+      <c r="D44">
+        <v>309.16796299999999</v>
+      </c>
+      <c r="E44">
+        <v>342.22663499999999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1">
+        <v>46256</v>
+      </c>
+      <c r="B45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45">
+        <v>101.94691899999999</v>
+      </c>
+      <c r="D45">
+        <v>57.891486</v>
+      </c>
+      <c r="E45">
+        <v>123.128558</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A46" s="1">
+        <v>46256</v>
+      </c>
+      <c r="B46" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46">
+        <v>96.266666999999998</v>
+      </c>
+      <c r="D46">
+        <v>40.533332999999999</v>
+      </c>
+      <c r="E46">
+        <v>12.408333000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" s="1">
+        <v>46257</v>
+      </c>
+      <c r="B47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47">
+        <v>40.775373999999999</v>
+      </c>
+      <c r="D47">
+        <v>24.580914</v>
+      </c>
+      <c r="E47">
+        <v>100.99207699999999</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" s="1">
+        <v>46257</v>
+      </c>
+      <c r="B48" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48">
+        <v>726.15673500000003</v>
+      </c>
+      <c r="D48">
+        <v>308.42051500000002</v>
+      </c>
+      <c r="E48">
+        <v>446.25382200000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A49" s="1">
+        <v>46258</v>
+      </c>
+      <c r="B49" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49">
+        <v>233.922324</v>
+      </c>
+      <c r="D49">
+        <v>144.013801</v>
+      </c>
+      <c r="E49">
+        <v>970.55448899999999</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A50" s="1">
+        <v>46259</v>
+      </c>
+      <c r="B50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50">
+        <v>540.37262999999996</v>
+      </c>
+      <c r="D50">
+        <v>300.27706000000001</v>
+      </c>
+      <c r="E50">
+        <v>591.05649500000004</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" s="1">
+        <v>46259</v>
+      </c>
+      <c r="B51" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51">
+        <v>640.00283100000001</v>
+      </c>
+      <c r="D51">
+        <v>277.93765999999999</v>
+      </c>
+      <c r="E51">
+        <v>531.17605100000003</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A52" s="1">
+        <v>46260</v>
+      </c>
+      <c r="B52" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52">
+        <v>209.08162799999999</v>
+      </c>
+      <c r="D52">
+        <v>122.04191899999999</v>
+      </c>
+      <c r="E52">
+        <v>1029.1322190000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" s="1">
+        <v>46260</v>
+      </c>
+      <c r="B53" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53">
+        <v>1495.8639029999999</v>
+      </c>
+      <c r="D53">
+        <v>631.48950600000001</v>
+      </c>
+      <c r="E53">
+        <v>717.85261500000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A54" s="1">
+        <v>46261</v>
+      </c>
+      <c r="B54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54">
+        <v>651.82906500000001</v>
+      </c>
+      <c r="D54">
+        <v>360.71742</v>
+      </c>
+      <c r="E54">
+        <v>1435.711851</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A55" s="1">
+        <v>46261</v>
+      </c>
+      <c r="B55" t="s">
+        <v>17</v>
+      </c>
+      <c r="C55">
+        <v>767.60481900000002</v>
+      </c>
+      <c r="D55">
+        <v>325.9597</v>
+      </c>
+      <c r="E55">
+        <v>767.975683</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A56" s="1">
+        <v>46262</v>
+      </c>
+      <c r="B56" t="s">
+        <v>6</v>
+      </c>
+      <c r="C56">
+        <v>115.08678500000001</v>
+      </c>
+      <c r="D56">
+        <v>118.664998</v>
+      </c>
+      <c r="E56">
+        <v>540.22029199999997</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A57" s="1">
+        <v>46262</v>
+      </c>
+      <c r="B57" t="s">
+        <v>7</v>
+      </c>
+      <c r="C57">
+        <v>63.576880000000003</v>
+      </c>
+      <c r="D57">
+        <v>46.309289999999997</v>
+      </c>
+      <c r="E57">
+        <v>973.16675999999995</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A58" s="1">
+        <v>46262</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58">
+        <v>391.84396800000002</v>
+      </c>
+      <c r="D58">
+        <v>220.57173299999999</v>
+      </c>
+      <c r="E58">
+        <v>572.74783300000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A59" s="1">
+        <v>46262</v>
+      </c>
+      <c r="B59" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59">
+        <v>193.66190599999999</v>
+      </c>
+      <c r="D59">
+        <v>235</v>
+      </c>
+      <c r="E59">
+        <v>146.854761</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A60" s="1">
+        <v>46262</v>
+      </c>
+      <c r="B60" t="s">
+        <v>33</v>
+      </c>
+      <c r="C60">
+        <v>227.8</v>
+      </c>
+      <c r="D60">
+        <v>129.533334</v>
+      </c>
+      <c r="E60">
+        <v>153.706459</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A61" s="1">
+        <v>46262</v>
+      </c>
+      <c r="B61" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61">
+        <v>1128.600001</v>
+      </c>
+      <c r="D61">
+        <v>475.19999899999999</v>
+      </c>
+      <c r="E61">
+        <v>259.74166700000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" s="1">
+        <v>46262</v>
+      </c>
+      <c r="B62" t="s">
+        <v>50</v>
+      </c>
+      <c r="C62">
+        <v>206.26666700000001</v>
+      </c>
+      <c r="D62">
+        <v>92.083332999999996</v>
+      </c>
+      <c r="E62">
+        <v>140.410605</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" s="1">
+        <v>46263</v>
+      </c>
+      <c r="B63" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>265.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A64" s="1">
+        <v>46263</v>
+      </c>
+      <c r="B64" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64">
+        <v>28.148119000000001</v>
+      </c>
+      <c r="E64">
+        <v>22.762896000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A65" s="1">
+        <v>46263</v>
+      </c>
+      <c r="B65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65">
+        <v>68.635008999999997</v>
+      </c>
+      <c r="D65">
+        <v>0</v>
+      </c>
+      <c r="E65">
+        <v>1207.2111440000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A66" s="1">
+        <v>46263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66">
+        <v>101.821904</v>
+      </c>
+      <c r="D66">
+        <v>123</v>
+      </c>
+      <c r="E66">
+        <v>74.801428000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A67" s="1">
+        <v>46263</v>
+      </c>
+      <c r="B67" t="s">
+        <v>33</v>
+      </c>
+      <c r="C67">
+        <v>872.1</v>
+      </c>
+      <c r="D67">
+        <v>495.9</v>
+      </c>
+      <c r="E67">
+        <v>557.61770999999999</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A68" s="1">
+        <v>46263</v>
+      </c>
+      <c r="B68" t="s">
+        <v>57</v>
+      </c>
+      <c r="C68">
+        <v>81.633332999999993</v>
+      </c>
+      <c r="D68">
+        <v>46.083333000000003</v>
+      </c>
+      <c r="E68">
+        <v>79.102396999999996</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A69" s="1">
+        <v>46263</v>
+      </c>
+      <c r="B69" t="s">
+        <v>28</v>
+      </c>
+      <c r="C69">
+        <v>0</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
+      </c>
+      <c r="E69">
+        <v>22.233333999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A70" s="1">
+        <v>46263</v>
+      </c>
+      <c r="B70" t="s">
+        <v>50</v>
+      </c>
+      <c r="C70">
+        <v>552.59166600000003</v>
+      </c>
+      <c r="D70">
+        <v>248.33333400000001</v>
+      </c>
+      <c r="E70">
+        <v>350.52982300000002</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A71" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B71" t="s">
+        <v>47</v>
+      </c>
+      <c r="C71">
+        <v>12.770735</v>
+      </c>
+      <c r="D71">
+        <v>7.7064779999999997</v>
+      </c>
+      <c r="E71">
+        <v>65.333333999999994</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A72" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C72">
+        <v>0</v>
+      </c>
+      <c r="E72">
+        <v>31.733332999999998</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A73" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B73" t="s">
+        <v>7</v>
+      </c>
+      <c r="C73">
+        <v>0</v>
+      </c>
+      <c r="E73">
+        <v>907.8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A74" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B74" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74">
+        <v>66.925456999999994</v>
+      </c>
+      <c r="D74">
+        <v>52.658099999999997</v>
+      </c>
+      <c r="E74">
+        <v>623.46666700000003</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A75" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B75" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75">
+        <v>0</v>
+      </c>
+      <c r="D75">
+        <v>0</v>
+      </c>
+      <c r="E75">
+        <v>164.33333300000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A76" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76">
+        <v>180.18</v>
+      </c>
+      <c r="D76">
+        <v>128.569999</v>
+      </c>
+      <c r="E76">
+        <v>181.35</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A77" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B77" t="s">
+        <v>33</v>
+      </c>
+      <c r="C77">
+        <v>197.2</v>
+      </c>
+      <c r="D77">
+        <v>112.133334</v>
+      </c>
+      <c r="E77">
+        <v>129.58666700000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A78" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B78" t="s">
+        <v>57</v>
+      </c>
+      <c r="C78">
+        <v>618.96666700000003</v>
+      </c>
+      <c r="D78">
+        <v>349.41666700000002</v>
+      </c>
+      <c r="E78">
+        <v>583.26061500000003</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A79" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B79" t="s">
+        <v>44</v>
+      </c>
+      <c r="C79">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="D79">
+        <v>10.5</v>
+      </c>
+      <c r="E79">
+        <v>15.016438000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A80" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B80" t="s">
+        <v>28</v>
+      </c>
+      <c r="C80">
+        <v>193.759773</v>
+      </c>
+      <c r="D80">
+        <v>113.981447</v>
+      </c>
+      <c r="E80">
+        <v>261.81916999999999</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A81" s="1">
+        <v>46264</v>
+      </c>
+      <c r="B81" t="s">
+        <v>50</v>
+      </c>
+      <c r="C81">
+        <v>6.6257580000000003</v>
+      </c>
+      <c r="D81">
+        <v>4.1856059999999999</v>
+      </c>
+      <c r="E81">
+        <v>56.442425</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A82" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B82" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82">
+        <v>0</v>
+      </c>
+      <c r="E82">
+        <v>920.26666699999998</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A83" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B83" t="s">
+        <v>6</v>
+      </c>
+      <c r="C83">
+        <v>24.988271999999998</v>
+      </c>
+      <c r="D83">
+        <v>6.6666670000000003</v>
+      </c>
+      <c r="E83">
+        <v>732.47946000000002</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A84" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B84" t="s">
+        <v>7</v>
+      </c>
+      <c r="C84">
+        <v>56.257210999999998</v>
+      </c>
+      <c r="E84">
+        <v>317.89176300000003</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A85" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85">
+        <v>5.2677779999999998</v>
+      </c>
+      <c r="D85">
+        <v>4.1433340000000003</v>
+      </c>
+      <c r="E85">
+        <v>38.266666999999998</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A86" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B86" t="s">
+        <v>10</v>
+      </c>
+      <c r="C86">
+        <v>456.13136100000003</v>
+      </c>
+      <c r="D86">
+        <v>243.90097399999999</v>
+      </c>
+      <c r="E86">
+        <v>474.02107699999999</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A87" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87">
+        <v>938.76190399999996</v>
+      </c>
+      <c r="D87">
+        <v>659.63968299999999</v>
+      </c>
+      <c r="E87">
+        <v>926.9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A88" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B88" t="s">
+        <v>33</v>
+      </c>
+      <c r="C88">
+        <v>122.6741</v>
+      </c>
+      <c r="D88">
+        <v>70.769296999999995</v>
+      </c>
+      <c r="E88">
+        <v>266.70529099999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A89" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B89" t="s">
+        <v>44</v>
+      </c>
+      <c r="C89">
+        <v>331.69999899999999</v>
+      </c>
+      <c r="D89">
+        <v>187.249999</v>
+      </c>
+      <c r="E89">
+        <v>260.88184899999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A90" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B90" t="s">
+        <v>50</v>
+      </c>
+      <c r="C90">
+        <v>290.46966600000002</v>
+      </c>
+      <c r="D90">
+        <v>129.992661</v>
+      </c>
+      <c r="E90">
+        <v>145.883252</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Apr 26 Frequency Response</vt:lpstr>
       <vt:lpstr>May 26 Frequency Response</vt:lpstr>
       <vt:lpstr>June 26 Frequency Response</vt:lpstr>
+      <vt:lpstr>July 26 Frequency Response</vt:lpstr>
+      <vt:lpstr>Aug 26 Frequency Response</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kumar(ESO), Punith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_SetDate">