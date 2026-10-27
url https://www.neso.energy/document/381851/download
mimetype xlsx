--- v1 (2026-09-12)
+++ v2 (2026-10-27)
@@ -1,92 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\prod.nationalenergyso.com\nesodfs\Group\OandT\finance_and_settlement\settlement\Monthly Settlement\01 AS &amp; Trades\01 Services\FFR\Market Reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CFF2F3AD-AB53-4D6E-8D46-197D35CE97D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E5012BA-8CDB-497A-AA25-0731BD75978A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="3" activeTab="4" xr2:uid="{F4180BD8-DB56-430A-BD64-8DE6D5B1D98A}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="4" activeTab="5" xr2:uid="{F4180BD8-DB56-430A-BD64-8DE6D5B1D98A}"/>
   </bookViews>
   <sheets>
     <sheet name="Apr 26 Frequency Response" sheetId="1" r:id="rId1"/>
     <sheet name="May 26 Frequency Response" sheetId="2" r:id="rId2"/>
     <sheet name="June 26 Frequency Response" sheetId="3" r:id="rId3"/>
     <sheet name="July 26 Frequency Response" sheetId="4" r:id="rId4"/>
     <sheet name="Aug 26 Frequency Response" sheetId="5" r:id="rId5"/>
+    <sheet name="Sep 26 Frequency Response" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Apr 26 Frequency Response'!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'May 26 Frequency Response'!$A$2:$E$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1017" uniqueCount="63">
   <si>
     <t>BRDUW-1</t>
   </si>
   <si>
     <t>CNQPS-1</t>
   </si>
   <si>
     <t>CNQPS-2</t>
   </si>
   <si>
     <t>CNQPS-4</t>
   </si>
   <si>
     <t>DAMC-1</t>
   </si>
   <si>
     <t>DRAXX-1</t>
   </si>
   <si>
     <t>DRAXX-2</t>
   </si>
   <si>
     <t>DRAXX-3</t>
   </si>
   <si>
@@ -223,50 +225,59 @@
   </si>
   <si>
     <t>RCBKO-2</t>
   </si>
   <si>
     <t>STRNW-1</t>
   </si>
   <si>
     <t>STAY-1</t>
   </si>
   <si>
     <t>BM Unit Mandatory Response Holding Volumes for the Month of JUL-2026</t>
   </si>
   <si>
     <t>LBAR-1</t>
   </si>
   <si>
     <t>STAY-3</t>
   </si>
   <si>
     <t>TWSHW-1</t>
   </si>
   <si>
     <t>BM Unit Mandatory Response Holding Volumes for the Month of AUG-2026</t>
   </si>
+  <si>
+    <t>BM Unit Mandatory Response Holding Volumes for the Month of SEP-2026</t>
+  </si>
+  <si>
+    <t>KPMRW-1</t>
+  </si>
+  <si>
+    <t>DRAXX-4</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -278,51 +289,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12563,52 +12574,52 @@
       <c r="A178" s="1">
         <v>46234</v>
       </c>
       <c r="B178" t="s">
         <v>33</v>
       </c>
       <c r="C178">
         <v>1666</v>
       </c>
       <c r="D178">
         <v>947.33333400000004</v>
       </c>
       <c r="E178">
         <v>966.253153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC68CB19-5EED-42B4-84B5-EF735D584870}">
   <dimension ref="A1:E90"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A72" workbookViewId="0">
-      <selection activeCell="H76" sqref="H76"/>
+    <sheetView topLeftCell="A73" workbookViewId="0">
+      <selection activeCell="I87" sqref="I87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
@@ -14010,79 +14021,3021 @@
       <c r="C89">
         <v>331.69999899999999</v>
       </c>
       <c r="D89">
         <v>187.249999</v>
       </c>
       <c r="E89">
         <v>260.88184899999999</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A90" s="1">
         <v>46265</v>
       </c>
       <c r="B90" t="s">
         <v>50</v>
       </c>
       <c r="C90">
         <v>290.46966600000002</v>
       </c>
       <c r="D90">
         <v>129.992661</v>
       </c>
       <c r="E90">
         <v>145.883252</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{970AD6D0-C689-423B-AFC6-6612272423DE}">
+  <dimension ref="A1:E180"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="I10" sqref="I10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="14.7265625" customWidth="1"/>
+    <col min="5" max="5" width="8.6328125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1">
+        <v>46266</v>
+      </c>
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1">
+        <v>46266</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4">
+        <v>405.43307399999998</v>
+      </c>
+      <c r="D4">
+        <v>28.296752999999999</v>
+      </c>
+      <c r="E4">
+        <v>938.10864300000003</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1">
+        <v>46266</v>
+      </c>
+      <c r="B5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5">
+        <v>414.190606</v>
+      </c>
+      <c r="E5">
+        <v>914.52148199999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1">
+        <v>46266</v>
+      </c>
+      <c r="B6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6">
+        <v>147</v>
+      </c>
+      <c r="D6">
+        <v>89.833332999999996</v>
+      </c>
+      <c r="E6">
+        <v>101.2226</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1">
+        <v>46266</v>
+      </c>
+      <c r="B7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7">
+        <v>207.4</v>
+      </c>
+      <c r="D7">
+        <v>117.933334</v>
+      </c>
+      <c r="E7">
+        <v>116.167708</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1">
+        <v>46266</v>
+      </c>
+      <c r="B8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8">
+        <v>562.76293499999997</v>
+      </c>
+      <c r="D8">
+        <v>260.51458700000001</v>
+      </c>
+      <c r="E8">
+        <v>663.140669</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1">
+        <v>46267</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9">
+        <v>7.3369049999999998</v>
+      </c>
+      <c r="E9">
+        <v>1176.9802090000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1">
+        <v>46267</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>61.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1">
+        <v>46267</v>
+      </c>
+      <c r="B11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11">
+        <v>932.24294699999996</v>
+      </c>
+      <c r="D11">
+        <v>574.06985199999997</v>
+      </c>
+      <c r="E11">
+        <v>425.548768</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="1">
+        <v>46267</v>
+      </c>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12">
+        <v>69.891873000000004</v>
+      </c>
+      <c r="D12">
+        <v>49.291668000000001</v>
+      </c>
+      <c r="E12">
+        <v>98.583331999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1">
+        <v>46267</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13">
+        <v>0.248</v>
+      </c>
+      <c r="D13">
+        <v>0.25833299999999998</v>
+      </c>
+      <c r="E13">
+        <v>34.561999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1">
+        <v>46267</v>
+      </c>
+      <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14">
+        <v>527.74840500000005</v>
+      </c>
+      <c r="D14">
+        <v>241.07001500000001</v>
+      </c>
+      <c r="E14">
+        <v>548.57624699999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1">
+        <v>46268</v>
+      </c>
+      <c r="B15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15">
+        <v>53.340670000000003</v>
+      </c>
+      <c r="E15">
+        <v>47.268146999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1">
+        <v>46268</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16">
+        <v>38.017462999999999</v>
+      </c>
+      <c r="E16">
+        <v>671.05496400000004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1">
+        <v>46268</v>
+      </c>
+      <c r="B17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17">
+        <v>29.231828</v>
+      </c>
+      <c r="E17">
+        <v>529.17816200000004</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1">
+        <v>46268</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18">
+        <v>53.9</v>
+      </c>
+      <c r="D18">
+        <v>42.35</v>
+      </c>
+      <c r="E18">
+        <v>71.866667000000007</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1">
+        <v>46268</v>
+      </c>
+      <c r="B19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19">
+        <v>189</v>
+      </c>
+      <c r="D19">
+        <v>100.8</v>
+      </c>
+      <c r="E19">
+        <v>186.316666</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1">
+        <v>46268</v>
+      </c>
+      <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20">
+        <v>498.75</v>
+      </c>
+      <c r="D20">
+        <v>261.25</v>
+      </c>
+      <c r="E20">
+        <v>506.66666600000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1">
+        <v>46268</v>
+      </c>
+      <c r="B21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21">
+        <v>97.771831000000006</v>
+      </c>
+      <c r="D21">
+        <v>55.724356</v>
+      </c>
+      <c r="E21">
+        <v>69.908022000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1">
+        <v>46268</v>
+      </c>
+      <c r="B22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22">
+        <v>16.666667</v>
+      </c>
+      <c r="D22">
+        <v>8.6666670000000003</v>
+      </c>
+      <c r="E22">
+        <v>14.933332999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A23" s="1">
+        <v>46269</v>
+      </c>
+      <c r="B23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23">
+        <v>404.85441800000001</v>
+      </c>
+      <c r="E23">
+        <v>1610.199597</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1">
+        <v>46269</v>
+      </c>
+      <c r="B24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24">
+        <v>337.57146899999998</v>
+      </c>
+      <c r="D24">
+        <v>183.554787</v>
+      </c>
+      <c r="E24">
+        <v>466.43214699999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1">
+        <v>46269</v>
+      </c>
+      <c r="B25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25">
+        <v>304.3</v>
+      </c>
+      <c r="D25">
+        <v>173.033334</v>
+      </c>
+      <c r="E25">
+        <v>171.22270800000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1">
+        <v>46270</v>
+      </c>
+      <c r="B26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C26">
+        <v>25.867348</v>
+      </c>
+      <c r="E26">
+        <v>14.632336</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1">
+        <v>46270</v>
+      </c>
+      <c r="B27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C27">
+        <v>121.883324</v>
+      </c>
+      <c r="E27">
+        <v>747.60749899999996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1">
+        <v>46270</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28">
+        <v>48.629165999999998</v>
+      </c>
+      <c r="D28">
+        <v>38.225000000000001</v>
+      </c>
+      <c r="E28">
+        <v>71.866667000000007</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1">
+        <v>46270</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29">
+        <v>27.570444999999999</v>
+      </c>
+      <c r="D29">
+        <v>26.557426</v>
+      </c>
+      <c r="E29">
+        <v>82.712962000000005</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1">
+        <v>46270</v>
+      </c>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30">
+        <v>746.86500000000001</v>
+      </c>
+      <c r="D30">
+        <v>399.01749899999999</v>
+      </c>
+      <c r="E30">
+        <v>1067.870279</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1">
+        <v>46270</v>
+      </c>
+      <c r="B31" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31">
+        <v>554.40312500000005</v>
+      </c>
+      <c r="D31">
+        <v>235.58333300000001</v>
+      </c>
+      <c r="E31">
+        <v>692.63235799999995</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1">
+        <v>46270</v>
+      </c>
+      <c r="B32" t="s">
+        <v>33</v>
+      </c>
+      <c r="C32">
+        <v>1114.35646</v>
+      </c>
+      <c r="D32">
+        <v>634.37123399999996</v>
+      </c>
+      <c r="E32">
+        <v>580.43231700000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1">
+        <v>46271</v>
+      </c>
+      <c r="B33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33">
+        <v>33.259166999999998</v>
+      </c>
+      <c r="E33">
+        <v>302.848749</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1">
+        <v>46271</v>
+      </c>
+      <c r="B34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34">
+        <v>348.30022700000001</v>
+      </c>
+      <c r="E34">
+        <v>279.72277600000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" s="1">
+        <v>46271</v>
+      </c>
+      <c r="B35" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>460.13333499999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1">
+        <v>46271</v>
+      </c>
+      <c r="B36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36">
+        <v>726.18649700000003</v>
+      </c>
+      <c r="D36">
+        <v>391.42383599999999</v>
+      </c>
+      <c r="E36">
+        <v>828.18475799999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1">
+        <v>46271</v>
+      </c>
+      <c r="B37" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37">
+        <v>280.42393800000002</v>
+      </c>
+      <c r="D37">
+        <v>118.8</v>
+      </c>
+      <c r="E37">
+        <v>315.89999999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A38" s="1">
+        <v>46271</v>
+      </c>
+      <c r="B38" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38">
+        <v>1016.266563</v>
+      </c>
+      <c r="D38">
+        <v>589.83689800000002</v>
+      </c>
+      <c r="E38">
+        <v>1136.1695380000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A39" s="1">
+        <v>46271</v>
+      </c>
+      <c r="B39" t="s">
+        <v>32</v>
+      </c>
+      <c r="C39">
+        <v>145.72999999999999</v>
+      </c>
+      <c r="D39">
+        <v>56.05</v>
+      </c>
+      <c r="E39">
+        <v>142.91073</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A40" s="1">
+        <v>46272</v>
+      </c>
+      <c r="B40" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>157.533333</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A41" s="1">
+        <v>46272</v>
+      </c>
+      <c r="B41" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41">
+        <v>239.49084400000001</v>
+      </c>
+      <c r="E41">
+        <v>1483.109346</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1">
+        <v>46272</v>
+      </c>
+      <c r="B42" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42">
+        <v>350.92667499999999</v>
+      </c>
+      <c r="D42">
+        <v>187.84588400000001</v>
+      </c>
+      <c r="E42">
+        <v>382.28485000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A43" s="1">
+        <v>46272</v>
+      </c>
+      <c r="B43" t="s">
+        <v>33</v>
+      </c>
+      <c r="C43">
+        <v>1443.3</v>
+      </c>
+      <c r="D43">
+        <v>820.70000200000004</v>
+      </c>
+      <c r="E43">
+        <v>918.22937400000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1">
+        <v>46273</v>
+      </c>
+      <c r="B44" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44">
+        <v>0</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>890.8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1">
+        <v>46273</v>
+      </c>
+      <c r="B45" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45">
+        <v>116.987106</v>
+      </c>
+      <c r="E45">
+        <v>1358.20398</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A46" s="1">
+        <v>46273</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46">
+        <v>78.402649999999994</v>
+      </c>
+      <c r="D46">
+        <v>49.667329000000002</v>
+      </c>
+      <c r="E46">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" s="1">
+        <v>46273</v>
+      </c>
+      <c r="B47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47">
+        <v>555.92650900000001</v>
+      </c>
+      <c r="D47">
+        <v>297.17011600000001</v>
+      </c>
+      <c r="E47">
+        <v>553.73447399999998</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" s="1">
+        <v>46273</v>
+      </c>
+      <c r="B48" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48">
+        <v>299.80747700000001</v>
+      </c>
+      <c r="D48">
+        <v>262.02233799999999</v>
+      </c>
+      <c r="E48">
+        <v>430.94591600000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A49" s="1">
+        <v>46273</v>
+      </c>
+      <c r="B49" t="s">
+        <v>33</v>
+      </c>
+      <c r="C49">
+        <v>428.24191100000002</v>
+      </c>
+      <c r="D49">
+        <v>248.64965799999999</v>
+      </c>
+      <c r="E49">
+        <v>385.193331</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A50" s="1">
+        <v>46274</v>
+      </c>
+      <c r="B50" t="s">
+        <v>7</v>
+      </c>
+      <c r="C50">
+        <v>22.280358</v>
+      </c>
+      <c r="D50">
+        <v>27.358519000000001</v>
+      </c>
+      <c r="E50">
+        <v>498.51718799999998</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" s="1">
+        <v>46275</v>
+      </c>
+      <c r="B51" t="s">
+        <v>37</v>
+      </c>
+      <c r="C51">
+        <v>414.43861600000002</v>
+      </c>
+      <c r="D51">
+        <v>213.26666700000001</v>
+      </c>
+      <c r="E51">
+        <v>440.21496400000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A52" s="1">
+        <v>46275</v>
+      </c>
+      <c r="B52" t="s">
+        <v>5</v>
+      </c>
+      <c r="C52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>619.93333299999995</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" s="1">
+        <v>46275</v>
+      </c>
+      <c r="B53" t="s">
+        <v>7</v>
+      </c>
+      <c r="C53">
+        <v>78.932220999999998</v>
+      </c>
+      <c r="E53">
+        <v>742.16586500000005</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A54" s="1">
+        <v>46275</v>
+      </c>
+      <c r="B54" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54">
+        <v>192.90857299999999</v>
+      </c>
+      <c r="D54">
+        <v>133.88746</v>
+      </c>
+      <c r="E54">
+        <v>187.55</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A55" s="1">
+        <v>46275</v>
+      </c>
+      <c r="B55" t="s">
+        <v>50</v>
+      </c>
+      <c r="C55">
+        <v>29.133196000000002</v>
+      </c>
+      <c r="D55">
+        <v>16.633523</v>
+      </c>
+      <c r="E55">
+        <v>67.376637000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A56" s="1">
+        <v>46276</v>
+      </c>
+      <c r="B56" t="s">
+        <v>7</v>
+      </c>
+      <c r="C56">
+        <v>219.38911400000001</v>
+      </c>
+      <c r="E56">
+        <v>1254.6528699999999</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A57" s="1">
+        <v>46276</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57">
+        <v>57.079683000000003</v>
+      </c>
+      <c r="D57">
+        <v>44.577922999999998</v>
+      </c>
+      <c r="E57">
+        <v>109.142196</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A58" s="1">
+        <v>46276</v>
+      </c>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58">
+        <v>756.33604400000002</v>
+      </c>
+      <c r="D58">
+        <v>405.85225700000001</v>
+      </c>
+      <c r="E58">
+        <v>704.22609699999998</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A59" s="1">
+        <v>46276</v>
+      </c>
+      <c r="B59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59">
+        <v>78.129047</v>
+      </c>
+      <c r="D59">
+        <v>54.220159000000002</v>
+      </c>
+      <c r="E59">
+        <v>75.95</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A60" s="1">
+        <v>46276</v>
+      </c>
+      <c r="B60" t="s">
+        <v>33</v>
+      </c>
+      <c r="C60">
+        <v>664.7</v>
+      </c>
+      <c r="D60">
+        <v>377.96666699999997</v>
+      </c>
+      <c r="E60">
+        <v>370.67958399999998</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A61" s="1">
+        <v>46277</v>
+      </c>
+      <c r="B61" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61">
+        <v>131.50635800000001</v>
+      </c>
+      <c r="E61">
+        <v>409.44413800000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" s="1">
+        <v>46277</v>
+      </c>
+      <c r="B62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C62">
+        <v>38.036593000000003</v>
+      </c>
+      <c r="E62">
+        <v>526.67385200000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" s="1">
+        <v>46277</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63">
+        <v>343.67197099999998</v>
+      </c>
+      <c r="D63">
+        <v>208.02858599999999</v>
+      </c>
+      <c r="E63">
+        <v>407.44973800000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A64" s="1">
+        <v>46277</v>
+      </c>
+      <c r="B64" t="s">
+        <v>10</v>
+      </c>
+      <c r="C64">
+        <v>99.906254000000004</v>
+      </c>
+      <c r="D64">
+        <v>57.319090000000003</v>
+      </c>
+      <c r="E64">
+        <v>500.48229099999998</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A65" s="1">
+        <v>46277</v>
+      </c>
+      <c r="B65" t="s">
+        <v>33</v>
+      </c>
+      <c r="C65">
+        <v>1293.6848219999999</v>
+      </c>
+      <c r="D65">
+        <v>742.05018399999994</v>
+      </c>
+      <c r="E65">
+        <v>942.59013100000004</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A66" s="1">
+        <v>46278</v>
+      </c>
+      <c r="B66" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66">
+        <v>0</v>
+      </c>
+      <c r="D66">
+        <v>0</v>
+      </c>
+      <c r="E66">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A67" s="1">
+        <v>46278</v>
+      </c>
+      <c r="B67" t="s">
+        <v>40</v>
+      </c>
+      <c r="C67">
+        <v>642</v>
+      </c>
+      <c r="D67">
+        <v>392.33333299999998</v>
+      </c>
+      <c r="E67">
+        <v>188.444447</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A68" s="1">
+        <v>46278</v>
+      </c>
+      <c r="B68" t="s">
+        <v>33</v>
+      </c>
+      <c r="C68">
+        <v>1199.31807</v>
+      </c>
+      <c r="D68">
+        <v>683.56383300000005</v>
+      </c>
+      <c r="E68">
+        <v>1032.0168960000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A69" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1</v>
+      </c>
+      <c r="C69">
+        <v>327.25</v>
+      </c>
+      <c r="D69">
+        <v>166.6</v>
+      </c>
+      <c r="E69">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A70" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B70" t="s">
+        <v>37</v>
+      </c>
+      <c r="C70">
+        <v>0.24444399999999999</v>
+      </c>
+      <c r="D70">
+        <v>0.31111100000000003</v>
+      </c>
+      <c r="E70">
+        <v>24.833333</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A71" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B71" t="s">
+        <v>6</v>
+      </c>
+      <c r="C71">
+        <v>0</v>
+      </c>
+      <c r="E71">
+        <v>622.20000100000004</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A72" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B72" t="s">
+        <v>7</v>
+      </c>
+      <c r="C72">
+        <v>0</v>
+      </c>
+      <c r="E72">
+        <v>106.533333</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A73" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B73" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73">
+        <v>1.1677090000000001</v>
+      </c>
+      <c r="D73">
+        <v>0.921875</v>
+      </c>
+      <c r="E73">
+        <v>64.400000000000006</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A74" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74">
+        <v>78.219842999999997</v>
+      </c>
+      <c r="D74">
+        <v>49.987696999999997</v>
+      </c>
+      <c r="E74">
+        <v>365.83928500000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A75" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B75" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75">
+        <v>91.393175999999997</v>
+      </c>
+      <c r="D75">
+        <v>51.170113999999998</v>
+      </c>
+      <c r="E75">
+        <v>851.64892499999996</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A76" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76">
+        <v>291.98861799999997</v>
+      </c>
+      <c r="D76">
+        <v>232.69311200000001</v>
+      </c>
+      <c r="E76">
+        <v>585.76593400000002</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A77" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B77" t="s">
+        <v>33</v>
+      </c>
+      <c r="C77">
+        <v>1407.6</v>
+      </c>
+      <c r="D77">
+        <v>800.40000099999997</v>
+      </c>
+      <c r="E77">
+        <v>865.41770899999995</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A78" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B78" t="s">
+        <v>19</v>
+      </c>
+      <c r="C78">
+        <v>2.7088230000000002</v>
+      </c>
+      <c r="D78">
+        <v>3.269269</v>
+      </c>
+      <c r="E78">
+        <v>33.833333000000003</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A79" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B79" t="s">
+        <v>29</v>
+      </c>
+      <c r="C79">
+        <v>0</v>
+      </c>
+      <c r="D79">
+        <v>0</v>
+      </c>
+      <c r="E79">
+        <v>36.799999999999997</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A80" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B80" t="s">
+        <v>22</v>
+      </c>
+      <c r="C80">
+        <v>358.42208299999999</v>
+      </c>
+      <c r="D80">
+        <v>204.187106</v>
+      </c>
+      <c r="E80">
+        <v>564.89671999999996</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A81" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B81" t="s">
+        <v>28</v>
+      </c>
+      <c r="C81">
+        <v>74.710599000000002</v>
+      </c>
+      <c r="D81">
+        <v>42.865726000000002</v>
+      </c>
+      <c r="E81">
+        <v>454.97430400000002</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A82" s="1">
+        <v>46279</v>
+      </c>
+      <c r="B82" t="s">
+        <v>50</v>
+      </c>
+      <c r="C82">
+        <v>427.98119200000002</v>
+      </c>
+      <c r="D82">
+        <v>192.845643</v>
+      </c>
+      <c r="E82">
+        <v>516.71015599999998</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A83" s="1">
+        <v>46280</v>
+      </c>
+      <c r="B83" t="s">
+        <v>5</v>
+      </c>
+      <c r="C83">
+        <v>0</v>
+      </c>
+      <c r="E83">
+        <v>264.066666</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A84" s="1">
+        <v>46280</v>
+      </c>
+      <c r="B84" t="s">
+        <v>6</v>
+      </c>
+      <c r="C84">
+        <v>38.878936000000003</v>
+      </c>
+      <c r="E84">
+        <v>142.11060800000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A85" s="1">
+        <v>46280</v>
+      </c>
+      <c r="B85" t="s">
+        <v>7</v>
+      </c>
+      <c r="C85">
+        <v>38.878936000000003</v>
+      </c>
+      <c r="E85">
+        <v>176.11060900000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A86" s="1">
+        <v>46280</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86">
+        <v>547.91026399999998</v>
+      </c>
+      <c r="D86">
+        <v>334.54017199999998</v>
+      </c>
+      <c r="E86">
+        <v>639.43600200000003</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A87" s="1">
+        <v>46280</v>
+      </c>
+      <c r="B87" t="s">
+        <v>10</v>
+      </c>
+      <c r="C87">
+        <v>125.98611099999999</v>
+      </c>
+      <c r="D87">
+        <v>68.195832999999993</v>
+      </c>
+      <c r="E87">
+        <v>161.90859499999999</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A88" s="1">
+        <v>46280</v>
+      </c>
+      <c r="B88" t="s">
+        <v>40</v>
+      </c>
+      <c r="C88">
+        <v>367.5</v>
+      </c>
+      <c r="D88">
+        <v>224.58333500000001</v>
+      </c>
+      <c r="E88">
+        <v>155.753635</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A89" s="1">
+        <v>46280</v>
+      </c>
+      <c r="B89" t="s">
+        <v>33</v>
+      </c>
+      <c r="C89">
+        <v>266.89999999999998</v>
+      </c>
+      <c r="D89">
+        <v>151.76666700000001</v>
+      </c>
+      <c r="E89">
+        <v>144.66499899999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A90" s="1">
+        <v>46280</v>
+      </c>
+      <c r="B90" t="s">
+        <v>28</v>
+      </c>
+      <c r="C90">
+        <v>27.700029000000001</v>
+      </c>
+      <c r="D90">
+        <v>15.331898000000001</v>
+      </c>
+      <c r="E90">
+        <v>72.073079000000007</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A91" s="1">
+        <v>46280</v>
+      </c>
+      <c r="B91" t="s">
+        <v>50</v>
+      </c>
+      <c r="C91">
+        <v>130.66666799999999</v>
+      </c>
+      <c r="D91">
+        <v>58.333331999999999</v>
+      </c>
+      <c r="E91">
+        <v>60.311363999999998</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A92" s="1">
+        <v>46281</v>
+      </c>
+      <c r="B92" t="s">
+        <v>10</v>
+      </c>
+      <c r="C92">
+        <v>180.09722300000001</v>
+      </c>
+      <c r="D92">
+        <v>96.690278000000006</v>
+      </c>
+      <c r="E92">
+        <v>177.44236000000001</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A93" s="1">
+        <v>46281</v>
+      </c>
+      <c r="B93" t="s">
+        <v>33</v>
+      </c>
+      <c r="C93">
+        <v>1551.3942360000001</v>
+      </c>
+      <c r="D93">
+        <v>884.91495199999997</v>
+      </c>
+      <c r="E93">
+        <v>887.19412899999998</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A94" s="1">
+        <v>46281</v>
+      </c>
+      <c r="B94" t="s">
+        <v>28</v>
+      </c>
+      <c r="C94">
+        <v>63.348958000000003</v>
+      </c>
+      <c r="D94">
+        <v>32.5</v>
+      </c>
+      <c r="E94">
+        <v>53.962499999999999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A95" s="1">
+        <v>46282</v>
+      </c>
+      <c r="B95" t="s">
+        <v>5</v>
+      </c>
+      <c r="C95">
+        <v>69.566030999999995</v>
+      </c>
+      <c r="E95">
+        <v>331.88058899999999</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A96" s="1">
+        <v>46282</v>
+      </c>
+      <c r="B96" t="s">
+        <v>6</v>
+      </c>
+      <c r="C96">
+        <v>133.88719800000001</v>
+      </c>
+      <c r="D96">
+        <v>80.067274999999995</v>
+      </c>
+      <c r="E96">
+        <v>279.50957499999998</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A97" s="1">
+        <v>46282</v>
+      </c>
+      <c r="B97" t="s">
+        <v>7</v>
+      </c>
+      <c r="C97">
+        <v>278.64599199999998</v>
+      </c>
+      <c r="E97">
+        <v>524.09796500000004</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A98" s="1">
+        <v>46282</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98">
+        <v>164.524956</v>
+      </c>
+      <c r="D98">
+        <v>118.804742</v>
+      </c>
+      <c r="E98">
+        <v>594.61142400000006</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A99" s="1">
+        <v>46282</v>
+      </c>
+      <c r="B99" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99">
+        <v>213.337965</v>
+      </c>
+      <c r="D99">
+        <v>132.46178399999999</v>
+      </c>
+      <c r="E99">
+        <v>613.09111700000005</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A100" s="1">
+        <v>46282</v>
+      </c>
+      <c r="B100" t="s">
+        <v>13</v>
+      </c>
+      <c r="C100">
+        <v>32.203650000000003</v>
+      </c>
+      <c r="D100">
+        <v>17.712007</v>
+      </c>
+      <c r="E100">
+        <v>171.6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A101" s="1">
+        <v>46282</v>
+      </c>
+      <c r="B101" t="s">
+        <v>33</v>
+      </c>
+      <c r="C101">
+        <v>900.54999399999997</v>
+      </c>
+      <c r="D101">
+        <v>523.02454499999999</v>
+      </c>
+      <c r="E101">
+        <v>721.79833499999995</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A102" s="1">
+        <v>46282</v>
+      </c>
+      <c r="B102" t="s">
+        <v>22</v>
+      </c>
+      <c r="C102">
+        <v>198.79781199999999</v>
+      </c>
+      <c r="D102">
+        <v>113.85</v>
+      </c>
+      <c r="E102">
+        <v>180.673958</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A103" s="1">
+        <v>46282</v>
+      </c>
+      <c r="B103" t="s">
+        <v>28</v>
+      </c>
+      <c r="C103">
+        <v>111.813255</v>
+      </c>
+      <c r="D103">
+        <v>60.056330000000003</v>
+      </c>
+      <c r="E103">
+        <v>147.497714</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A104" s="1">
+        <v>46282</v>
+      </c>
+      <c r="B104" t="s">
+        <v>50</v>
+      </c>
+      <c r="C104">
+        <v>59.733333000000002</v>
+      </c>
+      <c r="D104">
+        <v>26.666667</v>
+      </c>
+      <c r="E104">
+        <v>21.507574999999999</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A105" s="1">
+        <v>46283</v>
+      </c>
+      <c r="B105" t="s">
+        <v>7</v>
+      </c>
+      <c r="C105">
+        <v>48.210988</v>
+      </c>
+      <c r="E105">
+        <v>139.26874900000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A106" s="1">
+        <v>46283</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106">
+        <v>305.74593399999998</v>
+      </c>
+      <c r="D106">
+        <v>211.71145000000001</v>
+      </c>
+      <c r="E106">
+        <v>459.24389400000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A107" s="1">
+        <v>46283</v>
+      </c>
+      <c r="B107" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107">
+        <v>375.53916700000002</v>
+      </c>
+      <c r="D107">
+        <v>214.368808</v>
+      </c>
+      <c r="E107">
+        <v>464.00748299999998</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A108" s="1">
+        <v>46283</v>
+      </c>
+      <c r="B108" t="s">
+        <v>61</v>
+      </c>
+      <c r="C108">
+        <v>1.318667</v>
+      </c>
+      <c r="D108">
+        <v>0.59340000000000004</v>
+      </c>
+      <c r="E108">
+        <v>1.4505330000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A109" s="1">
+        <v>46283</v>
+      </c>
+      <c r="B109" t="s">
+        <v>33</v>
+      </c>
+      <c r="C109">
+        <v>712.49682299999995</v>
+      </c>
+      <c r="D109">
+        <v>410.76860599999998</v>
+      </c>
+      <c r="E109">
+        <v>477.63642800000002</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A110" s="1">
+        <v>46283</v>
+      </c>
+      <c r="B110" t="s">
+        <v>32</v>
+      </c>
+      <c r="C110">
+        <v>244.32</v>
+      </c>
+      <c r="D110">
+        <v>109.444445</v>
+      </c>
+      <c r="E110">
+        <v>273.70476200000002</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A111" s="1">
+        <v>46284</v>
+      </c>
+      <c r="B111" t="s">
+        <v>7</v>
+      </c>
+      <c r="C111">
+        <v>106.21863500000001</v>
+      </c>
+      <c r="E111">
+        <v>201.051042</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A112" s="1">
+        <v>46284</v>
+      </c>
+      <c r="B112" t="s">
+        <v>10</v>
+      </c>
+      <c r="C112">
+        <v>27.03548</v>
+      </c>
+      <c r="D112">
+        <v>15.070917</v>
+      </c>
+      <c r="E112">
+        <v>96.031060999999994</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A113" s="1">
+        <v>46284</v>
+      </c>
+      <c r="B113" t="s">
+        <v>22</v>
+      </c>
+      <c r="C113">
+        <v>35.71875</v>
+      </c>
+      <c r="D113">
+        <v>20.25</v>
+      </c>
+      <c r="E113">
+        <v>30.9375</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A114" s="1">
+        <v>46284</v>
+      </c>
+      <c r="B114" t="s">
+        <v>50</v>
+      </c>
+      <c r="C114">
+        <v>178.26666700000001</v>
+      </c>
+      <c r="D114">
+        <v>79.583332999999996</v>
+      </c>
+      <c r="E114">
+        <v>74.787120999999999</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A115" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B115" t="s">
+        <v>7</v>
+      </c>
+      <c r="C115">
+        <v>521.35391700000002</v>
+      </c>
+      <c r="D115">
+        <v>186.58120700000001</v>
+      </c>
+      <c r="E115">
+        <v>762.29694099999995</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A116" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B116" t="s">
+        <v>8</v>
+      </c>
+      <c r="C116">
+        <v>56</v>
+      </c>
+      <c r="D116">
+        <v>44</v>
+      </c>
+      <c r="E116">
+        <v>74.666667000000004</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A117" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117">
+        <v>470.76666699999998</v>
+      </c>
+      <c r="D117">
+        <v>284.08333299999998</v>
+      </c>
+      <c r="E117">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A118" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B118" t="s">
+        <v>10</v>
+      </c>
+      <c r="C118">
+        <v>179.39583400000001</v>
+      </c>
+      <c r="D118">
+        <v>100.73958399999999</v>
+      </c>
+      <c r="E118">
+        <v>198.591667</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A119" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B119" t="s">
+        <v>13</v>
+      </c>
+      <c r="C119">
+        <v>199.844167</v>
+      </c>
+      <c r="D119">
+        <v>91.599292000000005</v>
+      </c>
+      <c r="E119">
+        <v>319.8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A120" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B120" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120">
+        <v>496.72609799999998</v>
+      </c>
+      <c r="D120">
+        <v>333.65771799999999</v>
+      </c>
+      <c r="E120">
+        <v>247.24567999999999</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A121" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B121" t="s">
+        <v>33</v>
+      </c>
+      <c r="C121">
+        <v>569.5</v>
+      </c>
+      <c r="D121">
+        <v>323.83333399999998</v>
+      </c>
+      <c r="E121">
+        <v>287.61506000000003</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A122" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B122" t="s">
+        <v>22</v>
+      </c>
+      <c r="C122">
+        <v>4.7625000000000002</v>
+      </c>
+      <c r="D122">
+        <v>2.7</v>
+      </c>
+      <c r="E122">
+        <v>4.125</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A123" s="1">
+        <v>46285</v>
+      </c>
+      <c r="B123" t="s">
+        <v>50</v>
+      </c>
+      <c r="C123">
+        <v>57.629165999999998</v>
+      </c>
+      <c r="D123">
+        <v>26.197917</v>
+      </c>
+      <c r="E123">
+        <v>103.381057</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A124" s="1">
+        <v>46286</v>
+      </c>
+      <c r="B124" t="s">
+        <v>6</v>
+      </c>
+      <c r="C124">
+        <v>5.9672619999999998</v>
+      </c>
+      <c r="E124">
+        <v>558.191146</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A125" s="1">
+        <v>46286</v>
+      </c>
+      <c r="B125" t="s">
+        <v>7</v>
+      </c>
+      <c r="C125">
+        <v>0</v>
+      </c>
+      <c r="D125">
+        <v>0</v>
+      </c>
+      <c r="E125">
+        <v>473.73333300000002</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A126" s="1">
+        <v>46286</v>
+      </c>
+      <c r="B126" t="s">
+        <v>40</v>
+      </c>
+      <c r="C126">
+        <v>235.54583299999999</v>
+      </c>
+      <c r="D126">
+        <v>150.33333400000001</v>
+      </c>
+      <c r="E126">
+        <v>97.369152999999997</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A127" s="1">
+        <v>46286</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127">
+        <v>271.66666700000002</v>
+      </c>
+      <c r="D127">
+        <v>182.01666700000001</v>
+      </c>
+      <c r="E127">
+        <v>252.65</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A128" s="1">
+        <v>46286</v>
+      </c>
+      <c r="B128" t="s">
+        <v>16</v>
+      </c>
+      <c r="C128">
+        <v>213.15403800000001</v>
+      </c>
+      <c r="D128">
+        <v>256.64285699999999</v>
+      </c>
+      <c r="E128">
+        <v>148.11484100000001</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A129" s="1">
+        <v>46286</v>
+      </c>
+      <c r="B129" t="s">
+        <v>33</v>
+      </c>
+      <c r="C129">
+        <v>217.6</v>
+      </c>
+      <c r="D129">
+        <v>123.733334</v>
+      </c>
+      <c r="E129">
+        <v>74.898112999999995</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A130" s="1">
+        <v>46286</v>
+      </c>
+      <c r="B130" t="s">
+        <v>21</v>
+      </c>
+      <c r="C130">
+        <v>120.833333</v>
+      </c>
+      <c r="D130">
+        <v>77.333332999999996</v>
+      </c>
+      <c r="E130">
+        <v>120.833333</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A131" s="1">
+        <v>46286</v>
+      </c>
+      <c r="B131" t="s">
+        <v>50</v>
+      </c>
+      <c r="C131">
+        <v>244.81695199999999</v>
+      </c>
+      <c r="D131">
+        <v>113.65901100000001</v>
+      </c>
+      <c r="E131">
+        <v>204.72657699999999</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A132" s="1">
+        <v>46287</v>
+      </c>
+      <c r="B132" t="s">
+        <v>37</v>
+      </c>
+      <c r="C132">
+        <v>511.45212400000003</v>
+      </c>
+      <c r="D132">
+        <v>266.80310300000002</v>
+      </c>
+      <c r="E132">
+        <v>580.26356799999996</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A133" s="1">
+        <v>46287</v>
+      </c>
+      <c r="B133" t="s">
+        <v>6</v>
+      </c>
+      <c r="C133">
+        <v>0</v>
+      </c>
+      <c r="D133">
+        <v>0</v>
+      </c>
+      <c r="E133">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A134" s="1">
+        <v>46287</v>
+      </c>
+      <c r="B134" t="s">
+        <v>7</v>
+      </c>
+      <c r="C134">
+        <v>0</v>
+      </c>
+      <c r="E134">
+        <v>496.4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A135" s="1">
+        <v>46287</v>
+      </c>
+      <c r="B135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135">
+        <v>28.7</v>
+      </c>
+      <c r="D135">
+        <v>22.55</v>
+      </c>
+      <c r="E135">
+        <v>38.266666999999998</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A136" s="1">
+        <v>46287</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136">
+        <v>7.2390109999999996</v>
+      </c>
+      <c r="D136">
+        <v>5.6799109999999997</v>
+      </c>
+      <c r="E136">
+        <v>361.193941</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A137" s="1">
+        <v>46287</v>
+      </c>
+      <c r="B137" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137">
+        <v>0</v>
+      </c>
+      <c r="D137">
+        <v>0</v>
+      </c>
+      <c r="E137">
+        <v>424.36666700000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A138" s="1">
+        <v>46287</v>
+      </c>
+      <c r="B138" t="s">
+        <v>40</v>
+      </c>
+      <c r="C138">
+        <v>477.90094099999999</v>
+      </c>
+      <c r="D138">
+        <v>295.41848299999998</v>
+      </c>
+      <c r="E138">
+        <v>182.412961</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A139" s="1">
+        <v>46287</v>
+      </c>
+      <c r="B139" t="s">
+        <v>16</v>
+      </c>
+      <c r="C139">
+        <v>116.169062</v>
+      </c>
+      <c r="D139">
+        <v>140.320132</v>
+      </c>
+      <c r="E139">
+        <v>215.406946</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A140" s="1">
+        <v>46287</v>
+      </c>
+      <c r="B140" t="s">
+        <v>33</v>
+      </c>
+      <c r="C140">
+        <v>388.777286</v>
+      </c>
+      <c r="D140">
+        <v>222.47061099999999</v>
+      </c>
+      <c r="E140">
+        <v>204.98966799999999</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A141" s="1">
+        <v>46287</v>
+      </c>
+      <c r="B141" t="s">
+        <v>50</v>
+      </c>
+      <c r="C141">
+        <v>100.863637</v>
+      </c>
+      <c r="D141">
+        <v>46.799242</v>
+      </c>
+      <c r="E141">
+        <v>323.45151399999997</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A142" s="1">
+        <v>46288</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1</v>
+      </c>
+      <c r="C142">
+        <v>29.333333</v>
+      </c>
+      <c r="D142">
+        <v>14.933332999999999</v>
+      </c>
+      <c r="E142">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A143" s="1">
+        <v>46288</v>
+      </c>
+      <c r="B143" t="s">
+        <v>6</v>
+      </c>
+      <c r="C143">
+        <v>30.519048000000002</v>
+      </c>
+      <c r="D143">
+        <v>37.334226999999998</v>
+      </c>
+      <c r="E143">
+        <v>124.029166</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A144" s="1">
+        <v>46288</v>
+      </c>
+      <c r="B144" t="s">
+        <v>7</v>
+      </c>
+      <c r="C144">
+        <v>227.02184700000001</v>
+      </c>
+      <c r="E144">
+        <v>1022.429154</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A145" s="1">
+        <v>46288</v>
+      </c>
+      <c r="B145" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145">
+        <v>63</v>
+      </c>
+      <c r="D145">
+        <v>49.5</v>
+      </c>
+      <c r="E145">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A146" s="1">
+        <v>46288</v>
+      </c>
+      <c r="B146" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146">
+        <v>695.02973099999997</v>
+      </c>
+      <c r="D146">
+        <v>372.216138</v>
+      </c>
+      <c r="E146">
+        <v>826.61147300000005</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A147" s="1">
+        <v>46288</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147">
+        <v>224.855468</v>
+      </c>
+      <c r="D147">
+        <v>158.49206899999999</v>
+      </c>
+      <c r="E147">
+        <v>704.97366199999999</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A148" s="1">
+        <v>46288</v>
+      </c>
+      <c r="B148" t="s">
+        <v>16</v>
+      </c>
+      <c r="C148">
+        <v>5.8333329999999997</v>
+      </c>
+      <c r="D148">
+        <v>7</v>
+      </c>
+      <c r="E148">
+        <v>3.7492420000000002</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A149" s="1">
+        <v>46288</v>
+      </c>
+      <c r="B149" t="s">
+        <v>33</v>
+      </c>
+      <c r="C149">
+        <v>630.70000000000005</v>
+      </c>
+      <c r="D149">
+        <v>358.63333499999999</v>
+      </c>
+      <c r="E149">
+        <v>310.273459</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A150" s="1">
+        <v>46288</v>
+      </c>
+      <c r="B150" t="s">
+        <v>28</v>
+      </c>
+      <c r="C150">
+        <v>92.361979000000005</v>
+      </c>
+      <c r="D150">
+        <v>47.666665999999999</v>
+      </c>
+      <c r="E150">
+        <v>80.464584000000002</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A151" s="1">
+        <v>46289</v>
+      </c>
+      <c r="B151" t="s">
+        <v>7</v>
+      </c>
+      <c r="C151">
+        <v>0</v>
+      </c>
+      <c r="E151">
+        <v>653.93333299999995</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A152" s="1">
+        <v>46289</v>
+      </c>
+      <c r="B152" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152">
+        <v>121.180953</v>
+      </c>
+      <c r="D152">
+        <v>91.403488999999993</v>
+      </c>
+      <c r="E152">
+        <v>1050.899999</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A153" s="1">
+        <v>46289</v>
+      </c>
+      <c r="B153" t="s">
+        <v>33</v>
+      </c>
+      <c r="C153">
+        <v>1827.144648</v>
+      </c>
+      <c r="D153">
+        <v>1040.567963</v>
+      </c>
+      <c r="E153">
+        <v>891.60654999999997</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A154" s="1">
+        <v>46290</v>
+      </c>
+      <c r="B154" t="s">
+        <v>6</v>
+      </c>
+      <c r="C154">
+        <v>0</v>
+      </c>
+      <c r="E154">
+        <v>922.53333399999997</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A155" s="1">
+        <v>46290</v>
+      </c>
+      <c r="B155" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155">
+        <v>521.56716600000004</v>
+      </c>
+      <c r="D155">
+        <v>287.52834999999999</v>
+      </c>
+      <c r="E155">
+        <v>1136.7942169999999</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A156" s="1">
+        <v>46290</v>
+      </c>
+      <c r="B156" t="s">
+        <v>15</v>
+      </c>
+      <c r="C156">
+        <v>380.34333600000002</v>
+      </c>
+      <c r="D156">
+        <v>267.006666</v>
+      </c>
+      <c r="E156">
+        <v>385.95</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A157" s="1">
+        <v>46290</v>
+      </c>
+      <c r="B157" t="s">
+        <v>28</v>
+      </c>
+      <c r="C157">
+        <v>125.31146200000001</v>
+      </c>
+      <c r="D157">
+        <v>64.745059999999995</v>
+      </c>
+      <c r="E157">
+        <v>112.78736499999999</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A158" s="1">
+        <v>46291</v>
+      </c>
+      <c r="B158" t="s">
+        <v>5</v>
+      </c>
+      <c r="C158">
+        <v>152.70119</v>
+      </c>
+      <c r="E158">
+        <v>852.85372900000004</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A159" s="1">
+        <v>46291</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159">
+        <v>331.94841400000001</v>
+      </c>
+      <c r="D159">
+        <v>201.61865</v>
+      </c>
+      <c r="E159">
+        <v>370.85118999999997</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A160" s="1">
+        <v>46291</v>
+      </c>
+      <c r="B160" t="s">
+        <v>10</v>
+      </c>
+      <c r="C160">
+        <v>214.09722300000001</v>
+      </c>
+      <c r="D160">
+        <v>114.823611</v>
+      </c>
+      <c r="E160">
+        <v>234.37569500000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A161" s="1">
+        <v>46291</v>
+      </c>
+      <c r="B161" t="s">
+        <v>33</v>
+      </c>
+      <c r="C161">
+        <v>537.90645400000005</v>
+      </c>
+      <c r="D161">
+        <v>313.05564199999998</v>
+      </c>
+      <c r="E161">
+        <v>503.427862</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A162" s="1">
+        <v>46291</v>
+      </c>
+      <c r="B162" t="s">
+        <v>28</v>
+      </c>
+      <c r="C162">
+        <v>464.68307099999998</v>
+      </c>
+      <c r="D162">
+        <v>242.49925500000001</v>
+      </c>
+      <c r="E162">
+        <v>638.07076300000006</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A163" s="1">
+        <v>46292</v>
+      </c>
+      <c r="B163" t="s">
+        <v>5</v>
+      </c>
+      <c r="C163">
+        <v>21.479253</v>
+      </c>
+      <c r="E163">
+        <v>987.82599100000004</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A164" s="1">
+        <v>46292</v>
+      </c>
+      <c r="B164" t="s">
+        <v>7</v>
+      </c>
+      <c r="C164">
+        <v>21.432592</v>
+      </c>
+      <c r="E164">
+        <v>516.41247699999997</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A165" s="1">
+        <v>46292</v>
+      </c>
+      <c r="B165" t="s">
+        <v>33</v>
+      </c>
+      <c r="C165">
+        <v>1581.7582480000001</v>
+      </c>
+      <c r="D165">
+        <v>911.52503000000002</v>
+      </c>
+      <c r="E165">
+        <v>2180.3545669999999</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A166" s="1">
+        <v>46292</v>
+      </c>
+      <c r="B166" t="s">
+        <v>22</v>
+      </c>
+      <c r="C166">
+        <v>197.362517</v>
+      </c>
+      <c r="D166">
+        <v>131.510212</v>
+      </c>
+      <c r="E166">
+        <v>272.76031999999998</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A167" s="1">
+        <v>46292</v>
+      </c>
+      <c r="B167" t="s">
+        <v>28</v>
+      </c>
+      <c r="C167">
+        <v>940.28447500000004</v>
+      </c>
+      <c r="D167">
+        <v>535.20440099999996</v>
+      </c>
+      <c r="E167">
+        <v>1036.5560620000001</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A168" s="1">
+        <v>46293</v>
+      </c>
+      <c r="B168" t="s">
+        <v>7</v>
+      </c>
+      <c r="C168">
+        <v>0</v>
+      </c>
+      <c r="E168">
+        <v>553.06666700000005</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A169" s="1">
+        <v>46293</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169">
+        <v>0</v>
+      </c>
+      <c r="D169">
+        <v>0</v>
+      </c>
+      <c r="E169">
+        <v>7.3333329999999997</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A170" s="1">
+        <v>46293</v>
+      </c>
+      <c r="B170" t="s">
+        <v>10</v>
+      </c>
+      <c r="C170">
+        <v>53</v>
+      </c>
+      <c r="D170">
+        <v>28.266667000000002</v>
+      </c>
+      <c r="E170">
+        <v>130.821528</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A171" s="1">
+        <v>46293</v>
+      </c>
+      <c r="B171" t="s">
+        <v>33</v>
+      </c>
+      <c r="C171">
+        <v>1018.3</v>
+      </c>
+      <c r="D171">
+        <v>579.03333399999997</v>
+      </c>
+      <c r="E171">
+        <v>424.00241299999999</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A172" s="1">
+        <v>46294</v>
+      </c>
+      <c r="B172" t="s">
+        <v>7</v>
+      </c>
+      <c r="C172">
+        <v>615.31696899999997</v>
+      </c>
+      <c r="E172">
+        <v>1332.4017040000001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A173" s="1">
+        <v>46294</v>
+      </c>
+      <c r="B173" t="s">
+        <v>62</v>
+      </c>
+      <c r="C173">
+        <v>0</v>
+      </c>
+      <c r="E173">
+        <v>4.5333329999999998</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A174" s="1">
+        <v>46294</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174">
+        <v>29</v>
+      </c>
+      <c r="D174">
+        <v>17.5</v>
+      </c>
+      <c r="E174">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A175" s="1">
+        <v>46294</v>
+      </c>
+      <c r="B175" t="s">
+        <v>10</v>
+      </c>
+      <c r="C175">
+        <v>86.85</v>
+      </c>
+      <c r="D175">
+        <v>52.558332999999998</v>
+      </c>
+      <c r="E175">
+        <v>118.35</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A176" s="1">
+        <v>46294</v>
+      </c>
+      <c r="B176" t="s">
+        <v>33</v>
+      </c>
+      <c r="C176">
+        <v>428.4</v>
+      </c>
+      <c r="D176">
+        <v>243.60000299999999</v>
+      </c>
+      <c r="E176">
+        <v>198.20074099999999</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A177" s="1">
+        <v>46294</v>
+      </c>
+      <c r="B177" t="s">
+        <v>50</v>
+      </c>
+      <c r="C177">
+        <v>176.69284300000001</v>
+      </c>
+      <c r="D177">
+        <v>83.830201000000002</v>
+      </c>
+      <c r="E177">
+        <v>198.649832</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A178" s="1">
+        <v>46295</v>
+      </c>
+      <c r="B178" t="s">
+        <v>7</v>
+      </c>
+      <c r="C178">
+        <v>64.749998000000005</v>
+      </c>
+      <c r="E178">
+        <v>23.783334</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A179" s="1">
+        <v>46295</v>
+      </c>
+      <c r="B179" t="s">
+        <v>10</v>
+      </c>
+      <c r="C179">
+        <v>953.21233800000005</v>
+      </c>
+      <c r="D179">
+        <v>543.36101499999995</v>
+      </c>
+      <c r="E179">
+        <v>1412.0790569999999</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A180" s="1">
+        <v>46295</v>
+      </c>
+      <c r="B180" t="s">
+        <v>50</v>
+      </c>
+      <c r="C180">
+        <v>283.54139099999998</v>
+      </c>
+      <c r="D180">
+        <v>133.05276900000001</v>
+      </c>
+      <c r="E180">
+        <v>401.01027299999998</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Apr 26 Frequency Response</vt:lpstr>
       <vt:lpstr>May 26 Frequency Response</vt:lpstr>
       <vt:lpstr>June 26 Frequency Response</vt:lpstr>
       <vt:lpstr>July 26 Frequency Response</vt:lpstr>
       <vt:lpstr>Aug 26 Frequency Response</vt:lpstr>
+      <vt:lpstr>Sep 26 Frequency Response</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kumar(ESO), Punith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_SetDate">