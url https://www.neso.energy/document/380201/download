--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -1,168 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7E2158F4" w14:textId="06717B80" w:rsidR="006B69AD" w:rsidRPr="00840EA0" w:rsidRDefault="001F2392" w:rsidP="00C35928">
+    <w:p w14:paraId="19A52AC2" w14:textId="77777777" w:rsidR="006B69AD" w:rsidRPr="00840EA0" w:rsidRDefault="001F2392" w:rsidP="00C35928">
       <w:pPr>
         <w:pStyle w:val="DocumentTitle"/>
         <w:framePr w:w="9301" w:wrap="notBeside" w:x="1831" w:y="3856"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
         <w:t>NESO Independence Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605E7EBA" w14:textId="6761E2CC" w:rsidR="00FA65F7" w:rsidRPr="00840EA0" w:rsidRDefault="001F2392" w:rsidP="001F2392">
+    <w:p w14:paraId="70661FA1" w14:textId="77777777" w:rsidR="00FA65F7" w:rsidRPr="00840EA0" w:rsidRDefault="001F2392" w:rsidP="001F2392">
       <w:pPr>
         <w:pStyle w:val="DocumentSubtitle"/>
         <w:framePr w:w="8026" w:h="2956" w:hRule="exact" w:wrap="notBeside" w:x="1917" w:y="8115"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Licence Condition B.1.39</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2430899A" w14:textId="77777777" w:rsidR="00C35928" w:rsidRPr="00840EA0" w:rsidRDefault="006A2BB3" w:rsidP="00C9325B">
+    <w:p w14:paraId="18D85B74" w14:textId="77777777" w:rsidR="00C35928" w:rsidRPr="00840EA0" w:rsidRDefault="006A2BB3" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00840EA0">
         <w:softHyphen/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751B9F3A" w14:textId="77777777" w:rsidR="00C35928" w:rsidRPr="00840EA0" w:rsidRDefault="00C35928" w:rsidP="00C9325B">
+    <w:p w14:paraId="3F391D46" w14:textId="77777777" w:rsidR="00C35928" w:rsidRPr="00840EA0" w:rsidRDefault="00C35928" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FB85C72" w14:textId="77777777" w:rsidR="001B102F" w:rsidRPr="00840EA0" w:rsidRDefault="001B102F" w:rsidP="00C9325B">
+    <w:p w14:paraId="0D24DFBF" w14:textId="77777777" w:rsidR="001B102F" w:rsidRPr="00840EA0" w:rsidRDefault="001B102F" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="Bullet3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="D43900"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840EA0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBF5C4E" w14:textId="77777777" w:rsidR="001B102F" w:rsidRPr="00840EA0" w:rsidRDefault="001B102F" w:rsidP="00414F5F">
+    <w:p w14:paraId="5AA869A4" w14:textId="77777777" w:rsidR="001B102F" w:rsidRPr="00840EA0" w:rsidRDefault="001B102F" w:rsidP="00414F5F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1294801971"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0EA1D40F" w14:textId="7A5EEC2B" w:rsidR="00E71962" w:rsidRDefault="00E71962">
+        <w:p w14:paraId="09E9AED2" w14:textId="77777777" w:rsidR="00E71962" w:rsidRDefault="00E71962">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="56B813F3" w14:textId="202FF7C2" w:rsidR="00AC253D" w:rsidRDefault="00E71962">
+        <w:p w14:paraId="64E45387" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00E71962">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc225443318" w:history="1">
             <w:r w:rsidR="00AC253D" w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
@@ -191,51 +192,51 @@
             <w:r w:rsidR="00AC253D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00AC253D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AC253D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00AC253D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6EE2462A" w14:textId="256ED901" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="26654673" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443319" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Compliance Officer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -255,51 +256,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79AAA0E1" w14:textId="79C6AEB4" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="164C6C8B" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443320" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Investigation into complaints</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -317,51 +318,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21EAE009" w14:textId="03F9F8A5" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="0CECBDE8" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443321" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>General Compliance Officer Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -379,51 +380,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AA17C54" w14:textId="37819F97" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="713E239A" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443322" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Impartiality and Conflicts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -443,51 +444,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="302B9229" w14:textId="213BDF43" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="77E8BF3B" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443323" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Conflict of Interests</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -505,51 +506,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1292FB1A" w14:textId="0415A192" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="36FD370A" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443324" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Compliance Officer Activities for Conflict of Interests</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -567,51 +568,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2BB7BD82" w14:textId="66AE6D89" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="2B35572C" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443325" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Conflict of Interests Register</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -629,51 +630,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42EDEC62" w14:textId="23F17A84" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="385DF2F9" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443326" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Statement of control effectiveness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -691,51 +692,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C92425E" w14:textId="5293D00E" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="073F18F2" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443327" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Shareholding</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -753,51 +754,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5208F706" w14:textId="51EE7B51" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="1AACB144" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443328" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Compliance Officer Activities for Shareholding</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -815,51 +816,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CF98A14" w14:textId="568F32CB" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="6E193DC4" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443329" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Shareholding Register</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -877,51 +878,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C33067E" w14:textId="61384D42" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="59636DA8" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443330" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Statement of control effectiveness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -939,51 +940,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C8CF8D2" w14:textId="2F8C736E" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="56729DC5" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443331" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Gifts and Hospitality</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1001,51 +1002,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="27328375" w14:textId="208AEE12" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="061B834F" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443332" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Compliance Officer Activities for Gifts and Hospitality</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1063,51 +1064,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57E9D9F2" w14:textId="6E87FE17" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="68892106" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443333" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Gifts and Hospitality Register</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1125,51 +1126,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="415B0CD4" w14:textId="101DD140" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="6FC4CD47" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443334" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Gifts Register</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1187,51 +1188,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D07FAC7" w14:textId="5DEA8A19" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="6C03FE6C" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443335" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Hospitality Register</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1249,51 +1250,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="162C955D" w14:textId="456D57C3" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="70446925" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443336" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Business justifications for hospitality offered and received</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1311,51 +1312,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="476AC7EF" w14:textId="5F7A2380" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="0B82B0A6" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443337" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Review of register</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1373,51 +1374,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6684E9AC" w14:textId="7716795C" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="2FBF7BB1" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443338" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Statement of control effectiveness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1435,51 +1436,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="14056120" w14:textId="4C25D814" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="5FF8EF4B" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443339" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Information ringfencing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1499,51 +1500,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D6BC2D9" w14:textId="2E1754E2" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="6C0100B6" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443340" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Breaches of Information Ringfencing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1561,51 +1562,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A1EB77B" w14:textId="7FF03AFC" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="7D85389B" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443341" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Incident Reporting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1623,51 +1624,51 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2771A973" w14:textId="1BB98487" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
+        <w:p w14:paraId="7AD98120" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRDefault="00AC253D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc225443342" w:history="1">
             <w:r w:rsidRPr="00E24D58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Statement of control effectiveness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
@@ -1685,219 +1686,219 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7150F99F" w14:textId="4E7E6A5B" w:rsidR="00E71962" w:rsidRDefault="00E71962">
+        <w:p w14:paraId="053B9B58" w14:textId="77777777" w:rsidR="00E71962" w:rsidRDefault="00E71962">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1B4CAA13" w14:textId="27D4E46E" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00E71962" w:rsidP="00C9325B">
+    <w:p w14:paraId="5AC3360A" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00E71962" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67254995" w14:textId="77777777" w:rsidR="00924256" w:rsidRPr="00840EA0" w:rsidRDefault="00924256" w:rsidP="00044829">
+    <w:p w14:paraId="0DFD0AE2" w14:textId="77777777" w:rsidR="00924256" w:rsidRPr="00840EA0" w:rsidRDefault="00924256" w:rsidP="00044829">
       <w:pPr>
         <w:pStyle w:val="Introtext"/>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C84B931" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
+    <w:p w14:paraId="3F972D22" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
       <w:pPr>
         <w:pStyle w:val="Introtext"/>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AC13B08" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
+    <w:p w14:paraId="25AB5190" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
       <w:pPr>
         <w:pStyle w:val="Introtext"/>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52027E84" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
+    <w:p w14:paraId="3864BD7B" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
       <w:pPr>
         <w:pStyle w:val="Introtext"/>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44BC7B46" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
+    <w:p w14:paraId="0BC5EC0E" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
       <w:pPr>
         <w:pStyle w:val="Introtext"/>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DD206CC" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
+    <w:p w14:paraId="42FD9CCB" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
       <w:pPr>
         <w:pStyle w:val="Introtext"/>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D5B75D5" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
+    <w:p w14:paraId="1674EB12" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
       <w:pPr>
         <w:pStyle w:val="Introtext"/>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45D7F624" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
+    <w:p w14:paraId="1E6AC46B" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00840EA0" w:rsidRDefault="00287E31" w:rsidP="00044829">
       <w:pPr>
         <w:pStyle w:val="Introtext"/>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="756A43E5" w14:textId="7121E3BE" w:rsidR="00327945" w:rsidRDefault="00327945">
+    <w:p w14:paraId="00FDFD2A" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Poppins"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc524337393"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215D8645" w14:textId="4A929528" w:rsidR="00287E31" w:rsidRPr="00C9325B" w:rsidRDefault="00D529E8" w:rsidP="00E71962">
+    <w:p w14:paraId="2AE5E1E4" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00C9325B" w:rsidRDefault="00D529E8" w:rsidP="00E71962">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc225443318"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F66E308" w14:textId="12D05A92" w:rsidR="00881F99" w:rsidRPr="00C9325B" w:rsidRDefault="00881F99" w:rsidP="00AC253D">
+    <w:p w14:paraId="5017B30F" w14:textId="77777777" w:rsidR="00881F99" w:rsidRPr="00C9325B" w:rsidRDefault="00881F99" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NESO’s Independence Statement is published on our website. </w:t>
       </w:r>
       <w:r w:rsidR="006C35C3" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This statement is a requirement of NESO’s two licences (the electricity system operator licence and the gas system planner licence). It sets out the practices, procedures, and systems which NESO has put in place to ensure that NESO is compliant with the independence requirements set out in condition B1 of our licences. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This is reviewed annually, and where change is required, approved by our Board and Ofgem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5E774B" w14:textId="1E3A2C22" w:rsidR="00881F99" w:rsidRPr="00C9325B" w:rsidRDefault="00881F99" w:rsidP="00AC253D">
+    <w:p w14:paraId="383D1384" w14:textId="77777777" w:rsidR="00881F99" w:rsidRPr="00C9325B" w:rsidRDefault="00881F99" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LC.B1.39 This report compliments the </w:t>
       </w:r>
       <w:r w:rsidR="00D76E28" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Independence S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1947,51 +1948,51 @@
         </w:rPr>
         <w:t>equirements and obligations</w:t>
       </w:r>
       <w:r w:rsidR="00B01426">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00D76E28" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on the i</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mplementation of the practices, procedures and systems adopted in accordance with the Independence Statement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3D7380" w14:textId="17E9BF59" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="00126C19" w:rsidP="00AC253D">
+    <w:p w14:paraId="1A226EA5" w14:textId="77777777" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="00126C19" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LC.B1.40 </w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1999,236 +2000,236 @@
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Compliance Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes</w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4B4469" w14:textId="42B05273" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="001F2392" w:rsidP="00AC253D">
+    <w:p w14:paraId="35FB728E" w14:textId="77777777" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="001F2392" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">detail </w:t>
       </w:r>
       <w:r w:rsidR="00126C19" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> activities of the Compliance Officer </w:t>
       </w:r>
       <w:r w:rsidR="00126C19" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as per </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B1.38(h);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07389E07" w14:textId="699CF01C" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="001F2392" w:rsidP="00AC253D">
+    <w:p w14:paraId="0A66776C" w14:textId="77777777" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="001F2392" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">report on the impartiality of the licensee’s employees and the independence of the licensee, including </w:t>
       </w:r>
       <w:r w:rsidR="00126C19" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00B01426" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>high-level</w:t>
       </w:r>
       <w:r w:rsidR="00126C19" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> summary of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">any perceived or real conflicts of interest with Potential Conflict Parties and the steps taken to mitigate these conflicts; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E7C662" w14:textId="3B6DD608" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="00126C19" w:rsidP="00AC253D">
+    <w:p w14:paraId="180028CD" w14:textId="77777777" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="00126C19" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a summary update against the supporting policies and</w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> procedures </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in place as </w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">described in the Independence Statement; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574F239F" w14:textId="3EC2D249" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="00126C19" w:rsidP="00AC253D">
+    <w:p w14:paraId="592A0DA6" w14:textId="77777777" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="00126C19" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">confirms that no formal complaints have been received or </w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>investigat</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ed </w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>by the Compliance Officer</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in relation to any breach of NESO’s independence requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D9A5DE" w14:textId="34E6FCD8" w:rsidR="00114BCB" w:rsidRPr="00C9325B" w:rsidRDefault="00114BCB" w:rsidP="00AC253D">
+    <w:p w14:paraId="3D5A7697" w14:textId="77777777" w:rsidR="00114BCB" w:rsidRPr="00C9325B" w:rsidRDefault="00114BCB" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This report </w:t>
       </w:r>
       <w:r w:rsidR="00B01426">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>covers the reporting period up to 27</w:t>
       </w:r>
       <w:r w:rsidR="00464B5D" w:rsidRPr="00AC253D">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2243,135 +2244,135 @@
         </w:rPr>
         <w:t xml:space="preserve"> February 202</w:t>
       </w:r>
       <w:r w:rsidR="00C85A3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00464B5D" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469349E2" w14:textId="53B9716B" w:rsidR="00126C19" w:rsidRPr="00C9325B" w:rsidRDefault="00126C19" w:rsidP="00E71962">
+    <w:p w14:paraId="52845E2A" w14:textId="77777777" w:rsidR="00126C19" w:rsidRPr="00C9325B" w:rsidRDefault="00126C19" w:rsidP="00E71962">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc225443319"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Compliance Officer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="082221F0" w14:textId="35292124" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="000D0AF3" w:rsidP="00B01426">
+    <w:p w14:paraId="3B1D4CE5" w14:textId="77777777" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="000D0AF3" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LC.B1.32. </w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NESO, following consultation with the Authority, has a Compliance Officer in place for the purpose of monitoring and facilitating the licensee’s compliance with the Independence Requirements and other obligations under Licence Condition B1.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FC75BC" w14:textId="083FAD80" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="000D0AF3" w:rsidP="00B01426">
+    <w:p w14:paraId="6E1BCCA6" w14:textId="77777777" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="000D0AF3" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LC.B1.33. The</w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Compliance Officer </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the same person appointed under condition B1 (Independence Requirements and compliance obligations) of the Gas System Planner Licence. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE2E48A" w14:textId="44F93CCC" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="000D0AF3" w:rsidP="00B01426">
+    <w:p w14:paraId="3B86E5E1" w14:textId="77777777" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="000D0AF3" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LC.</w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B1.34. The Compliance Officer</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
@@ -2422,257 +2423,257 @@
         </w:rPr>
         <w:t xml:space="preserve">that they </w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>might reasonably require for the fulfilment of the duties and tasks assigned under this</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> licence</w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> condition. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12166C52" w14:textId="3AC34A89" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="00126C19" w:rsidP="00B01426">
+    <w:p w14:paraId="412DC008" w14:textId="77777777" w:rsidR="001F2392" w:rsidRPr="00C9325B" w:rsidRDefault="00126C19" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LC.</w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B1.35. </w:t>
       </w:r>
       <w:r w:rsidR="000D0AF3" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="001F2392" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Compliance Officer is not engaged in the management or operation of any ISOP Affiliate or ISOP Related Undertaking, or of any Potential Conflict Parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3C4CEA" w14:textId="4CFA17DC" w:rsidR="00AA7DE6" w:rsidRDefault="00AA7DE6" w:rsidP="00B01426">
+    <w:p w14:paraId="132CBDD6" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRDefault="00AA7DE6" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Specific Compliance Officer activities relevant to each element of the statement are </w:t>
       </w:r>
       <w:r w:rsidR="006C35C3" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provided in each section of this report.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02644979" w14:textId="77777777" w:rsidR="00C9325B" w:rsidRPr="00C9325B" w:rsidRDefault="00C9325B" w:rsidP="00C9325B">
+    <w:p w14:paraId="367B86CC" w14:textId="77777777" w:rsidR="00C9325B" w:rsidRPr="00C9325B" w:rsidRDefault="00C9325B" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447C8621" w14:textId="1C9E61F3" w:rsidR="00064D85" w:rsidRPr="00B01426" w:rsidRDefault="00064D85" w:rsidP="00B01426">
+    <w:p w14:paraId="3BEF0199" w14:textId="77777777" w:rsidR="00064D85" w:rsidRPr="00B01426" w:rsidRDefault="00064D85" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc225443320"/>
       <w:r w:rsidRPr="00B01426">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Investigation into complaints</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="39C58199" w14:textId="7D1A5517" w:rsidR="00064D85" w:rsidRDefault="00064D85" w:rsidP="00AC253D">
+    <w:p w14:paraId="5B1D1AFB" w14:textId="77777777" w:rsidR="00064D85" w:rsidRDefault="00064D85" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Since the establishment of NESO, no complaints or representations have been made to the Compliance Officer in relation to any breach of NESO’s Independence Statement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425BAE47" w14:textId="77777777" w:rsidR="00B01426" w:rsidRDefault="00B01426" w:rsidP="00C9325B">
+    <w:p w14:paraId="06A0E535" w14:textId="77777777" w:rsidR="00B01426" w:rsidRDefault="00B01426" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E5DB227" w14:textId="77777777" w:rsidR="00B01426" w:rsidRPr="00C9325B" w:rsidRDefault="00B01426" w:rsidP="00B01426">
+    <w:p w14:paraId="6585C372" w14:textId="77777777" w:rsidR="00B01426" w:rsidRPr="00C9325B" w:rsidRDefault="00B01426" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc225443321"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>General Compliance Officer Activities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="411644E4" w14:textId="7367CDA5" w:rsidR="00B01426" w:rsidRPr="00C9325B" w:rsidRDefault="00B01426" w:rsidP="00AC253D">
+    <w:p w14:paraId="57A7D829" w14:textId="77777777" w:rsidR="00B01426" w:rsidRPr="00C9325B" w:rsidRDefault="00B01426" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Outside of these continuous monitoring duties, the Compliance officer is the point of contact for advising on all matters relating to an actual or perceived independence issue and will recommend remediation where appropriate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F5CC51" w14:textId="4DE5207D" w:rsidR="00287E31" w:rsidRDefault="00FA5FC1" w:rsidP="00414F5F">
+    <w:p w14:paraId="5D1C7E60" w14:textId="77777777" w:rsidR="00287E31" w:rsidRDefault="00FA5FC1" w:rsidP="00414F5F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc225443322"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Impartiality and Conflict</w:t>
       </w:r>
       <w:r w:rsidR="001A5073" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="564E98A2" w14:textId="77777777" w:rsidR="00B01426" w:rsidRPr="00B01426" w:rsidRDefault="00B01426" w:rsidP="00B01426"/>
-    <w:p w14:paraId="12631584" w14:textId="51F84A79" w:rsidR="004A1E92" w:rsidRPr="00B01426" w:rsidRDefault="004A1E92" w:rsidP="001A5073">
+    <w:p w14:paraId="29290EC7" w14:textId="77777777" w:rsidR="00B01426" w:rsidRPr="00B01426" w:rsidRDefault="00B01426" w:rsidP="00B01426"/>
+    <w:p w14:paraId="2728C355" w14:textId="77777777" w:rsidR="004A1E92" w:rsidRPr="00B01426" w:rsidRDefault="004A1E92" w:rsidP="001A5073">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc225443323"/>
       <w:r w:rsidRPr="00B01426">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Conflict of Interests</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00B01426">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC2E549" w14:textId="69C6BB33" w:rsidR="004A1E92" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="61DA61F4" w14:textId="77777777" w:rsidR="004A1E92" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At NESO, we take our responsibilities for achieving the highest standards of ethical behaviour very seriously and we believe in promoting a culture of openness and integrity.  We have a zero-tolerance approach to unethical behaviour and will always operate fairly and transparently. Our Conflicts of Interest policy provides a framework for dealing with any actual or perceived conflicts of interest. It provides guidance for identifying, monitoring, and managing potential conflicts of interest that could arise between employees, customers, suppliers and other </w:t>
       </w:r>
       <w:r w:rsidR="00B01426">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2694,77 +2695,77 @@
         </w:rPr>
         <w:t>The Conflict of Interest Policy was published in 2025</w:t>
       </w:r>
       <w:r w:rsidR="00696320">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="004A1E92" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies to all employees and contractors (not MSPs)</w:t>
       </w:r>
       <w:r w:rsidR="00696320">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE067BC" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="001A5073">
+    <w:p w14:paraId="11ECB1D3" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="001A5073">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40F0496D" w14:textId="088C713A" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00C9325B">
+    <w:p w14:paraId="406E9982" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc225443324"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Compliance Officer Activities for Conflict of Interests</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="06AFFEBD" w14:textId="2D60E5A4" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00AC253D">
+    <w:p w14:paraId="6E03F05B" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Conflict of Interest Policy was published in 2025, applies to all employees and contractors (not MSPs)</w:t>
       </w:r>
       <w:r w:rsidR="00464B5D" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B01426">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2772,76 +2773,76 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Compliance officer is supported by a designated Compliance and Ethics team who manage the policy, procedure and tool in place to monitor and report on conflict of interest. An annual declaration is required, and the team proactively support the business with communication reminders and tailored functional reporting to directors so they can monitor completion rates. There is a designate. box for queries, and a published FAQ in place which is updated with new scenarios as they arise. </w:t>
       </w:r>
       <w:r w:rsidR="00B01426">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Executive Committee receive bi-annual reporting on Conflicts of Interests and a monthly performance measure (of completion rates) is included in the Executive Business Performance Review Pack; and the CEO receives quarterly updates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E52C641" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+    <w:p w14:paraId="2828D4FC" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EEBA39B" w14:textId="28CC3D27" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00C9325B">
+    <w:p w14:paraId="417FA030" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc225443325"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Conflict of Interests Register</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="54A8AE50" w14:textId="79568FF4" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00AC253D">
+    <w:p w14:paraId="583126B4" w14:textId="77777777" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00464B5D" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s at the reporting date for this period</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2856,1288 +2857,1288 @@
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> disclosures reached </w:t>
       </w:r>
       <w:r w:rsidR="00965094" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>96% (target is 95% to allow for various forms of absences)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The split against the disclosure categories is as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1D8AB0" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+    <w:p w14:paraId="70A6BC5A" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4871"/>
         <w:gridCol w:w="4871"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00965094" w:rsidRPr="00C9325B" w14:paraId="4DCF1AB2" w14:textId="77777777">
+      <w:tr w:rsidR="00965094" w:rsidRPr="00C9325B" w14:paraId="08EEE328" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE1375C" w14:textId="09B8BA14" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+          <w:p w14:paraId="4794B74A" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Hlk219888565"/>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Interests </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A15B50B" w14:textId="525A2964" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+          <w:p w14:paraId="2F486F9F" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965094" w:rsidRPr="00C9325B" w14:paraId="2F873893" w14:textId="77777777">
+      <w:tr w:rsidR="00965094" w:rsidRPr="00C9325B" w14:paraId="62176EEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D40053E" w14:textId="18BA3936" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+          <w:p w14:paraId="4F8D3871" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Competition </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C15E88D" w14:textId="67F2D35E" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+          <w:p w14:paraId="77BB28C1" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965094" w:rsidRPr="00C9325B" w14:paraId="28AA2E9A" w14:textId="77777777">
+      <w:tr w:rsidR="00965094" w:rsidRPr="00C9325B" w14:paraId="3F14A479" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71922096" w14:textId="7808D70D" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+          <w:p w14:paraId="3807227C" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>External directorships, second jobs and outside activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF91BBF" w14:textId="69A3A885" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+          <w:p w14:paraId="04C2C538" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965094" w:rsidRPr="00C9325B" w14:paraId="383BC624" w14:textId="77777777">
+      <w:tr w:rsidR="00965094" w:rsidRPr="00C9325B" w14:paraId="73446BF0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="288AABB7" w14:textId="2F7DCE13" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+          <w:p w14:paraId="15F69977" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Internal personal relationships</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEA43E6" w14:textId="4684DB52" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+          <w:p w14:paraId="306A2619" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10492" w:rsidRPr="00C9325B" w14:paraId="4F8C9816" w14:textId="77777777" w:rsidTr="00B10492">
+      <w:tr w:rsidR="00B10492" w:rsidRPr="00C9325B" w14:paraId="486B7BAA" w14:textId="77777777" w:rsidTr="00B10492">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC8E3DB" w14:textId="037F63B1" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00C9325B">
+          <w:p w14:paraId="22EDD4BE" w14:textId="77777777" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Confirmation of no conflicts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28DA08B4" w14:textId="02F8C643" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+          <w:p w14:paraId="19074EEC" w14:textId="77777777" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2104</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="9"/>
     </w:tbl>
-    <w:p w14:paraId="5294BF9D" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="001A5073">
+    <w:p w14:paraId="5E7410FB" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="001A5073">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F52ECC4" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00C9325B">
+    <w:p w14:paraId="25BC606D" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc225443326"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Statement of control effectiveness</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B520E84" w14:textId="29153B92" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00AC253D">
+    <w:p w14:paraId="46CBF703" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The control of disclosure of COI is effective evidenced with the 96% compliance rate at the time of reporting.  </w:t>
       </w:r>
       <w:r w:rsidR="006C35C3" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467220A8" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="001A5073">
+    <w:p w14:paraId="19CFF786" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="001A5073">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A3EE026" w14:textId="6F9BC8C5" w:rsidR="004A1E92" w:rsidRPr="00B01426" w:rsidRDefault="004A1E92" w:rsidP="001A5073">
+    <w:p w14:paraId="5A578374" w14:textId="77777777" w:rsidR="004A1E92" w:rsidRPr="00B01426" w:rsidRDefault="004A1E92" w:rsidP="001A5073">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc225443327"/>
       <w:r w:rsidRPr="00B01426">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Shareholding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00B01426">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417A8D9E" w14:textId="338B1910" w:rsidR="004A1E92" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="6A5AE6AF" w14:textId="07928B83" w:rsidR="004A1E92" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Our Share Ownership and Dealing Policy applies to all employees, from our Board Members to Directors, Contractors</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (not MSPs)</w:t>
+        <w:t>Our Share Ownership and Dealing Policy applies to all employees, from our Board Members to Directors, permanent and temporary staff who work for NESO.</w:t>
+      </w:r>
+      <w:r w:rsidR="00487E0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, permanent and temporary staff who </w:t>
+        <w:t xml:space="preserve">While the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>works for NESO.   While the rules differ for different status of employment and levels of seniority, all employees (including the Board, permanent and temporary staff – e.g. contractors) must abide by the rules relevant to them to the extent applicable. </w:t>
+        <w:t>rules differ for different status of employment and levels of seniority, all employees (including the Board, permanent and temporary staff – e.g. contractors) must abide by the rules relevant to them to the extent applicable. </w:t>
       </w:r>
       <w:r w:rsidR="004A1E92" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Shareholding Policy was published in 2025, applies to all employees and contractors (not MSPs)</w:t>
       </w:r>
       <w:r w:rsidR="006C35C3" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F2D55A" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
+    <w:p w14:paraId="3C50B6D8" w14:textId="77777777" w:rsidR="00965094" w:rsidRPr="00C9325B" w:rsidRDefault="00965094" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F7F2A94" w14:textId="5D320B52" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
+    <w:p w14:paraId="7F834C30" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc225443328"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Compliance Officer Activities for Shareholding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="1A7C3926" w14:textId="2377123D" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00AC253D">
+    <w:p w14:paraId="6B0ED7D4" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Compliance officer is supported by the Company Secretary who manage the policy, procedure and tool in place to monitor and report on shareholding. The Ethics and Compliance team proactively support the business with communication reminders and tailored functional reporting to directors so they can monitor shareholding completion rates in their function. There is a designate. box for queries, and a published FAQ in place which is updated with new scenarios as they arise.</w:t>
       </w:r>
       <w:r w:rsidR="00C76FD6" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Executive Committee monitor a monthly performance measure (of completion rates) included in the Executive Business Performance Review Pack. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F3144A" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
+    <w:p w14:paraId="337ACCBD" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49B21291" w14:textId="589DDC3F" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
+    <w:p w14:paraId="090D37B8" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc225443329"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Shareholding Register</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="4D9143E1" w14:textId="140766C2" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00AC253D">
+    <w:p w14:paraId="5B1F4524" w14:textId="77777777" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>At the last day of this reporting period, complete disclosures reached</w:t>
       </w:r>
       <w:r w:rsidR="00965094" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 96% (target is 95% to allow for various forms of absences)</w:t>
       </w:r>
       <w:r w:rsidR="00C76FD6" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD7BE63" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
+    <w:p w14:paraId="59AC51DD" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D7C8902" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
+    <w:p w14:paraId="42CD78AE" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc225443330"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Statement of control effectiveness</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C3E0CD" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00AC253D">
+    <w:p w14:paraId="5F9B8C8B" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The control of disclosure of COI is effective evidenced with the 96% compliance rate at the time of reporting.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4348F6" w14:textId="639EDCF2" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00C76FD6">
+    <w:p w14:paraId="6D6B8876" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00C76FD6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B4B2CE4" w14:textId="2516B955" w:rsidR="004A1E92" w:rsidRPr="00B01426" w:rsidRDefault="004A1E92" w:rsidP="00B01426">
+    <w:p w14:paraId="515EFA25" w14:textId="77777777" w:rsidR="004A1E92" w:rsidRPr="00B01426" w:rsidRDefault="004A1E92" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc225443331"/>
       <w:r w:rsidRPr="00B01426">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Gifts and Hospitality</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00B01426">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56176F7A" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="43AF5135" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The NESO Gifts and Hospitality Policy sets out our policy on when we will accept gifts and hospitality. A key principle is that we must not allow our decisions to be influenced, or appear to be influenced, by gifts or hospitality. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1C9108" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="37CB2A15" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Before offering or accepting gifts or hospitality, we will ask ourselves these important questions: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF4C775" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="081A3A94" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Am I serving a legitimate business purpose? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F94AE65" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="7145F629" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What would our customers think? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F318D5" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="24017E27" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>What would our stakeholders think? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0C696F" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="6851705D" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Is the hospitality or gift proportionate to the business purpose? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F497E8" w14:textId="03C88D52" w:rsidR="004A1E92" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="17508398" w14:textId="77777777" w:rsidR="004A1E92" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any gifts or hospitality that has been offered, accepted or declined will be logged, regardless of value.  </w:t>
       </w:r>
       <w:r w:rsidR="004A1E92" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Gifts and Hospitality Policy was published in 2025, applies to all employees and contractors (not MSPs)</w:t>
       </w:r>
       <w:r w:rsidR="006C35C3" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A8C19A" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
+    <w:p w14:paraId="06D50F9A" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45734BAE" w14:textId="1D3F34BB" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
+    <w:p w14:paraId="36C42EF5" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc225443332"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Compliance Officer Activities for Gifts and Hospitality</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="06D35334" w14:textId="14894DC2" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00AC253D">
+    <w:p w14:paraId="1F4A46B2" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Compliance officer is supported by a designated Compliance and Ethics team who manage the policy, procedure and tool in place to monitor and report on gifts and hospitality. The team proactively support the business with communication reminders and tailored functional reporting to directors so they can monitor gifts and hospitality reporting in their function. There is a designate. box for queries, and a published FAQ in place which is updated with new scenarios as they arise.</w:t>
       </w:r>
       <w:r w:rsidR="00C76FD6" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Executive Committee receive bi-annual reporting on Gifts and Hospitality and the CEO receives quarterly updates. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8A4515" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
+    <w:p w14:paraId="7F86DE65" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C66090" w14:textId="00354A3D" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
+    <w:p w14:paraId="740ED0AF" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc225443333"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Gifts and Hospitality Register</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="4081B748" w14:textId="56B1C801" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00AC253D">
+    <w:p w14:paraId="7768BD7C" w14:textId="77777777" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At the last day of this reporting period the split against the reporting thresholds is as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4A4B4F" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
+    <w:p w14:paraId="083A3E41" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="099C2200" w14:textId="3F1F2D1D" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00B01426">
+    <w:p w14:paraId="3D72EEFF" w14:textId="77777777" w:rsidR="00B10492" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc225443334"/>
       <w:bookmarkStart w:id="19" w:name="_Hlk219888650"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Gifts Register</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AB90E6" w14:textId="3AC9DAD9" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00842574">
+    <w:p w14:paraId="7D478CFE" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00842574">
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CDD7F5C" wp14:editId="086BE609">
             <wp:extent cx="5645440" cy="2095608"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="968488473" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="968488473" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5645440" cy="2095608"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA6A42A" w14:textId="36F40F35" w:rsidR="004A1E92" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00B01426">
+    <w:p w14:paraId="3CF8DCBE" w14:textId="77777777" w:rsidR="004A1E92" w:rsidRPr="00C9325B" w:rsidRDefault="00B10492" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc225443335"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Hospitality Register</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA41506" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00842574"/>
-    <w:p w14:paraId="7A184DCB" w14:textId="0CE037E2" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00842574">
+    <w:p w14:paraId="3239313A" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00842574"/>
+    <w:p w14:paraId="57224D7E" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00842574">
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10CC9CCE" wp14:editId="2D4C3460">
             <wp:extent cx="6192520" cy="777875"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="971862342" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="971862342" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6192520" cy="777875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5F1E7A" w14:textId="16DAE0BD" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00842574">
+    <w:p w14:paraId="5A03C94B" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00842574">
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65EC71D3" wp14:editId="1B4F03D7">
             <wp:extent cx="6192520" cy="787400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="639824941" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="639824941" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6192520" cy="787400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5680C5C2" w14:textId="3CD1A843" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00A36C64" w:rsidP="00B01426">
+    <w:p w14:paraId="5E4E1903" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00A36C64" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc225443336"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Business justifications for hospitality offered and received</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D53D591" w14:textId="7492EBAE" w:rsidR="00842574" w:rsidRPr="00842574" w:rsidRDefault="00842574" w:rsidP="00A36C64">
+    <w:p w14:paraId="75226EF7" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00842574" w:rsidRDefault="00842574" w:rsidP="00A36C64">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>As the National Energy System Operator, we sit at the centre of the UK energy ecosystem and must regularly engage with generators, networks, suppliers, regulators, technology providers and government bodies to deliver a secure and reliable national energy system.</w:t>
       </w:r>
       <w:r w:rsidR="00A36C64" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00842574">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Our statutory remit requires extensive stakeholder consultation and collaboration across the sector, making external engagement a core operational activity rather than discretionary relationship management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBE7A80" w14:textId="122A1CEE" w:rsidR="00842574" w:rsidRPr="00842574" w:rsidRDefault="00842574" w:rsidP="00A36C64">
+    <w:p w14:paraId="4507E2A1" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00842574" w:rsidRDefault="00842574" w:rsidP="00A36C64">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Many of our responsibilities—such as whole-system planning, market reform and operational coordination—depend on structured industry workshops, consultations and forums where multiple organisations participate.</w:t>
       </w:r>
       <w:r w:rsidR="00A36C64" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00842574">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>These engagements often involve full-day or multi-session technical discussions that naturally include working meals or event hospitality provided by host organisations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768F9654" w14:textId="77777777" w:rsidR="00A36C64" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00A36C64">
+    <w:p w14:paraId="5A8E1FB7" w14:textId="77777777" w:rsidR="00A36C64" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00A36C64">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>As an independent, government-owned system operator, maintaining open and trusted relationships with stakeholders is essential to delivering transparency, effective challenge and credible decision-making.</w:t>
       </w:r>
       <w:r w:rsidR="00A36C64" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00842574">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The scale and complexity of the energy transition requires frequent collaboration with industry leaders, infrastructure owners and innovators to align technical solutions and delivery timelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0779B2D6" w14:textId="7D870847" w:rsidR="00842574" w:rsidRPr="00842574" w:rsidRDefault="00842574" w:rsidP="00A36C64">
+    <w:p w14:paraId="19639888" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00842574" w:rsidRDefault="00842574" w:rsidP="00A36C64">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00842574">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Our role also requires senior leaders and specialists to represent the organisation at sector conferences, regulatory forums and cross-industry working groups where hospitality is commonly provided.</w:t>
       </w:r>
       <w:r w:rsidR="00A36C64" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9D19AF" w14:textId="77777777" w:rsidR="00A36C64" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00A36C64">
+    <w:p w14:paraId="1CDF6636" w14:textId="77777777" w:rsidR="00A36C64" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="00A36C64">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Given the breadth of organisations involved in operating and transforming the national energy system, these engagements are numerous and often hosted externally by partners or industry bodies.</w:t>
       </w:r>
       <w:r w:rsidR="00A36C64" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1BBA28" w14:textId="752C6027" w:rsidR="00842574" w:rsidRPr="00842574" w:rsidRDefault="00842574" w:rsidP="00A36C64">
+    <w:p w14:paraId="4160E010" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00842574" w:rsidRDefault="00842574" w:rsidP="00A36C64">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00842574">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Hospitality accepted in these contexts is incidental to legitimate business discussions that support policy development, operational coordination and system planning.</w:t>
       </w:r>
       <w:r w:rsidR="00A36C64" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00842574">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Therefore, the relatively high level of recorded hospitality reflects the scale of our mandated stakeholder engagement and cross-industry collaboration required to deliver our national energy system responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229D7A2B" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="001A5073">
+    <w:p w14:paraId="3C80935D" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00842574" w:rsidP="001A5073">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CEF98F6" w14:textId="20742433" w:rsidR="00B31BF8" w:rsidRPr="00C9325B" w:rsidRDefault="00B31BF8" w:rsidP="00B01426">
+    <w:p w14:paraId="2BA2308D" w14:textId="77777777" w:rsidR="00B31BF8" w:rsidRPr="00C9325B" w:rsidRDefault="00B31BF8" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc225443337"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Review of register</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4AFD01" w14:textId="7137BAF5" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00AC253D">
+    <w:p w14:paraId="082D5BEE" w14:textId="77777777" w:rsidR="00842574" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ou gifts and hospitality disclosure and approval system has a built in workflow for the approval and review of gifts and hospitality. </w:t>
       </w:r>
       <w:r w:rsidR="00F02A47">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Senior Management is</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4145,82 +4146,82 @@
         </w:rPr>
         <w:t xml:space="preserve"> responsible for first approval, with some being triaged to the relevant director, Director </w:t>
       </w:r>
       <w:r w:rsidR="00F02A47">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Legal and Regulation </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and Chief Financial Officer if they fall within the higher threshold. </w:t>
       </w:r>
       <w:r w:rsidR="00842574" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Business justification for the high values of hospitality received is recorded on the disclosure system and reviewed and approved by the relevant director.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4C82CE" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
+    <w:p w14:paraId="4F2C709C" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32E65BEF" w14:textId="77777777" w:rsidR="00B31BF8" w:rsidRPr="00C9325B" w:rsidRDefault="00B31BF8" w:rsidP="00B01426">
+    <w:p w14:paraId="76E8DE85" w14:textId="77777777" w:rsidR="00B31BF8" w:rsidRPr="00C9325B" w:rsidRDefault="00B31BF8" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc225443338"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Statement of control effectiveness</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB34968" w14:textId="6A8D1C09" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00AC253D">
+    <w:p w14:paraId="5EAD89F4" w14:textId="77777777" w:rsidR="00C76FD6" w:rsidRPr="00C9325B" w:rsidRDefault="00C76FD6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The control</w:t>
       </w:r>
       <w:r w:rsidR="00F02A47">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the system of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4235,1766 +4236,1767 @@
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G&amp;H </w:t>
       </w:r>
       <w:r w:rsidR="00F02A47">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">effective.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE440D8" w14:textId="1A3A288D" w:rsidR="00287E31" w:rsidRPr="00C9325B" w:rsidRDefault="00FA5FC1" w:rsidP="00414F5F">
+    <w:p w14:paraId="42923660" w14:textId="77777777" w:rsidR="00287E31" w:rsidRPr="00C9325B" w:rsidRDefault="00FA5FC1" w:rsidP="00414F5F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Poppins"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc225443339"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Information ringfencing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00336084" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3CA275" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="7E3CC774" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In its role, NESO will create and receive confidential data and information that should be ringfenced from third parties other than NESO’s agents, contractors and advisors. This includes data and information which is market sensitive or related to national security, in the delivery of the obligations under condition C6 (Licensee’s obligations regarding critical national infrastructure) and condition C7 (Energy resilience and resilience reporting).     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B778F5E" w14:textId="72073BF1" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="7CBCB163" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NESO Licence Condition B7 (Information ringfencing obligations) sets our</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC253D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provisions related to information ringfencing requirements, including protecting CNI, energy resilience and resilience reporting, and market sensitive data. </w:t>
       </w:r>
       <w:r w:rsidR="00FE0875" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ondition B7 also contains a specific obligation to establish and maintain a code of conduct governing the identification, disclosure and use of such data.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E49691E" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="6DEE13BB" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This code is designed to mitigate the risk of:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51526024" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="6177D502" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Illegitimate sharing of confidential data and information with any external parties. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603F206A" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="4D33931B" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ineffective handling, storage and processing of confidential data or information.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CB6C74" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="4E9F436E" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRPr="00C9325B" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use of confidential data or information for unauthorised purposes.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C77A7EB" w14:textId="2AED2F99" w:rsidR="00AA7DE6" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
+    <w:p w14:paraId="4EEABDE2" w14:textId="77777777" w:rsidR="00AA7DE6" w:rsidRDefault="00AA7DE6" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data or information access to threat actors that could be sensitive for national security.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B8B148" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
+    <w:p w14:paraId="1E8368A9" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3612CA11" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
+    <w:p w14:paraId="3252E1E7" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actions NESO takes to prevent data incidents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DEBE47" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
+    <w:p w14:paraId="30B131D6" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Minimising, anonymising, and securing data by default</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413663F0" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
+    <w:p w14:paraId="18D1AD32" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Enforcing retention to reduce unnecessary exposure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA4C63A" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
+    <w:p w14:paraId="3EEE1175" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conducting DPIA pre</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>screening before high</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>risk activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72558951" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
+    <w:p w14:paraId="4E209B7B" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivering continuous training and awareness </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5681D7FE" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
+    <w:p w14:paraId="53F99FB0" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use of classification labelling on data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4816F2" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
+    <w:p w14:paraId="2A701342" w14:textId="77777777" w:rsidR="00AC253D" w:rsidRPr="00C9325B" w:rsidRDefault="00AC253D" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Strengthening governance, standards, and assurance across the organisation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CE88B8" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+    <w:p w14:paraId="289F892B" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03119503" w14:textId="735CD903" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
+    <w:p w14:paraId="0B5E0753" w14:textId="77777777" w:rsidR="006C35C3" w:rsidRPr="00C9325B" w:rsidRDefault="006C35C3" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc225443340"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Breaches of Information Ringfencing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="297530EC" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00AC253D">
+    <w:p w14:paraId="314BA051" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The tables below outline the total number of incidents reported, categorised by incident type and associated risk level. Between 1st April 2025 and 28th January 2026, a total of 90 incidents have been reported. The most frequent incident type was data emailed to an incorrect recipient, while the least frequent was loss/theft of paperwork or data left in insecure location and cyber incident.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE28ACE" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+    <w:p w14:paraId="3D5220DD" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E9ED445" w14:textId="1E7E5E10" w:rsidR="00FE0875" w:rsidRPr="00FE0875" w:rsidRDefault="00FE0875" w:rsidP="00B01426">
+    <w:p w14:paraId="12C3852C" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00FE0875" w:rsidRDefault="00FE0875" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc225443341"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Incident Reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="45962C38" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+    <w:p w14:paraId="71D89603" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9069" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7880"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="57C95834" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="2B438878" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="723C0259" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="1CFFF7AA" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Number of incidents Reported April 2025 to date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03330812" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="22CCF0ED" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="1357F58E" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="416FA27C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6249AF8A" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="58D72B4D" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Number of incidents reported to ICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FE01A26" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="51A4FC4B" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D9618A3" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+    <w:p w14:paraId="72B955B2" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D93D83B" w14:textId="62EC7450" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+    <w:p w14:paraId="4B198806" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Incidents categorised by their associated risk levels: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7787"/>
         <w:gridCol w:w="1275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="2C5AB7D5" w14:textId="77777777" w:rsidTr="00C9325B">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="07826B04" w14:textId="77777777" w:rsidTr="00C9325B">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E938BC" w:themeFill="text2" w:themeFillTint="80"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BCBEC9E" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="2D84197C" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incident Risk Levels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E938BC" w:themeFill="text2" w:themeFillTint="80"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09416209" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="3FD27294" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="599C238F" w14:textId="77777777" w:rsidTr="00C9325B">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="7F1E62C4" w14:textId="77777777" w:rsidTr="00C9325B">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37331464" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="3150245D" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F4B2193" w14:textId="6947E7B3" w:rsidR="00C9325B" w:rsidRPr="00C9325B" w:rsidRDefault="00C9325B" w:rsidP="00C9325B">
+          <w:p w14:paraId="6A8FC831" w14:textId="77777777" w:rsidR="00C9325B" w:rsidRPr="00C9325B" w:rsidRDefault="00C9325B" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Involving special category or highly sensitive personal data, including health information, financial details, biometric data, or government identification numbers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7053CAE8" w14:textId="7B744FBD" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00F02A47" w:rsidP="00C9325B">
+          <w:p w14:paraId="28FFF9C9" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00F02A47" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="1BDEA41E" w14:textId="77777777" w:rsidTr="00C9325B">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="776FD479" w14:textId="77777777" w:rsidTr="00C9325B">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E579D9B" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="4BBFF5BC" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="560D19C3" w14:textId="6366152C" w:rsidR="00C9325B" w:rsidRPr="00C9325B" w:rsidRDefault="00C9325B" w:rsidP="00C9325B">
+          <w:p w14:paraId="1E4302F1" w14:textId="77777777" w:rsidR="00C9325B" w:rsidRPr="00C9325B" w:rsidRDefault="00C9325B" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incidents involving sensitive personal data such as an individual’s address, phone number, or date of birth.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FA22E7F" w14:textId="5AF30A95" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="0BD4A2A2" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F02A47">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="599A4454" w14:textId="77777777" w:rsidTr="00C9325B">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="42D02204" w14:textId="77777777" w:rsidTr="00C9325B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3692CADB" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="18372BEE" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="474ACE8B" w14:textId="027DBF25" w:rsidR="00C9325B" w:rsidRPr="00C9325B" w:rsidRDefault="00C9325B" w:rsidP="00C9325B">
+          <w:p w14:paraId="179D1A9C" w14:textId="77777777" w:rsidR="00C9325B" w:rsidRPr="00C9325B" w:rsidRDefault="00C9325B" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incidents involving no personal data or only non</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>sensitive personal data (e.g., name, work email).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BE27474" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="0112A1A7" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="500E98AE" w14:textId="77777777" w:rsidTr="00C9325B">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="5E79AA5B" w14:textId="77777777" w:rsidTr="00C9325B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E3C4194" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="45B5BC96" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38AC964B" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="68109038" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DD4D4D8" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+    <w:p w14:paraId="7C89421E" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9128" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7573"/>
         <w:gridCol w:w="1555"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="5FCBC849" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="2B657EAF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E938BC" w:themeFill="text2" w:themeFillTint="80"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="226488AC" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="38BA69AB" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incident type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E938BC" w:themeFill="text2" w:themeFillTint="80"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05DBE423" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="627486D5" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="6ABA283B" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="00F02ADF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27CF93DA" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="6FB9C93A" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Data emailed / faxed to incorrect recipient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6167EB49" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="4569A51D" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="117B375C" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="68704C40" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02A6620A" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="18A95E9E" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Content published / accessed without permission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="440BBDC0" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="349F9051" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="2EA18C59" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="0F431321" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F078F47" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="372A2D1F" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Loss/theft of paperwork or data left in insecure location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20105BE1" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="6811D5C7" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="544867BE" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="779E1D7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0692025C" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="1B4198AE" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cyber incident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A713699" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="3E8B0DD3" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="19154CFF" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="0533DCCC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78C0CDE5" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="07DE02FB" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incorrect process used for data sharing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17A7BD49" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="6B24FE12" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="61EBF494" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="057B7F77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6137A44F" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="31AA3316" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incorrect permission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EA74417" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="69769693" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="21F1BD26" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="46473F13" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3412C3E2" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="6DD5A795" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>System error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EF18114" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="388AF78A" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="6871552F" w14:textId="77777777">
+      <w:tr w:rsidR="00FE0875" w:rsidRPr="00FE0875" w14:paraId="159EC7EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51F22F53" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="364BA2DB" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="530E58CB" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+          <w:p w14:paraId="0EB37511" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9325B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DEA695B" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
+    <w:p w14:paraId="07686BCD" w14:textId="77777777" w:rsidR="00FE0875" w:rsidRPr="00C9325B" w:rsidRDefault="00FE0875" w:rsidP="00C9325B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="153B3A84" w14:textId="77777777" w:rsidR="004D1BE6" w:rsidRPr="00C9325B" w:rsidRDefault="004D1BE6" w:rsidP="00B01426">
+    <w:p w14:paraId="4BFC3A64" w14:textId="77777777" w:rsidR="004D1BE6" w:rsidRPr="00C9325B" w:rsidRDefault="004D1BE6" w:rsidP="00B01426">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc225443342"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>Statement of control effectiveness</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00C9325B">
         <w:rPr>
           <w:color w:val="E938BC" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08347004" w14:textId="708F717D" w:rsidR="004D1BE6" w:rsidRPr="00C9325B" w:rsidRDefault="00B01426" w:rsidP="00AC253D">
+    <w:p w14:paraId="2658DA88" w14:textId="77777777" w:rsidR="004D1BE6" w:rsidRPr="00C9325B" w:rsidRDefault="00B01426" w:rsidP="00AC253D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Controls for information ringfencing is effective. </w:t>
       </w:r>
       <w:r w:rsidR="004D1BE6" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NESO maintains an Information Ringfencing Code of Conduct, as required under our Licence Conditions which governs the identification, handling, and disclosure of ringfenced information. To reduce the likelihood of future incidents, we are progressing with the implementation of Data Loss Prevention (DLP) system as part of our ongoing risk</w:t>
       </w:r>
       <w:r w:rsidR="004D1BE6" w:rsidRPr="00C9325B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">mitigation and data protection strategy. This includes system functionality which will ensure mandatory classification labelling is done. All external data sharing undergoes a formal triage process to confirm legal basis and licence compliance, with an auditable log of decisions. NESO operates retention and deletion controls aligned with regulatory requirements and delivers annual mandatory training and ongoing awareness campaigns to all colleagues. NESO also provides tailored guidance aligned to the types of incidents reported, to help prevent recurrence. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FE0502" w14:textId="77777777" w:rsidR="00A651FC" w:rsidRPr="00C9325B" w:rsidRDefault="00A651FC" w:rsidP="00CA7301">
+    <w:p w14:paraId="39C462D5" w14:textId="77777777" w:rsidR="00A651FC" w:rsidRPr="00C9325B" w:rsidRDefault="00A651FC" w:rsidP="00CA7301">
       <w:pPr>
         <w:pStyle w:val="NumberedBullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A651FC" w:rsidRPr="00C9325B" w:rsidSect="00327945">
-      <w:headerReference w:type="default" r:id="rId14"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2495" w:right="1077" w:bottom="1361" w:left="1077" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7048BB7B" w14:textId="77777777" w:rsidR="008A634D" w:rsidRDefault="008A634D" w:rsidP="00A62BFF">
+    <w:p w14:paraId="674FC143" w14:textId="77777777" w:rsidR="003228A6" w:rsidRDefault="003228A6" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="003A1DAA" w14:textId="77777777" w:rsidR="008A634D" w:rsidRDefault="008A634D" w:rsidP="00A62BFF">
+    <w:p w14:paraId="57B9A379" w14:textId="77777777" w:rsidR="003228A6" w:rsidRDefault="003228A6" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6045,126 +6047,377 @@
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1248773432"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="34A085A5" w14:textId="61563698" w:rsidR="00327945" w:rsidRPr="00911CFB" w:rsidRDefault="00327945" w:rsidP="00911CFB">
+      <w:p w14:paraId="634A808D" w14:textId="77777777" w:rsidR="00327945" w:rsidRPr="00911CFB" w:rsidRDefault="00327945" w:rsidP="00911CFB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="0D33C7C9" w14:textId="77777777" w:rsidR="00B26D29" w:rsidRPr="00911CFB" w:rsidRDefault="00C85A3A" w:rsidP="00327945">
+      <w:p w14:paraId="3C32875A" w14:textId="77777777" w:rsidR="00B26D29" w:rsidRPr="00911CFB" w:rsidRDefault="00000000" w:rsidP="00327945">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59722EE5" w14:textId="77777777" w:rsidR="008A634D" w:rsidRDefault="008A634D" w:rsidP="00A62BFF">
+    <w:p w14:paraId="17AC7C68" w14:textId="77777777" w:rsidR="003228A6" w:rsidRDefault="003228A6" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53E404F1" w14:textId="77777777" w:rsidR="008A634D" w:rsidRDefault="008A634D" w:rsidP="00A62BFF">
+    <w:p w14:paraId="1AB0A531" w14:textId="77777777" w:rsidR="003228A6" w:rsidRDefault="003228A6" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C16D07E" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00F83A5E" w:rsidP="00F83A5E">
+  <w:p w14:paraId="1B0EB6DC" w14:textId="043D1740" w:rsidR="00487E0F" w:rsidRDefault="00487E0F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251745277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36B19B3D" wp14:editId="582B2544">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="856615" cy="437515"/>
+              <wp:effectExtent l="0" t="0" r="635" b="635"/>
+              <wp:wrapNone/>
+              <wp:docPr id="767686693" name="Text Box 2" descr="General">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="856615" cy="437515"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="33B0EBD9" w14:textId="2554A9E4" w:rsidR="00487E0F" w:rsidRPr="00487E0F" w:rsidRDefault="00487E0F" w:rsidP="00487E0F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00487E0F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>General</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="36B19B3D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="General" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:67.45pt;height:34.45pt;z-index:251745277;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUWnWzDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfaZKyLUvUdFV2VYRU&#10;7a7URXt2HbuJZHss221Sfj1jJ21h4YS4OPPKPL75ZnHXa0WOwvkWTEWLSU6JMBzq1uwr+v1l/eGW&#10;Eh+YqZkCIyp6Ep7eLd+/W3S2FFNoQNXCEUxifNnZijYh2DLLPG+EZn4CVhh0SnCaBVTdPqsd6zC7&#10;Vtk0z+dZB662DrjwHq0Pg5MuU34pBQ9PUnoRiKoo9hbS69K7i2+2XLBy75htWj62wf6hC81ag0Uv&#10;qR5YYOTg2j9S6ZY78CDDhIPOQMqWizQDTlPkb6bZNsyKNAuC4+0FJv//0vLH49Y+OxL6L9DjAiMg&#10;nfWlR2Ocp5dOxy92StCPEJ4usIk+EI7G29l8Xswo4ei6+fhphjJmya4/W+fDVwGaRKGiDreSwGLH&#10;jQ9D6Dkk1jKwbpVKm1HmNwPmjJbs2mGUQr/rx7Z3UJ9wGgfDor3l6xZrbpgPz8zhZnEAZGt4wkcq&#10;6CoKo0RJA+7H3+wxHgFHLyUdMqWiBqlMifpmcBHT2U2eR2Ylrficz6LmkobC7iyYg74HJGGB92B5&#10;EmNcUGdROtCvSOZVrIYuZjjWrGg4i/dh4C0eAxerVQpCElkWNmZreUwdwYpIvvSvzNkR7oB7eoQz&#10;l1j5BvUhNv7p7eoQEPu0kgjsgOaINxIwLXU8lsjwX/UUdT3p5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBq99fY2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3ai1tDGbIoKg&#10;YCnWotdtdvIHs7MhM2nit3frRS8Dj/d47zfZevKtOmLPTSAD17MEFFIRXEOVgf3709USFIslZ9tA&#10;aOAbGdb5+VlmUxdGesPjTioVS4hTa6AW6VKtuajRW56FDil6Zei9lSj7SrvejrHct/omSRba24bi&#10;Qm07fKyx+NoN3sDznD9lKMs73rxuxuRl9Pth+2HM5cX0cA9KcJK/MJzwIzrkkekQBnKsWgPxEfm9&#10;J+92vgJ1MLBYrkDnmf4Pn/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1Fp1sw4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAavfX2NsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="33B0EBD9" w14:textId="2554A9E4" w:rsidR="00487E0F" w:rsidRPr="00487E0F" w:rsidRDefault="00487E0F" w:rsidP="00487E0F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00487E0F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>General</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F6D92D3" w14:textId="0D5E32F9" w:rsidR="00327945" w:rsidRDefault="00487E0F" w:rsidP="00F83A5E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00840EA0">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251746301" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71D63426" wp14:editId="588EBF1C">
+              <wp:simplePos x="685800" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="856615" cy="437515"/>
+              <wp:effectExtent l="0" t="0" r="635" b="635"/>
+              <wp:wrapNone/>
+              <wp:docPr id="176806118" name="Text Box 3" descr="General">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="856615" cy="437515"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="04FCB9F9" w14:textId="6E773555" w:rsidR="00487E0F" w:rsidRPr="00487E0F" w:rsidRDefault="00487E0F" w:rsidP="00487E0F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00487E0F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>General</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="71D63426" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="General" style="position:absolute;margin-left:0;margin-top:0;width:67.45pt;height:34.45pt;z-index:251746301;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/uK5BEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Ld2E0Fy4GbwEWB&#10;IAngFDnTFGkJELkEubbkfn2XlB9J2lPRC7UvLXdnhvOb3rRsr3xowJZ8PMo5U1ZC1dhtyX8+rz5d&#10;cxZQ2Eq0YFXJDyrwm8XHD/POFWoCNbSV8oya2FB0ruQ1oiuyLMhaGRFG4JSlpAZvBJLrt1nlRUfd&#10;TZtN8nyWdeAr50GqECh6NyT5IvXXWkl81DooZG3JaTZMp0/nJp7ZYi6KrReubuRxDPEPUxjRWLr0&#10;3OpOoGA73/zRyjTSQwCNIwkmA60bqdIOtM04f7fNuhZOpV0InODOMIX/11Y+7NfuyTPsv0FPBEZA&#10;OheKQMG4T6+9iV+alFGeIDycYVM9MknB6+lsNp5yJil19fnLlGzqkl1+dj7gdwWGRaPknlhJYIn9&#10;fcCh9FQS77Kwato2MdPaNwHqGSPZZcJoYb/pWVO9mn4D1YGW8jDwHZxcNXT1vQj4JDwRTHuQaPGR&#10;Dt1CV3I4WpzV4H/9LR7rCXfKctaRYEpuSdGctT8s8TGZXuV5FFjyxl/zafR88sjYnAy7M7dAWhzT&#10;s3AymbEO25OpPZgX0vQy3kYpYSXdWXI8mbc4yJfehFTLZSoiLTmB93btZGwdMYuAPvcvwrsj6kh0&#10;PcBJUqJ4B/5QG/8MbrlDoiAxE/Ed0DzCTjpM3B7fTBT6az9VXV724jcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBq99fY2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3ai1tDGb&#10;IoKgYCnWotdtdvIHs7MhM2nit3frRS8Dj/d47zfZevKtOmLPTSAD17MEFFIRXEOVgf3709USFIsl&#10;Z9tAaOAbGdb5+VlmUxdGesPjTioVS4hTa6AW6VKtuajRW56FDil6Zei9lSj7SrvejrHct/omSRba&#10;24biQm07fKyx+NoN3sDznD9lKMs73rxuxuRl9Pth+2HM5cX0cA9KcJK/MJzwIzrkkekQBnKsWgPx&#10;Efm9J+92vgJ1MLBYrkDnmf4Pn/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/7iuQREC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAavfX&#10;2NsAAAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="04FCB9F9" w14:textId="6E773555" w:rsidR="00487E0F" w:rsidRPr="00487E0F" w:rsidRDefault="00487E0F" w:rsidP="00487E0F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00487E0F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>General</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00F83A5E" w:rsidRPr="00840EA0">
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251743229" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="069BB7A4" wp14:editId="1EE0B997">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10684800"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -6177,128 +6430,251 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="10684800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="024946AC" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="00F83A5E">
+  <w:p w14:paraId="49A6735B" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="00F83A5E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5028E03E" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="00F83A5E">
+  <w:p w14:paraId="11A44792" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="00F83A5E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4B2F875D" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="00F83A5E">
+  <w:p w14:paraId="665A79E3" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="00F83A5E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="43B226D1" w14:textId="48BE0E35" w:rsidR="00B26D29" w:rsidRPr="00327945" w:rsidRDefault="000B2BA9" w:rsidP="000B2BA9">
+  <w:p w14:paraId="3802EF1A" w14:textId="77777777" w:rsidR="00B26D29" w:rsidRPr="00327945" w:rsidRDefault="000B2BA9" w:rsidP="000B2BA9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000B2BA9">
       <w:rPr>
         <w:rFonts w:eastAsia="HGPMinchoE" w:cs="Poppins"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Public</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6840C237" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="009A605F" w:rsidP="008B468C">
+  <w:p w14:paraId="245DD282" w14:textId="58B9C9F1" w:rsidR="00327945" w:rsidRDefault="00487E0F" w:rsidP="008B468C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008B468C">
+    <w:r>
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251744253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A84FBCA" wp14:editId="237444D5">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="856615" cy="437515"/>
+              <wp:effectExtent l="0" t="0" r="635" b="635"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1059196585" name="Text Box 1" descr="General">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="856615" cy="437515"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6BFDC7EE" w14:textId="01EBDD64" w:rsidR="00487E0F" w:rsidRPr="00487E0F" w:rsidRDefault="00487E0F" w:rsidP="00487E0F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00487E0F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>General</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6A84FBCA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="General" style="position:absolute;margin-left:0;margin-top:0;width:67.45pt;height:34.45pt;z-index:251744253;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuLl0DEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8L0noQrcRYUV3RVUJ&#10;7a7EVns2jk0i2R7LNiT013fsEGi3PVW9OPOV8cx7z4u7XityFM63YCpaTHJKhOFQt2Zf0e8v6w+3&#10;lPjATM0UGFHRk/D0bvn+3aKzpZhCA6oWjmAT48vOVrQJwZZZ5nkjNPMTsMJgUoLTLKDr9lntWIfd&#10;tcqmeT7POnC1dcCF9xh9GJJ0mfpLKXh4ktKLQFRFcbaQTpfOXTyz5YKVe8ds0/LzGOwfptCsNXjp&#10;pdUDC4wcXPtHK91yBx5kmHDQGUjZcpF2wG2K/M0224ZZkXZBcLy9wOT/X1v+eNzaZ0dC/wV6JDAC&#10;0llfegzGfXrpdPzipATzCOHpApvoA+EYvJ3N58WMEo6pm4+fZmhjl+z6s3U+fBWgSTQq6pCVBBY7&#10;bnwYSseSeJeBdatUYkaZ3wLYM0ay64TRCv2uJ21d0ek4/Q7qEy7lYODbW75u8eoN8+GZOSQY90DR&#10;hic8pIKuonC2KGnA/fhbPNYj7pilpEPBVNSgoilR3wzyMZ3d5HkUWPKKz/ksei55aOxGwxz0PaAW&#10;C3wWlicz1gU1mtKBfkVNr+JtmGKG450VDaN5Hwb54pvgYrVKRagly8LGbC2PrSNmEdCX/pU5e0Y9&#10;IF2PMEqKlW/AH2rjn96uDgEpSMxEfAc0z7CjDhO35zcThf6rn6quL3v5EwAA//8DAFBLAwQUAAYA&#10;CAAAACEAavfX2NsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm92otbQx&#10;myKCoGAp1qLXbXbyB7OzITNp4rd360UvA4/3eO832XryrTpiz00gA9ezBBRSEVxDlYH9+9PVEhSL&#10;JWfbQGjgGxnW+flZZlMXRnrD404qFUuIU2ugFulSrbmo0VuehQ4pemXovZUo+0q73o6x3Lf6JkkW&#10;2tuG4kJtO3yssfjaDd7A85w/ZSjLO968bsbkZfT7YfthzOXF9HAPSnCSvzCc8CM65JHpEAZyrFoD&#10;8RH5vSfvdr4CdTCwWK5A55n+D5//AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK4uXQMS&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGr3&#10;19jbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6BFDC7EE" w14:textId="01EBDD64" w:rsidR="00487E0F" w:rsidRPr="00487E0F" w:rsidRDefault="00487E0F" w:rsidP="00487E0F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00487E0F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>General</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="009A605F" w:rsidRPr="008B468C">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734013" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="2E3C935F" wp14:editId="64EE8238">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10688400"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -6311,87 +6687,87 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="10688400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1767B50A" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="008B468C">
+  <w:p w14:paraId="3E61843E" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="008B468C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0098FA2F" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="008B468C">
+  <w:p w14:paraId="3E1B0F26" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="008B468C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="07C27D5F" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="008B468C">
+  <w:p w14:paraId="2F20E95E" w14:textId="77777777" w:rsidR="00327945" w:rsidRDefault="00327945" w:rsidP="008B468C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="66194C12" w14:textId="0861DDCA" w:rsidR="00B26D29" w:rsidRPr="008B468C" w:rsidRDefault="000B2BA9" w:rsidP="000B2BA9">
+  <w:p w14:paraId="1CA57658" w14:textId="77777777" w:rsidR="00B26D29" w:rsidRPr="008B468C" w:rsidRDefault="000B2BA9" w:rsidP="000B2BA9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000B2BA9">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Public</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -10615,76 +10991,76 @@
   <w:num w:numId="37" w16cid:durableId="1732650682">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="597104673">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="678198741">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="714277660">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1375691898">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1994598593">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00911CFB"/>
+    <w:rsidRoot w:val="00487E0F"/>
     <w:rsid w:val="0000092C"/>
     <w:rsid w:val="000017C7"/>
     <w:rsid w:val="00007028"/>
     <w:rsid w:val="00011992"/>
     <w:rsid w:val="00013752"/>
     <w:rsid w:val="00015A2A"/>
     <w:rsid w:val="00021319"/>
     <w:rsid w:val="000213BA"/>
     <w:rsid w:val="000218CE"/>
     <w:rsid w:val="00022819"/>
     <w:rsid w:val="00022B39"/>
     <w:rsid w:val="0002463D"/>
     <w:rsid w:val="000246B0"/>
     <w:rsid w:val="000253A9"/>
     <w:rsid w:val="00027845"/>
     <w:rsid w:val="00030017"/>
     <w:rsid w:val="00030548"/>
     <w:rsid w:val="00031305"/>
     <w:rsid w:val="0003395B"/>
     <w:rsid w:val="00034DE8"/>
     <w:rsid w:val="00036E0D"/>
     <w:rsid w:val="00036ECA"/>
     <w:rsid w:val="00037D0E"/>
     <w:rsid w:val="00041BFC"/>
     <w:rsid w:val="000421C8"/>
@@ -11056,89 +11432,91 @@
     <w:rsid w:val="002F46B4"/>
     <w:rsid w:val="002F592C"/>
     <w:rsid w:val="002F5FF8"/>
     <w:rsid w:val="002F6F4F"/>
     <w:rsid w:val="002F7A6B"/>
     <w:rsid w:val="002F7DB8"/>
     <w:rsid w:val="003003BD"/>
     <w:rsid w:val="00300CC5"/>
     <w:rsid w:val="0030153C"/>
     <w:rsid w:val="00301C3D"/>
     <w:rsid w:val="00301EF5"/>
     <w:rsid w:val="0030205D"/>
     <w:rsid w:val="00302539"/>
     <w:rsid w:val="00303237"/>
     <w:rsid w:val="00305777"/>
     <w:rsid w:val="003066E6"/>
     <w:rsid w:val="003067B1"/>
     <w:rsid w:val="00306812"/>
     <w:rsid w:val="003102FE"/>
     <w:rsid w:val="00310AB7"/>
     <w:rsid w:val="00310C34"/>
     <w:rsid w:val="00313E6E"/>
     <w:rsid w:val="00314E7F"/>
     <w:rsid w:val="0031633F"/>
     <w:rsid w:val="003179A9"/>
+    <w:rsid w:val="003228A6"/>
     <w:rsid w:val="00323E4E"/>
     <w:rsid w:val="00323F41"/>
     <w:rsid w:val="00325261"/>
     <w:rsid w:val="0032644E"/>
     <w:rsid w:val="0032666D"/>
     <w:rsid w:val="00327945"/>
     <w:rsid w:val="0033065A"/>
     <w:rsid w:val="00331CB7"/>
     <w:rsid w:val="00331EC9"/>
     <w:rsid w:val="0033243A"/>
     <w:rsid w:val="00332474"/>
     <w:rsid w:val="00332A06"/>
     <w:rsid w:val="0033397E"/>
     <w:rsid w:val="00333BB8"/>
     <w:rsid w:val="00333D82"/>
     <w:rsid w:val="00336084"/>
     <w:rsid w:val="00336494"/>
     <w:rsid w:val="0033690A"/>
     <w:rsid w:val="00337021"/>
     <w:rsid w:val="00341DBA"/>
     <w:rsid w:val="003426AA"/>
     <w:rsid w:val="00342D7A"/>
     <w:rsid w:val="00342D8D"/>
     <w:rsid w:val="00342DF2"/>
     <w:rsid w:val="0034494E"/>
     <w:rsid w:val="003455B6"/>
     <w:rsid w:val="003463ED"/>
     <w:rsid w:val="00347736"/>
     <w:rsid w:val="003479D4"/>
     <w:rsid w:val="003524B1"/>
     <w:rsid w:val="0035258D"/>
     <w:rsid w:val="003526B2"/>
     <w:rsid w:val="003528CD"/>
     <w:rsid w:val="003550C3"/>
     <w:rsid w:val="0035561E"/>
     <w:rsid w:val="00357149"/>
     <w:rsid w:val="0036093F"/>
     <w:rsid w:val="003616B4"/>
     <w:rsid w:val="00362ADD"/>
+    <w:rsid w:val="00362B12"/>
     <w:rsid w:val="003644FB"/>
     <w:rsid w:val="0036495F"/>
     <w:rsid w:val="00365E0F"/>
     <w:rsid w:val="003727C1"/>
     <w:rsid w:val="003738E5"/>
     <w:rsid w:val="00375931"/>
     <w:rsid w:val="00376923"/>
     <w:rsid w:val="00376C61"/>
     <w:rsid w:val="00377291"/>
     <w:rsid w:val="00377A6F"/>
     <w:rsid w:val="00382894"/>
     <w:rsid w:val="0038336D"/>
     <w:rsid w:val="00383D0D"/>
     <w:rsid w:val="00384572"/>
     <w:rsid w:val="003853CD"/>
     <w:rsid w:val="0038604C"/>
     <w:rsid w:val="0039264B"/>
     <w:rsid w:val="00392DC9"/>
     <w:rsid w:val="00392E28"/>
     <w:rsid w:val="0039426F"/>
     <w:rsid w:val="0039506D"/>
     <w:rsid w:val="0039595D"/>
     <w:rsid w:val="003961A4"/>
     <w:rsid w:val="00396BA9"/>
     <w:rsid w:val="00396FEA"/>
@@ -11221,50 +11599,51 @@
     <w:rsid w:val="004602DB"/>
     <w:rsid w:val="0046180F"/>
     <w:rsid w:val="0046190C"/>
     <w:rsid w:val="00464A3D"/>
     <w:rsid w:val="00464B5D"/>
     <w:rsid w:val="00467853"/>
     <w:rsid w:val="004710B1"/>
     <w:rsid w:val="004710DC"/>
     <w:rsid w:val="004713FB"/>
     <w:rsid w:val="00473562"/>
     <w:rsid w:val="00473C1A"/>
     <w:rsid w:val="00474271"/>
     <w:rsid w:val="00474678"/>
     <w:rsid w:val="0047574B"/>
     <w:rsid w:val="00477C68"/>
     <w:rsid w:val="00480421"/>
     <w:rsid w:val="004808CC"/>
     <w:rsid w:val="0048102A"/>
     <w:rsid w:val="004833B0"/>
     <w:rsid w:val="00483E04"/>
     <w:rsid w:val="0048569C"/>
     <w:rsid w:val="00485B0F"/>
     <w:rsid w:val="00486CB3"/>
     <w:rsid w:val="00486CFC"/>
     <w:rsid w:val="004870CC"/>
+    <w:rsid w:val="00487E0F"/>
     <w:rsid w:val="00490BA7"/>
     <w:rsid w:val="0049205D"/>
     <w:rsid w:val="00493645"/>
     <w:rsid w:val="00493C98"/>
     <w:rsid w:val="00496719"/>
     <w:rsid w:val="00496763"/>
     <w:rsid w:val="004969EE"/>
     <w:rsid w:val="00497673"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A1E92"/>
     <w:rsid w:val="004A338B"/>
     <w:rsid w:val="004A43DA"/>
     <w:rsid w:val="004A461F"/>
     <w:rsid w:val="004A4AB5"/>
     <w:rsid w:val="004B1D4E"/>
     <w:rsid w:val="004B1F72"/>
     <w:rsid w:val="004B20C7"/>
     <w:rsid w:val="004B2654"/>
     <w:rsid w:val="004B32DC"/>
     <w:rsid w:val="004B3949"/>
     <w:rsid w:val="004B3E8C"/>
     <w:rsid w:val="004B6600"/>
     <w:rsid w:val="004B71EE"/>
     <w:rsid w:val="004B7424"/>
     <w:rsid w:val="004B74AD"/>
@@ -12765,51 +13144,52 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-NZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6FA74D6E"/>
+  <w14:docId w14:val="619CA667"/>
+  <w15:docId w15:val="{2578AD23-6942-4FF6-90A1-F6AA9830DBBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16081,59 +16461,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2138797210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\MollieEmily.Tanner\Downloads\independence%20report%20FINAL%20(2)%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="NGESO_2021">
   <a:themeElements>
     <a:clrScheme name="NESO II">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F0731"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="070E40"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="3F0731"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="7A3864"/>
       </a:accent2>
       <a:accent3>
@@ -16370,85 +16754,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NGESO_2021" id="{D4CF8D77-C3D1-EA4E-B2F1-53189B980C21}" vid="{75F56906-59CE-B54A-8CDC-538D0F4C7460}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...33 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C1541F02FBDDB8449BDC39AEBD1FB381" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9edc2a2d338d027beed5c5bacd5d315b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5df372d4-cded-4b42-b992-50f7e26ab837" xmlns:ns3="a618e47c-7853-4507-a12e-9186dea01ba6" xmlns:ns4="5a3aafef-0424-4460-9d51-287fba0dd716" xmlns:ns5="a65b25b1-58dd-444e-9593-beddacfcd12c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0013c7991ca3e998880226db9bbe0c0e" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="5df372d4-cded-4b42-b992-50f7e26ab837"/>
     <xsd:import namespace="a618e47c-7853-4507-a12e-9186dea01ba6"/>
     <xsd:import namespace="5a3aafef-0424-4460-9d51-287fba0dd716"/>
     <xsd:import namespace="a65b25b1-58dd-444e-9593-beddacfcd12c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -16699,157 +17048,219 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="a618e47c-7853-4507-a12e-9186dea01ba6">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_Flow_SignoffStatus xmlns="5df372d4-cded-4b42-b992-50f7e26ab837" xsi:nil="true"/>
+    <RACIISSUED xmlns="5df372d4-cded-4b42-b992-50f7e26ab837">false</RACIISSUED>
+    <TaxCatchAll xmlns="a65b25b1-58dd-444e-9593-beddacfcd12c"/>
+    <Date xmlns="5df372d4-cded-4b42-b992-50f7e26ab837" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5a3aafef-0424-4460-9d51-287fba0dd716">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Owner xmlns="5a3aafef-0424-4460-9d51-287fba0dd716" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53496B79-6E09-435A-B570-1DF504B4CB1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5df372d4-cded-4b42-b992-50f7e26ab837"/>
     <ds:schemaRef ds:uri="a618e47c-7853-4507-a12e-9186dea01ba6"/>
     <ds:schemaRef ds:uri="5a3aafef-0424-4460-9d51-287fba0dd716"/>
     <ds:schemaRef ds:uri="a65b25b1-58dd-444e-9593-beddacfcd12c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7489CE42-23A1-463E-BD83-1AEDF1B1CA59}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDCFE5A-CFAC-436D-B868-45F50530B477}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B44EFE6-547C-46A6-9E02-B11BD741E93E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a618e47c-7853-4507-a12e-9186dea01ba6"/>
+    <ds:schemaRef ds:uri="5df372d4-cded-4b42-b992-50f7e26ab837"/>
+    <ds:schemaRef ds:uri="a65b25b1-58dd-444e-9593-beddacfcd12c"/>
+    <ds:schemaRef ds:uri="5a3aafef-0424-4460-9d51-287fba0dd716"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>independence%20report%20FINAL</Template>
+  <Template>independence report FINAL (2) (1)</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2508</Words>
-  <Characters>15054</Characters>
+  <Words>2617</Words>
+  <Characters>14918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>376</Lines>
-  <Paragraphs>199</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hamilton-Brown</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17363</CharactersWithSpaces>
+  <CharactersWithSpaces>17501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Anthony Brooks (ESO)</dc:creator>
+  <dc:creator>Mollie-Emily Tanner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C1541F02FBDDB8449BDC39AEBD1FB381</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>1800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>3f220ea9,2dc1f825,a89d8e6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff00ff,12,Poppins</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_SetDate">
+    <vt:lpwstr>2026-06-19T08:38:44Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Name">
+    <vt:lpwstr>Internal Only New</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_SiteId">
+    <vt:lpwstr>a63c9e9e-b4db-442a-a94f-08718d788e8c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_ActionId">
+    <vt:lpwstr>ea8a964c-93c6-4cc4-9985-0b8ac388b011</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>