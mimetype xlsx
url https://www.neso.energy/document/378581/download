--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -7,178 +7,184 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Shahzad\BAU\GC151\2026\March 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nationalenergyso.sharepoint.com/sites/GRP-INT-UK-TechnicalOperationsPolicy/Shared Documents/04_Reports/04_GCRP/2026/GC0151/March 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CE26827-97C4-469D-86A1-75BC2502F8C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="97" documentId="8_{15950E74-CE7F-49D0-9F68-5A108DB0A5A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4EFC41A7-2CD2-4617-A2BD-75A215DB7700}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16896" tabRatio="713" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Version" sheetId="9" r:id="rId1"/>
     <sheet name="Transmission Faults (GC0151)" sheetId="177" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Transmission Faults (GC0151)'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="19">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Details</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Network Operator</t>
   </si>
   <si>
     <t>Date Time</t>
   </si>
   <si>
     <t>Voltage Trace 
 (Refer to sheet)</t>
   </si>
   <si>
     <t>NGET</t>
   </si>
   <si>
+    <t>OFTO</t>
+  </si>
+  <si>
     <t>To be confirmed</t>
   </si>
   <si>
-    <t>OFTO</t>
-[...2 lines deleted...]
-    <t>SPT</t>
+    <t xml:space="preserve">Wimbledon 400kV Shunt Reactor 6 </t>
+  </si>
+  <si>
+    <t>DRAKELOW 400kV MSC2</t>
+  </si>
+  <si>
+    <t>Blackhillock - Cairnford - Kintore 275kV circuit</t>
+  </si>
+  <si>
+    <t>Gwynt-y-Mor Offshore 132/33kV GRID T6</t>
+  </si>
+  <si>
+    <t>Racebank 220kV SVC3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This file only contains the indicative reporting associated with data for GC0151 for March 2026. This file is updated in April 2026 to reflect the full data set.  </t>
   </si>
   <si>
     <t xml:space="preserve">This file only contains the indicative reporting associated with draft data for GC0151 for March 2026. This file will be updated in April 2026 to reflect the full data set.  </t>
   </si>
   <si>
     <t>SHETL</t>
-  </si>
-[...13 lines deleted...]
-    <t>Drakelow 400KV Mesh Corner 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy\ hh:mm:ss"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8C3D2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -234,87 +240,87 @@
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="22" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="22" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD8C3D2"/>
       <color rgb="FF460034"/>
       <color rgb="FF7F135B"/>
       <color rgb="FFCD82BE"/>
       <color rgb="FFFEDEF3"/>
       <color rgb="FFFED4EF"/>
       <color rgb="FFDD219E"/>
       <color rgb="FF62387C"/>
       <color rgb="FFF26522"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -577,290 +583,279 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62936228-E1C5-4247-8809-EFA03DC09932}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.88671875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="152.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="152.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2" s="6">
-        <v>46094</v>
+        <v>46096</v>
       </c>
       <c r="B2" s="5">
         <v>1</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A3" s="20"/>
+      <c r="A3" s="6">
+        <v>46127</v>
+      </c>
+      <c r="B3" s="5">
+        <v>2</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A4" s="20"/>
+      <c r="A4" s="17"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCAE2D89-1C51-4295-BCD0-7603442A3230}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E7"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C3" sqref="C3"/>
       <selection pane="topRight" activeCell="C3" sqref="C3"/>
       <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
-      <selection pane="bottomRight" activeCell="A26" sqref="A26"/>
+      <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="101.88671875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="21.5546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="44.21875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.88671875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.44140625" style="2" customWidth="1"/>
-    <col min="4" max="4" width="20.109375" style="1" customWidth="1"/>
-    <col min="5" max="5" width="34.109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="20.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="31.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="3" customFormat="1" ht="36" x14ac:dyDescent="0.3">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="13" t="s">
+      <c r="B1" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C1" s="14" t="s">
+      <c r="C1" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D1" s="15" t="s">
+      <c r="D1" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="E1" s="16" t="s">
+      <c r="E1" s="15" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="10" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B2" s="18" t="s">
+    <row r="2" spans="1:5" s="9" customFormat="1" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="17">
+      <c r="C2" s="20">
         <v>46087.387233796297</v>
       </c>
-      <c r="D2" s="12"/>
-      <c r="E2" s="11" t="s">
+      <c r="D2" s="11"/>
+      <c r="E2" s="10"/>
+    </row>
+    <row r="3" spans="1:5" s="3" customFormat="1" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>9</v>
       </c>
+      <c r="C3" s="19">
+        <v>46088.396226851852</v>
+      </c>
+      <c r="D3" s="18"/>
+      <c r="E3" s="8" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="3" spans="1:5" s="3" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B3" s="7" t="s">
+    <row r="4" spans="1:5" s="9" customFormat="1" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="20">
+        <v>46093.328414351854</v>
+      </c>
+      <c r="D4" s="11"/>
+      <c r="E4" s="10"/>
+    </row>
+    <row r="5" spans="1:5" s="3" customFormat="1" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="19">
+        <v>46093.761030092595</v>
+      </c>
+      <c r="D5" s="18"/>
+      <c r="E5" s="8"/>
+    </row>
+    <row r="6" spans="1:5" s="9" customFormat="1" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="20">
+        <v>46108.964918981481</v>
+      </c>
+      <c r="D6" s="11"/>
+      <c r="E6" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="8">
-[...5 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:5" s="10" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...42 lines deleted...]
-      </c>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="E7" s="1"/>
     </row>
   </sheetData>
+  <autoFilter ref="A1:E1" xr:uid="{BCAE2D89-1C51-4295-BCD0-7603442A3230}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E6">
+      <sortCondition ref="C1"/>
+    </sortState>
+  </autoFilter>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...31 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" xmlns:ns4="cadce026-d35b-4a62-a2ee-1436bb44fb55" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="526a71d0779ebf62c8afa006424d4e2a" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C9F213A04EF1CB48A46E8BE59C8EFE11" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f3ac1e6e77dc62631091fa2df12fcfa0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" xmlns:ns4="6b9fa28b-ddcc-4041-8725-bebe945943fa" xmlns:ns5="a65b25b1-58dd-444e-9593-beddacfcd12c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="79dd5be6bd7b49f9f4f7e89f844008cc" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193"/>
     <xsd:import namespace="97b6fe81-1556-4112-94ca-31043ca39b71"/>
-    <xsd:import namespace="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
+    <xsd:import namespace="6b9fa28b-ddcc-4041-8725-bebe945943fa"/>
+    <xsd:import namespace="a65b25b1-58dd-444e-9593-beddacfcd12c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:TypeofIncident" minOccurs="0"/>
                 <xsd:element ref="ns2:ENCCIncidents" minOccurs="0"/>
                 <xsd:element ref="ns2:Lead" minOccurs="0"/>
                 <xsd:element ref="ns2:Completed_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_x0030_1" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalAssignedTo" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalRespondedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalSentBy" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalStatus" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -881,171 +876,248 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="18" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f571c05a-9bf0-4b0b-ad97-e13aed49ba31" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Date" ma:index="25" nillable="true" ma:displayName="Date" ma:default="[today]" ma:format="DateOnly" ma:indexed="true" ma:internalName="Date">
+    <xsd:element name="Date" ma:index="22" nillable="true" ma:displayName="Date" ma:default="[today]" ma:format="DateOnly" ma:indexed="true" ma:internalName="Date">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TypeofIncident" ma:index="26" nillable="true" ma:displayName="Type of Incident" ma:format="Dropdown" ma:internalName="TypeofIncident">
+    <xsd:element name="TypeofIncident" ma:index="23" nillable="true" ma:displayName="Type of Incident" ma:format="Dropdown" ma:internalName="TypeofIncident">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoice">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:restriction base="dms:Choice">
                     <xsd:enumeration value="Fault"/>
                     <xsd:enumeration value="Frequency"/>
                     <xsd:enumeration value="Loss of Generation"/>
                     <xsd:enumeration value="Loss of Demand"/>
+                    <xsd:enumeration value="Thermal"/>
                     <xsd:enumeration value="Voltage"/>
                     <xsd:enumeration value="Stability"/>
                     <xsd:enumeration value="SSO"/>
                     <xsd:enumeration value="FRT"/>
                     <xsd:enumeration value="PN BOA ICRP"/>
                     <xsd:enumeration value="Near Miss"/>
                     <xsd:enumeration value="Ferroresonance"/>
                     <xsd:enumeration value="Fault level"/>
                   </xsd:restriction>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ENCCIncidents" ma:index="27" nillable="true" ma:displayName="ENCC Incidents" ma:default="0" ma:format="Dropdown" ma:internalName="ENCCIncidents">
+    <xsd:element name="ENCCIncidents" ma:index="24" nillable="true" ma:displayName="ENCC Incidents" ma:default="0" ma:format="Dropdown" ma:internalName="ENCCIncidents">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Lead" ma:index="28" nillable="true" ma:displayName="Lead" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="5" ma:internalName="Lead" ma:showField="Title">
+    <xsd:element name="Lead" ma:index="25" nillable="true" ma:displayName="Lead" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="5" ma:internalName="Lead" ma:showField="Title">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Completed_x003f_" ma:index="29" nillable="true" ma:displayName="Notes" ma:default="0" ma:format="Dropdown" ma:internalName="Completed_x003f_">
+    <xsd:element name="Completed_x003f_" ma:index="26" nillable="true" ma:displayName="Notes" ma:default="0" ma:format="Dropdown" ma:internalName="Completed_x003f_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x0030_1" ma:index="29" nillable="true" ma:displayName="Number" ma:format="Dropdown" ma:internalName="_x0030_1" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ApprovalAssignedTo" ma:index="30" nillable="true" ma:displayName="Approvers" ma:list="UserInfo" ma:internalName="_ApprovalAssignedTo" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalRespondedBy" ma:index="31" nillable="true" ma:displayName="Responses" ma:list="UserInfo" ma:internalName="_ApprovalRespondedBy" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalSentBy" ma:index="32" nillable="true" ma:displayName="Approval Creator" ma:list="UserInfo" ma:internalName="_ApprovalSentBy" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalStatus" ma:index="33" nillable="true" ma:displayName="Approval status" ma:internalName="_ApprovalStatus" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97b6fe81-1556-4112-94ca-31043ca39b71" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cadce026-d35b-4a62-a2ee-1436bb44fb55" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6b9fa28b-ddcc-4041-8725-bebe945943fa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d1097fbb-884c-4554-bc95-2d3194bdccba}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="97b6fe81-1556-4112-94ca-31043ca39b71">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="35" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="85fefd14-5d55-4234-9e3d-a596bbbe9ae8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a65b25b1-58dd-444e-9593-beddacfcd12c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="36" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{42fbcf69-f814-47c0-befb-570021425b12}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a65b25b1-58dd-444e-9593-beddacfcd12c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -1112,85 +1184,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TypeofIncident xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193" xsi:nil="true"/>
+    <Date xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193">2024-03-18T09:42:27+00:00</Date>
+    <ENCCIncidents xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193">false</ENCCIncidents>
+    <Lead xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Lead>
+    <Completed_x003f_ xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193">0</Completed_x003f_>
+    <TaxCatchAll xmlns="a65b25b1-58dd-444e-9593-beddacfcd12c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6b9fa28b-ddcc-4041-8725-bebe945943fa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_x0030_1 xmlns="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3EDA2F5-B32E-453B-B14A-5B6A9DA54C9C}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7004EC28-EBE4-4257-940B-29873D646021}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FBC009C-DAB3-44DC-A133-E9DE7C47937F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193"/>
     <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
-    <ds:schemaRef ds:uri="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
+    <ds:schemaRef ds:uri="6b9fa28b-ddcc-4041-8725-bebe945943fa"/>
+    <ds:schemaRef ds:uri="a65b25b1-58dd-444e-9593-beddacfcd12c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3EDA2F5-B32E-453B-B14A-5B6A9DA54C9C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3413EE59-F2C8-4E9C-853E-AFFBE571E072}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="3cb4aec3-478c-4a1c-aef1-0ef3f55cd193"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
+    <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="a65b25b1-58dd-444e-9593-beddacfcd12c"/>
+    <ds:schemaRef ds:uri="6b9fa28b-ddcc-4041-8725-bebe945943fa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Version</vt:lpstr>
       <vt:lpstr>Transmission Faults (GC0151)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
@@ -1201,51 +1315,51 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wang(ESO),Hantao</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100544CCA50E5B75F41847E61D4B00D45FD</vt:lpwstr>
+    <vt:lpwstr>0x010100C9F213A04EF1CB48A46E8BE59C8EFE11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_SetDate">
     <vt:lpwstr>2023-08-21T12:55:16Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_Name">
     <vt:lpwstr>Confidential</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_SiteId">
     <vt:lpwstr>f98a6a53-25f3-4212-901c-c7787fcd3495</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_ActionId">
     <vt:lpwstr>7785999c-0ff0-4706-b721-5c71d2955720</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2476c3c7-4429-40a1-a715-690bc5f247f6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>