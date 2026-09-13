--- v2 (2026-07-29)
+++ v3 (2026-09-13)
@@ -5,90 +5,90 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nationalenergyso-my.sharepoint.com/personal/bilal_talpur_neso_energy/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E00C0BF1-3910-4E8E-95E7-50E29162F1E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E4447682-543A-44C7-9452-DB3768F32207}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="38640" windowHeight="15225" activeTab="1" xr2:uid="{873AA83A-DC8C-4140-8DF9-19CA06CDACE7}"/>
+    <workbookView xWindow="-23148" yWindow="24" windowWidth="23256" windowHeight="13896" activeTab="1" xr2:uid="{873AA83A-DC8C-4140-8DF9-19CA06CDACE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Data Note" sheetId="2" r:id="rId1"/>
     <sheet name="Monthly Performance by BMU" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Monthly Performance by BMU'!$B$1:$B$1048</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2142" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2982" uniqueCount="256">
   <si>
     <t xml:space="preserve">Please note that the data provided here is downloaded from Elexon to ensure complete transparency and repeatability of approach. There can be various reasons why a unit may not be able to achieve the thresholds set by the ESO. These circumstances are not reflected in the data alone, therefore, the numbers should not be used to make assumptions about the performance of any market participant. </t>
   </si>
   <si>
     <t>Table 1: Guidance Note 2026 Monthly Performance Data Table Explanation</t>
   </si>
   <si>
     <t>Column</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Variable in Formula</t>
   </si>
   <si>
     <t>BMU</t>
   </si>
   <si>
     <t>NESO BMU</t>
   </si>
   <si>
     <t>YearMonth</t>
   </si>
   <si>
@@ -807,50 +807,56 @@
   </si>
   <si>
     <t>WHILW-1</t>
   </si>
   <si>
     <t>WHILW-2</t>
   </si>
   <si>
     <t>WISTW-2</t>
   </si>
   <si>
     <t>WLNYO-2</t>
   </si>
   <si>
     <t>WLNYO-3</t>
   </si>
   <si>
     <t>WLNYO-4</t>
   </si>
   <si>
     <t>WLNYW-1</t>
   </si>
   <si>
     <t>WTMSO-1</t>
   </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
@@ -1457,51 +1463,51 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="35" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1512,50 +1518,52 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="34" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -2349,24433 +2357,34097 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.elexon.co.uk/bmrs/api/v1/balancing/settlement/acceptance/volumes/all/bid/%7b%7d?format=json" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.elexon.co.uk/bmrs/api/v1/datasets/MELS/stream" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.elexon.co.uk/bmrs/api/v1/datasets/PN/stream" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.elexon.co.uk/bmrs/api/v1/datasets/B1610/stream?from=%7bcurrent_date_str4%7d&amp;to=%7bcurrent_date_str5%7d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.elexon.co.uk/bmrs/api/v1/datasets/IGCPU?publishDateTimeFrom=2023-01-01T00%3A00%3A00Z&amp;publishDateTimeTo=2025-01-01T00%3A00%3A00Z&amp;format=csv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.elexon.co.uk/bmrs/api/v1/balancing/settlement/acceptance/volumes/all/offer/%7b%7d?format=json" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8141D26-23E2-4BEF-B3CB-3CF7050A0C01}">
   <dimension ref="B3:I25"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.83984375" defaultRowHeight="14.4" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.578125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.83984375" style="2"/>
+    <col min="1" max="1" width="3.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="18.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="50.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="18.5703125" style="2" customWidth="1"/>
+    <col min="5" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:9" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B3" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
     </row>
-    <row r="4" spans="2:9" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
     </row>
-    <row r="5" spans="2:9" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B5" s="25"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
     </row>
-    <row r="6" spans="2:9" ht="65.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="2:9" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
     </row>
-    <row r="7" spans="2:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
-    <row r="8" spans="2:9" ht="18.3" x14ac:dyDescent="0.7">
+    <row r="7" spans="2:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="2:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:9" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="2:9" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B10" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
     </row>
-    <row r="11" spans="2:9" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B11" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="10"/>
     </row>
-    <row r="12" spans="2:9" ht="47.4" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="2:9" ht="60.75" x14ac:dyDescent="0.25">
       <c r="B12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="10"/>
     </row>
-    <row r="13" spans="2:9" ht="28" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="2:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="10"/>
     </row>
-    <row r="14" spans="2:9" ht="26.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="2:9" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="10"/>
     </row>
-    <row r="15" spans="2:9" ht="29.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="2:9" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="10"/>
     </row>
-    <row r="16" spans="2:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="2:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="10"/>
     </row>
-    <row r="18" spans="2:4" ht="18.3" x14ac:dyDescent="0.7">
+    <row r="18" spans="2:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B18" s="3" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="19"/>
     </row>
-    <row r="20" spans="2:4" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D20" s="21"/>
     </row>
-    <row r="21" spans="2:4" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="21"/>
     </row>
-    <row r="22" spans="2:4" ht="24" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="2:4" ht="24.75" x14ac:dyDescent="0.25">
       <c r="B22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="21"/>
     </row>
-    <row r="23" spans="2:4" ht="23.4" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="2:4" ht="24" x14ac:dyDescent="0.25">
       <c r="B23" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="21"/>
     </row>
-    <row r="24" spans="2:4" ht="35.700000000000003" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="2:4" ht="36.75" x14ac:dyDescent="0.25">
       <c r="B24" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="21"/>
     </row>
-    <row r="25" spans="2:4" ht="24" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="2:4" ht="24.75" x14ac:dyDescent="0.25">
       <c r="B25" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B3:D6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C20" r:id="rId1" xr:uid="{A7B05CA2-5056-4122-942D-CD17A4A981EC}"/>
     <hyperlink ref="C21" r:id="rId2" xr:uid="{091BC5A5-A4F4-4F41-A18D-F9860F08B880}"/>
     <hyperlink ref="C22" r:id="rId3" xr:uid="{DD996282-EAA4-4E2D-B812-94052FCB9315}"/>
     <hyperlink ref="C23" r:id="rId4" xr:uid="{FE5E4193-30BF-4ACA-AF80-229527B62670}"/>
     <hyperlink ref="C24" r:id="rId5" xr:uid="{E6A57278-60B4-4C86-8349-30F5467513F8}"/>
     <hyperlink ref="C25" r:id="rId6" xr:uid="{D939C789-ECC5-42E3-A486-8E326C0F3134}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Poppins"&amp;12&amp;KFF00FF Public&amp;1#_x000D_</oddHeader>
   </headerFooter>
   <drawing r:id="rId8"/>
   <tableParts count="2">
     <tablePart r:id="rId9"/>
     <tablePart r:id="rId10"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A133044-BC3E-47F9-9DC3-BDA873A5AEFF}">
-  <dimension ref="A1:G1049"/>
+  <dimension ref="A1:G1469"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A105" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.83984375" defaultRowHeight="11.4" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.83984375" style="24" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="8.83984375" style="1"/>
+    <col min="1" max="1" width="10.85546875" style="24" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" style="24" customWidth="1"/>
+    <col min="3" max="3" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="24" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="24" t="s">
+      <c r="B2" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="24">
+      <c r="C2" s="27">
         <v>46106.75</v>
       </c>
-      <c r="D2" s="24">
+      <c r="D2" s="27">
         <v>72168</v>
       </c>
-      <c r="E2" s="24">
+      <c r="E2" s="27">
         <v>45639.404000000002</v>
       </c>
-      <c r="F2" s="24">
+      <c r="F2" s="27">
         <v>467.346</v>
       </c>
-      <c r="G2" s="24">
+      <c r="G2" s="27">
         <v>4698.7960000000003</v>
       </c>
     </row>
-    <row r="3" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A3" s="24" t="s">
+    <row r="3" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C3" s="24">
+      <c r="C3" s="27">
         <v>37353.5</v>
       </c>
-      <c r="D3" s="24">
+      <c r="D3" s="27">
         <v>65184</v>
       </c>
-      <c r="E3" s="24">
+      <c r="E3" s="27">
         <v>37360.175999999999</v>
       </c>
-      <c r="F3" s="24">
+      <c r="F3" s="27">
         <v>-6.67599999999993</v>
       </c>
-      <c r="G3" s="24">
+      <c r="G3" s="27">
         <v>5203.1459999999997</v>
       </c>
     </row>
-    <row r="4" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A4" s="24" t="s">
+    <row r="4" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="27">
         <v>30294.5</v>
       </c>
-      <c r="D4" s="24">
+      <c r="D4" s="27">
         <v>72071</v>
       </c>
-      <c r="E4" s="24">
+      <c r="E4" s="27">
         <v>31173.721000000001</v>
       </c>
-      <c r="F4" s="24">
+      <c r="F4" s="27">
         <v>-879.221</v>
       </c>
-      <c r="G4" s="24">
+      <c r="G4" s="27">
         <v>6702.1350000000002</v>
       </c>
     </row>
-    <row r="5" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A5" s="24" t="s">
+    <row r="5" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="27">
         <v>27893.125</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="27">
         <v>69840</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="27">
         <v>28505.341</v>
       </c>
-      <c r="F5" s="24">
+      <c r="F5" s="27">
         <v>-612.21600000000001</v>
       </c>
-      <c r="G5" s="24">
+      <c r="G5" s="27">
         <v>6860.4979999999996</v>
       </c>
     </row>
-    <row r="6" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A6" s="24" t="s">
+    <row r="6" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="27">
         <v>20474.5</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="27">
         <v>72778.675000000003</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="27">
         <v>21878.431</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F6" s="27">
         <v>-1403.931</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G6" s="27">
         <v>6385.3090000000002</v>
       </c>
     </row>
-    <row r="7" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A7" s="24" t="s">
+    <row r="7" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C7" s="27">
+        <v>17831.25</v>
+      </c>
+      <c r="D7" s="27">
+        <v>70560</v>
+      </c>
+      <c r="E7" s="27">
+        <v>18763.834999999999</v>
+      </c>
+      <c r="F7" s="27">
+        <v>-932.58500000000004</v>
+      </c>
+      <c r="G7" s="27">
+        <v>6181.3590000000004</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C8" s="27">
+        <v>12272</v>
+      </c>
+      <c r="D8" s="27">
+        <v>72912</v>
+      </c>
+      <c r="E8" s="27">
+        <v>12239.376</v>
+      </c>
+      <c r="F8" s="27">
+        <v>32.624000000000002</v>
+      </c>
+      <c r="G8" s="27">
+        <v>5082.3559999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B7" s="24" t="s">
+      <c r="B9" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C9" s="27">
         <v>10750.6675</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D9" s="27">
         <v>26784</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E9" s="27">
         <v>10059.634</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F9" s="27">
         <v>691.0335</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G9" s="27">
         <v>2933.3874999999998</v>
       </c>
     </row>
-    <row r="8" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A8" s="24" t="s">
+    <row r="10" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B10" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C10" s="27">
         <v>10024</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D10" s="27">
         <v>24192</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E10" s="27">
         <v>7637.2669999999998</v>
       </c>
-      <c r="F8" s="24">
+      <c r="F10" s="27">
         <v>2386.7330000000002</v>
       </c>
-      <c r="G8" s="24">
+      <c r="G10" s="27">
         <v>2965.5889999999999</v>
       </c>
     </row>
-    <row r="9" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A9" s="24" t="s">
+    <row r="11" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="B11" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C11" s="27">
         <v>12500.5</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D11" s="27">
         <v>26748</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E11" s="27">
         <v>11259.107</v>
       </c>
-      <c r="F9" s="24">
+      <c r="F11" s="27">
         <v>1241.393</v>
       </c>
-      <c r="G9" s="24">
+      <c r="G11" s="27">
         <v>3312.8249999999998</v>
       </c>
     </row>
-    <row r="10" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A10" s="24" t="s">
+    <row r="12" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B12" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C12" s="27">
         <v>7891.9652777777701</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D12" s="27">
         <v>25747.5</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E12" s="27">
         <v>7296.9759999999997</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F12" s="27">
         <v>594.98927777777703</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G12" s="27">
         <v>2067.7197222222198</v>
       </c>
     </row>
-    <row r="11" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A11" s="24" t="s">
+    <row r="13" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="24" t="s">
+      <c r="B13" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C13" s="27">
         <v>5429.5</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D13" s="27">
         <v>26784</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E13" s="27">
         <v>5363.3990000000003</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F13" s="27">
         <v>66.100999999999999</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G13" s="27">
         <v>1734.127</v>
       </c>
     </row>
-    <row r="12" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A12" s="24" t="s">
+    <row r="14" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C14" s="27">
+        <v>6472.8722222222204</v>
+      </c>
+      <c r="D14" s="27">
+        <v>25920</v>
+      </c>
+      <c r="E14" s="27">
+        <v>6330.1019999999999</v>
+      </c>
+      <c r="F14" s="27">
+        <v>142.770222222222</v>
+      </c>
+      <c r="G14" s="27">
+        <v>1971.60466666666</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C15" s="27">
+        <v>5666.75</v>
+      </c>
+      <c r="D15" s="27">
+        <v>26784</v>
+      </c>
+      <c r="E15" s="27">
+        <v>5520.4539999999997</v>
+      </c>
+      <c r="F15" s="27">
+        <v>146.29599999999999</v>
+      </c>
+      <c r="G15" s="27">
+        <v>1705.692</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="24" t="s">
+      <c r="B16" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C16" s="27">
         <v>0</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D16" s="27">
         <v>0</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E16" s="27">
         <v>4083.9949999999999</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F16" s="27">
         <v>-4083.9949999999999</v>
       </c>
-      <c r="G12" s="24">
+      <c r="G16" s="27">
         <v>4083.9949999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A13" s="24" t="s">
+    <row r="17" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="24" t="s">
+      <c r="B17" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C17" s="27">
         <v>0</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D17" s="27">
         <v>0</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E17" s="27">
         <v>3480.1480000000001</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F17" s="27">
         <v>-3480.1480000000001</v>
       </c>
-      <c r="G13" s="24">
+      <c r="G17" s="27">
         <v>3480.1480000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A14" s="24" t="s">
+    <row r="18" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="24" t="s">
+      <c r="B18" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C18" s="27">
         <v>0</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D18" s="27">
         <v>0</v>
       </c>
-      <c r="E14" s="24">
-[...10 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="E18" s="27">
+        <v>3965.4670000000001</v>
+      </c>
+      <c r="F18" s="27">
+        <v>-3965.4670000000001</v>
+      </c>
+      <c r="G18" s="27">
+        <v>3965.4670000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="24" t="s">
+      <c r="B19" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C19" s="27">
         <v>0</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D19" s="27">
         <v>0</v>
       </c>
-      <c r="E15" s="24">
-[...10 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="E19" s="27">
+        <v>2677.6170000000002</v>
+      </c>
+      <c r="F19" s="27">
+        <v>-2677.6170000000002</v>
+      </c>
+      <c r="G19" s="27">
+        <v>2677.6170000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B16" s="24" t="s">
+      <c r="B20" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C20" s="27">
         <v>0</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D20" s="27">
         <v>0</v>
       </c>
-      <c r="E16" s="24">
-[...10 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="E20" s="27">
+        <v>2017.327</v>
+      </c>
+      <c r="F20" s="27">
+        <v>-2017.327</v>
+      </c>
+      <c r="G20" s="27">
+        <v>2017.327</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C21" s="27">
+        <v>0</v>
+      </c>
+      <c r="D21" s="27">
+        <v>0</v>
+      </c>
+      <c r="E21" s="27">
+        <v>1541.6210000000001</v>
+      </c>
+      <c r="F21" s="27">
+        <v>-1541.6210000000001</v>
+      </c>
+      <c r="G21" s="27">
+        <v>1541.6210000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C22" s="27">
+        <v>0</v>
+      </c>
+      <c r="D22" s="27">
+        <v>0</v>
+      </c>
+      <c r="E22" s="27">
+        <v>1827.7660000000001</v>
+      </c>
+      <c r="F22" s="27">
+        <v>-1827.7660000000001</v>
+      </c>
+      <c r="G22" s="27">
+        <v>1827.7660000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="24" t="s">
+      <c r="B23" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C23" s="27">
         <v>15888.916666666601</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D23" s="27">
         <v>30328.75</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E23" s="27">
         <v>14639.243</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F23" s="27">
         <v>1249.67366666666</v>
       </c>
-      <c r="G17" s="24">
+      <c r="G23" s="27">
         <v>3442.21966666666</v>
       </c>
     </row>
-    <row r="18" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A18" s="24" t="s">
+    <row r="24" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="24" t="s">
+      <c r="B24" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C24" s="27">
         <v>11746.75</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D24" s="27">
         <v>26272.583333333299</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E24" s="27">
         <v>1938.5350000000001</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F24" s="27">
         <v>9808.2150000000001</v>
       </c>
-      <c r="G18" s="24">
+      <c r="G24" s="27">
         <v>9943.8029999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A19" s="24" t="s">
+    <row r="25" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="24" t="s">
+      <c r="B25" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C25" s="27">
         <v>12110.5</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D25" s="27">
         <v>29563</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E25" s="27">
         <v>0</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F25" s="27">
         <v>12110.5</v>
       </c>
-      <c r="G19" s="24">
+      <c r="G25" s="27">
         <v>12110.5</v>
       </c>
     </row>
-    <row r="20" spans="1:7" customFormat="1" ht="14.4" x14ac:dyDescent="0.55000000000000004">
-      <c r="A20" s="24" t="s">
+    <row r="26" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="24" t="s">
+      <c r="B26" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C26" s="27">
         <v>9092.25</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D26" s="27">
         <v>28051.5</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E26" s="27">
+        <v>329.49900000000002</v>
+      </c>
+      <c r="F26" s="27">
+        <v>8762.7510000000002</v>
+      </c>
+      <c r="G26" s="27">
+        <v>8870.4369999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" s="27">
+        <v>6187.5</v>
+      </c>
+      <c r="D27" s="27">
+        <v>29547.5</v>
+      </c>
+      <c r="E27" s="27">
         <v>0</v>
       </c>
-      <c r="F20" s="24">
-[...7 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="F27" s="27">
+        <v>6187.5</v>
+      </c>
+      <c r="G27" s="27">
+        <v>6187.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="24" t="s">
+      <c r="B28" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C28" s="27">
+        <v>5967.25</v>
+      </c>
+      <c r="D28" s="27">
+        <v>30058.5</v>
+      </c>
+      <c r="E28" s="27">
+        <v>4562.8779999999997</v>
+      </c>
+      <c r="F28" s="27">
+        <v>1404.3720000000001</v>
+      </c>
+      <c r="G28" s="27">
+        <v>2838.9380000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C29" s="27">
+        <v>7146.5</v>
+      </c>
+      <c r="D29" s="27">
+        <v>31427.25</v>
+      </c>
+      <c r="E29" s="27">
+        <v>6212.3040000000001</v>
+      </c>
+      <c r="F29" s="27">
+        <v>934.19600000000003</v>
+      </c>
+      <c r="G29" s="27">
+        <v>2691.3879999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="27">
+        <v>16644.125</v>
+      </c>
+      <c r="D30" s="27">
+        <v>37200</v>
+      </c>
+      <c r="E30" s="27">
+        <v>14785.855</v>
+      </c>
+      <c r="F30" s="27">
+        <v>1858.27</v>
+      </c>
+      <c r="G30" s="27">
+        <v>3326.8366666666602</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="27">
+        <v>16405.575000000001</v>
+      </c>
+      <c r="D31" s="27">
+        <v>33600</v>
+      </c>
+      <c r="E31" s="27">
+        <v>14887.575000000001</v>
+      </c>
+      <c r="F31" s="27">
+        <v>1518</v>
+      </c>
+      <c r="G31" s="27">
+        <v>3544.2973333333298</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="27">
+        <v>16941.5</v>
+      </c>
+      <c r="D32" s="27">
+        <v>37150</v>
+      </c>
+      <c r="E32" s="27">
+        <v>16489.457999999999</v>
+      </c>
+      <c r="F32" s="27">
+        <v>452.04199999999997</v>
+      </c>
+      <c r="G32" s="27">
+        <v>3334.3119999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C33" s="27">
+        <v>13783.8166666666</v>
+      </c>
+      <c r="D33" s="27">
+        <v>36000</v>
+      </c>
+      <c r="E33" s="27">
+        <v>12741.279</v>
+      </c>
+      <c r="F33" s="27">
+        <v>1042.53766666666</v>
+      </c>
+      <c r="G33" s="27">
+        <v>3254.3196666666599</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="24">
-[...5 lines deleted...]
-      <c r="E21" s="24">
+      <c r="C34" s="27">
+        <v>8765</v>
+      </c>
+      <c r="D34" s="27">
+        <v>37200</v>
+      </c>
+      <c r="E34" s="27">
+        <v>7308.8310000000001</v>
+      </c>
+      <c r="F34" s="27">
+        <v>1456.1690000000001</v>
+      </c>
+      <c r="G34" s="27">
+        <v>2932.5970000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C35" s="27">
+        <v>10697.541666666601</v>
+      </c>
+      <c r="D35" s="27">
+        <v>36000</v>
+      </c>
+      <c r="E35" s="27">
+        <v>9776.3349999999991</v>
+      </c>
+      <c r="F35" s="27">
+        <v>921.20666666666602</v>
+      </c>
+      <c r="G35" s="27">
+        <v>3704.0479999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C36" s="27">
+        <v>8394.0499999999993</v>
+      </c>
+      <c r="D36" s="27">
+        <v>37200</v>
+      </c>
+      <c r="E36" s="27">
+        <v>6985.7330000000002</v>
+      </c>
+      <c r="F36" s="27">
+        <v>1408.317</v>
+      </c>
+      <c r="G36" s="27">
+        <v>2710.4549999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="27">
+        <v>4541</v>
+      </c>
+      <c r="D37" s="27">
+        <v>12401.866666666599</v>
+      </c>
+      <c r="E37" s="27">
+        <v>4461.2520000000004</v>
+      </c>
+      <c r="F37" s="27">
+        <v>79.747999999999905</v>
+      </c>
+      <c r="G37" s="27">
+        <v>1238.076</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B38" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="27">
+        <v>3531</v>
+      </c>
+      <c r="D38" s="27">
+        <v>11179.333333333299</v>
+      </c>
+      <c r="E38" s="27">
+        <v>3506.59</v>
+      </c>
+      <c r="F38" s="27">
+        <v>24.409999999999901</v>
+      </c>
+      <c r="G38" s="27">
+        <v>1133.1959999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B39" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="27">
+        <v>3596.5</v>
+      </c>
+      <c r="D39" s="27">
+        <v>12408.5666666666</v>
+      </c>
+      <c r="E39" s="27">
+        <v>3596.4589999999998</v>
+      </c>
+      <c r="F39" s="27">
+        <v>4.09999999999991E-2</v>
+      </c>
+      <c r="G39" s="27">
+        <v>1014.331</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="27">
+        <v>3581.7916666666601</v>
+      </c>
+      <c r="D40" s="27">
+        <v>11912.3166666666</v>
+      </c>
+      <c r="E40" s="27">
+        <v>3650.1030000000001</v>
+      </c>
+      <c r="F40" s="27">
+        <v>-68.311333333333295</v>
+      </c>
+      <c r="G40" s="27">
+        <v>1166.3053333333301</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B41" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="27">
+        <v>2203</v>
+      </c>
+      <c r="D41" s="27">
+        <v>12522.6</v>
+      </c>
+      <c r="E41" s="27">
+        <v>2179.096</v>
+      </c>
+      <c r="F41" s="27">
+        <v>23.904</v>
+      </c>
+      <c r="G41" s="27">
+        <v>912.71799999999996</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B42" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C42" s="27">
+        <v>2605.5666666666598</v>
+      </c>
+      <c r="D42" s="27">
+        <v>12209.233333333301</v>
+      </c>
+      <c r="E42" s="27">
+        <v>2605.2060000000001</v>
+      </c>
+      <c r="F42" s="27">
+        <v>0.36066666666667402</v>
+      </c>
+      <c r="G42" s="27">
+        <v>1039.09533333333</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C43" s="27">
+        <v>2408</v>
+      </c>
+      <c r="D43" s="27">
+        <v>12380.4666666666</v>
+      </c>
+      <c r="E43" s="27">
+        <v>2377.2150000000001</v>
+      </c>
+      <c r="F43" s="27">
+        <v>30.785</v>
+      </c>
+      <c r="G43" s="27">
+        <v>916.76099999999997</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="27">
         <v>0</v>
       </c>
-      <c r="F21" s="24">
-[...10 lines deleted...]
-      <c r="B22" s="24" t="s">
+      <c r="D44" s="27">
+        <v>0</v>
+      </c>
+      <c r="E44" s="27">
+        <v>4949.45</v>
+      </c>
+      <c r="F44" s="27">
+        <v>-4949.45</v>
+      </c>
+      <c r="G44" s="27">
+        <v>4949.45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="27">
+        <v>0</v>
+      </c>
+      <c r="D45" s="27">
+        <v>0</v>
+      </c>
+      <c r="E45" s="27">
+        <v>3648.18</v>
+      </c>
+      <c r="F45" s="27">
+        <v>-3648.18</v>
+      </c>
+      <c r="G45" s="27">
+        <v>3648.18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B46" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="27">
+        <v>0</v>
+      </c>
+      <c r="D46" s="27">
+        <v>0</v>
+      </c>
+      <c r="E46" s="27">
+        <v>3802.047</v>
+      </c>
+      <c r="F46" s="27">
+        <v>-3802.047</v>
+      </c>
+      <c r="G46" s="27">
+        <v>3802.047</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C47" s="27">
+        <v>0</v>
+      </c>
+      <c r="D47" s="27">
+        <v>0</v>
+      </c>
+      <c r="E47" s="27">
+        <v>3395.143</v>
+      </c>
+      <c r="F47" s="27">
+        <v>-3395.143</v>
+      </c>
+      <c r="G47" s="27">
+        <v>3395.143</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B48" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="27">
+        <v>0</v>
+      </c>
+      <c r="D48" s="27">
+        <v>0</v>
+      </c>
+      <c r="E48" s="27">
+        <v>2014.7750000000001</v>
+      </c>
+      <c r="F48" s="27">
+        <v>-2014.7750000000001</v>
+      </c>
+      <c r="G48" s="27">
+        <v>2014.7750000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C49" s="27">
+        <v>0</v>
+      </c>
+      <c r="D49" s="27">
+        <v>0</v>
+      </c>
+      <c r="E49" s="27">
+        <v>2412.5740000000001</v>
+      </c>
+      <c r="F49" s="27">
+        <v>-2412.5740000000001</v>
+      </c>
+      <c r="G49" s="27">
+        <v>2412.5740000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B50" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C50" s="27">
+        <v>0</v>
+      </c>
+      <c r="D50" s="27">
+        <v>0</v>
+      </c>
+      <c r="E50" s="27">
+        <v>2268.3969999999999</v>
+      </c>
+      <c r="F50" s="27">
+        <v>-2268.3969999999999</v>
+      </c>
+      <c r="G50" s="27">
+        <v>2268.3969999999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B51" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C22" s="24">
-[...2 lines deleted...]
-      <c r="D22" s="24">
+      <c r="C51" s="27">
+        <v>36.5</v>
+      </c>
+      <c r="D51" s="27">
+        <v>376.5</v>
+      </c>
+      <c r="E51" s="27">
+        <v>64.915999999999997</v>
+      </c>
+      <c r="F51" s="27">
+        <v>-28.416</v>
+      </c>
+      <c r="G51" s="27">
+        <v>45.975999999999999</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C52" s="27">
+        <v>25.75</v>
+      </c>
+      <c r="D52" s="27">
+        <v>2697.2083333333298</v>
+      </c>
+      <c r="E52" s="27">
+        <v>168.298</v>
+      </c>
+      <c r="F52" s="27">
+        <v>-142.548</v>
+      </c>
+      <c r="G52" s="27">
+        <v>177.62933333333299</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B53" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C53" s="27">
+        <v>-62.383333333333297</v>
+      </c>
+      <c r="D53" s="27">
+        <v>3189.4416666666598</v>
+      </c>
+      <c r="E53" s="27">
+        <v>378.87</v>
+      </c>
+      <c r="F53" s="27">
+        <v>-441.25333333333299</v>
+      </c>
+      <c r="G53" s="27">
+        <v>486.30133333333299</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B54" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C54" s="27">
+        <v>-73.741666666666603</v>
+      </c>
+      <c r="D54" s="27">
+        <v>2754.9833333333299</v>
+      </c>
+      <c r="E54" s="27">
+        <v>382.94499999999999</v>
+      </c>
+      <c r="F54" s="27">
+        <v>-456.68666666666599</v>
+      </c>
+      <c r="G54" s="27">
+        <v>474.64</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B55" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C55" s="27">
+        <v>-74.391666666666595</v>
+      </c>
+      <c r="D55" s="27">
+        <v>3069.2</v>
+      </c>
+      <c r="E55" s="27">
+        <v>257.22000000000003</v>
+      </c>
+      <c r="F55" s="27">
+        <v>-331.611666666666</v>
+      </c>
+      <c r="G55" s="27">
+        <v>382.64633333333302</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C56" s="27">
+        <v>-73.974999999999994</v>
+      </c>
+      <c r="D56" s="27">
+        <v>2462.6999999999998</v>
+      </c>
+      <c r="E56" s="27">
+        <v>331.70699999999999</v>
+      </c>
+      <c r="F56" s="27">
+        <v>-405.68200000000002</v>
+      </c>
+      <c r="G56" s="27">
+        <v>483.15800000000002</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C57" s="27">
+        <v>-85.625</v>
+      </c>
+      <c r="D57" s="27">
+        <v>2283.4333333333302</v>
+      </c>
+      <c r="E57" s="27">
+        <v>258.673</v>
+      </c>
+      <c r="F57" s="27">
+        <v>-344.298</v>
+      </c>
+      <c r="G57" s="27">
+        <v>387.27133333333302</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B58" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C58" s="27">
+        <v>0</v>
+      </c>
+      <c r="D58" s="27">
+        <v>0</v>
+      </c>
+      <c r="E58" s="27">
+        <v>1904.576</v>
+      </c>
+      <c r="F58" s="27">
+        <v>-1904.576</v>
+      </c>
+      <c r="G58" s="27">
+        <v>1904.576</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B59" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="27">
+        <v>0</v>
+      </c>
+      <c r="D59" s="27">
+        <v>0</v>
+      </c>
+      <c r="E59" s="27">
+        <v>1683.665</v>
+      </c>
+      <c r="F59" s="27">
+        <v>-1683.665</v>
+      </c>
+      <c r="G59" s="27">
+        <v>1683.665</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B60" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C60" s="27">
+        <v>0</v>
+      </c>
+      <c r="D60" s="27">
+        <v>0</v>
+      </c>
+      <c r="E60" s="27">
+        <v>2365.5500000000002</v>
+      </c>
+      <c r="F60" s="27">
+        <v>-2365.5500000000002</v>
+      </c>
+      <c r="G60" s="27">
+        <v>2365.5500000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B61" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C61" s="27">
+        <v>0</v>
+      </c>
+      <c r="D61" s="27">
+        <v>0</v>
+      </c>
+      <c r="E61" s="27">
+        <v>2732.502</v>
+      </c>
+      <c r="F61" s="27">
+        <v>-2732.502</v>
+      </c>
+      <c r="G61" s="27">
+        <v>2732.502</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B62" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C62" s="27">
+        <v>0</v>
+      </c>
+      <c r="D62" s="27">
+        <v>0</v>
+      </c>
+      <c r="E62" s="27">
+        <v>2096.567</v>
+      </c>
+      <c r="F62" s="27">
+        <v>-2096.567</v>
+      </c>
+      <c r="G62" s="27">
+        <v>2096.567</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B63" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C63" s="27">
+        <v>0</v>
+      </c>
+      <c r="D63" s="27">
+        <v>0</v>
+      </c>
+      <c r="E63" s="27">
+        <v>2342.6410000000001</v>
+      </c>
+      <c r="F63" s="27">
+        <v>-2342.6410000000001</v>
+      </c>
+      <c r="G63" s="27">
+        <v>2342.6410000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B64" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C64" s="27">
+        <v>0</v>
+      </c>
+      <c r="D64" s="27">
+        <v>0</v>
+      </c>
+      <c r="E64" s="27">
+        <v>2425.8110000000001</v>
+      </c>
+      <c r="F64" s="27">
+        <v>-2425.8110000000001</v>
+      </c>
+      <c r="G64" s="27">
+        <v>2425.8110000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C65" s="27">
+        <v>8378.5</v>
+      </c>
+      <c r="D65" s="27">
+        <v>26040</v>
+      </c>
+      <c r="E65" s="27">
+        <v>8976.0910000000003</v>
+      </c>
+      <c r="F65" s="27">
+        <v>-597.59100000000001</v>
+      </c>
+      <c r="G65" s="27">
+        <v>3467.1509999999998</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B66" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="27">
+        <v>6288</v>
+      </c>
+      <c r="D66" s="27">
+        <v>23520</v>
+      </c>
+      <c r="E66" s="27">
+        <v>7020.7179999999998</v>
+      </c>
+      <c r="F66" s="27">
+        <v>-732.71799999999996</v>
+      </c>
+      <c r="G66" s="27">
+        <v>2443.7779999999998</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B67" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C67" s="27">
+        <v>7908.5</v>
+      </c>
+      <c r="D67" s="27">
+        <v>26005</v>
+      </c>
+      <c r="E67" s="27">
+        <v>7849.22</v>
+      </c>
+      <c r="F67" s="27">
+        <v>59.279999999999902</v>
+      </c>
+      <c r="G67" s="27">
+        <v>3266.97</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B68" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C68" s="27">
+        <v>6576</v>
+      </c>
+      <c r="D68" s="27">
+        <v>25200</v>
+      </c>
+      <c r="E68" s="27">
+        <v>5294.8280000000004</v>
+      </c>
+      <c r="F68" s="27">
+        <v>1281.172</v>
+      </c>
+      <c r="G68" s="27">
+        <v>3236.58</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B69" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C69" s="27">
+        <v>4121.5</v>
+      </c>
+      <c r="D69" s="27">
+        <v>26040</v>
+      </c>
+      <c r="E69" s="27">
+        <v>3102.6329999999998</v>
+      </c>
+      <c r="F69" s="27">
+        <v>1018.867</v>
+      </c>
+      <c r="G69" s="27">
+        <v>2414.8290000000002</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B70" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C70" s="27">
+        <v>4959</v>
+      </c>
+      <c r="D70" s="27">
+        <v>25200</v>
+      </c>
+      <c r="E70" s="27">
+        <v>3748.4250000000002</v>
+      </c>
+      <c r="F70" s="27">
+        <v>1210.575</v>
+      </c>
+      <c r="G70" s="27">
+        <v>2484.8789999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B71" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C71" s="27">
+        <v>3527</v>
+      </c>
+      <c r="D71" s="27">
+        <v>26040</v>
+      </c>
+      <c r="E71" s="27">
+        <v>3527.674</v>
+      </c>
+      <c r="F71" s="27">
+        <v>-0.67400000000000404</v>
+      </c>
+      <c r="G71" s="27">
+        <v>1893.452</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B72" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C72" s="27">
+        <v>20125.680277777701</v>
+      </c>
+      <c r="D72" s="27">
+        <v>33519.3166666666</v>
+      </c>
+      <c r="E72" s="27">
+        <v>19302.791000000001</v>
+      </c>
+      <c r="F72" s="27">
+        <v>822.88927777777701</v>
+      </c>
+      <c r="G72" s="27">
+        <v>3734.8619444444398</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B73" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C73" s="27">
+        <v>26184.633333333299</v>
+      </c>
+      <c r="D73" s="27">
+        <v>45187.25</v>
+      </c>
+      <c r="E73" s="27">
+        <v>24978.205000000002</v>
+      </c>
+      <c r="F73" s="27">
+        <v>1206.4283333333301</v>
+      </c>
+      <c r="G73" s="27">
+        <v>4439.4423333333298</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B74" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C74" s="27">
+        <v>17344.975952380901</v>
+      </c>
+      <c r="D74" s="27">
+        <v>43765.5</v>
+      </c>
+      <c r="E74" s="27">
+        <v>17436.685000000001</v>
+      </c>
+      <c r="F74" s="27">
+        <v>-91.709047619047595</v>
+      </c>
+      <c r="G74" s="27">
+        <v>5561.7347142857097</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B75" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C75" s="27">
+        <v>14675.25</v>
+      </c>
+      <c r="D75" s="27">
+        <v>43711.75</v>
+      </c>
+      <c r="E75" s="27">
+        <v>14059.234</v>
+      </c>
+      <c r="F75" s="27">
+        <v>616.01599999999996</v>
+      </c>
+      <c r="G75" s="27">
+        <v>4156.8119999999999</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B76" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C76" s="27">
+        <v>12732.382521367501</v>
+      </c>
+      <c r="D76" s="27">
+        <v>32994</v>
+      </c>
+      <c r="E76" s="27">
+        <v>11901.606</v>
+      </c>
+      <c r="F76" s="27">
+        <v>830.77652136752101</v>
+      </c>
+      <c r="G76" s="27">
+        <v>3176.42741025641</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C77" s="27">
+        <v>15393.458333333299</v>
+      </c>
+      <c r="D77" s="27">
+        <v>45200.5</v>
+      </c>
+      <c r="E77" s="27">
+        <v>14560.361000000001</v>
+      </c>
+      <c r="F77" s="27">
+        <v>833.09733333333304</v>
+      </c>
+      <c r="G77" s="27">
+        <v>3177.0293333333302</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B78" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C78" s="27">
+        <v>20041.823055555498</v>
+      </c>
+      <c r="D78" s="27">
+        <v>42441.391666666597</v>
+      </c>
+      <c r="E78" s="27">
+        <v>18730.594000000001</v>
+      </c>
+      <c r="F78" s="27">
+        <v>1311.2290555555501</v>
+      </c>
+      <c r="G78" s="27">
+        <v>4124.4390555555501</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C79" s="27">
+        <v>21745.7359623015</v>
+      </c>
+      <c r="D79" s="27">
+        <v>60183</v>
+      </c>
+      <c r="E79" s="27">
+        <v>20322.233</v>
+      </c>
+      <c r="F79" s="27">
+        <v>1423.5029623015801</v>
+      </c>
+      <c r="G79" s="27">
+        <v>4790.4264345238098</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B80" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C80" s="27">
+        <v>12976.542847222199</v>
+      </c>
+      <c r="D80" s="27">
+        <v>58320</v>
+      </c>
+      <c r="E80" s="27">
+        <v>11702.883</v>
+      </c>
+      <c r="F80" s="27">
+        <v>1273.6598472222199</v>
+      </c>
+      <c r="G80" s="27">
+        <v>4108.2250694444401</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B81" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C81" s="27">
+        <v>14734.8082142857</v>
+      </c>
+      <c r="D81" s="27">
+        <v>60054</v>
+      </c>
+      <c r="E81" s="27">
+        <v>13404.362999999999</v>
+      </c>
+      <c r="F81" s="27">
+        <v>1330.4452142857101</v>
+      </c>
+      <c r="G81" s="27">
+        <v>5114.98332539682</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B82" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C82" s="27">
+        <v>13306.7438676075</v>
+      </c>
+      <c r="D82" s="27">
+        <v>43950.25</v>
+      </c>
+      <c r="E82" s="27">
+        <v>12138.563</v>
+      </c>
+      <c r="F82" s="27">
+        <v>1168.18086760752</v>
+      </c>
+      <c r="G82" s="27">
+        <v>3319.1394465548901</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B83" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C83" s="27">
+        <v>16860.8294444444</v>
+      </c>
+      <c r="D83" s="27">
+        <v>60241</v>
+      </c>
+      <c r="E83" s="27">
+        <v>15676.207</v>
+      </c>
+      <c r="F83" s="27">
+        <v>1184.6224444444399</v>
+      </c>
+      <c r="G83" s="27">
+        <v>3772.8731111111101</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B84" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C84" s="27">
+        <v>6313</v>
+      </c>
+      <c r="D84" s="27">
+        <v>14136</v>
+      </c>
+      <c r="E84" s="27">
+        <v>6712.4430000000002</v>
+      </c>
+      <c r="F84" s="27">
+        <v>-399.44299999999998</v>
+      </c>
+      <c r="G84" s="27">
+        <v>1257.8230000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B85" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C85" s="27">
+        <v>4771</v>
+      </c>
+      <c r="D85" s="27">
+        <v>12768</v>
+      </c>
+      <c r="E85" s="27">
+        <v>5574.32</v>
+      </c>
+      <c r="F85" s="27">
+        <v>-803.32</v>
+      </c>
+      <c r="G85" s="27">
+        <v>1043.778</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B86" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C86" s="27">
+        <v>5323.5</v>
+      </c>
+      <c r="D86" s="27">
+        <v>14117</v>
+      </c>
+      <c r="E86" s="27">
+        <v>5487.6130000000003</v>
+      </c>
+      <c r="F86" s="27">
+        <v>-164.113</v>
+      </c>
+      <c r="G86" s="27">
+        <v>517.20699999999999</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B87" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C87" s="27">
+        <v>4084.5</v>
+      </c>
+      <c r="D87" s="27">
+        <v>11889.75</v>
+      </c>
+      <c r="E87" s="27">
+        <v>3845.7109999999998</v>
+      </c>
+      <c r="F87" s="27">
+        <v>238.78899999999999</v>
+      </c>
+      <c r="G87" s="27">
+        <v>980.08299999999997</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B88" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C88" s="27">
+        <v>2854.25</v>
+      </c>
+      <c r="D88" s="27">
+        <v>13855.5</v>
+      </c>
+      <c r="E88" s="27">
+        <v>2625.7539999999999</v>
+      </c>
+      <c r="F88" s="27">
+        <v>228.49600000000001</v>
+      </c>
+      <c r="G88" s="27">
+        <v>834.53</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B89" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C89" s="27">
+        <v>2684</v>
+      </c>
+      <c r="D89" s="27">
+        <v>13680</v>
+      </c>
+      <c r="E89" s="27">
+        <v>2832.8040000000001</v>
+      </c>
+      <c r="F89" s="27">
+        <v>-148.804</v>
+      </c>
+      <c r="G89" s="27">
+        <v>920.59</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B90" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C90" s="27">
+        <v>2871.5</v>
+      </c>
+      <c r="D90" s="27">
+        <v>14136</v>
+      </c>
+      <c r="E90" s="27">
+        <v>3090.623</v>
+      </c>
+      <c r="F90" s="27">
+        <v>-219.12299999999999</v>
+      </c>
+      <c r="G90" s="27">
+        <v>972.85900000000004</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B91" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C91" s="27">
+        <v>30324.791666666599</v>
+      </c>
+      <c r="D91" s="27">
+        <v>71123.841666666602</v>
+      </c>
+      <c r="E91" s="27">
+        <v>28643.474999999999</v>
+      </c>
+      <c r="F91" s="27">
+        <v>1681.31666666666</v>
+      </c>
+      <c r="G91" s="27">
+        <v>5577.5306666666602</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B92" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C92" s="27">
+        <v>25879.508333333299</v>
+      </c>
+      <c r="D92" s="27">
+        <v>70701.766666666605</v>
+      </c>
+      <c r="E92" s="27">
+        <v>23893.307000000001</v>
+      </c>
+      <c r="F92" s="27">
+        <v>1986.20133333333</v>
+      </c>
+      <c r="G92" s="27">
+        <v>5051.1466666666602</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B93" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C93" s="27">
+        <v>29006.3</v>
+      </c>
+      <c r="D93" s="27">
+        <v>71619.899999999994</v>
+      </c>
+      <c r="E93" s="27">
+        <v>26563.557000000001</v>
+      </c>
+      <c r="F93" s="27">
+        <v>2442.7429999999999</v>
+      </c>
+      <c r="G93" s="27">
+        <v>6067.9583333333303</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B94" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C94" s="27">
+        <v>23316.6</v>
+      </c>
+      <c r="D94" s="27">
+        <v>73537.600000000006</v>
+      </c>
+      <c r="E94" s="27">
+        <v>22298.042000000001</v>
+      </c>
+      <c r="F94" s="27">
+        <v>1018.558</v>
+      </c>
+      <c r="G94" s="27">
+        <v>5039.0119999999997</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B95" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C95" s="27">
+        <v>14421.291666666601</v>
+      </c>
+      <c r="D95" s="27">
+        <v>76207.233333333294</v>
+      </c>
+      <c r="E95" s="27">
+        <v>14093.192999999999</v>
+      </c>
+      <c r="F95" s="27">
+        <v>328.09866666666602</v>
+      </c>
+      <c r="G95" s="27">
+        <v>4485.8373333333302</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B96" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C96" s="27">
+        <v>12144.833333333299</v>
+      </c>
+      <c r="D96" s="27">
+        <v>59074.266666666597</v>
+      </c>
+      <c r="E96" s="27">
+        <v>11466.929</v>
+      </c>
+      <c r="F96" s="27">
+        <v>677.90433333333306</v>
+      </c>
+      <c r="G96" s="27">
+        <v>3763.0590000000002</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B97" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C97" s="27">
+        <v>9442.75</v>
+      </c>
+      <c r="D97" s="27">
+        <v>63690.233333333301</v>
+      </c>
+      <c r="E97" s="27">
+        <v>9912.3259999999991</v>
+      </c>
+      <c r="F97" s="27">
+        <v>-469.57600000000002</v>
+      </c>
+      <c r="G97" s="27">
+        <v>3157.9893333333298</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B98" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C98" s="27">
+        <v>11124.5</v>
+      </c>
+      <c r="D98" s="27">
+        <v>25609</v>
+      </c>
+      <c r="E98" s="27">
+        <v>10327.289000000001</v>
+      </c>
+      <c r="F98" s="27">
+        <v>797.21100000000001</v>
+      </c>
+      <c r="G98" s="27">
+        <v>2511.9470000000001</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B99" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C99" s="27">
+        <v>9302.75</v>
+      </c>
+      <c r="D99" s="27">
+        <v>22717.883333333299</v>
+      </c>
+      <c r="E99" s="27">
+        <v>8979.2710000000006</v>
+      </c>
+      <c r="F99" s="27">
+        <v>323.47899999999998</v>
+      </c>
+      <c r="G99" s="27">
+        <v>2081.1750000000002</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B100" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C100" s="27">
+        <v>12735.75</v>
+      </c>
+      <c r="D100" s="27">
+        <v>25614.5</v>
+      </c>
+      <c r="E100" s="27">
+        <v>12319.456</v>
+      </c>
+      <c r="F100" s="27">
+        <v>416.29399999999998</v>
+      </c>
+      <c r="G100" s="27">
+        <v>2184.41</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B101" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C101" s="27">
+        <v>8971.1836111111097</v>
+      </c>
+      <c r="D101" s="27">
+        <v>24940</v>
+      </c>
+      <c r="E101" s="27">
+        <v>8962.9930000000004</v>
+      </c>
+      <c r="F101" s="27">
+        <v>8.1906111111111102</v>
+      </c>
+      <c r="G101" s="27">
+        <v>2218.5779444444402</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B102" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C102" s="27">
+        <v>5927</v>
+      </c>
+      <c r="D102" s="27">
+        <v>25868.75</v>
+      </c>
+      <c r="E102" s="27">
+        <v>5925.7179999999998</v>
+      </c>
+      <c r="F102" s="27">
+        <v>1.28199999999998</v>
+      </c>
+      <c r="G102" s="27">
+        <v>1898.7919999999999</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B103" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C103" s="27">
+        <v>7649.3225000000002</v>
+      </c>
+      <c r="D103" s="27">
+        <v>24919.75</v>
+      </c>
+      <c r="E103" s="27">
+        <v>7273.28</v>
+      </c>
+      <c r="F103" s="27">
+        <v>376.04250000000002</v>
+      </c>
+      <c r="G103" s="27">
+        <v>2006.0582777777699</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B104" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C104" s="27">
+        <v>6065.7063888888797</v>
+      </c>
+      <c r="D104" s="27">
+        <v>25859.5</v>
+      </c>
+      <c r="E104" s="27">
+        <v>5849.3779999999997</v>
+      </c>
+      <c r="F104" s="27">
+        <v>216.32838888888801</v>
+      </c>
+      <c r="G104" s="27">
+        <v>1596.51561111111</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B105" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C105" s="27">
+        <v>9126.7099999999991</v>
+      </c>
+      <c r="D105" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E105" s="27">
+        <v>10587.587</v>
+      </c>
+      <c r="F105" s="27">
+        <v>-1460.877</v>
+      </c>
+      <c r="G105" s="27">
+        <v>2704.3229999999999</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B106" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C106" s="27">
+        <v>7368.5</v>
+      </c>
+      <c r="D106" s="27">
+        <v>16800</v>
+      </c>
+      <c r="E106" s="27">
+        <v>8096.1549999999997</v>
+      </c>
+      <c r="F106" s="27">
+        <v>-727.65499999999997</v>
+      </c>
+      <c r="G106" s="27">
+        <v>2095.2649999999999</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B107" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C107" s="27">
+        <v>7851.5</v>
+      </c>
+      <c r="D107" s="27">
+        <v>18575</v>
+      </c>
+      <c r="E107" s="27">
+        <v>9490.91</v>
+      </c>
+      <c r="F107" s="27">
+        <v>-1639.41</v>
+      </c>
+      <c r="G107" s="27">
+        <v>2696.7739999999999</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B108" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C108" s="27">
+        <v>6187.5608333333303</v>
+      </c>
+      <c r="D108" s="27">
+        <v>18000</v>
+      </c>
+      <c r="E108" s="27">
+        <v>7222.0479999999998</v>
+      </c>
+      <c r="F108" s="27">
+        <v>-1034.48716666666</v>
+      </c>
+      <c r="G108" s="27">
+        <v>2085.50027777777</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B109" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C109" s="27">
+        <v>4547.5</v>
+      </c>
+      <c r="D109" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E109" s="27">
+        <v>4516.3620000000001</v>
+      </c>
+      <c r="F109" s="27">
+        <v>31.137999999999899</v>
+      </c>
+      <c r="G109" s="27">
+        <v>1403.7360000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B110" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C110" s="27">
+        <v>5071.4280555555497</v>
+      </c>
+      <c r="D110" s="27">
+        <v>18000</v>
+      </c>
+      <c r="E110" s="27">
+        <v>5328.9740000000002</v>
+      </c>
+      <c r="F110" s="27">
+        <v>-257.54594444444399</v>
+      </c>
+      <c r="G110" s="27">
+        <v>1501.41016666666</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B111" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C111" s="27">
+        <v>3327.5</v>
+      </c>
+      <c r="D111" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E111" s="27">
+        <v>3309.14</v>
+      </c>
+      <c r="F111" s="27">
+        <v>18.3599999999999</v>
+      </c>
+      <c r="G111" s="27">
+        <v>1304.174</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B112" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C112" s="27">
+        <v>14554.801666666601</v>
+      </c>
+      <c r="D112" s="27">
+        <v>35484.591666666602</v>
+      </c>
+      <c r="E112" s="27">
+        <v>15157.537</v>
+      </c>
+      <c r="F112" s="27">
+        <v>-602.73533333333296</v>
+      </c>
+      <c r="G112" s="27">
+        <v>3715.45722222222</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B113" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C113" s="27">
+        <v>11062.981111111099</v>
+      </c>
+      <c r="D113" s="27">
+        <v>28905.983333333301</v>
+      </c>
+      <c r="E113" s="27">
+        <v>11906.47</v>
+      </c>
+      <c r="F113" s="27">
+        <v>-843.48888888888803</v>
+      </c>
+      <c r="G113" s="27">
+        <v>3257.5915555555498</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B114" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C114" s="27">
+        <v>7157.07944444444</v>
+      </c>
+      <c r="D114" s="27">
+        <v>37936.133333333302</v>
+      </c>
+      <c r="E114" s="27">
+        <v>7384.049</v>
+      </c>
+      <c r="F114" s="27">
+        <v>-226.96955555555499</v>
+      </c>
+      <c r="G114" s="27">
+        <v>2543.5253333333299</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B115" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C115" s="27">
+        <v>5923.5883333333304</v>
+      </c>
+      <c r="D115" s="27">
+        <v>35931.783333333296</v>
+      </c>
+      <c r="E115" s="27">
+        <v>6324.4589999999998</v>
+      </c>
+      <c r="F115" s="27">
+        <v>-400.87066666666601</v>
+      </c>
+      <c r="G115" s="27">
+        <v>2163.70033333333</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B116" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C116" s="27">
+        <v>7852.2911111111098</v>
+      </c>
+      <c r="D116" s="27">
+        <v>37051.5</v>
+      </c>
+      <c r="E116" s="27">
+        <v>8147.1909999999998</v>
+      </c>
+      <c r="F116" s="27">
+        <v>-294.89988888888797</v>
+      </c>
+      <c r="G116" s="27">
+        <v>2510.8262222222202</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B117" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C117" s="27">
+        <v>4431.5322222222203</v>
+      </c>
+      <c r="D117" s="27">
+        <v>35557</v>
+      </c>
+      <c r="E117" s="27">
+        <v>4505.8980000000001</v>
+      </c>
+      <c r="F117" s="27">
+        <v>-74.365777777777794</v>
+      </c>
+      <c r="G117" s="27">
+        <v>1887.4929999999999</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B118" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C118" s="27">
+        <v>6546.3913888888801</v>
+      </c>
+      <c r="D118" s="27">
+        <v>37622.5</v>
+      </c>
+      <c r="E118" s="27">
+        <v>6844.8980000000001</v>
+      </c>
+      <c r="F118" s="27">
+        <v>-298.506611111111</v>
+      </c>
+      <c r="G118" s="27">
+        <v>2256.8882777777699</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B119" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C119" s="27">
+        <v>12491.2</v>
+      </c>
+      <c r="D119" s="27">
+        <v>18711.966666666602</v>
+      </c>
+      <c r="E119" s="27">
+        <v>11496.441000000001</v>
+      </c>
+      <c r="F119" s="27">
+        <v>994.75900000000001</v>
+      </c>
+      <c r="G119" s="27">
+        <v>1918.6296666666599</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B120" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C120" s="27">
+        <v>10543.25</v>
+      </c>
+      <c r="D120" s="27">
+        <v>17247.016666666601</v>
+      </c>
+      <c r="E120" s="27">
+        <v>9832.0820000000003</v>
+      </c>
+      <c r="F120" s="27">
+        <v>711.16800000000001</v>
+      </c>
+      <c r="G120" s="27">
+        <v>1560.9839999999999</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B121" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C121" s="27">
+        <v>7091.1666666666597</v>
+      </c>
+      <c r="D121" s="27">
+        <v>14865.983333333301</v>
+      </c>
+      <c r="E121" s="27">
+        <v>6865.5820000000003</v>
+      </c>
+      <c r="F121" s="27">
+        <v>225.58466666666601</v>
+      </c>
+      <c r="G121" s="27">
+        <v>1561.15466666666</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B122" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C122" s="27">
+        <v>6789.3833333333296</v>
+      </c>
+      <c r="D122" s="27">
+        <v>18471</v>
+      </c>
+      <c r="E122" s="27">
+        <v>6548.0969999999998</v>
+      </c>
+      <c r="F122" s="27">
+        <v>241.286333333333</v>
+      </c>
+      <c r="G122" s="27">
+        <v>1892.075</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B123" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C123" s="27">
+        <v>5367.2083333333303</v>
+      </c>
+      <c r="D123" s="27">
+        <v>18849</v>
+      </c>
+      <c r="E123" s="27">
+        <v>5319.24</v>
+      </c>
+      <c r="F123" s="27">
+        <v>47.968333333333298</v>
+      </c>
+      <c r="G123" s="27">
+        <v>1792.4770000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B124" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C124" s="27">
+        <v>4015.3333333333298</v>
+      </c>
+      <c r="D124" s="27">
+        <v>18627.016666666601</v>
+      </c>
+      <c r="E124" s="27">
+        <v>4055.9229999999998</v>
+      </c>
+      <c r="F124" s="27">
+        <v>-40.589666666666602</v>
+      </c>
+      <c r="G124" s="27">
+        <v>1524.4543333333299</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B125" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C125" s="27">
+        <v>4367.4333333333298</v>
+      </c>
+      <c r="D125" s="27">
+        <v>19009</v>
+      </c>
+      <c r="E125" s="27">
+        <v>4321.3860000000004</v>
+      </c>
+      <c r="F125" s="27">
+        <v>46.047333333333299</v>
+      </c>
+      <c r="G125" s="27">
+        <v>1454.8520000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B126" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C126" s="27">
+        <v>69563.333333333299</v>
+      </c>
+      <c r="D126" s="27">
+        <v>93744</v>
+      </c>
+      <c r="E126" s="27">
+        <v>69276.694000000003</v>
+      </c>
+      <c r="F126" s="27">
+        <v>286.63933333333398</v>
+      </c>
+      <c r="G126" s="27">
+        <v>6447.9686666666603</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B127" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C127" s="27">
+        <v>56968.091666666602</v>
+      </c>
+      <c r="D127" s="27">
+        <v>84672</v>
+      </c>
+      <c r="E127" s="27">
+        <v>56406.792000000001</v>
+      </c>
+      <c r="F127" s="27">
+        <v>561.29966666666701</v>
+      </c>
+      <c r="G127" s="27">
+        <v>6944.1016666666601</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B128" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C128" s="27">
+        <v>56992.158311111103</v>
+      </c>
+      <c r="D128" s="27">
+        <v>93464</v>
+      </c>
+      <c r="E128" s="27">
+        <v>54843.847999999998</v>
+      </c>
+      <c r="F128" s="27">
+        <v>2148.31031111111</v>
+      </c>
+      <c r="G128" s="27">
+        <v>9395.9976888888796</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B129" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C129" s="27">
+        <v>45051.341666666602</v>
+      </c>
+      <c r="D129" s="27">
+        <v>90370</v>
+      </c>
+      <c r="E129" s="27">
+        <v>43825.589</v>
+      </c>
+      <c r="F129" s="27">
+        <v>1225.7526666666599</v>
+      </c>
+      <c r="G129" s="27">
+        <v>8149.4946666666601</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B130" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C130" s="27">
+        <v>34895.083333333299</v>
+      </c>
+      <c r="D130" s="27">
+        <v>93744</v>
+      </c>
+      <c r="E130" s="27">
+        <v>35262.877999999997</v>
+      </c>
+      <c r="F130" s="27">
+        <v>-367.79466666666599</v>
+      </c>
+      <c r="G130" s="27">
+        <v>8060.826</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B131" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C131" s="27">
+        <v>23530.916666666599</v>
+      </c>
+      <c r="D131" s="27">
+        <v>90720</v>
+      </c>
+      <c r="E131" s="27">
+        <v>25542.555</v>
+      </c>
+      <c r="F131" s="27">
+        <v>-2011.6383333333299</v>
+      </c>
+      <c r="G131" s="27">
+        <v>8244.8516666666601</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B132" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C132" s="27">
+        <v>21712.9375</v>
+      </c>
+      <c r="D132" s="27">
+        <v>92800.8</v>
+      </c>
+      <c r="E132" s="27">
+        <v>23528.66</v>
+      </c>
+      <c r="F132" s="27">
+        <v>-1815.7225000000001</v>
+      </c>
+      <c r="G132" s="27">
+        <v>7344.2688333333299</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B133" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C133" s="27">
+        <v>36571.675000000003</v>
+      </c>
+      <c r="D133" s="27">
+        <v>51837.599999999999</v>
+      </c>
+      <c r="E133" s="27">
+        <v>36875.803</v>
+      </c>
+      <c r="F133" s="27">
+        <v>-304.12799999999999</v>
+      </c>
+      <c r="G133" s="27">
+        <v>4082.22933333333</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B134" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C134" s="27">
+        <v>25618.9</v>
+      </c>
+      <c r="D134" s="27">
+        <v>44306.616666666603</v>
+      </c>
+      <c r="E134" s="27">
+        <v>26803.375</v>
+      </c>
+      <c r="F134" s="27">
+        <v>-1184.4749999999999</v>
+      </c>
+      <c r="G134" s="27">
+        <v>4783.5110000000004</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B135" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C135" s="27">
+        <v>59254.395821111102</v>
+      </c>
+      <c r="D135" s="27">
+        <v>93618</v>
+      </c>
+      <c r="E135" s="27">
+        <v>58612.521999999997</v>
+      </c>
+      <c r="F135" s="27">
+        <v>641.87382111111106</v>
+      </c>
+      <c r="G135" s="27">
+        <v>9071.7495108333296</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B136" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C136" s="27">
+        <v>44361.783333333296</v>
+      </c>
+      <c r="D136" s="27">
+        <v>90720</v>
+      </c>
+      <c r="E136" s="27">
+        <v>44430.614000000001</v>
+      </c>
+      <c r="F136" s="27">
+        <v>-68.830666666666303</v>
+      </c>
+      <c r="G136" s="27">
+        <v>7918.0039999999999</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B137" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C137" s="27">
+        <v>34824.216666666602</v>
+      </c>
+      <c r="D137" s="27">
+        <v>93044</v>
+      </c>
+      <c r="E137" s="27">
+        <v>36019.877</v>
+      </c>
+      <c r="F137" s="27">
+        <v>-1195.6603333333301</v>
+      </c>
+      <c r="G137" s="27">
+        <v>8896.2183333333305</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B138" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C138" s="27">
+        <v>21861.091666666602</v>
+      </c>
+      <c r="D138" s="27">
+        <v>85760.5</v>
+      </c>
+      <c r="E138" s="27">
+        <v>24031.987000000001</v>
+      </c>
+      <c r="F138" s="27">
+        <v>-2170.8953333333302</v>
+      </c>
+      <c r="G138" s="27">
+        <v>7961.7746666666599</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B139" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C139" s="27">
+        <v>23302.891666666601</v>
+      </c>
+      <c r="D139" s="27">
+        <v>93282</v>
+      </c>
+      <c r="E139" s="27">
+        <v>25367.063999999998</v>
+      </c>
+      <c r="F139" s="27">
+        <v>-2064.1723333333298</v>
+      </c>
+      <c r="G139" s="27">
+        <v>8046.8323333333301</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B140" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C140" s="27">
+        <v>93321.958333333299</v>
+      </c>
+      <c r="D140" s="27">
+        <v>124344.5</v>
+      </c>
+      <c r="E140" s="27">
+        <v>90558.975999999995</v>
+      </c>
+      <c r="F140" s="27">
+        <v>2762.9823333333302</v>
+      </c>
+      <c r="G140" s="27">
+        <v>8632.2656666666608</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B141" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C141" s="27">
+        <v>75269.783333333296</v>
+      </c>
+      <c r="D141" s="27">
+        <v>112896</v>
+      </c>
+      <c r="E141" s="27">
+        <v>73618.326000000001</v>
+      </c>
+      <c r="F141" s="27">
+        <v>1651.4573333333301</v>
+      </c>
+      <c r="G141" s="27">
+        <v>7498.8739999999998</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B142" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C142" s="27">
+        <v>73395.741622083297</v>
+      </c>
+      <c r="D142" s="27">
+        <v>124824</v>
+      </c>
+      <c r="E142" s="27">
+        <v>72119.683000000005</v>
+      </c>
+      <c r="F142" s="27">
+        <v>1276.05862208333</v>
+      </c>
+      <c r="G142" s="27">
+        <v>11033.148622083299</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B143" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C143" s="27">
+        <v>58167.724999999999</v>
+      </c>
+      <c r="D143" s="27">
+        <v>120960</v>
+      </c>
+      <c r="E143" s="27">
+        <v>58887.892</v>
+      </c>
+      <c r="F143" s="27">
+        <v>-720.16699999999901</v>
+      </c>
+      <c r="G143" s="27">
+        <v>10504.2596666666</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B144" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C144" s="27">
+        <v>44653.354166666599</v>
+      </c>
+      <c r="D144" s="27">
+        <v>123991</v>
+      </c>
+      <c r="E144" s="27">
+        <v>46835.540999999997</v>
+      </c>
+      <c r="F144" s="27">
+        <v>-2182.18683333333</v>
+      </c>
+      <c r="G144" s="27">
+        <v>10902.191500000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B145" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C145" s="27">
+        <v>28094.95</v>
+      </c>
+      <c r="D145" s="27">
+        <v>120960</v>
+      </c>
+      <c r="E145" s="27">
+        <v>31813.346000000001</v>
+      </c>
+      <c r="F145" s="27">
+        <v>-3718.3960000000002</v>
+      </c>
+      <c r="G145" s="27">
+        <v>10310.11</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B146" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C146" s="27">
+        <v>27978.458329444398</v>
+      </c>
+      <c r="D146" s="27">
+        <v>123555.83333333299</v>
+      </c>
+      <c r="E146" s="27">
+        <v>29511.465</v>
+      </c>
+      <c r="F146" s="27">
+        <v>-1533.00667055555</v>
+      </c>
+      <c r="G146" s="27">
+        <v>8040.9346705555499</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B147" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C147" s="27">
+        <v>63763.541666666599</v>
+      </c>
+      <c r="D147" s="27">
+        <v>91127.166666666599</v>
+      </c>
+      <c r="E147" s="27">
+        <v>62288.156000000003</v>
+      </c>
+      <c r="F147" s="27">
+        <v>1475.38566666666</v>
+      </c>
+      <c r="G147" s="27">
+        <v>6534.7290000000003</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B148" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C148" s="27">
+        <v>41570.308333333298</v>
+      </c>
+      <c r="D148" s="27">
+        <v>70710.616666666596</v>
+      </c>
+      <c r="E148" s="27">
+        <v>42483.612000000001</v>
+      </c>
+      <c r="F148" s="27">
+        <v>-913.303666666666</v>
+      </c>
+      <c r="G148" s="27">
+        <v>6081.7456666666603</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B149" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C149" s="27">
+        <v>74548.170821874999</v>
+      </c>
+      <c r="D149" s="27">
+        <v>124824</v>
+      </c>
+      <c r="E149" s="27">
+        <v>73166.585000000006</v>
+      </c>
+      <c r="F149" s="27">
+        <v>1381.585821875</v>
+      </c>
+      <c r="G149" s="27">
+        <v>11595.4561764583</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B150" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C150" s="27">
+        <v>57087.208333333299</v>
+      </c>
+      <c r="D150" s="27">
+        <v>120697.5</v>
+      </c>
+      <c r="E150" s="27">
+        <v>57017.641000000003</v>
+      </c>
+      <c r="F150" s="27">
+        <v>69.567333333333593</v>
+      </c>
+      <c r="G150" s="27">
+        <v>10680.1913333333</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B151" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C151" s="27">
+        <v>44301.545833333301</v>
+      </c>
+      <c r="D151" s="27">
+        <v>124344.5</v>
+      </c>
+      <c r="E151" s="27">
+        <v>47100.523999999998</v>
+      </c>
+      <c r="F151" s="27">
+        <v>-2798.9781666666599</v>
+      </c>
+      <c r="G151" s="27">
+        <v>11347.4421666666</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B152" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C152" s="27">
+        <v>27720.308333333302</v>
+      </c>
+      <c r="D152" s="27">
+        <v>113611.983333333</v>
+      </c>
+      <c r="E152" s="27">
+        <v>30735.171999999999</v>
+      </c>
+      <c r="F152" s="27">
+        <v>-3014.8636666666598</v>
+      </c>
+      <c r="G152" s="27">
+        <v>9972.3330000000005</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B153" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C153" s="27">
+        <v>27515.8916561111</v>
+      </c>
+      <c r="D153" s="27">
+        <v>118240.96666666601</v>
+      </c>
+      <c r="E153" s="27">
+        <v>32254.136999999999</v>
+      </c>
+      <c r="F153" s="27">
+        <v>-4738.2453438888797</v>
+      </c>
+      <c r="G153" s="27">
+        <v>9481.4093438888794</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B154" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C154" s="27">
+        <v>24688.233333333301</v>
+      </c>
+      <c r="D154" s="27">
+        <v>81096</v>
+      </c>
+      <c r="E154" s="27">
+        <v>29755.346000000001</v>
+      </c>
+      <c r="F154" s="27">
+        <v>-5067.1126666666596</v>
+      </c>
+      <c r="G154" s="27">
+        <v>11695.5793333333</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B155" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C155" s="27">
+        <v>26013</v>
+      </c>
+      <c r="D155" s="27">
+        <v>73248</v>
+      </c>
+      <c r="E155" s="27">
+        <v>24137.156999999999</v>
+      </c>
+      <c r="F155" s="27">
+        <v>1875.8430000000001</v>
+      </c>
+      <c r="G155" s="27">
+        <v>8750.5010000000002</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B156" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C156" s="27">
+        <v>30979.183333333302</v>
+      </c>
+      <c r="D156" s="27">
+        <v>80987</v>
+      </c>
+      <c r="E156" s="27">
+        <v>29704.087</v>
+      </c>
+      <c r="F156" s="27">
+        <v>1275.09633333333</v>
+      </c>
+      <c r="G156" s="27">
+        <v>8556.2803333333304</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B157" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C157" s="27">
+        <v>21963.825000000001</v>
+      </c>
+      <c r="D157" s="27">
+        <v>78480</v>
+      </c>
+      <c r="E157" s="27">
+        <v>19849.998</v>
+      </c>
+      <c r="F157" s="27">
+        <v>2113.8270000000002</v>
+      </c>
+      <c r="G157" s="27">
+        <v>8153.1130000000003</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B158" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C158" s="27">
+        <v>16733.5</v>
+      </c>
+      <c r="D158" s="27">
+        <v>81096</v>
+      </c>
+      <c r="E158" s="27">
+        <v>14748.312</v>
+      </c>
+      <c r="F158" s="27">
+        <v>1985.1880000000001</v>
+      </c>
+      <c r="G158" s="27">
+        <v>5935.7380000000003</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B159" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C159" s="27">
+        <v>14911.025</v>
+      </c>
+      <c r="D159" s="27">
+        <v>78480</v>
+      </c>
+      <c r="E159" s="27">
+        <v>13725.941999999999</v>
+      </c>
+      <c r="F159" s="27">
+        <v>1185.0830000000001</v>
+      </c>
+      <c r="G159" s="27">
+        <v>5599.5843333333296</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B160" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C160" s="27">
+        <v>15256.9083333333</v>
+      </c>
+      <c r="D160" s="27">
+        <v>81096</v>
+      </c>
+      <c r="E160" s="27">
+        <v>13466.286</v>
+      </c>
+      <c r="F160" s="27">
+        <v>1790.6223333333301</v>
+      </c>
+      <c r="G160" s="27">
+        <v>5414.8923333333296</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B161" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C161" s="27">
+        <v>8120.1666666666597</v>
+      </c>
+      <c r="D161" s="27">
+        <v>18342.366666666599</v>
+      </c>
+      <c r="E161" s="27">
+        <v>7738.9290000000001</v>
+      </c>
+      <c r="F161" s="27">
+        <v>381.23766666666597</v>
+      </c>
+      <c r="G161" s="27">
+        <v>1748.0416666666599</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B162" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C162" s="27">
+        <v>5766.9166666666597</v>
+      </c>
+      <c r="D162" s="27">
+        <v>17365.650000000001</v>
+      </c>
+      <c r="E162" s="27">
+        <v>5636.6260000000002</v>
+      </c>
+      <c r="F162" s="27">
+        <v>130.290666666666</v>
+      </c>
+      <c r="G162" s="27">
+        <v>1787.99866666666</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B163" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C163" s="27">
+        <v>5557.95</v>
+      </c>
+      <c r="D163" s="27">
+        <v>18020.8166666666</v>
+      </c>
+      <c r="E163" s="27">
+        <v>5381.692</v>
+      </c>
+      <c r="F163" s="27">
+        <v>176.25800000000001</v>
+      </c>
+      <c r="G163" s="27">
+        <v>1880.4066666666599</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B164" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C164" s="27">
+        <v>4050.6083333333299</v>
+      </c>
+      <c r="D164" s="27">
+        <v>18340.683333333302</v>
+      </c>
+      <c r="E164" s="27">
+        <v>4127.9390000000003</v>
+      </c>
+      <c r="F164" s="27">
+        <v>-77.330666666666602</v>
+      </c>
+      <c r="G164" s="27">
+        <v>1459.616</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B165" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C165" s="27">
+        <v>4285.3249999999998</v>
+      </c>
+      <c r="D165" s="27">
+        <v>17644.099999999999</v>
+      </c>
+      <c r="E165" s="27">
+        <v>4614.3490000000002</v>
+      </c>
+      <c r="F165" s="27">
+        <v>-329.024</v>
+      </c>
+      <c r="G165" s="27">
+        <v>1520.6086666666599</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B166" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C166" s="27">
+        <v>3166.1750000000002</v>
+      </c>
+      <c r="D166" s="27">
+        <v>18058</v>
+      </c>
+      <c r="E166" s="27">
+        <v>3454.99</v>
+      </c>
+      <c r="F166" s="27">
+        <v>-288.815</v>
+      </c>
+      <c r="G166" s="27">
+        <v>1486.3223333333301</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B167" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C167" s="27">
+        <v>4018.05</v>
+      </c>
+      <c r="D167" s="27">
+        <v>19302.933333333302</v>
+      </c>
+      <c r="E167" s="27">
+        <v>4280.0820000000003</v>
+      </c>
+      <c r="F167" s="27">
+        <v>-262.03199999999998</v>
+      </c>
+      <c r="G167" s="27">
+        <v>1557.6859999999999</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B168" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C168" s="27">
+        <v>26397.775000000001</v>
+      </c>
+      <c r="D168" s="27">
+        <v>80352</v>
+      </c>
+      <c r="E168" s="27">
+        <v>26991.131000000001</v>
+      </c>
+      <c r="F168" s="27">
+        <v>-593.35599999999897</v>
+      </c>
+      <c r="G168" s="27">
+        <v>8580.75133333333</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B169" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C169" s="27">
+        <v>24029.883333333299</v>
+      </c>
+      <c r="D169" s="27">
+        <v>72575.933333333305</v>
+      </c>
+      <c r="E169" s="27">
+        <v>25154.248</v>
+      </c>
+      <c r="F169" s="27">
+        <v>-1124.36466666666</v>
+      </c>
+      <c r="G169" s="27">
+        <v>7520.6433333333298</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B170" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C170" s="27">
+        <v>20926.4083333333</v>
+      </c>
+      <c r="D170" s="27">
+        <v>80244</v>
+      </c>
+      <c r="E170" s="27">
+        <v>22553.775000000001</v>
+      </c>
+      <c r="F170" s="27">
+        <v>-1627.36666666666</v>
+      </c>
+      <c r="G170" s="27">
+        <v>6569.1186666666599</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B171" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C171" s="27">
+        <v>16568.041666666599</v>
+      </c>
+      <c r="D171" s="27">
+        <v>77760</v>
+      </c>
+      <c r="E171" s="27">
+        <v>17592.95</v>
+      </c>
+      <c r="F171" s="27">
+        <v>-1024.9083333333299</v>
+      </c>
+      <c r="G171" s="27">
+        <v>6978.7629999999999</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B172" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C172" s="27">
+        <v>21389.174999999999</v>
+      </c>
+      <c r="D172" s="27">
+        <v>80082</v>
+      </c>
+      <c r="E172" s="27">
+        <v>20249.763999999999</v>
+      </c>
+      <c r="F172" s="27">
+        <v>1139.4110000000001</v>
+      </c>
+      <c r="G172" s="27">
+        <v>7368.3563333333304</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B173" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C173" s="27">
+        <v>15068.924999999999</v>
+      </c>
+      <c r="D173" s="27">
+        <v>77760</v>
+      </c>
+      <c r="E173" s="27">
+        <v>16294.25</v>
+      </c>
+      <c r="F173" s="27">
+        <v>-1225.32499999999</v>
+      </c>
+      <c r="G173" s="27">
+        <v>6316.0889999999999</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B174" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C174" s="27">
+        <v>16087.483333333301</v>
+      </c>
+      <c r="D174" s="27">
+        <v>76282.483333333294</v>
+      </c>
+      <c r="E174" s="27">
+        <v>16509.895</v>
+      </c>
+      <c r="F174" s="27">
+        <v>-422.41166666666601</v>
+      </c>
+      <c r="G174" s="27">
+        <v>4890.1323333333303</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B175" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C175" s="27">
+        <v>12341.594444444399</v>
+      </c>
+      <c r="D175" s="27">
+        <v>26040</v>
+      </c>
+      <c r="E175" s="27">
+        <v>11463.82</v>
+      </c>
+      <c r="F175" s="27">
+        <v>877.77444444444404</v>
+      </c>
+      <c r="G175" s="27">
+        <v>2039.0824444444399</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B176" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C176" s="27">
+        <v>9438.2297222222205</v>
+      </c>
+      <c r="D176" s="27">
+        <v>23520</v>
+      </c>
+      <c r="E176" s="27">
+        <v>9116.8179999999993</v>
+      </c>
+      <c r="F176" s="27">
+        <v>321.41172222222201</v>
+      </c>
+      <c r="G176" s="27">
+        <v>2048.3312777777701</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B177" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C177" s="27">
+        <v>10830.147499999999</v>
+      </c>
+      <c r="D177" s="27">
+        <v>26005</v>
+      </c>
+      <c r="E177" s="27">
+        <v>11158.800999999999</v>
+      </c>
+      <c r="F177" s="27">
+        <v>-328.65350000000001</v>
+      </c>
+      <c r="G177" s="27">
+        <v>2443.6333888888798</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B178" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C178" s="27">
+        <v>6776.8402777777701</v>
+      </c>
+      <c r="D178" s="27">
+        <v>25200</v>
+      </c>
+      <c r="E178" s="27">
+        <v>7256.8819999999996</v>
+      </c>
+      <c r="F178" s="27">
+        <v>-480.04172222222201</v>
+      </c>
+      <c r="G178" s="27">
+        <v>2009.0671666666599</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B179" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C179" s="27">
+        <v>5851.3533333333298</v>
+      </c>
+      <c r="D179" s="27">
+        <v>26040</v>
+      </c>
+      <c r="E179" s="27">
+        <v>6340.5529999999999</v>
+      </c>
+      <c r="F179" s="27">
+        <v>-489.19966666666602</v>
+      </c>
+      <c r="G179" s="27">
+        <v>1911.01966666666</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B180" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C180" s="27">
+        <v>4381.6061111111103</v>
+      </c>
+      <c r="D180" s="27">
+        <v>25200</v>
+      </c>
+      <c r="E180" s="27">
+        <v>4658.04</v>
+      </c>
+      <c r="F180" s="27">
+        <v>-276.43388888888802</v>
+      </c>
+      <c r="G180" s="27">
+        <v>1617.5002222222199</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B181" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C181" s="27">
+        <v>4975.9177777777704</v>
+      </c>
+      <c r="D181" s="27">
+        <v>26040</v>
+      </c>
+      <c r="E181" s="27">
+        <v>4043.2109999999998</v>
+      </c>
+      <c r="F181" s="27">
+        <v>932.70677777777701</v>
+      </c>
+      <c r="G181" s="27">
+        <v>1992.47922222222</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B182" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C182" s="27">
+        <v>23502.75</v>
+      </c>
+      <c r="D182" s="27">
+        <v>39193.5</v>
+      </c>
+      <c r="E182" s="27">
+        <v>21536.308000000001</v>
+      </c>
+      <c r="F182" s="27">
+        <v>1966.442</v>
+      </c>
+      <c r="G182" s="27">
+        <v>3567.6260000000002</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B183" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C183" s="27">
+        <v>18938.25</v>
+      </c>
+      <c r="D183" s="27">
+        <v>35385.5</v>
+      </c>
+      <c r="E183" s="27">
+        <v>18302.019</v>
+      </c>
+      <c r="F183" s="27">
+        <v>636.23099999999999</v>
+      </c>
+      <c r="G183" s="27">
+        <v>3471.0410000000002</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B184" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C184" s="27">
+        <v>19026</v>
+      </c>
+      <c r="D184" s="27">
+        <v>39379</v>
+      </c>
+      <c r="E184" s="27">
+        <v>18274.955000000002</v>
+      </c>
+      <c r="F184" s="27">
+        <v>751.04499999999996</v>
+      </c>
+      <c r="G184" s="27">
+        <v>3517.2330000000002</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B185" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C185" s="27">
+        <v>15251.4480555555</v>
+      </c>
+      <c r="D185" s="27">
+        <v>36464</v>
+      </c>
+      <c r="E185" s="27">
+        <v>14761.843000000001</v>
+      </c>
+      <c r="F185" s="27">
+        <v>489.605055555555</v>
+      </c>
+      <c r="G185" s="27">
+        <v>3250.9769444444401</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B186" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C186" s="27">
+        <v>8053.25</v>
+      </c>
+      <c r="D186" s="27">
+        <v>35384.833333333299</v>
+      </c>
+      <c r="E186" s="27">
+        <v>7871.2380000000003</v>
+      </c>
+      <c r="F186" s="27">
+        <v>182.012</v>
+      </c>
+      <c r="G186" s="27">
+        <v>2709.04</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B187" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C187" s="27">
+        <v>11816.666666666601</v>
+      </c>
+      <c r="D187" s="27">
+        <v>38160</v>
+      </c>
+      <c r="E187" s="27">
+        <v>11253.374</v>
+      </c>
+      <c r="F187" s="27">
+        <v>563.29266666666604</v>
+      </c>
+      <c r="G187" s="27">
+        <v>3473.9006666666601</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B188" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C188" s="27">
+        <v>9218.5</v>
+      </c>
+      <c r="D188" s="27">
+        <v>39432</v>
+      </c>
+      <c r="E188" s="27">
+        <v>9077.0409999999993</v>
+      </c>
+      <c r="F188" s="27">
+        <v>141.459</v>
+      </c>
+      <c r="G188" s="27">
+        <v>3346.1129999999998</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B189" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C189" s="27">
+        <v>23582.733333333301</v>
+      </c>
+      <c r="D189" s="27">
+        <v>86718.533333333296</v>
+      </c>
+      <c r="E189" s="27">
+        <v>22420.282999999999</v>
+      </c>
+      <c r="F189" s="27">
+        <v>1162.45033333333</v>
+      </c>
+      <c r="G189" s="27">
+        <v>5887.10566666666</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B190" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C190" s="27">
+        <v>23437.141666666601</v>
+      </c>
+      <c r="D190" s="27">
+        <v>77811.216666666602</v>
+      </c>
+      <c r="E190" s="27">
+        <v>21761.901999999998</v>
+      </c>
+      <c r="F190" s="27">
+        <v>1675.23966666666</v>
+      </c>
+      <c r="G190" s="27">
+        <v>5242.5929999999998</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B191" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C191" s="27">
+        <v>30077.15</v>
+      </c>
+      <c r="D191" s="27">
+        <v>82730.316666666593</v>
+      </c>
+      <c r="E191" s="27">
+        <v>27822.120999999999</v>
+      </c>
+      <c r="F191" s="27">
+        <v>2255.029</v>
+      </c>
+      <c r="G191" s="27">
+        <v>6467.9476666666596</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B192" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C192" s="27">
+        <v>17297.599999999999</v>
+      </c>
+      <c r="D192" s="27">
+        <v>79301.283333333296</v>
+      </c>
+      <c r="E192" s="27">
+        <v>16309.297</v>
+      </c>
+      <c r="F192" s="27">
+        <v>988.303</v>
+      </c>
+      <c r="G192" s="27">
+        <v>4706.8116666666601</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B193" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C193" s="27">
+        <v>11241.4083333333</v>
+      </c>
+      <c r="D193" s="27">
+        <v>83656.916666666599</v>
+      </c>
+      <c r="E193" s="27">
+        <v>10231.69</v>
+      </c>
+      <c r="F193" s="27">
+        <v>1009.71833333333</v>
+      </c>
+      <c r="G193" s="27">
+        <v>3647.241</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B194" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C194" s="27">
+        <v>14599.4333333333</v>
+      </c>
+      <c r="D194" s="27">
+        <v>80414.716666666602</v>
+      </c>
+      <c r="E194" s="27">
+        <v>13187.198</v>
+      </c>
+      <c r="F194" s="27">
+        <v>1412.2353333333299</v>
+      </c>
+      <c r="G194" s="27">
+        <v>4283.8313333333299</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B195" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C195" s="27">
+        <v>10846.3833333333</v>
+      </c>
+      <c r="D195" s="27">
+        <v>79395.100000000006</v>
+      </c>
+      <c r="E195" s="27">
+        <v>9988.7009999999991</v>
+      </c>
+      <c r="F195" s="27">
+        <v>857.68233333333296</v>
+      </c>
+      <c r="G195" s="27">
+        <v>3047.7689999999998</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B196" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C196" s="27">
+        <v>13208.208333333299</v>
+      </c>
+      <c r="D196" s="27">
+        <v>43193.1</v>
+      </c>
+      <c r="E196" s="27">
+        <v>12655.072</v>
+      </c>
+      <c r="F196" s="27">
+        <v>553.13633333333303</v>
+      </c>
+      <c r="G196" s="27">
+        <v>3614.3203333333299</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B197" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C197" s="27">
+        <v>14154.483333333301</v>
+      </c>
+      <c r="D197" s="27">
+        <v>39032.416666666599</v>
+      </c>
+      <c r="E197" s="27">
+        <v>13407.558000000001</v>
+      </c>
+      <c r="F197" s="27">
+        <v>746.92533333333301</v>
+      </c>
+      <c r="G197" s="27">
+        <v>3243.3386666666602</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B198" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C198" s="27">
+        <v>16974.616666666599</v>
+      </c>
+      <c r="D198" s="27">
+        <v>38576.866666666603</v>
+      </c>
+      <c r="E198" s="27">
+        <v>16461.112000000001</v>
+      </c>
+      <c r="F198" s="27">
+        <v>513.50466666666603</v>
+      </c>
+      <c r="G198" s="27">
+        <v>3308.078</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B199" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C199" s="27">
+        <v>9702.15</v>
+      </c>
+      <c r="D199" s="27">
+        <v>39724.783333333296</v>
+      </c>
+      <c r="E199" s="27">
+        <v>8855.348</v>
+      </c>
+      <c r="F199" s="27">
+        <v>846.80200000000002</v>
+      </c>
+      <c r="G199" s="27">
+        <v>2644.66</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B200" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C200" s="27">
+        <v>8064.6083333333299</v>
+      </c>
+      <c r="D200" s="27">
+        <v>42515.383333333302</v>
+      </c>
+      <c r="E200" s="27">
+        <v>7712.7870000000003</v>
+      </c>
+      <c r="F200" s="27">
+        <v>351.82133333333297</v>
+      </c>
+      <c r="G200" s="27">
+        <v>2543.2026666666602</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B201" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C201" s="27">
+        <v>7463.1833333333298</v>
+      </c>
+      <c r="D201" s="27">
+        <v>38042.966666666602</v>
+      </c>
+      <c r="E201" s="27">
+        <v>6892.5079999999998</v>
+      </c>
+      <c r="F201" s="27">
+        <v>570.67533333333301</v>
+      </c>
+      <c r="G201" s="27">
+        <v>2500.998</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B202" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C202" s="27">
+        <v>8080.3666666666604</v>
+      </c>
+      <c r="D202" s="27">
+        <v>41847.5666666666</v>
+      </c>
+      <c r="E202" s="27">
+        <v>7859.3389999999999</v>
+      </c>
+      <c r="F202" s="27">
+        <v>221.02766666666599</v>
+      </c>
+      <c r="G202" s="27">
+        <v>2145.2049999999999</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B203" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C203" s="27">
+        <v>10600.4572222222</v>
+      </c>
+      <c r="D203" s="27">
+        <v>16368</v>
+      </c>
+      <c r="E203" s="27">
+        <v>10211.653</v>
+      </c>
+      <c r="F203" s="27">
+        <v>388.80422222222199</v>
+      </c>
+      <c r="G203" s="27">
+        <v>1355.2402222222199</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B204" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C204" s="27">
+        <v>8465.0769444444395</v>
+      </c>
+      <c r="D204" s="27">
+        <v>14784</v>
+      </c>
+      <c r="E204" s="27">
+        <v>8079.777</v>
+      </c>
+      <c r="F204" s="27">
+        <v>385.29994444444401</v>
+      </c>
+      <c r="G204" s="27">
+        <v>1314.99061111111</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B205" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C205" s="27">
+        <v>4952.9097222222199</v>
+      </c>
+      <c r="D205" s="27">
+        <v>14006.0333333333</v>
+      </c>
+      <c r="E205" s="27">
+        <v>5023.4549999999999</v>
+      </c>
+      <c r="F205" s="27">
+        <v>-70.545277777777699</v>
+      </c>
+      <c r="G205" s="27">
+        <v>1537.5826111111101</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B206" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C206" s="27">
+        <v>5344.55694444444</v>
+      </c>
+      <c r="D206" s="27">
+        <v>15840</v>
+      </c>
+      <c r="E206" s="27">
+        <v>5013.2129999999997</v>
+      </c>
+      <c r="F206" s="27">
+        <v>331.34394444444399</v>
+      </c>
+      <c r="G206" s="27">
+        <v>1543.8129444444401</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B207" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C207" s="27">
+        <v>4801.25</v>
+      </c>
+      <c r="D207" s="27">
+        <v>16368</v>
+      </c>
+      <c r="E207" s="27">
+        <v>4744.4309999999996</v>
+      </c>
+      <c r="F207" s="27">
+        <v>56.818999999999903</v>
+      </c>
+      <c r="G207" s="27">
+        <v>1427.079</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B208" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C208" s="27">
+        <v>3168.4872222222202</v>
+      </c>
+      <c r="D208" s="27">
+        <v>15840</v>
+      </c>
+      <c r="E208" s="27">
+        <v>3106.8119999999999</v>
+      </c>
+      <c r="F208" s="27">
+        <v>61.675222222222203</v>
+      </c>
+      <c r="G208" s="27">
+        <v>1202.16822222222</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" s="26" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B209" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C209" s="27">
+        <v>3922.6855555555499</v>
+      </c>
+      <c r="D209" s="27">
+        <v>16225</v>
+      </c>
+      <c r="E209" s="27">
+        <v>2871.7260000000001</v>
+      </c>
+      <c r="F209" s="27">
+        <v>1050.95955555555</v>
+      </c>
+      <c r="G209" s="27">
+        <v>1788.2135555555501</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A210" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B210" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C210" s="27">
+        <v>20307.724999999999</v>
+      </c>
+      <c r="D210" s="27">
+        <v>35764.5</v>
+      </c>
+      <c r="E210" s="27">
+        <v>20657.516</v>
+      </c>
+      <c r="F210" s="27">
+        <v>-349.791</v>
+      </c>
+      <c r="G210" s="27">
+        <v>3055.277</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A211" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B211" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C211" s="27">
+        <v>17803.2722222222</v>
+      </c>
+      <c r="D211" s="27">
+        <v>31924.933333333302</v>
+      </c>
+      <c r="E211" s="27">
+        <v>18196.561000000002</v>
+      </c>
+      <c r="F211" s="27">
+        <v>-393.288777777777</v>
+      </c>
+      <c r="G211" s="27">
+        <v>2913.1341111111101</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A212" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B212" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C212" s="27">
+        <v>16589.25</v>
+      </c>
+      <c r="D212" s="27">
+        <v>35002</v>
+      </c>
+      <c r="E212" s="27">
+        <v>16575.78</v>
+      </c>
+      <c r="F212" s="27">
+        <v>13.47</v>
+      </c>
+      <c r="G212" s="27">
+        <v>3165.3879999999999</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A213" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B213" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C213" s="27">
+        <v>20882.909722222201</v>
+      </c>
+      <c r="D213" s="27">
+        <v>52014.5</v>
+      </c>
+      <c r="E213" s="27">
+        <v>21091.208999999999</v>
+      </c>
+      <c r="F213" s="27">
+        <v>-208.29927777777701</v>
+      </c>
+      <c r="G213" s="27">
+        <v>4157.1179444444397</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A214" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B214" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C214" s="27">
+        <v>5475</v>
+      </c>
+      <c r="D214" s="27">
+        <v>27012.75</v>
+      </c>
+      <c r="E214" s="27">
+        <v>4745.6679999999997</v>
+      </c>
+      <c r="F214" s="27">
+        <v>729.33199999999999</v>
+      </c>
+      <c r="G214" s="27">
+        <v>2025.1320000000001</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A215" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B215" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C215" s="27">
+        <v>16961.157222222198</v>
+      </c>
+      <c r="D215" s="27">
+        <v>49258.391666666597</v>
+      </c>
+      <c r="E215" s="27">
+        <v>14961.867</v>
+      </c>
+      <c r="F215" s="27">
+        <v>1999.2902222222201</v>
+      </c>
+      <c r="G215" s="27">
+        <v>4557.1624444444396</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A216" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B216" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C216" s="27">
+        <v>8125.4666666666599</v>
+      </c>
+      <c r="D216" s="27">
+        <v>48444.6</v>
+      </c>
+      <c r="E216" s="27">
+        <v>11324.859</v>
+      </c>
+      <c r="F216" s="27">
+        <v>-3199.39233333333</v>
+      </c>
+      <c r="G216" s="27">
+        <v>5524.37633333333</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A217" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B217" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C217" s="27">
+        <v>108552.75</v>
+      </c>
+      <c r="D217" s="27">
+        <v>173269.5</v>
+      </c>
+      <c r="E217" s="27">
+        <v>107990.795</v>
+      </c>
+      <c r="F217" s="27">
+        <v>561.95500000000004</v>
+      </c>
+      <c r="G217" s="27">
+        <v>12862.709000000001</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A218" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B218" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C218" s="27">
+        <v>85183.25</v>
+      </c>
+      <c r="D218" s="27">
+        <v>157195</v>
+      </c>
+      <c r="E218" s="27">
+        <v>86287.653999999995</v>
+      </c>
+      <c r="F218" s="27">
+        <v>-1104.404</v>
+      </c>
+      <c r="G218" s="27">
+        <v>13808.41</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A219" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B219" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C219" s="27">
+        <v>84616.5</v>
+      </c>
+      <c r="D219" s="27">
+        <v>163346.75</v>
+      </c>
+      <c r="E219" s="27">
+        <v>86060.877999999997</v>
+      </c>
+      <c r="F219" s="27">
+        <v>-1444.3779999999999</v>
+      </c>
+      <c r="G219" s="27">
+        <v>12813.236000000001</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A220" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B220" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C220" s="27">
+        <v>69903.166666666599</v>
+      </c>
+      <c r="D220" s="27">
+        <v>148374.366666666</v>
+      </c>
+      <c r="E220" s="27">
+        <v>69119.104999999996</v>
+      </c>
+      <c r="F220" s="27">
+        <v>784.06166666666604</v>
+      </c>
+      <c r="G220" s="27">
+        <v>12002.6556666666</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A221" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B221" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C221" s="27">
+        <v>47961</v>
+      </c>
+      <c r="D221" s="27">
+        <v>167016.25</v>
+      </c>
+      <c r="E221" s="27">
+        <v>48960.453999999998</v>
+      </c>
+      <c r="F221" s="27">
+        <v>-999.45399999999995</v>
+      </c>
+      <c r="G221" s="27">
+        <v>13075.928</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A222" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B222" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C222" s="27">
+        <v>71894.683333333305</v>
+      </c>
+      <c r="D222" s="27">
+        <v>164168.17499999999</v>
+      </c>
+      <c r="E222" s="27">
+        <v>71823.244999999995</v>
+      </c>
+      <c r="F222" s="27">
+        <v>71.438333333333105</v>
+      </c>
+      <c r="G222" s="27">
+        <v>13955.8903333333</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A223" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B223" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C223" s="27">
+        <v>49337.116666666603</v>
+      </c>
+      <c r="D223" s="27">
+        <v>179165.95</v>
+      </c>
+      <c r="E223" s="27">
+        <v>51460.480000000003</v>
+      </c>
+      <c r="F223" s="27">
+        <v>-2123.36333333333</v>
+      </c>
+      <c r="G223" s="27">
+        <v>13013.0726666666</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A224" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B224" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C224" s="27">
+        <v>20723.5497222222</v>
+      </c>
+      <c r="D224" s="27">
+        <v>53154.5</v>
+      </c>
+      <c r="E224" s="27">
+        <v>20275.39</v>
+      </c>
+      <c r="F224" s="27">
+        <v>448.159722222222</v>
+      </c>
+      <c r="G224" s="27">
+        <v>4597.2482777777705</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A225" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B225" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C225" s="27">
+        <v>18753</v>
+      </c>
+      <c r="D225" s="27">
+        <v>47529.5</v>
+      </c>
+      <c r="E225" s="27">
+        <v>18566.690999999999</v>
+      </c>
+      <c r="F225" s="27">
+        <v>186.309</v>
+      </c>
+      <c r="G225" s="27">
+        <v>4143.201</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A226" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B226" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C226" s="27">
+        <v>15988.65</v>
+      </c>
+      <c r="D226" s="27">
+        <v>40694.400000000001</v>
+      </c>
+      <c r="E226" s="27">
+        <v>16773.314999999999</v>
+      </c>
+      <c r="F226" s="27">
+        <v>-784.66499999999996</v>
+      </c>
+      <c r="G226" s="27">
+        <v>5164.2790000000005</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A227" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B227" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C227" s="27">
+        <v>12900.285277777701</v>
+      </c>
+      <c r="D227" s="27">
+        <v>50612.6</v>
+      </c>
+      <c r="E227" s="27">
+        <v>12618.815000000001</v>
+      </c>
+      <c r="F227" s="27">
+        <v>281.47027777777703</v>
+      </c>
+      <c r="G227" s="27">
+        <v>3645.2477222222201</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A228" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B228" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C228" s="27">
+        <v>9418</v>
+      </c>
+      <c r="D228" s="27">
+        <v>53074</v>
+      </c>
+      <c r="E228" s="27">
+        <v>10244.835999999999</v>
+      </c>
+      <c r="F228" s="27">
+        <v>-826.83600000000001</v>
+      </c>
+      <c r="G228" s="27">
+        <v>3717.7919999999999</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A229" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B229" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C229" s="27">
+        <v>9281.2666666666591</v>
+      </c>
+      <c r="D229" s="27">
+        <v>51267</v>
+      </c>
+      <c r="E229" s="27">
+        <v>9684.4969999999994</v>
+      </c>
+      <c r="F229" s="27">
+        <v>-403.23033333333302</v>
+      </c>
+      <c r="G229" s="27">
+        <v>3492.2765555555502</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A230" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B230" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C230" s="27">
+        <v>9031.8794444444393</v>
+      </c>
+      <c r="D230" s="27">
+        <v>51408.5</v>
+      </c>
+      <c r="E230" s="27">
+        <v>9109.1769999999997</v>
+      </c>
+      <c r="F230" s="27">
+        <v>-77.297555555555505</v>
+      </c>
+      <c r="G230" s="27">
+        <v>3380.6106666666601</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A231" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B231" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C231" s="27">
+        <v>0</v>
+      </c>
+      <c r="D231" s="27">
+        <v>5952</v>
+      </c>
+      <c r="E231" s="27">
+        <v>2683.1869999999999</v>
+      </c>
+      <c r="F231" s="27">
+        <v>-2683.1869999999999</v>
+      </c>
+      <c r="G231" s="27">
+        <v>2683.1869999999999</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A232" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B232" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C232" s="27">
+        <v>0</v>
+      </c>
+      <c r="D232" s="27">
+        <v>5376</v>
+      </c>
+      <c r="E232" s="27">
+        <v>1761.732</v>
+      </c>
+      <c r="F232" s="27">
+        <v>-1761.732</v>
+      </c>
+      <c r="G232" s="27">
+        <v>1761.732</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A233" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B233" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C233" s="27">
+        <v>0</v>
+      </c>
+      <c r="D233" s="27">
+        <v>3356</v>
+      </c>
+      <c r="E233" s="27">
+        <v>2177.971</v>
+      </c>
+      <c r="F233" s="27">
+        <v>-2177.971</v>
+      </c>
+      <c r="G233" s="27">
+        <v>2177.971</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A234" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B234" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C234" s="27">
+        <v>0</v>
+      </c>
+      <c r="D234" s="27">
+        <v>0</v>
+      </c>
+      <c r="E234" s="27">
+        <v>1438.1510000000001</v>
+      </c>
+      <c r="F234" s="27">
+        <v>-1438.1510000000001</v>
+      </c>
+      <c r="G234" s="27">
+        <v>1438.1510000000001</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A235" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B235" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C235" s="27">
+        <v>0</v>
+      </c>
+      <c r="D235" s="27">
+        <v>0</v>
+      </c>
+      <c r="E235" s="27">
+        <v>1046.607</v>
+      </c>
+      <c r="F235" s="27">
+        <v>-1046.607</v>
+      </c>
+      <c r="G235" s="27">
+        <v>1046.607</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A236" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B236" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C236" s="27">
+        <v>0</v>
+      </c>
+      <c r="D236" s="27">
+        <v>0</v>
+      </c>
+      <c r="E236" s="27">
+        <v>723.80399999999997</v>
+      </c>
+      <c r="F236" s="27">
+        <v>-723.80399999999997</v>
+      </c>
+      <c r="G236" s="27">
+        <v>723.80399999999997</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A237" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B237" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C237" s="27">
+        <v>0</v>
+      </c>
+      <c r="D237" s="27">
+        <v>0</v>
+      </c>
+      <c r="E237" s="27">
+        <v>816.68499999999995</v>
+      </c>
+      <c r="F237" s="27">
+        <v>-816.68499999999995</v>
+      </c>
+      <c r="G237" s="27">
+        <v>816.68499999999995</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A238" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B238" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C238" s="27">
+        <v>9438.3211111111104</v>
+      </c>
+      <c r="D238" s="27">
+        <v>30569.75</v>
+      </c>
+      <c r="E238" s="27">
+        <v>9421.6039999999994</v>
+      </c>
+      <c r="F238" s="27">
+        <v>16.717111111111102</v>
+      </c>
+      <c r="G238" s="27">
+        <v>3213.4812222222199</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A239" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B239" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C239" s="27">
+        <v>9486.55666666666</v>
+      </c>
+      <c r="D239" s="27">
+        <v>28896</v>
+      </c>
+      <c r="E239" s="27">
+        <v>8244.3989999999994</v>
+      </c>
+      <c r="F239" s="27">
+        <v>1242.1576666666599</v>
+      </c>
+      <c r="G239" s="27">
+        <v>3304.1171111111098</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A240" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B240" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C240" s="27">
+        <v>13188.7755555555</v>
+      </c>
+      <c r="D240" s="27">
+        <v>31949</v>
+      </c>
+      <c r="E240" s="27">
+        <v>11223.393</v>
+      </c>
+      <c r="F240" s="27">
+        <v>1965.38255555555</v>
+      </c>
+      <c r="G240" s="27">
+        <v>4802.9597777777699</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A241" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B241" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C241" s="27">
+        <v>8110.1680555555504</v>
+      </c>
+      <c r="D241" s="27">
+        <v>30960</v>
+      </c>
+      <c r="E241" s="27">
+        <v>7196.5959999999995</v>
+      </c>
+      <c r="F241" s="27">
+        <v>913.57205555555504</v>
+      </c>
+      <c r="G241" s="27">
+        <v>2564.9904999999999</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A242" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B242" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C242" s="27">
+        <v>7429.5902777777701</v>
+      </c>
+      <c r="D242" s="27">
+        <v>31909.5</v>
+      </c>
+      <c r="E242" s="27">
+        <v>7264.1909999999998</v>
+      </c>
+      <c r="F242" s="27">
+        <v>165.399277777777</v>
+      </c>
+      <c r="G242" s="27">
+        <v>2857.6227222222201</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A243" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B243" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C243" s="27">
+        <v>5703.9102777777698</v>
+      </c>
+      <c r="D243" s="27">
+        <v>30022.75</v>
+      </c>
+      <c r="E243" s="27">
+        <v>5190.66</v>
+      </c>
+      <c r="F243" s="27">
+        <v>513.250277777777</v>
+      </c>
+      <c r="G243" s="27">
+        <v>2004.5315000000001</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A244" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B244" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C244" s="27">
+        <v>5502.7286111111098</v>
+      </c>
+      <c r="D244" s="27">
+        <v>31988.25</v>
+      </c>
+      <c r="E244" s="27">
+        <v>6130.7070000000003</v>
+      </c>
+      <c r="F244" s="27">
+        <v>-627.97838888888805</v>
+      </c>
+      <c r="G244" s="27">
+        <v>2361.0047222222202</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A245" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B245" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C245" s="27">
+        <v>11486</v>
+      </c>
+      <c r="D245" s="27">
+        <v>29411.5</v>
+      </c>
+      <c r="E245" s="27">
+        <v>11910.075000000001</v>
+      </c>
+      <c r="F245" s="27">
+        <v>-424.07499999999999</v>
+      </c>
+      <c r="G245" s="27">
+        <v>2301.5390000000002</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A246" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B246" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C246" s="27">
+        <v>10780</v>
+      </c>
+      <c r="D246" s="27">
+        <v>33589.5</v>
+      </c>
+      <c r="E246" s="27">
+        <v>11618.325000000001</v>
+      </c>
+      <c r="F246" s="27">
+        <v>-838.32500000000005</v>
+      </c>
+      <c r="G246" s="27">
+        <v>2762.973</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A247" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B247" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C247" s="27">
+        <v>18368.25</v>
+      </c>
+      <c r="D247" s="27">
+        <v>38711.75</v>
+      </c>
+      <c r="E247" s="27">
+        <v>18523.144</v>
+      </c>
+      <c r="F247" s="27">
+        <v>-154.89399999999901</v>
+      </c>
+      <c r="G247" s="27">
+        <v>3381.2620000000002</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A248" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B248" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C248" s="27">
+        <v>10274.25</v>
+      </c>
+      <c r="D248" s="27">
+        <v>34979.25</v>
+      </c>
+      <c r="E248" s="27">
+        <v>10921.16</v>
+      </c>
+      <c r="F248" s="27">
+        <v>-646.91</v>
+      </c>
+      <c r="G248" s="27">
+        <v>3051.056</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A249" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B249" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C249" s="27">
+        <v>9912</v>
+      </c>
+      <c r="D249" s="27">
+        <v>47176.5</v>
+      </c>
+      <c r="E249" s="27">
+        <v>9399.3680000000004</v>
+      </c>
+      <c r="F249" s="27">
+        <v>512.63199999999995</v>
+      </c>
+      <c r="G249" s="27">
+        <v>2977.002</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A250" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B250" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C250" s="27">
+        <v>8939.25</v>
+      </c>
+      <c r="D250" s="27">
+        <v>47520</v>
+      </c>
+      <c r="E250" s="27">
+        <v>8961.2279999999992</v>
+      </c>
+      <c r="F250" s="27">
+        <v>-21.978000000000002</v>
+      </c>
+      <c r="G250" s="27">
+        <v>2876.93</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A251" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B251" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C251" s="27">
+        <v>8701.25</v>
+      </c>
+      <c r="D251" s="27">
+        <v>49104</v>
+      </c>
+      <c r="E251" s="27">
+        <v>9115.8379999999997</v>
+      </c>
+      <c r="F251" s="27">
+        <v>-414.58800000000002</v>
+      </c>
+      <c r="G251" s="27">
+        <v>2214.4140000000002</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A252" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B252" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C252" s="27">
+        <v>13766.516666666599</v>
+      </c>
+      <c r="D252" s="27">
+        <v>29537.5333333333</v>
+      </c>
+      <c r="E252" s="27">
+        <v>13389.358</v>
+      </c>
+      <c r="F252" s="27">
+        <v>377.15866666666602</v>
+      </c>
+      <c r="G252" s="27">
+        <v>2666.482</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A253" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B253" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C253" s="27">
+        <v>11386.083333333299</v>
+      </c>
+      <c r="D253" s="27">
+        <v>27808.916666666599</v>
+      </c>
+      <c r="E253" s="27">
+        <v>10899.912</v>
+      </c>
+      <c r="F253" s="27">
+        <v>486.171333333333</v>
+      </c>
+      <c r="G253" s="27">
+        <v>2092.4340000000002</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A254" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B254" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C254" s="27">
+        <v>12268.775</v>
+      </c>
+      <c r="D254" s="27">
+        <v>30252.083333333299</v>
+      </c>
+      <c r="E254" s="27">
+        <v>11902.816999999999</v>
+      </c>
+      <c r="F254" s="27">
+        <v>365.957999999999</v>
+      </c>
+      <c r="G254" s="27">
+        <v>2409.3933333333298</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A255" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B255" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C255" s="27">
+        <v>8272.9</v>
+      </c>
+      <c r="D255" s="27">
+        <v>28043.3166666666</v>
+      </c>
+      <c r="E255" s="27">
+        <v>8641.1689999999999</v>
+      </c>
+      <c r="F255" s="27">
+        <v>-368.26900000000001</v>
+      </c>
+      <c r="G255" s="27">
+        <v>2340.83633333333</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A256" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B256" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C256" s="27">
+        <v>5739.95</v>
+      </c>
+      <c r="D256" s="27">
+        <v>31155.266666666601</v>
+      </c>
+      <c r="E256" s="27">
+        <v>6167.8190000000004</v>
+      </c>
+      <c r="F256" s="27">
+        <v>-427.86900000000003</v>
+      </c>
+      <c r="G256" s="27">
+        <v>1759.4590000000001</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A257" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B257" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C257" s="27">
+        <v>4668.9916666666604</v>
+      </c>
+      <c r="D257" s="27">
+        <v>30249.233333333301</v>
+      </c>
+      <c r="E257" s="27">
+        <v>5208.2709999999997</v>
+      </c>
+      <c r="F257" s="27">
+        <v>-539.27933333333306</v>
+      </c>
+      <c r="G257" s="27">
+        <v>1644.39266666666</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A258" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B258" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C258" s="27">
+        <v>6453.2916666666597</v>
+      </c>
+      <c r="D258" s="27">
+        <v>31110.633333333299</v>
+      </c>
+      <c r="E258" s="27">
+        <v>7092.3519999999999</v>
+      </c>
+      <c r="F258" s="27">
+        <v>-639.06033333333301</v>
+      </c>
+      <c r="G258" s="27">
+        <v>2083.8429999999998</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A259" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B259" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C259" s="27">
+        <v>15239.5</v>
+      </c>
+      <c r="D259" s="27">
+        <v>37122.300000000003</v>
+      </c>
+      <c r="E259" s="27">
+        <v>14651.865</v>
+      </c>
+      <c r="F259" s="27">
+        <v>587.63499999999999</v>
+      </c>
+      <c r="G259" s="27">
+        <v>2153.009</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A260" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B260" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C260" s="27">
+        <v>12384.475</v>
+      </c>
+      <c r="D260" s="27">
+        <v>33594.699999999997</v>
+      </c>
+      <c r="E260" s="27">
+        <v>12043.98</v>
+      </c>
+      <c r="F260" s="27">
+        <v>340.495</v>
+      </c>
+      <c r="G260" s="27">
+        <v>2174.3723333333301</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A261" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B261" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C261" s="27">
+        <v>15678.733333333301</v>
+      </c>
+      <c r="D261" s="27">
+        <v>37135.550000000003</v>
+      </c>
+      <c r="E261" s="27">
+        <v>15374.197</v>
+      </c>
+      <c r="F261" s="27">
+        <v>304.536333333333</v>
+      </c>
+      <c r="G261" s="27">
+        <v>2458.0680000000002</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A262" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B262" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C262" s="27">
+        <v>6507.625</v>
+      </c>
+      <c r="D262" s="27">
+        <v>32351.583333333299</v>
+      </c>
+      <c r="E262" s="27">
+        <v>6657.9449999999997</v>
+      </c>
+      <c r="F262" s="27">
+        <v>-150.319999999999</v>
+      </c>
+      <c r="G262" s="27">
+        <v>1844.482</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A263" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B263" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C263" s="27">
+        <v>8827.3166666666602</v>
+      </c>
+      <c r="D263" s="27">
+        <v>33727.766666666597</v>
+      </c>
+      <c r="E263" s="27">
+        <v>8604.8060000000005</v>
+      </c>
+      <c r="F263" s="27">
+        <v>222.510666666666</v>
+      </c>
+      <c r="G263" s="27">
+        <v>2326.59533333333</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A264" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B264" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C264" s="27">
+        <v>5089.5166666666601</v>
+      </c>
+      <c r="D264" s="27">
+        <v>35487.516666666597</v>
+      </c>
+      <c r="E264" s="27">
+        <v>4601.8469999999998</v>
+      </c>
+      <c r="F264" s="27">
+        <v>487.66966666666599</v>
+      </c>
+      <c r="G264" s="27">
+        <v>2126.58566666666</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A265" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B265" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C265" s="27">
+        <v>6662.3916666666601</v>
+      </c>
+      <c r="D265" s="27">
+        <v>36926.9</v>
+      </c>
+      <c r="E265" s="27">
+        <v>5606.7049999999999</v>
+      </c>
+      <c r="F265" s="27">
+        <v>1055.6866666666599</v>
+      </c>
+      <c r="G265" s="27">
+        <v>2747.47</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A266" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B266" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C266" s="27">
+        <v>35700</v>
+      </c>
+      <c r="D266" s="27">
+        <v>63259.25</v>
+      </c>
+      <c r="E266" s="27">
+        <v>34533.321000000004</v>
+      </c>
+      <c r="F266" s="27">
+        <v>1166.6790000000001</v>
+      </c>
+      <c r="G266" s="27">
+        <v>4829.8710000000001</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A267" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B267" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C267" s="27">
+        <v>27012.25</v>
+      </c>
+      <c r="D267" s="27">
+        <v>57989.916666666599</v>
+      </c>
+      <c r="E267" s="27">
+        <v>26781.599999999999</v>
+      </c>
+      <c r="F267" s="27">
+        <v>230.64999999999901</v>
+      </c>
+      <c r="G267" s="27">
+        <v>5182.9780000000001</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A268" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B268" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C268" s="27">
+        <v>28569</v>
+      </c>
+      <c r="D268" s="27">
+        <v>63321.5</v>
+      </c>
+      <c r="E268" s="27">
+        <v>28325.353999999999</v>
+      </c>
+      <c r="F268" s="27">
+        <v>243.64599999999999</v>
+      </c>
+      <c r="G268" s="27">
+        <v>5228.51</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A269" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B269" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C269" s="27">
+        <v>18363.1161111111</v>
+      </c>
+      <c r="D269" s="27">
+        <v>49751</v>
+      </c>
+      <c r="E269" s="27">
+        <v>17587.788</v>
+      </c>
+      <c r="F269" s="27">
+        <v>775.32811111111096</v>
+      </c>
+      <c r="G269" s="27">
+        <v>3944.6998888888802</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A270" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B270" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C270" s="27">
+        <v>14341.5</v>
+      </c>
+      <c r="D270" s="27">
+        <v>64096.5</v>
+      </c>
+      <c r="E270" s="27">
+        <v>14734.370999999999</v>
+      </c>
+      <c r="F270" s="27">
+        <v>-392.87099999999998</v>
+      </c>
+      <c r="G270" s="27">
+        <v>4800.0450000000001</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A271" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B271" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C271" s="27">
+        <v>22198.75</v>
+      </c>
+      <c r="D271" s="27">
+        <v>63239.5</v>
+      </c>
+      <c r="E271" s="27">
+        <v>22171.332999999999</v>
+      </c>
+      <c r="F271" s="27">
+        <v>27.417000000000002</v>
+      </c>
+      <c r="G271" s="27">
+        <v>4963.7550000000001</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A272" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B272" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C272" s="27">
+        <v>14531.5</v>
+      </c>
+      <c r="D272" s="27">
+        <v>64898</v>
+      </c>
+      <c r="E272" s="27">
+        <v>15086.241</v>
+      </c>
+      <c r="F272" s="27">
+        <v>-554.74099999999999</v>
+      </c>
+      <c r="G272" s="27">
+        <v>4198.4189999999999</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A273" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B273" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C273" s="27">
+        <v>10163.0758333333</v>
+      </c>
+      <c r="D273" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E273" s="27">
+        <v>11320.718999999999</v>
+      </c>
+      <c r="F273" s="27">
+        <v>-1157.6431666666599</v>
+      </c>
+      <c r="G273" s="27">
+        <v>2424.2378333333299</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A274" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B274" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C274" s="27">
+        <v>7361.9813888888802</v>
+      </c>
+      <c r="D274" s="27">
+        <v>13525</v>
+      </c>
+      <c r="E274" s="27">
+        <v>6901.2849999999999</v>
+      </c>
+      <c r="F274" s="27">
+        <v>460.69638888888801</v>
+      </c>
+      <c r="G274" s="27">
+        <v>1940.7663888888801</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A275" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B275" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C275" s="27">
+        <v>6827.0313917637995</v>
+      </c>
+      <c r="D275" s="27">
+        <v>28556.3166666666</v>
+      </c>
+      <c r="E275" s="27">
+        <v>6793.0320000000002</v>
+      </c>
+      <c r="F275" s="27">
+        <v>33.999391763805903</v>
+      </c>
+      <c r="G275" s="27">
+        <v>3187.5580582361899</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A276" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B276" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C276" s="27">
+        <v>6472.4319445368101</v>
+      </c>
+      <c r="D276" s="27">
+        <v>29479.5</v>
+      </c>
+      <c r="E276" s="27">
+        <v>6276.2579999999998</v>
+      </c>
+      <c r="F276" s="27">
+        <v>196.17394453681399</v>
+      </c>
+      <c r="G276" s="27">
+        <v>2549.4524999076302</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A277" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B277" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C277" s="27">
+        <v>7744.0569458333302</v>
+      </c>
+      <c r="D277" s="27">
+        <v>30504</v>
+      </c>
+      <c r="E277" s="27">
+        <v>7695.9009999999998</v>
+      </c>
+      <c r="F277" s="27">
+        <v>48.155945833333298</v>
+      </c>
+      <c r="G277" s="27">
+        <v>2732.8807236111102</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A278" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B278" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C278" s="27">
+        <v>6456.9491666666599</v>
+      </c>
+      <c r="D278" s="27">
+        <v>29475.5</v>
+      </c>
+      <c r="E278" s="27">
+        <v>6430.9870000000001</v>
+      </c>
+      <c r="F278" s="27">
+        <v>25.962166666666601</v>
+      </c>
+      <c r="G278" s="27">
+        <v>2453.6977222222199</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A279" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B279" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C279" s="27">
+        <v>6082.9711111111101</v>
+      </c>
+      <c r="D279" s="27">
+        <v>30504</v>
+      </c>
+      <c r="E279" s="27">
+        <v>5888.9830000000002</v>
+      </c>
+      <c r="F279" s="27">
+        <v>193.98811111111101</v>
+      </c>
+      <c r="G279" s="27">
+        <v>2082.3485555555499</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A280" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B280" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C280" s="27">
+        <v>14478.962222222201</v>
+      </c>
+      <c r="D280" s="27">
+        <v>35712</v>
+      </c>
+      <c r="E280" s="27">
+        <v>0</v>
+      </c>
+      <c r="F280" s="27">
+        <v>14478.962222222201</v>
+      </c>
+      <c r="G280" s="27">
+        <v>14478.962222222201</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A281" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B281" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C281" s="27">
+        <v>10813.75</v>
+      </c>
+      <c r="D281" s="27">
+        <v>32256</v>
+      </c>
+      <c r="E281" s="27">
+        <v>0</v>
+      </c>
+      <c r="F281" s="27">
+        <v>10813.75</v>
+      </c>
+      <c r="G281" s="27">
+        <v>10813.75</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A282" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B282" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C282" s="27">
+        <v>13028</v>
+      </c>
+      <c r="D282" s="27">
+        <v>35664</v>
+      </c>
+      <c r="E282" s="27">
+        <v>0</v>
+      </c>
+      <c r="F282" s="27">
+        <v>13028</v>
+      </c>
+      <c r="G282" s="27">
+        <v>13028</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A283" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B283" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C283" s="27">
+        <v>8123.6166666666604</v>
+      </c>
+      <c r="D283" s="27">
+        <v>34560</v>
+      </c>
+      <c r="E283" s="27">
+        <v>0</v>
+      </c>
+      <c r="F283" s="27">
+        <v>8123.6166666666604</v>
+      </c>
+      <c r="G283" s="27">
+        <v>8123.6166666666604</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A284" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B284" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C284" s="27">
+        <v>6663.5</v>
+      </c>
+      <c r="D284" s="27">
+        <v>35712</v>
+      </c>
+      <c r="E284" s="27">
+        <v>0</v>
+      </c>
+      <c r="F284" s="27">
+        <v>6663.5</v>
+      </c>
+      <c r="G284" s="27">
+        <v>6663.5</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A285" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B285" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C285" s="27">
+        <v>3421</v>
+      </c>
+      <c r="D285" s="27">
+        <v>28220</v>
+      </c>
+      <c r="E285" s="27">
+        <v>0</v>
+      </c>
+      <c r="F285" s="27">
+        <v>3421</v>
+      </c>
+      <c r="G285" s="27">
+        <v>3421</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A286" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B286" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C286" s="27">
+        <v>5486.75</v>
+      </c>
+      <c r="D286" s="27">
+        <v>35518.5</v>
+      </c>
+      <c r="E286" s="27">
+        <v>0</v>
+      </c>
+      <c r="F286" s="27">
+        <v>5486.75</v>
+      </c>
+      <c r="G286" s="27">
+        <v>5486.75</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A287" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B287" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C287" s="27">
+        <v>19817.053884386802</v>
+      </c>
+      <c r="D287" s="27">
+        <v>50158.5</v>
+      </c>
+      <c r="E287" s="27">
+        <v>20068.298999999999</v>
+      </c>
+      <c r="F287" s="27">
+        <v>-251.24511561310601</v>
+      </c>
+      <c r="G287" s="27">
+        <v>4972.1606575575497</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A288" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B288" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C288" s="27">
+        <v>18198.0763912814</v>
+      </c>
+      <c r="D288" s="27">
+        <v>45600.800000000003</v>
+      </c>
+      <c r="E288" s="27">
+        <v>18854.363000000001</v>
+      </c>
+      <c r="F288" s="27">
+        <v>-656.28660871860598</v>
+      </c>
+      <c r="G288" s="27">
+        <v>4669.62616905917</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A289" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B289" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C289" s="27">
+        <v>13865.9744633258</v>
+      </c>
+      <c r="D289" s="27">
+        <v>49510.633333333302</v>
+      </c>
+      <c r="E289" s="27">
+        <v>13878.874</v>
+      </c>
+      <c r="F289" s="27">
+        <v>-12.8995366741665</v>
+      </c>
+      <c r="G289" s="27">
+        <v>3386.4512098013201</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A290" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B290" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C290" s="27">
+        <v>15358.9102778055</v>
+      </c>
+      <c r="D290" s="27">
+        <v>47094.2</v>
+      </c>
+      <c r="E290" s="27">
+        <v>15230.62</v>
+      </c>
+      <c r="F290" s="27">
+        <v>128.290277805545</v>
+      </c>
+      <c r="G290" s="27">
+        <v>4427.2422777500096</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A291" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B291" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C291" s="27">
+        <v>12888.896388888799</v>
+      </c>
+      <c r="D291" s="27">
+        <v>50496.75</v>
+      </c>
+      <c r="E291" s="27">
+        <v>12921.171</v>
+      </c>
+      <c r="F291" s="27">
+        <v>-32.274611111111099</v>
+      </c>
+      <c r="G291" s="27">
+        <v>3936.3627222222199</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A292" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B292" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C292" s="27">
+        <v>10740.560563332199</v>
+      </c>
+      <c r="D292" s="27">
+        <v>48029.324999999997</v>
+      </c>
+      <c r="E292" s="27">
+        <v>10863.15</v>
+      </c>
+      <c r="F292" s="27">
+        <v>-122.58943666770401</v>
+      </c>
+      <c r="G292" s="27">
+        <v>3530.6963400002401</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A293" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B293" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C293" s="27">
+        <v>9644.2491677796606</v>
+      </c>
+      <c r="D293" s="27">
+        <v>50614.55</v>
+      </c>
+      <c r="E293" s="27">
+        <v>9292.8070000000007</v>
+      </c>
+      <c r="F293" s="27">
+        <v>351.442167779665</v>
+      </c>
+      <c r="G293" s="27">
+        <v>2544.7433895406598</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A294" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B294" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C294" s="27">
+        <v>65416.983310833297</v>
+      </c>
+      <c r="D294" s="27">
+        <v>139128.1</v>
+      </c>
+      <c r="E294" s="27">
+        <v>65845.167000000001</v>
+      </c>
+      <c r="F294" s="27">
+        <v>-428.18368916666498</v>
+      </c>
+      <c r="G294" s="27">
+        <v>11985.1223108333</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A295" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B295" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C295" s="27">
+        <v>58356.7</v>
+      </c>
+      <c r="D295" s="27">
+        <v>125664</v>
+      </c>
+      <c r="E295" s="27">
+        <v>57019.133999999998</v>
+      </c>
+      <c r="F295" s="27">
+        <v>1337.566</v>
+      </c>
+      <c r="G295" s="27">
+        <v>11430.0286666666</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A296" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B296" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C296" s="27">
+        <v>67385.283333333296</v>
+      </c>
+      <c r="D296" s="27">
+        <v>136302.81666666601</v>
+      </c>
+      <c r="E296" s="27">
+        <v>66305.334000000003</v>
+      </c>
+      <c r="F296" s="27">
+        <v>1079.9493333333301</v>
+      </c>
+      <c r="G296" s="27">
+        <v>12155.1006666666</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A297" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B297" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C297" s="27">
+        <v>48369.3166666666</v>
+      </c>
+      <c r="D297" s="27">
+        <v>134640</v>
+      </c>
+      <c r="E297" s="27">
+        <v>48334.504000000001</v>
+      </c>
+      <c r="F297" s="27">
+        <v>34.812666666667099</v>
+      </c>
+      <c r="G297" s="27">
+        <v>12448.691999999999</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A298" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B298" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C298" s="27">
+        <v>33659.474993124997</v>
+      </c>
+      <c r="D298" s="27">
+        <v>139128</v>
+      </c>
+      <c r="E298" s="27">
+        <v>32822.716999999997</v>
+      </c>
+      <c r="F298" s="27">
+        <v>836.75799312499998</v>
+      </c>
+      <c r="G298" s="27">
+        <v>10112.896006875</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A299" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B299" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C299" s="27">
+        <v>34449.491645763803</v>
+      </c>
+      <c r="D299" s="27">
+        <v>110704</v>
+      </c>
+      <c r="E299" s="27">
+        <v>33949.154000000002</v>
+      </c>
+      <c r="F299" s="27">
+        <v>500.33764576388899</v>
+      </c>
+      <c r="G299" s="27">
+        <v>8660.9343542361094</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A300" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B300" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C300" s="27">
+        <v>29658.4083333333</v>
+      </c>
+      <c r="D300" s="27">
+        <v>136311.52499999999</v>
+      </c>
+      <c r="E300" s="27">
+        <v>29464.696</v>
+      </c>
+      <c r="F300" s="27">
+        <v>193.71233333333299</v>
+      </c>
+      <c r="G300" s="27">
+        <v>7967.7363333333296</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A301" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B301" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C301" s="27">
+        <v>65897.891666666605</v>
+      </c>
+      <c r="D301" s="27">
+        <v>135575.28333333301</v>
+      </c>
+      <c r="E301" s="27">
+        <v>65611.616999999998</v>
+      </c>
+      <c r="F301" s="27">
+        <v>286.27466666666697</v>
+      </c>
+      <c r="G301" s="27">
+        <v>11474.5666666666</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A302" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B302" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C302" s="27">
+        <v>64409.833333333299</v>
+      </c>
+      <c r="D302" s="27">
+        <v>127008</v>
+      </c>
+      <c r="E302" s="27">
+        <v>65204.578999999998</v>
+      </c>
+      <c r="F302" s="27">
+        <v>-794.74566666666601</v>
+      </c>
+      <c r="G302" s="27">
+        <v>10668.8163333333</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A303" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B303" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C303" s="27">
+        <v>69099.216666666602</v>
+      </c>
+      <c r="D303" s="27">
+        <v>140004.116666666</v>
+      </c>
+      <c r="E303" s="27">
+        <v>71433.679000000004</v>
+      </c>
+      <c r="F303" s="27">
+        <v>-2334.4623333333302</v>
+      </c>
+      <c r="G303" s="27">
+        <v>12398.8923333333</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A304" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B304" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C304" s="27">
+        <v>49425.333333333299</v>
+      </c>
+      <c r="D304" s="27">
+        <v>136080</v>
+      </c>
+      <c r="E304" s="27">
+        <v>52015.372000000003</v>
+      </c>
+      <c r="F304" s="27">
+        <v>-2590.03866666666</v>
+      </c>
+      <c r="G304" s="27">
+        <v>12840.274666666601</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A305" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B305" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C305" s="27">
+        <v>34410.841666666602</v>
+      </c>
+      <c r="D305" s="27">
+        <v>140616</v>
+      </c>
+      <c r="E305" s="27">
+        <v>37526.633999999998</v>
+      </c>
+      <c r="F305" s="27">
+        <v>-3115.7923333333301</v>
+      </c>
+      <c r="G305" s="27">
+        <v>10657.297</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A306" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B306" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C306" s="27">
+        <v>34714.024986666598</v>
+      </c>
+      <c r="D306" s="27">
+        <v>111888</v>
+      </c>
+      <c r="E306" s="27">
+        <v>37501.896999999997</v>
+      </c>
+      <c r="F306" s="27">
+        <v>-2787.87201333333</v>
+      </c>
+      <c r="G306" s="27">
+        <v>9466.15934666666</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A307" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B307" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C307" s="27">
+        <v>30624.583333333299</v>
+      </c>
+      <c r="D307" s="27">
+        <v>140398.65</v>
+      </c>
+      <c r="E307" s="27">
+        <v>32885.033000000003</v>
+      </c>
+      <c r="F307" s="27">
+        <v>-2260.4496666666601</v>
+      </c>
+      <c r="G307" s="27">
+        <v>8876.1509999999998</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A308" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B308" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C308" s="27">
+        <v>12844.016666666599</v>
+      </c>
+      <c r="D308" s="27">
+        <v>27528</v>
+      </c>
+      <c r="E308" s="27">
+        <v>10905.098</v>
+      </c>
+      <c r="F308" s="27">
+        <v>1938.9186666666601</v>
+      </c>
+      <c r="G308" s="27">
+        <v>3677.808</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A309" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B309" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C309" s="27">
+        <v>8505</v>
+      </c>
+      <c r="D309" s="27">
+        <v>24864</v>
+      </c>
+      <c r="E309" s="27">
+        <v>7786.0460000000003</v>
+      </c>
+      <c r="F309" s="27">
+        <v>718.95399999999995</v>
+      </c>
+      <c r="G309" s="27">
+        <v>3156.69</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A310" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B310" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C310" s="27">
+        <v>8280.7916666666606</v>
+      </c>
+      <c r="D310" s="27">
+        <v>27491</v>
+      </c>
+      <c r="E310" s="27">
+        <v>8581.6029999999992</v>
+      </c>
+      <c r="F310" s="27">
+        <v>-300.81133333333298</v>
+      </c>
+      <c r="G310" s="27">
+        <v>2458.36733333333</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A311" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B311" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C311" s="27">
+        <v>7119.4916666666604</v>
+      </c>
+      <c r="D311" s="27">
+        <v>26640</v>
+      </c>
+      <c r="E311" s="27">
+        <v>6627.6239999999998</v>
+      </c>
+      <c r="F311" s="27">
+        <v>491.86766666666603</v>
+      </c>
+      <c r="G311" s="27">
+        <v>2504.7656666666599</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A312" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B312" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C312" s="27">
+        <v>6259</v>
+      </c>
+      <c r="D312" s="27">
+        <v>27528</v>
+      </c>
+      <c r="E312" s="27">
+        <v>6379.835</v>
+      </c>
+      <c r="F312" s="27">
+        <v>-120.83499999999999</v>
+      </c>
+      <c r="G312" s="27">
+        <v>2299.2510000000002</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A313" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B313" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C313" s="27">
+        <v>5198.4083333333301</v>
+      </c>
+      <c r="D313" s="27">
+        <v>26640</v>
+      </c>
+      <c r="E313" s="27">
+        <v>5705.6670000000004</v>
+      </c>
+      <c r="F313" s="27">
+        <v>-507.25866666666599</v>
+      </c>
+      <c r="G313" s="27">
+        <v>2079.1106666666601</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A314" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B314" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C314" s="27">
+        <v>5793.1166666666604</v>
+      </c>
+      <c r="D314" s="27">
+        <v>27528</v>
+      </c>
+      <c r="E314" s="27">
+        <v>6355.0559999999996</v>
+      </c>
+      <c r="F314" s="27">
+        <v>-561.93933333333302</v>
+      </c>
+      <c r="G314" s="27">
+        <v>2069.6066666666602</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A315" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B315" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C315" s="27">
+        <v>45403.066644166604</v>
+      </c>
+      <c r="D315" s="27">
+        <v>95232</v>
+      </c>
+      <c r="E315" s="27">
+        <v>43406.574999999997</v>
+      </c>
+      <c r="F315" s="27">
+        <v>1996.4916441666601</v>
+      </c>
+      <c r="G315" s="27">
+        <v>8069.5963375000001</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A316" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B316" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C316" s="27">
+        <v>37447.116666666603</v>
+      </c>
+      <c r="D316" s="27">
+        <v>86016</v>
+      </c>
+      <c r="E316" s="27">
+        <v>35502.981</v>
+      </c>
+      <c r="F316" s="27">
+        <v>1944.13566666666</v>
+      </c>
+      <c r="G316" s="27">
+        <v>7300.4176666666599</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A317" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B317" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C317" s="27">
+        <v>46575.833333333299</v>
+      </c>
+      <c r="D317" s="27">
+        <v>95104</v>
+      </c>
+      <c r="E317" s="27">
+        <v>44888.442000000003</v>
+      </c>
+      <c r="F317" s="27">
+        <v>1687.3913333333301</v>
+      </c>
+      <c r="G317" s="27">
+        <v>8033.8113333333304</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A318" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B318" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C318" s="27">
+        <v>31873.258333333299</v>
+      </c>
+      <c r="D318" s="27">
+        <v>92160</v>
+      </c>
+      <c r="E318" s="27">
+        <v>32211.973000000002</v>
+      </c>
+      <c r="F318" s="27">
+        <v>-338.71466666666601</v>
+      </c>
+      <c r="G318" s="27">
+        <v>8075.9973333333301</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A319" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B319" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C319" s="27">
+        <v>19470.900000000001</v>
+      </c>
+      <c r="D319" s="27">
+        <v>95232</v>
+      </c>
+      <c r="E319" s="27">
+        <v>18834.725999999999</v>
+      </c>
+      <c r="F319" s="27">
+        <v>636.17399999999998</v>
+      </c>
+      <c r="G319" s="27">
+        <v>6615.4106666666603</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A320" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B320" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C320" s="27">
+        <v>24462.883321249999</v>
+      </c>
+      <c r="D320" s="27">
+        <v>87168</v>
+      </c>
+      <c r="E320" s="27">
+        <v>24310.424999999999</v>
+      </c>
+      <c r="F320" s="27">
+        <v>152.45832125000001</v>
+      </c>
+      <c r="G320" s="27">
+        <v>6962.7296787499999</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A321" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B321" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C321" s="27">
+        <v>9200.7416666666595</v>
+      </c>
+      <c r="D321" s="27">
+        <v>37760</v>
+      </c>
+      <c r="E321" s="27">
+        <v>7993.2139999999999</v>
+      </c>
+      <c r="F321" s="27">
+        <v>1207.52766666666</v>
+      </c>
+      <c r="G321" s="27">
+        <v>2712.7823333333299</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A322" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B322" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C322" s="27">
+        <v>3111.24166666666</v>
+      </c>
+      <c r="D322" s="27">
+        <v>8472.0333333333292</v>
+      </c>
+      <c r="E322" s="27">
+        <v>2803.7719999999999</v>
+      </c>
+      <c r="F322" s="27">
+        <v>307.469666666666</v>
+      </c>
+      <c r="G322" s="27">
+        <v>925.86633333333305</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A323" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B323" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C323" s="27">
+        <v>2329.25</v>
+      </c>
+      <c r="D323" s="27">
+        <v>6737.4166666666597</v>
+      </c>
+      <c r="E323" s="27">
+        <v>2000.877</v>
+      </c>
+      <c r="F323" s="27">
+        <v>328.37299999999999</v>
+      </c>
+      <c r="G323" s="27">
+        <v>759.09166666666601</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A324" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B324" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C324" s="27">
+        <v>1795.8916666666601</v>
+      </c>
+      <c r="D324" s="27">
+        <v>7829.3833333333296</v>
+      </c>
+      <c r="E324" s="27">
+        <v>1359.4870000000001</v>
+      </c>
+      <c r="F324" s="27">
+        <v>436.404666666666</v>
+      </c>
+      <c r="G324" s="27">
+        <v>869.77733333333299</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A325" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B325" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C325" s="27">
+        <v>1553.25</v>
+      </c>
+      <c r="D325" s="27">
+        <v>7776.2833333333301</v>
+      </c>
+      <c r="E325" s="27">
+        <v>1282.2860000000001</v>
+      </c>
+      <c r="F325" s="27">
+        <v>270.964</v>
+      </c>
+      <c r="G325" s="27">
+        <v>668.17</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A326" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B326" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C326" s="27">
+        <v>951.15833333333296</v>
+      </c>
+      <c r="D326" s="27">
+        <v>10040.016666666599</v>
+      </c>
+      <c r="E326" s="27">
+        <v>1126.6189999999999</v>
+      </c>
+      <c r="F326" s="27">
+        <v>-175.46066666666599</v>
+      </c>
+      <c r="G326" s="27">
+        <v>560.45466666666596</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A327" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B327" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C327" s="27">
+        <v>828.15833333333296</v>
+      </c>
+      <c r="D327" s="27">
+        <v>8947.6333333333296</v>
+      </c>
+      <c r="E327" s="27">
+        <v>939.46699999999998</v>
+      </c>
+      <c r="F327" s="27">
+        <v>-111.308666666666</v>
+      </c>
+      <c r="G327" s="27">
+        <v>535.33333333333303</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A328" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B328" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C328" s="27">
+        <v>956.00833333333298</v>
+      </c>
+      <c r="D328" s="27">
+        <v>9798.4166666666606</v>
+      </c>
+      <c r="E328" s="27">
+        <v>1101.249</v>
+      </c>
+      <c r="F328" s="27">
+        <v>-145.24066666666599</v>
+      </c>
+      <c r="G328" s="27">
+        <v>545.72666666666601</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A329" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B329" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C329" s="27">
+        <v>23414.3</v>
+      </c>
+      <c r="D329" s="27">
+        <v>36901.983333333301</v>
+      </c>
+      <c r="E329" s="27">
+        <v>22046.486000000001</v>
+      </c>
+      <c r="F329" s="27">
+        <v>1367.8140000000001</v>
+      </c>
+      <c r="G329" s="27">
+        <v>3391.9920000000002</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A330" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B330" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C330" s="27">
+        <v>18678</v>
+      </c>
+      <c r="D330" s="27">
+        <v>33108</v>
+      </c>
+      <c r="E330" s="27">
+        <v>18277.330999999998</v>
+      </c>
+      <c r="F330" s="27">
+        <v>400.66899999999998</v>
+      </c>
+      <c r="G330" s="27">
+        <v>2275.2570000000001</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A331" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B331" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C331" s="27">
+        <v>17935.325000000001</v>
+      </c>
+      <c r="D331" s="27">
+        <v>36908.966666666602</v>
+      </c>
+      <c r="E331" s="27">
+        <v>18648.089</v>
+      </c>
+      <c r="F331" s="27">
+        <v>-712.76400000000001</v>
+      </c>
+      <c r="G331" s="27">
+        <v>3512.1120000000001</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A332" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B332" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C332" s="27">
+        <v>13155.975</v>
+      </c>
+      <c r="D332" s="27">
+        <v>35592</v>
+      </c>
+      <c r="E332" s="27">
+        <v>13795.727999999999</v>
+      </c>
+      <c r="F332" s="27">
+        <v>-639.75300000000004</v>
+      </c>
+      <c r="G332" s="27">
+        <v>2829.53033333333</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A333" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B333" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C333" s="27">
+        <v>9821.5</v>
+      </c>
+      <c r="D333" s="27">
+        <v>36974.966666666602</v>
+      </c>
+      <c r="E333" s="27">
+        <v>10346.063</v>
+      </c>
+      <c r="F333" s="27">
+        <v>-524.56299999999999</v>
+      </c>
+      <c r="G333" s="27">
+        <v>2982.4929999999999</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A334" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B334" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C334" s="27">
+        <v>6304</v>
+      </c>
+      <c r="D334" s="27">
+        <v>35831</v>
+      </c>
+      <c r="E334" s="27">
+        <v>7022.9690000000001</v>
+      </c>
+      <c r="F334" s="27">
+        <v>-718.96900000000005</v>
+      </c>
+      <c r="G334" s="27">
+        <v>2603.9029999999998</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A335" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B335" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C335" s="27">
+        <v>6796.8916666666601</v>
+      </c>
+      <c r="D335" s="27">
+        <v>33148.266666666597</v>
+      </c>
+      <c r="E335" s="27">
+        <v>7371.8050000000003</v>
+      </c>
+      <c r="F335" s="27">
+        <v>-574.91333333333296</v>
+      </c>
+      <c r="G335" s="27">
+        <v>2367.55666666666</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A336" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B336" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C336" s="27">
+        <v>9863</v>
+      </c>
+      <c r="D336" s="27">
+        <v>21997.5</v>
+      </c>
+      <c r="E336" s="27">
+        <v>8749.1180000000004</v>
+      </c>
+      <c r="F336" s="27">
+        <v>1113.8820000000001</v>
+      </c>
+      <c r="G336" s="27">
+        <v>2988.46</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A337" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B337" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C337" s="27">
+        <v>7105.25</v>
+      </c>
+      <c r="D337" s="27">
+        <v>20160</v>
+      </c>
+      <c r="E337" s="27">
+        <v>6510.45</v>
+      </c>
+      <c r="F337" s="27">
+        <v>594.79999999999995</v>
+      </c>
+      <c r="G337" s="27">
+        <v>2509.8000000000002</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A338" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B338" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C338" s="27">
+        <v>11930.25</v>
+      </c>
+      <c r="D338" s="27">
+        <v>22290</v>
+      </c>
+      <c r="E338" s="27">
+        <v>9284.0310000000009</v>
+      </c>
+      <c r="F338" s="27">
+        <v>2646.2190000000001</v>
+      </c>
+      <c r="G338" s="27">
+        <v>4027.7150000000001</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A339" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B339" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C339" s="27">
+        <v>4760.75</v>
+      </c>
+      <c r="D339" s="27">
+        <v>17790</v>
+      </c>
+      <c r="E339" s="27">
+        <v>3969.8069999999998</v>
+      </c>
+      <c r="F339" s="27">
+        <v>790.94299999999998</v>
+      </c>
+      <c r="G339" s="27">
+        <v>1942.3530000000001</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A340" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B340" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C340" s="27">
+        <v>4776.0333333333301</v>
+      </c>
+      <c r="D340" s="27">
+        <v>22320</v>
+      </c>
+      <c r="E340" s="27">
+        <v>4861.9070000000002</v>
+      </c>
+      <c r="F340" s="27">
+        <v>-85.873666666666594</v>
+      </c>
+      <c r="G340" s="27">
+        <v>1980.95233333333</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A341" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B341" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C341" s="27">
+        <v>3575.25</v>
+      </c>
+      <c r="D341" s="27">
+        <v>21600</v>
+      </c>
+      <c r="E341" s="27">
+        <v>2707.8110000000001</v>
+      </c>
+      <c r="F341" s="27">
+        <v>867.43899999999996</v>
+      </c>
+      <c r="G341" s="27">
+        <v>2286.6889999999999</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A342" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B342" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C342" s="27">
+        <v>4440.25</v>
+      </c>
+      <c r="D342" s="27">
+        <v>22320</v>
+      </c>
+      <c r="E342" s="27">
+        <v>36.149000000000001</v>
+      </c>
+      <c r="F342" s="27">
+        <v>4404.1009999999997</v>
+      </c>
+      <c r="G342" s="27">
+        <v>4404.1009999999997</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A343" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B343" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C343" s="27">
+        <v>9028</v>
+      </c>
+      <c r="D343" s="27">
+        <v>14880</v>
+      </c>
+      <c r="E343" s="27">
+        <v>7990.2060000000001</v>
+      </c>
+      <c r="F343" s="27">
+        <v>1037.7940000000001</v>
+      </c>
+      <c r="G343" s="27">
+        <v>2482.5740000000001</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A344" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B344" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C344" s="27">
+        <v>7173.5</v>
+      </c>
+      <c r="D344" s="27">
+        <v>13440</v>
+      </c>
+      <c r="E344" s="27">
+        <v>7252.9250000000002</v>
+      </c>
+      <c r="F344" s="27">
+        <v>-79.424999999999898</v>
+      </c>
+      <c r="G344" s="27">
+        <v>1477.595</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A345" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B345" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C345" s="27">
+        <v>7800</v>
+      </c>
+      <c r="D345" s="27">
+        <v>14860</v>
+      </c>
+      <c r="E345" s="27">
+        <v>7277.509</v>
+      </c>
+      <c r="F345" s="27">
+        <v>522.49099999999999</v>
+      </c>
+      <c r="G345" s="27">
+        <v>1418.6210000000001</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A346" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B346" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C346" s="27">
+        <v>6167.0666666666602</v>
+      </c>
+      <c r="D346" s="27">
+        <v>14400</v>
+      </c>
+      <c r="E346" s="27">
+        <v>6383.1379999999999</v>
+      </c>
+      <c r="F346" s="27">
+        <v>-216.071333333333</v>
+      </c>
+      <c r="G346" s="27">
+        <v>1827.0353333333301</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A347" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B347" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C347" s="27">
+        <v>3757.5</v>
+      </c>
+      <c r="D347" s="27">
+        <v>14880</v>
+      </c>
+      <c r="E347" s="27">
+        <v>3674.1280000000002</v>
+      </c>
+      <c r="F347" s="27">
+        <v>83.372</v>
+      </c>
+      <c r="G347" s="27">
+        <v>1849.2739999999999</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A348" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B348" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C348" s="27">
+        <v>3890.5</v>
+      </c>
+      <c r="D348" s="27">
+        <v>14400</v>
+      </c>
+      <c r="E348" s="27">
+        <v>3873.2339999999999</v>
+      </c>
+      <c r="F348" s="27">
+        <v>17.265999999999899</v>
+      </c>
+      <c r="G348" s="27">
+        <v>1563.2380000000001</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A349" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B349" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C349" s="27">
+        <v>4343.5</v>
+      </c>
+      <c r="D349" s="27">
+        <v>14880</v>
+      </c>
+      <c r="E349" s="27">
+        <v>5427.2020000000002</v>
+      </c>
+      <c r="F349" s="27">
+        <v>-1083.702</v>
+      </c>
+      <c r="G349" s="27">
+        <v>2273.2640000000001</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A350" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B350" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C350" s="27">
+        <v>7407.3249999999998</v>
+      </c>
+      <c r="D350" s="27">
+        <v>17112</v>
+      </c>
+      <c r="E350" s="27">
+        <v>6862.1419999999998</v>
+      </c>
+      <c r="F350" s="27">
+        <v>545.18299999999999</v>
+      </c>
+      <c r="G350" s="27">
+        <v>1725.37633333333</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A351" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B351" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C351" s="27">
+        <v>7180.4916666666604</v>
+      </c>
+      <c r="D351" s="27">
+        <v>15456</v>
+      </c>
+      <c r="E351" s="27">
+        <v>7164.1949999999997</v>
+      </c>
+      <c r="F351" s="27">
+        <v>16.296666666666599</v>
+      </c>
+      <c r="G351" s="27">
+        <v>1450.4586666666601</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A352" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B352" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C352" s="27">
+        <v>7665.5083333333296</v>
+      </c>
+      <c r="D352" s="27">
+        <v>17089</v>
+      </c>
+      <c r="E352" s="27">
+        <v>7502.768</v>
+      </c>
+      <c r="F352" s="27">
+        <v>162.74033333333301</v>
+      </c>
+      <c r="G352" s="27">
+        <v>1499.81566666666</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A353" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B353" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C353" s="27">
+        <v>4898.0749999999998</v>
+      </c>
+      <c r="D353" s="27">
+        <v>16560</v>
+      </c>
+      <c r="E353" s="27">
+        <v>5085.9930000000004</v>
+      </c>
+      <c r="F353" s="27">
+        <v>-187.91800000000001</v>
+      </c>
+      <c r="G353" s="27">
+        <v>1445.72866666666</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A354" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B354" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C354" s="27">
+        <v>1515.75</v>
+      </c>
+      <c r="D354" s="27">
+        <v>17112</v>
+      </c>
+      <c r="E354" s="27">
+        <v>1707.3989999999999</v>
+      </c>
+      <c r="F354" s="27">
+        <v>-191.649</v>
+      </c>
+      <c r="G354" s="27">
+        <v>1057.5703333333299</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A355" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B355" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C355" s="27">
+        <v>4156.1166666666604</v>
+      </c>
+      <c r="D355" s="27">
+        <v>16560</v>
+      </c>
+      <c r="E355" s="27">
+        <v>3982.7460000000001</v>
+      </c>
+      <c r="F355" s="27">
+        <v>173.37066666666601</v>
+      </c>
+      <c r="G355" s="27">
+        <v>1412.5513333333299</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A356" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B356" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C356" s="27">
+        <v>4105.0749999999998</v>
+      </c>
+      <c r="D356" s="27">
+        <v>17112</v>
+      </c>
+      <c r="E356" s="27">
+        <v>3529.694</v>
+      </c>
+      <c r="F356" s="27">
+        <v>575.38099999999997</v>
+      </c>
+      <c r="G356" s="27">
+        <v>1402.8103333333299</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A357" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B357" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C357" s="27">
+        <v>7452.1416666666601</v>
+      </c>
+      <c r="D357" s="27">
+        <v>17112</v>
+      </c>
+      <c r="E357" s="27">
+        <v>6408.2669999999998</v>
+      </c>
+      <c r="F357" s="27">
+        <v>1043.87466666666</v>
+      </c>
+      <c r="G357" s="27">
+        <v>1926.55</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A358" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B358" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C358" s="27">
+        <v>7210.0083333333296</v>
+      </c>
+      <c r="D358" s="27">
+        <v>15456</v>
+      </c>
+      <c r="E358" s="27">
+        <v>6660.0609999999997</v>
+      </c>
+      <c r="F358" s="27">
+        <v>549.94733333333295</v>
+      </c>
+      <c r="G358" s="27">
+        <v>1471.21133333333</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A359" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B359" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C359" s="27">
+        <v>7569.9166666666597</v>
+      </c>
+      <c r="D359" s="27">
+        <v>17089</v>
+      </c>
+      <c r="E359" s="27">
+        <v>7104.0510000000004</v>
+      </c>
+      <c r="F359" s="27">
+        <v>465.86566666666602</v>
+      </c>
+      <c r="G359" s="27">
+        <v>1452.9576666666601</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A360" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B360" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C360" s="27">
+        <v>4953.1499999999996</v>
+      </c>
+      <c r="D360" s="27">
+        <v>16560</v>
+      </c>
+      <c r="E360" s="27">
+        <v>4683.3590000000004</v>
+      </c>
+      <c r="F360" s="27">
+        <v>269.791</v>
+      </c>
+      <c r="G360" s="27">
+        <v>1344.93233333333</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A361" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B361" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C361" s="27">
+        <v>1521.5</v>
+      </c>
+      <c r="D361" s="27">
+        <v>17112</v>
+      </c>
+      <c r="E361" s="27">
+        <v>1609.6790000000001</v>
+      </c>
+      <c r="F361" s="27">
+        <v>-88.179000000000002</v>
+      </c>
+      <c r="G361" s="27">
+        <v>1047.643</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A362" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B362" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C362" s="27">
+        <v>4181.05</v>
+      </c>
+      <c r="D362" s="27">
+        <v>16560</v>
+      </c>
+      <c r="E362" s="27">
+        <v>3773.1239999999998</v>
+      </c>
+      <c r="F362" s="27">
+        <v>407.92599999999999</v>
+      </c>
+      <c r="G362" s="27">
+        <v>1396.26866666666</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A363" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B363" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C363" s="27">
+        <v>4106.2416666666604</v>
+      </c>
+      <c r="D363" s="27">
+        <v>17112</v>
+      </c>
+      <c r="E363" s="27">
+        <v>3414.4009999999998</v>
+      </c>
+      <c r="F363" s="27">
+        <v>691.84066666666604</v>
+      </c>
+      <c r="G363" s="27">
+        <v>1449.5713333333299</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A364" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B364" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C364" s="27">
+        <v>23493.648125272699</v>
+      </c>
+      <c r="D364" s="27">
+        <v>64107.466666666602</v>
+      </c>
+      <c r="E364" s="27">
+        <v>21465.898000000001</v>
+      </c>
+      <c r="F364" s="27">
+        <v>2027.75012527279</v>
+      </c>
+      <c r="G364" s="27">
+        <v>10343.420791791599</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A365" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B365" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C365" s="27">
+        <v>18869.0716756968</v>
+      </c>
+      <c r="D365" s="27">
+        <v>61313</v>
+      </c>
+      <c r="E365" s="27">
+        <v>16134.432000000001</v>
+      </c>
+      <c r="F365" s="27">
+        <v>2734.6396756968202</v>
+      </c>
+      <c r="G365" s="27">
+        <v>5466.6503481956597</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A366" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B366" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C366" s="27">
+        <v>13473.3869563481</v>
+      </c>
+      <c r="D366" s="27">
+        <v>66148.75</v>
+      </c>
+      <c r="E366" s="27">
+        <v>13110.316000000001</v>
+      </c>
+      <c r="F366" s="27">
+        <v>363.07095634812902</v>
+      </c>
+      <c r="G366" s="27">
+        <v>4710.3765060916803</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A367" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B367" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C367" s="27">
+        <v>11695.532505081699</v>
+      </c>
+      <c r="D367" s="27">
+        <v>63270.266666666597</v>
+      </c>
+      <c r="E367" s="27">
+        <v>10798.089</v>
+      </c>
+      <c r="F367" s="27">
+        <v>897.44350508179002</v>
+      </c>
+      <c r="G367" s="27">
+        <v>4556.05916413458</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A368" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B368" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C368" s="27">
+        <v>14855.9791615541</v>
+      </c>
+      <c r="D368" s="27">
+        <v>67747</v>
+      </c>
+      <c r="E368" s="27">
+        <v>14298.583000000001</v>
+      </c>
+      <c r="F368" s="27">
+        <v>557.39616155419401</v>
+      </c>
+      <c r="G368" s="27">
+        <v>5318.3823828140003</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A369" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B369" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C369" s="27">
+        <v>11740.608335794701</v>
+      </c>
+      <c r="D369" s="27">
+        <v>65124</v>
+      </c>
+      <c r="E369" s="27">
+        <v>11655.451999999999</v>
+      </c>
+      <c r="F369" s="27">
+        <v>85.156335794731007</v>
+      </c>
+      <c r="G369" s="27">
+        <v>4786.2893308719304</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A370" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B370" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C370" s="27">
+        <v>11105.661671935501</v>
+      </c>
+      <c r="D370" s="27">
+        <v>66809</v>
+      </c>
+      <c r="E370" s="27">
+        <v>10936.852000000001</v>
+      </c>
+      <c r="F370" s="27">
+        <v>168.809671935533</v>
+      </c>
+      <c r="G370" s="27">
+        <v>4838.2136296517601</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A371" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B371" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C371" s="27">
+        <v>14497.099722222199</v>
+      </c>
+      <c r="D371" s="27">
+        <v>34224</v>
+      </c>
+      <c r="E371" s="27">
+        <v>14330.135</v>
+      </c>
+      <c r="F371" s="27">
+        <v>166.96472222222201</v>
+      </c>
+      <c r="G371" s="27">
+        <v>3476.5380555555498</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A372" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B372" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C372" s="27">
+        <v>12129.0180555555</v>
+      </c>
+      <c r="D372" s="27">
+        <v>30900.5</v>
+      </c>
+      <c r="E372" s="27">
+        <v>13973.226000000001</v>
+      </c>
+      <c r="F372" s="27">
+        <v>-1844.20794444444</v>
+      </c>
+      <c r="G372" s="27">
+        <v>3956.5800555555502</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A373" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B373" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C373" s="27">
+        <v>14690.361944444399</v>
+      </c>
+      <c r="D373" s="27">
+        <v>33890.5</v>
+      </c>
+      <c r="E373" s="27">
+        <v>14146.589</v>
+      </c>
+      <c r="F373" s="27">
+        <v>543.77294444444397</v>
+      </c>
+      <c r="G373" s="27">
+        <v>3693.7410555555498</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A374" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B374" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C374" s="27">
+        <v>7164.2113814107997</v>
+      </c>
+      <c r="D374" s="27">
+        <v>33120</v>
+      </c>
+      <c r="E374" s="27">
+        <v>6050.8779999999997</v>
+      </c>
+      <c r="F374" s="27">
+        <v>1113.3333814108</v>
+      </c>
+      <c r="G374" s="27">
+        <v>3389.4789355336402</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A375" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B375" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C375" s="27">
+        <v>7185.6508333333304</v>
+      </c>
+      <c r="D375" s="27">
+        <v>34224</v>
+      </c>
+      <c r="E375" s="27">
+        <v>7186.0410000000002</v>
+      </c>
+      <c r="F375" s="27">
+        <v>-0.39016666666667899</v>
+      </c>
+      <c r="G375" s="27">
+        <v>2697.44238888888</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A376" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B376" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C376" s="27">
+        <v>4775.0119444444399</v>
+      </c>
+      <c r="D376" s="27">
+        <v>32985.25</v>
+      </c>
+      <c r="E376" s="27">
+        <v>4660.8599999999997</v>
+      </c>
+      <c r="F376" s="27">
+        <v>114.151944444444</v>
+      </c>
+      <c r="G376" s="27">
+        <v>1955.1859444444401</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A377" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B377" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C377" s="27">
+        <v>2577.6083333333299</v>
+      </c>
+      <c r="D377" s="27">
+        <v>7084</v>
+      </c>
+      <c r="E377" s="27">
+        <v>2488.1280000000002</v>
+      </c>
+      <c r="F377" s="27">
+        <v>89.480333333333306</v>
+      </c>
+      <c r="G377" s="27">
+        <v>611.58944444444398</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A378" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B378" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C378" s="27">
+        <v>1766.5</v>
+      </c>
+      <c r="D378" s="27">
+        <v>3696.75</v>
+      </c>
+      <c r="E378" s="27">
+        <v>1365.3040000000001</v>
+      </c>
+      <c r="F378" s="27">
+        <v>401.19600000000003</v>
+      </c>
+      <c r="G378" s="27">
+        <v>629.87599999999998</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A379" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B379" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C379" s="27">
+        <v>1554.25</v>
+      </c>
+      <c r="D379" s="27">
+        <v>3323.75</v>
+      </c>
+      <c r="E379" s="27">
+        <v>1357.797</v>
+      </c>
+      <c r="F379" s="27">
+        <v>196.453</v>
+      </c>
+      <c r="G379" s="27">
+        <v>453.96100000000001</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A380" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B380" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C380" s="27">
+        <v>1785.5</v>
+      </c>
+      <c r="D380" s="27">
+        <v>3705.25</v>
+      </c>
+      <c r="E380" s="27">
+        <v>1373.1569999999999</v>
+      </c>
+      <c r="F380" s="27">
+        <v>412.34299999999899</v>
+      </c>
+      <c r="G380" s="27">
+        <v>602.96100000000001</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A381" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B381" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C381" s="27">
+        <v>1214</v>
+      </c>
+      <c r="D381" s="27">
+        <v>3286.75</v>
+      </c>
+      <c r="E381" s="27">
+        <v>811.81100000000004</v>
+      </c>
+      <c r="F381" s="27">
+        <v>402.18900000000002</v>
+      </c>
+      <c r="G381" s="27">
+        <v>648.33699999999999</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A382" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B382" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C382" s="27">
+        <v>1016.25</v>
+      </c>
+      <c r="D382" s="27">
+        <v>3673</v>
+      </c>
+      <c r="E382" s="27">
+        <v>730.66399999999999</v>
+      </c>
+      <c r="F382" s="27">
+        <v>285.58600000000001</v>
+      </c>
+      <c r="G382" s="27">
+        <v>484.45600000000002</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A383" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B383" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C383" s="27">
+        <v>1236.5</v>
+      </c>
+      <c r="D383" s="27">
+        <v>3446.25</v>
+      </c>
+      <c r="E383" s="27">
+        <v>1001.194</v>
+      </c>
+      <c r="F383" s="27">
+        <v>235.30600000000001</v>
+      </c>
+      <c r="G383" s="27">
+        <v>563.54</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A384" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B384" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C384" s="27">
+        <v>1124</v>
+      </c>
+      <c r="D384" s="27">
+        <v>3720</v>
+      </c>
+      <c r="E384" s="27">
+        <v>937.59799999999996</v>
+      </c>
+      <c r="F384" s="27">
+        <v>186.40199999999999</v>
+      </c>
+      <c r="G384" s="27">
+        <v>536.57799999999997</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A385" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B385" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C385" s="27">
+        <v>10970.847777777701</v>
+      </c>
+      <c r="D385" s="27">
+        <v>34853</v>
+      </c>
+      <c r="E385" s="27">
+        <v>10324.829</v>
+      </c>
+      <c r="F385" s="27">
+        <v>646.01877777777702</v>
+      </c>
+      <c r="G385" s="27">
+        <v>3692.056</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A386" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B386" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C386" s="27">
+        <v>9250.5</v>
+      </c>
+      <c r="D386" s="27">
+        <v>31567.5</v>
+      </c>
+      <c r="E386" s="27">
+        <v>8664.3060000000005</v>
+      </c>
+      <c r="F386" s="27">
+        <v>586.19399999999996</v>
+      </c>
+      <c r="G386" s="27">
+        <v>3726.2460000000001</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A387" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B387" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C387" s="27">
+        <v>9240.7313888888893</v>
+      </c>
+      <c r="D387" s="27">
+        <v>34847.75</v>
+      </c>
+      <c r="E387" s="27">
+        <v>8905.7450000000008</v>
+      </c>
+      <c r="F387" s="27">
+        <v>334.98638888888797</v>
+      </c>
+      <c r="G387" s="27">
+        <v>3778.0160555555499</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A388" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B388" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C388" s="27">
+        <v>5852.6283333333304</v>
+      </c>
+      <c r="D388" s="27">
+        <v>32602</v>
+      </c>
+      <c r="E388" s="27">
+        <v>5470.8280000000004</v>
+      </c>
+      <c r="F388" s="27">
+        <v>381.80033333333301</v>
+      </c>
+      <c r="G388" s="27">
+        <v>3297.80311111111</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A389" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B389" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C389" s="27">
+        <v>9194.3211111111104</v>
+      </c>
+      <c r="D389" s="27">
+        <v>34127</v>
+      </c>
+      <c r="E389" s="27">
+        <v>8671.4629999999997</v>
+      </c>
+      <c r="F389" s="27">
+        <v>522.85811111111104</v>
+      </c>
+      <c r="G389" s="27">
+        <v>3363.5101111111098</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A390" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B390" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C390" s="27">
+        <v>6166.3302777777699</v>
+      </c>
+      <c r="D390" s="27">
+        <v>32610.75</v>
+      </c>
+      <c r="E390" s="27">
+        <v>5356.4269999999997</v>
+      </c>
+      <c r="F390" s="27">
+        <v>809.90327777777702</v>
+      </c>
+      <c r="G390" s="27">
+        <v>3040.7114999999999</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A391" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B391" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C391" s="27">
+        <v>6442.7494444444401</v>
+      </c>
+      <c r="D391" s="27">
+        <v>33538.5</v>
+      </c>
+      <c r="E391" s="27">
+        <v>6142.4769999999999</v>
+      </c>
+      <c r="F391" s="27">
+        <v>300.27244444444398</v>
+      </c>
+      <c r="G391" s="27">
+        <v>3059.7843333333299</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A392" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B392" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C392" s="27">
+        <v>38260.460555555503</v>
+      </c>
+      <c r="D392" s="27">
+        <v>98742</v>
+      </c>
+      <c r="E392" s="27">
+        <v>37870.972999999998</v>
+      </c>
+      <c r="F392" s="27">
+        <v>389.48755555555499</v>
+      </c>
+      <c r="G392" s="27">
+        <v>8107.0254444444399</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A393" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B393" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C393" s="27">
+        <v>30667.990555555501</v>
+      </c>
+      <c r="D393" s="27">
+        <v>88476.25</v>
+      </c>
+      <c r="E393" s="27">
+        <v>31461.18</v>
+      </c>
+      <c r="F393" s="27">
+        <v>-793.18944444444401</v>
+      </c>
+      <c r="G393" s="27">
+        <v>7103.7961111111099</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A394" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B394" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C394" s="27">
+        <v>43477.733888888797</v>
+      </c>
+      <c r="D394" s="27">
+        <v>96247.5</v>
+      </c>
+      <c r="E394" s="27">
+        <v>42290.544000000002</v>
+      </c>
+      <c r="F394" s="27">
+        <v>1187.18988888888</v>
+      </c>
+      <c r="G394" s="27">
+        <v>8289.8816666666607</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A395" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B395" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C395" s="27">
+        <v>20501.403888888799</v>
+      </c>
+      <c r="D395" s="27">
+        <v>85672.4</v>
+      </c>
+      <c r="E395" s="27">
+        <v>19075.400000000001</v>
+      </c>
+      <c r="F395" s="27">
+        <v>1426.0038888888801</v>
+      </c>
+      <c r="G395" s="27">
+        <v>6530.9422222222202</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A396" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B396" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C396" s="27">
+        <v>18851</v>
+      </c>
+      <c r="D396" s="27">
+        <v>101876.75</v>
+      </c>
+      <c r="E396" s="27">
+        <v>18147.937999999998</v>
+      </c>
+      <c r="F396" s="27">
+        <v>703.06199999999899</v>
+      </c>
+      <c r="G396" s="27">
+        <v>6815.43</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A397" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B397" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C397" s="27">
+        <v>22149.654166666602</v>
+      </c>
+      <c r="D397" s="27">
+        <v>98349.25</v>
+      </c>
+      <c r="E397" s="27">
+        <v>21712.436000000002</v>
+      </c>
+      <c r="F397" s="27">
+        <v>437.21816666666598</v>
+      </c>
+      <c r="G397" s="27">
+        <v>6774.9030555555501</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A398" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B398" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C398" s="27">
+        <v>22166.316944444399</v>
+      </c>
+      <c r="D398" s="27">
+        <v>95472.5</v>
+      </c>
+      <c r="E398" s="27">
+        <v>21303.281999999999</v>
+      </c>
+      <c r="F398" s="27">
+        <v>863.03494444444402</v>
+      </c>
+      <c r="G398" s="27">
+        <v>5132.8870555555504</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A399" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B399" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C399" s="27">
+        <v>4980.5608333333303</v>
+      </c>
+      <c r="D399" s="27">
+        <v>10286</v>
+      </c>
+      <c r="E399" s="27">
+        <v>4771.2020000000002</v>
+      </c>
+      <c r="F399" s="27">
+        <v>209.358833333333</v>
+      </c>
+      <c r="G399" s="27">
+        <v>886.31783333333306</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A400" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B400" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C400" s="27">
+        <v>4179.44333333333</v>
+      </c>
+      <c r="D400" s="27">
+        <v>9095.75</v>
+      </c>
+      <c r="E400" s="27">
+        <v>3973.5940000000001</v>
+      </c>
+      <c r="F400" s="27">
+        <v>205.84933333333299</v>
+      </c>
+      <c r="G400" s="27">
+        <v>871.07999999999902</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A401" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B401" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C401" s="27">
+        <v>3979.7069444444401</v>
+      </c>
+      <c r="D401" s="27">
+        <v>9816</v>
+      </c>
+      <c r="E401" s="27">
+        <v>3837.2539999999999</v>
+      </c>
+      <c r="F401" s="27">
+        <v>142.452944444444</v>
+      </c>
+      <c r="G401" s="27">
+        <v>855.410944444444</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A402" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B402" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C402" s="27">
+        <v>2479.2430555555502</v>
+      </c>
+      <c r="D402" s="27">
+        <v>8795.7333333333299</v>
+      </c>
+      <c r="E402" s="27">
+        <v>2190.75</v>
+      </c>
+      <c r="F402" s="27">
+        <v>288.49305555555497</v>
+      </c>
+      <c r="G402" s="27">
+        <v>773.13838888888802</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A403" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B403" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C403" s="27">
+        <v>2731.2236111111101</v>
+      </c>
+      <c r="D403" s="27">
+        <v>10402.5</v>
+      </c>
+      <c r="E403" s="27">
+        <v>2438.7869999999998</v>
+      </c>
+      <c r="F403" s="27">
+        <v>292.43661111111101</v>
+      </c>
+      <c r="G403" s="27">
+        <v>903.21938888888803</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A404" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B404" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C404" s="27">
+        <v>3249.3277777777698</v>
+      </c>
+      <c r="D404" s="27">
+        <v>9981</v>
+      </c>
+      <c r="E404" s="27">
+        <v>2966.3229999999999</v>
+      </c>
+      <c r="F404" s="27">
+        <v>283.00477777777701</v>
+      </c>
+      <c r="G404" s="27">
+        <v>842.418777777777</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A405" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B405" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C405" s="27">
+        <v>2986.75833333333</v>
+      </c>
+      <c r="D405" s="27">
+        <v>9697.1</v>
+      </c>
+      <c r="E405" s="27">
+        <v>2580.3440000000001</v>
+      </c>
+      <c r="F405" s="27">
+        <v>406.41433333333299</v>
+      </c>
+      <c r="G405" s="27">
+        <v>779.16033333333303</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A406" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B406" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C406" s="27">
+        <v>12467.6916666666</v>
+      </c>
+      <c r="D406" s="27">
         <v>37200</v>
       </c>
-      <c r="E22" s="24">
-[...13 lines deleted...]
-      <c r="B23" s="24" t="s">
+      <c r="E406" s="27">
+        <v>12558.303</v>
+      </c>
+      <c r="F406" s="27">
+        <v>-90.611333333333306</v>
+      </c>
+      <c r="G406" s="27">
+        <v>3374.11666666666</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A407" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B407" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="24">
-[...2 lines deleted...]
-      <c r="D23" s="24">
+      <c r="C407" s="27">
+        <v>11405.3833333333</v>
+      </c>
+      <c r="D407" s="27">
         <v>33600</v>
       </c>
-      <c r="E23" s="24">
-[...13 lines deleted...]
-      <c r="B24" s="24" t="s">
+      <c r="E407" s="27">
+        <v>11453.835999999999</v>
+      </c>
+      <c r="F407" s="27">
+        <v>-48.452666666666602</v>
+      </c>
+      <c r="G407" s="27">
+        <v>2709.0213333333299</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A408" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B408" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C24" s="24">
-[...19 lines deleted...]
-      <c r="B25" s="24" t="s">
+      <c r="C408" s="27">
+        <v>17044.6916666666</v>
+      </c>
+      <c r="D408" s="27">
+        <v>36838</v>
+      </c>
+      <c r="E408" s="27">
+        <v>17261.562999999998</v>
+      </c>
+      <c r="F408" s="27">
+        <v>-216.87133333333301</v>
+      </c>
+      <c r="G408" s="27">
+        <v>3549.52</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A409" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B409" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C25" s="24">
-[...2 lines deleted...]
-      <c r="D25" s="24">
+      <c r="C409" s="27">
+        <v>6445.4500145942802</v>
+      </c>
+      <c r="D409" s="27">
         <v>36000</v>
       </c>
-      <c r="E25" s="24">
-[...13 lines deleted...]
-      <c r="B26" s="24" t="s">
+      <c r="E409" s="27">
+        <v>7723.81</v>
+      </c>
+      <c r="F409" s="27">
+        <v>-1278.3599854057099</v>
+      </c>
+      <c r="G409" s="27">
+        <v>4145.7166726498399</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A410" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B410" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C26" s="24">
-[...2 lines deleted...]
-      <c r="D26" s="24">
+      <c r="C410" s="27">
+        <v>9055.5833333333303</v>
+      </c>
+      <c r="D410" s="27">
         <v>37200</v>
       </c>
-      <c r="E26" s="24">
-[...13 lines deleted...]
-      <c r="B27" s="24" t="s">
+      <c r="E410" s="27">
+        <v>8191.56</v>
+      </c>
+      <c r="F410" s="27">
+        <v>864.02333333333297</v>
+      </c>
+      <c r="G410" s="27">
+        <v>4744.6859999999997</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A411" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B411" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C411" s="27">
+        <v>6346.3416666666599</v>
+      </c>
+      <c r="D411" s="27">
+        <v>30449.166666666599</v>
+      </c>
+      <c r="E411" s="27">
+        <v>4563.0010000000002</v>
+      </c>
+      <c r="F411" s="27">
+        <v>1783.3406666666599</v>
+      </c>
+      <c r="G411" s="27">
+        <v>3731.0613333333299</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A412" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B412" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C412" s="27">
+        <v>8385.65</v>
+      </c>
+      <c r="D412" s="27">
+        <v>37084.166666666599</v>
+      </c>
+      <c r="E412" s="27">
+        <v>7547.4840000000004</v>
+      </c>
+      <c r="F412" s="27">
+        <v>838.16599999999903</v>
+      </c>
+      <c r="G412" s="27">
+        <v>2580.9313333333298</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A413" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B413" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="24">
-[...19 lines deleted...]
-      <c r="B28" s="24" t="s">
+      <c r="C413" s="27">
+        <v>11026.3888888888</v>
+      </c>
+      <c r="D413" s="27">
+        <v>31200</v>
+      </c>
+      <c r="E413" s="27">
+        <v>9950.8320000000003</v>
+      </c>
+      <c r="F413" s="27">
+        <v>1075.5568888888799</v>
+      </c>
+      <c r="G413" s="27">
+        <v>3107.50833333333</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A414" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B414" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="24">
-[...19 lines deleted...]
-      <c r="B29" s="24" t="s">
+      <c r="C414" s="27">
+        <v>10491</v>
+      </c>
+      <c r="D414" s="27">
+        <v>28170</v>
+      </c>
+      <c r="E414" s="27">
+        <v>9668.8760000000002</v>
+      </c>
+      <c r="F414" s="27">
+        <v>822.12400000000002</v>
+      </c>
+      <c r="G414" s="27">
+        <v>2747.4540000000002</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A415" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B415" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C29" s="24">
-[...19 lines deleted...]
-      <c r="B30" s="24" t="s">
+      <c r="C415" s="27">
+        <v>14843.75</v>
+      </c>
+      <c r="D415" s="27">
+        <v>30743.5</v>
+      </c>
+      <c r="E415" s="27">
+        <v>13806.906000000001</v>
+      </c>
+      <c r="F415" s="27">
+        <v>1036.8440000000001</v>
+      </c>
+      <c r="G415" s="27">
+        <v>3246.89</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A416" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B416" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C30" s="24">
-[...19 lines deleted...]
-      <c r="B31" s="24" t="s">
+      <c r="C416" s="27">
+        <v>8169.5161111111101</v>
+      </c>
+      <c r="D416" s="27">
+        <v>29996</v>
+      </c>
+      <c r="E416" s="27">
+        <v>7304.8639999999996</v>
+      </c>
+      <c r="F416" s="27">
+        <v>864.65211111111103</v>
+      </c>
+      <c r="G416" s="27">
+        <v>2710.0862222222199</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A417" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B417" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C31" s="24">
-[...19 lines deleted...]
-      <c r="B32" s="24" t="s">
+      <c r="C417" s="27">
+        <v>5642.42027777777</v>
+      </c>
+      <c r="D417" s="27">
+        <v>30955</v>
+      </c>
+      <c r="E417" s="27">
+        <v>5081.0450000000001</v>
+      </c>
+      <c r="F417" s="27">
+        <v>561.375277777777</v>
+      </c>
+      <c r="G417" s="27">
+        <v>2607.8010555555502</v>
+      </c>
+    </row>
+    <row r="418" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A418" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B418" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C418" s="27">
+        <v>3388.1238888888802</v>
+      </c>
+      <c r="D418" s="27">
+        <v>22883.5</v>
+      </c>
+      <c r="E418" s="27">
+        <v>2688.2159999999999</v>
+      </c>
+      <c r="F418" s="27">
+        <v>699.90788888888801</v>
+      </c>
+      <c r="G418" s="27">
+        <v>1955.8917777777699</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A419" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B419" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C419" s="27">
+        <v>5639.5134722222201</v>
+      </c>
+      <c r="D419" s="27">
+        <v>31142</v>
+      </c>
+      <c r="E419" s="27">
+        <v>4909.9970000000003</v>
+      </c>
+      <c r="F419" s="27">
+        <v>729.51647222222198</v>
+      </c>
+      <c r="G419" s="27">
+        <v>2116.45113888888</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A420" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B420" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C32" s="24">
+      <c r="C420" s="27">
+        <v>9150.25</v>
+      </c>
+      <c r="D420" s="27">
+        <v>20933</v>
+      </c>
+      <c r="E420" s="27">
+        <v>8085.6189999999997</v>
+      </c>
+      <c r="F420" s="27">
+        <v>1064.6310000000001</v>
+      </c>
+      <c r="G420" s="27">
+        <v>1985.009</v>
+      </c>
+    </row>
+    <row r="421" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A421" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B421" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C421" s="27">
+        <v>6714</v>
+      </c>
+      <c r="D421" s="27">
+        <v>17436</v>
+      </c>
+      <c r="E421" s="27">
+        <v>6042.82</v>
+      </c>
+      <c r="F421" s="27">
+        <v>671.18</v>
+      </c>
+      <c r="G421" s="27">
+        <v>1523.02</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A422" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B422" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C422" s="27">
+        <v>6004.5444444444402</v>
+      </c>
+      <c r="D422" s="27">
+        <v>18021.5</v>
+      </c>
+      <c r="E422" s="27">
+        <v>5062.3090000000002</v>
+      </c>
+      <c r="F422" s="27">
+        <v>942.23544444444406</v>
+      </c>
+      <c r="G422" s="27">
+        <v>1719.00722222222</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A423" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B423" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C423" s="27">
+        <v>5709.5</v>
+      </c>
+      <c r="D423" s="27">
+        <v>18383</v>
+      </c>
+      <c r="E423" s="27">
+        <v>5116.683</v>
+      </c>
+      <c r="F423" s="27">
+        <v>592.81700000000001</v>
+      </c>
+      <c r="G423" s="27">
+        <v>1707.1949999999999</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A424" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B424" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C424" s="27">
+        <v>2980.75</v>
+      </c>
+      <c r="D424" s="27">
+        <v>19749.5</v>
+      </c>
+      <c r="E424" s="27">
+        <v>2649.6990000000001</v>
+      </c>
+      <c r="F424" s="27">
+        <v>331.05099999999999</v>
+      </c>
+      <c r="G424" s="27">
+        <v>1247.337</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A425" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B425" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C425" s="27">
+        <v>4410.5</v>
+      </c>
+      <c r="D425" s="27">
+        <v>20284</v>
+      </c>
+      <c r="E425" s="27">
+        <v>3763.9389999999999</v>
+      </c>
+      <c r="F425" s="27">
+        <v>646.56100000000004</v>
+      </c>
+      <c r="G425" s="27">
+        <v>1584.6590000000001</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A426" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B426" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C426" s="27">
+        <v>3389.9749999999999</v>
+      </c>
+      <c r="D426" s="27">
+        <v>21127.5</v>
+      </c>
+      <c r="E426" s="27">
+        <v>2798.348</v>
+      </c>
+      <c r="F426" s="27">
+        <v>591.62699999999995</v>
+      </c>
+      <c r="G426" s="27">
+        <v>1375.5250000000001</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A427" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B427" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C427" s="27">
+        <v>25963</v>
+      </c>
+      <c r="D427" s="27">
+        <v>30698.5</v>
+      </c>
+      <c r="E427" s="27">
+        <v>25164.485000000001</v>
+      </c>
+      <c r="F427" s="27">
+        <v>798.51499999999999</v>
+      </c>
+      <c r="G427" s="27">
+        <v>2496.625</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A428" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B428" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C428" s="27">
+        <v>35</v>
+      </c>
+      <c r="D428" s="27">
+        <v>35</v>
+      </c>
+      <c r="E428" s="27">
         <v>0</v>
       </c>
-      <c r="D32" s="24">
+      <c r="F428" s="27">
+        <v>35</v>
+      </c>
+      <c r="G428" s="27">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A429" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B429" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C429" s="27">
+        <v>3116.4666666666599</v>
+      </c>
+      <c r="D429" s="27">
+        <v>4315.5</v>
+      </c>
+      <c r="E429" s="27">
+        <v>2720.66</v>
+      </c>
+      <c r="F429" s="27">
+        <v>395.80666666666599</v>
+      </c>
+      <c r="G429" s="27">
+        <v>519.41666666666595</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A430" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B430" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C430" s="27">
+        <v>9404.7333333333299</v>
+      </c>
+      <c r="D430" s="27">
+        <v>18338.2833333333</v>
+      </c>
+      <c r="E430" s="27">
+        <v>8069.915</v>
+      </c>
+      <c r="F430" s="27">
+        <v>1334.81833333333</v>
+      </c>
+      <c r="G430" s="27">
+        <v>2075.0516666666599</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A431" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B431" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C431" s="27">
+        <v>17385.45</v>
+      </c>
+      <c r="D431" s="27">
+        <v>34252.5</v>
+      </c>
+      <c r="E431" s="27">
+        <v>15981.135</v>
+      </c>
+      <c r="F431" s="27">
+        <v>1404.3150000000001</v>
+      </c>
+      <c r="G431" s="27">
+        <v>3030.085</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A432" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B432" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C432" s="27">
+        <v>18603.4083333333</v>
+      </c>
+      <c r="D432" s="27">
+        <v>34736.400000000001</v>
+      </c>
+      <c r="E432" s="27">
+        <v>16478.03</v>
+      </c>
+      <c r="F432" s="27">
+        <v>2125.3783333333299</v>
+      </c>
+      <c r="G432" s="27">
+        <v>4329.3316666666597</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A433" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B433" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C433" s="27">
+        <v>24183.95</v>
+      </c>
+      <c r="D433" s="27">
+        <v>51798.7</v>
+      </c>
+      <c r="E433" s="27">
+        <v>20795.96</v>
+      </c>
+      <c r="F433" s="27">
+        <v>3387.99</v>
+      </c>
+      <c r="G433" s="27">
+        <v>5747.4733333333297</v>
+      </c>
+    </row>
+    <row r="434" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A434" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B434" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C434" s="27">
+        <v>10672.5</v>
+      </c>
+      <c r="D434" s="27">
+        <v>12465.5</v>
+      </c>
+      <c r="E434" s="27">
+        <v>8504.0499999999993</v>
+      </c>
+      <c r="F434" s="27">
+        <v>2168.4499999999998</v>
+      </c>
+      <c r="G434" s="27">
+        <v>2568.9699999999998</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A435" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B435" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C435" s="27">
+        <v>19291.483333333301</v>
+      </c>
+      <c r="D435" s="27">
+        <v>21505.5</v>
+      </c>
+      <c r="E435" s="27">
+        <v>13636.325000000001</v>
+      </c>
+      <c r="F435" s="27">
+        <v>5655.1583333333301</v>
+      </c>
+      <c r="G435" s="27">
+        <v>5679.1783333333296</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A436" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B436" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C436" s="27">
+        <v>17406.466666666602</v>
+      </c>
+      <c r="D436" s="27">
+        <v>26145.5</v>
+      </c>
+      <c r="E436" s="27">
+        <v>12699.475</v>
+      </c>
+      <c r="F436" s="27">
+        <v>4706.9916666666604</v>
+      </c>
+      <c r="G436" s="27">
+        <v>5176.8516666666601</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A437" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B437" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C437" s="27">
+        <v>12204.6833333333</v>
+      </c>
+      <c r="D437" s="27">
+        <v>23501.7</v>
+      </c>
+      <c r="E437" s="27">
+        <v>8778.92</v>
+      </c>
+      <c r="F437" s="27">
+        <v>3425.7633333333301</v>
+      </c>
+      <c r="G437" s="27">
+        <v>3716.2066666666601</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A438" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B438" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C438" s="27">
+        <v>11308.791666666601</v>
+      </c>
+      <c r="D438" s="27">
+        <v>23757.5</v>
+      </c>
+      <c r="E438" s="27">
+        <v>8493.5750000000007</v>
+      </c>
+      <c r="F438" s="27">
+        <v>2815.2166666666599</v>
+      </c>
+      <c r="G438" s="27">
+        <v>3095.7333333333299</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A439" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B439" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C439" s="27">
+        <v>22965.616666666599</v>
+      </c>
+      <c r="D439" s="27">
+        <v>41481.5</v>
+      </c>
+      <c r="E439" s="27">
+        <v>21065.599999999999</v>
+      </c>
+      <c r="F439" s="27">
+        <v>1900.0166666666601</v>
+      </c>
+      <c r="G439" s="27">
+        <v>4271.2700000000004</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A440" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B440" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C440" s="27">
+        <v>30417.958333333299</v>
+      </c>
+      <c r="D440" s="27">
+        <v>62725.166666666599</v>
+      </c>
+      <c r="E440" s="27">
+        <v>26751.395</v>
+      </c>
+      <c r="F440" s="27">
+        <v>3666.5633333333299</v>
+      </c>
+      <c r="G440" s="27">
+        <v>6093.94333333333</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A441" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B441" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C441" s="27">
+        <v>18654.5</v>
+      </c>
+      <c r="D441" s="27">
+        <v>23517</v>
+      </c>
+      <c r="E441" s="27">
+        <v>17898.564999999999</v>
+      </c>
+      <c r="F441" s="27">
+        <v>755.93499999999995</v>
+      </c>
+      <c r="G441" s="27">
+        <v>1988.2449999999999</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A442" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B442" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C442" s="27">
+        <v>10256.991666666599</v>
+      </c>
+      <c r="D442" s="27">
+        <v>11856</v>
+      </c>
+      <c r="E442" s="27">
+        <v>10252.9</v>
+      </c>
+      <c r="F442" s="27">
+        <v>4.0916666666666899</v>
+      </c>
+      <c r="G442" s="27">
+        <v>501.481666666666</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A443" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B443" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C443" s="27">
+        <v>12437.958333333299</v>
+      </c>
+      <c r="D443" s="27">
+        <v>18592.933333333302</v>
+      </c>
+      <c r="E443" s="27">
+        <v>9781.36</v>
+      </c>
+      <c r="F443" s="27">
+        <v>2656.5983333333302</v>
+      </c>
+      <c r="G443" s="27">
+        <v>3212.31833333333</v>
+      </c>
+    </row>
+    <row r="444" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A444" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B444" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C444" s="27">
+        <v>17276.6583333333</v>
+      </c>
+      <c r="D444" s="27">
+        <v>31992.45</v>
+      </c>
+      <c r="E444" s="27">
+        <v>14293.245000000001</v>
+      </c>
+      <c r="F444" s="27">
+        <v>2983.4133333333298</v>
+      </c>
+      <c r="G444" s="27">
+        <v>3698.1233333333298</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A445" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B445" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C445" s="27">
+        <v>20607.650000000001</v>
+      </c>
+      <c r="D445" s="27">
+        <v>39542.933333333298</v>
+      </c>
+      <c r="E445" s="27">
+        <v>18560.514999999999</v>
+      </c>
+      <c r="F445" s="27">
+        <v>2047.135</v>
+      </c>
+      <c r="G445" s="27">
+        <v>3343.6216666666601</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A446" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B446" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C446" s="27">
+        <v>33883.125</v>
+      </c>
+      <c r="D446" s="27">
+        <v>60663.5</v>
+      </c>
+      <c r="E446" s="27">
+        <v>30099.705000000002</v>
+      </c>
+      <c r="F446" s="27">
+        <v>3783.42</v>
+      </c>
+      <c r="G446" s="27">
+        <v>6032.2566666666598</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A447" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B447" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C447" s="27">
+        <v>29105.4416666666</v>
+      </c>
+      <c r="D447" s="27">
+        <v>59199</v>
+      </c>
+      <c r="E447" s="27">
+        <v>24838.365000000002</v>
+      </c>
+      <c r="F447" s="27">
+        <v>4267.0766666666595</v>
+      </c>
+      <c r="G447" s="27">
+        <v>5803.09666666666</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A448" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B448" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C448" s="27">
+        <v>39168</v>
+      </c>
+      <c r="D448" s="27">
+        <v>46285.5</v>
+      </c>
+      <c r="E448" s="27">
+        <v>37819.050000000003</v>
+      </c>
+      <c r="F448" s="27">
+        <v>1348.95</v>
+      </c>
+      <c r="G448" s="27">
+        <v>3438.19</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A449" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B449" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C449" s="27">
+        <v>37094.991666666603</v>
+      </c>
+      <c r="D449" s="27">
+        <v>42129.5</v>
+      </c>
+      <c r="E449" s="27">
+        <v>36539.894999999997</v>
+      </c>
+      <c r="F449" s="27">
+        <v>555.09666666666601</v>
+      </c>
+      <c r="G449" s="27">
+        <v>1965.12666666666</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A450" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B450" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C450" s="27">
+        <v>16393.458333333299</v>
+      </c>
+      <c r="D450" s="27">
+        <v>27230.683333333302</v>
+      </c>
+      <c r="E450" s="27">
+        <v>15893.43</v>
+      </c>
+      <c r="F450" s="27">
+        <v>500.02833333333302</v>
+      </c>
+      <c r="G450" s="27">
+        <v>2148.7550000000001</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A451" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B451" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C451" s="27">
+        <v>22377.025000000001</v>
+      </c>
+      <c r="D451" s="27">
+        <v>42751.5</v>
+      </c>
+      <c r="E451" s="27">
+        <v>21552.83</v>
+      </c>
+      <c r="F451" s="27">
+        <v>824.19500000000005</v>
+      </c>
+      <c r="G451" s="27">
+        <v>2984.77833333333</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A452" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B452" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C452" s="27">
+        <v>21970.141666666601</v>
+      </c>
+      <c r="D452" s="27">
+        <v>45978.55</v>
+      </c>
+      <c r="E452" s="27">
+        <v>20098.04</v>
+      </c>
+      <c r="F452" s="27">
+        <v>1872.1016666666601</v>
+      </c>
+      <c r="G452" s="27">
+        <v>3553.1783333333301</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A453" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B453" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C453" s="27">
+        <v>28343.916666666599</v>
+      </c>
+      <c r="D453" s="27">
+        <v>49880</v>
+      </c>
+      <c r="E453" s="27">
+        <v>23513.685000000001</v>
+      </c>
+      <c r="F453" s="27">
+        <v>4830.2316666666602</v>
+      </c>
+      <c r="G453" s="27">
+        <v>6936.125</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A454" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B454" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C454" s="27">
+        <v>32105.924999999999</v>
+      </c>
+      <c r="D454" s="27">
+        <v>71171.866666666596</v>
+      </c>
+      <c r="E454" s="27">
+        <v>27826.66</v>
+      </c>
+      <c r="F454" s="27">
+        <v>4279.2650000000003</v>
+      </c>
+      <c r="G454" s="27">
+        <v>6771.9283333333296</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A455" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B455" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C455" s="27">
+        <v>36555.5</v>
+      </c>
+      <c r="D455" s="27">
+        <v>42605.8</v>
+      </c>
+      <c r="E455" s="27">
+        <v>32037.82</v>
+      </c>
+      <c r="F455" s="27">
+        <v>4517.68</v>
+      </c>
+      <c r="G455" s="27">
+        <v>6053.8</v>
+      </c>
+    </row>
+    <row r="456" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A456" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B456" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C456" s="27">
+        <v>43579.483333333301</v>
+      </c>
+      <c r="D456" s="27">
+        <v>48319.5</v>
+      </c>
+      <c r="E456" s="27">
+        <v>39036.1</v>
+      </c>
+      <c r="F456" s="27">
+        <v>4543.3833333333296</v>
+      </c>
+      <c r="G456" s="27">
+        <v>4957.28</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A457" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B457" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C457" s="27">
+        <v>38828.916666666599</v>
+      </c>
+      <c r="D457" s="27">
+        <v>60535.5</v>
+      </c>
+      <c r="E457" s="27">
+        <v>34924.714999999997</v>
+      </c>
+      <c r="F457" s="27">
+        <v>3904.20166666666</v>
+      </c>
+      <c r="G457" s="27">
+        <v>5174.43166666666</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A458" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B458" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C458" s="27">
+        <v>23210</v>
+      </c>
+      <c r="D458" s="27">
+        <v>43238.266666666597</v>
+      </c>
+      <c r="E458" s="27">
+        <v>21590.06</v>
+      </c>
+      <c r="F458" s="27">
+        <v>1619.94</v>
+      </c>
+      <c r="G458" s="27">
+        <v>3517.9833333333299</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A459" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B459" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C459" s="27">
+        <v>14188.8416666666</v>
+      </c>
+      <c r="D459" s="27">
+        <v>29319.5</v>
+      </c>
+      <c r="E459" s="27">
+        <v>11107.4</v>
+      </c>
+      <c r="F459" s="27">
+        <v>3081.4416666666598</v>
+      </c>
+      <c r="G459" s="27">
+        <v>3516.83833333333</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A460" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B460" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C460" s="27">
+        <v>17068.308333333302</v>
+      </c>
+      <c r="D460" s="27">
+        <v>33507.15</v>
+      </c>
+      <c r="E460" s="27">
+        <v>14349.41</v>
+      </c>
+      <c r="F460" s="27">
+        <v>2718.8983333333299</v>
+      </c>
+      <c r="G460" s="27">
+        <v>3975.8583333333299</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A461" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B461" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C461" s="27">
+        <v>31337.433333333302</v>
+      </c>
+      <c r="D461" s="27">
+        <v>66929.066666666593</v>
+      </c>
+      <c r="E461" s="27">
+        <v>27575.96</v>
+      </c>
+      <c r="F461" s="27">
+        <v>3761.4733333333302</v>
+      </c>
+      <c r="G461" s="27">
+        <v>6341.87</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A462" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B462" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C462" s="27">
+        <v>53325.5</v>
+      </c>
+      <c r="D462" s="27">
+        <v>75396</v>
+      </c>
+      <c r="E462" s="27">
+        <v>51726.499000000003</v>
+      </c>
+      <c r="F462" s="27">
+        <v>1599.001</v>
+      </c>
+      <c r="G462" s="27">
+        <v>5052.1809999999996</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A463" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B463" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C463" s="27">
+        <v>47460.5</v>
+      </c>
+      <c r="D463" s="27">
+        <v>71160</v>
+      </c>
+      <c r="E463" s="27">
+        <v>45872.108</v>
+      </c>
+      <c r="F463" s="27">
+        <v>1588.3920000000001</v>
+      </c>
+      <c r="G463" s="27">
+        <v>5348.23</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A464" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B464" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C464" s="27">
+        <v>38805.5</v>
+      </c>
+      <c r="D464" s="27">
+        <v>77718</v>
+      </c>
+      <c r="E464" s="27">
+        <v>37113.902999999998</v>
+      </c>
+      <c r="F464" s="27">
+        <v>1691.597</v>
+      </c>
+      <c r="G464" s="27">
+        <v>5572.7610000000004</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A465" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B465" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C465" s="27">
+        <v>37235.5</v>
+      </c>
+      <c r="D465" s="27">
+        <v>76287</v>
+      </c>
+      <c r="E465" s="27">
+        <v>36564.701000000001</v>
+      </c>
+      <c r="F465" s="27">
+        <v>670.79899999999998</v>
+      </c>
+      <c r="G465" s="27">
+        <v>4870.5469999999996</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A466" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B466" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C466" s="27">
+        <v>28190</v>
+      </c>
+      <c r="D466" s="27">
+        <v>77604</v>
+      </c>
+      <c r="E466" s="27">
+        <v>27129.18</v>
+      </c>
+      <c r="F466" s="27">
+        <v>1060.82</v>
+      </c>
+      <c r="G466" s="27">
+        <v>5794.5680000000002</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A467" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B467" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C467" s="27">
+        <v>32261.5</v>
+      </c>
+      <c r="D467" s="27">
+        <v>76344</v>
+      </c>
+      <c r="E467" s="27">
+        <v>30422.006000000001</v>
+      </c>
+      <c r="F467" s="27">
+        <v>1839.4939999999999</v>
+      </c>
+      <c r="G467" s="27">
+        <v>7267.9520000000002</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A468" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B468" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C468" s="27">
+        <v>24067</v>
+      </c>
+      <c r="D468" s="27">
+        <v>71074.399999999994</v>
+      </c>
+      <c r="E468" s="27">
+        <v>22804.496999999999</v>
+      </c>
+      <c r="F468" s="27">
+        <v>1262.5029999999999</v>
+      </c>
+      <c r="G468" s="27">
+        <v>6434.8450000000003</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A469" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B469" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C469" s="27">
+        <v>46359.5</v>
+      </c>
+      <c r="D469" s="27">
+        <v>63349.5</v>
+      </c>
+      <c r="E469" s="27">
+        <v>45000.313000000002</v>
+      </c>
+      <c r="F469" s="27">
+        <v>1359.1869999999999</v>
+      </c>
+      <c r="G469" s="27">
+        <v>4635.2349999999997</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A470" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B470" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C470" s="27">
+        <v>41840</v>
+      </c>
+      <c r="D470" s="27">
+        <v>60321</v>
+      </c>
+      <c r="E470" s="27">
+        <v>40666.968000000001</v>
+      </c>
+      <c r="F470" s="27">
+        <v>1173.0319999999999</v>
+      </c>
+      <c r="G470" s="27">
+        <v>4683.5860000000002</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A471" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B471" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C471" s="27">
+        <v>33586</v>
+      </c>
+      <c r="D471" s="27">
+        <v>66474</v>
+      </c>
+      <c r="E471" s="27">
+        <v>31758.419000000002</v>
+      </c>
+      <c r="F471" s="27">
+        <v>1827.5809999999999</v>
+      </c>
+      <c r="G471" s="27">
+        <v>5145.8230000000003</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A472" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B472" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C472" s="27">
+        <v>32255</v>
+      </c>
+      <c r="D472" s="27">
+        <v>64557</v>
+      </c>
+      <c r="E472" s="27">
+        <v>31654.083999999999</v>
+      </c>
+      <c r="F472" s="27">
+        <v>600.91600000000005</v>
+      </c>
+      <c r="G472" s="27">
+        <v>4346.75</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A473" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B473" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C473" s="27">
+        <v>24558</v>
+      </c>
+      <c r="D473" s="27">
+        <v>66321</v>
+      </c>
+      <c r="E473" s="27">
+        <v>23710.554</v>
+      </c>
+      <c r="F473" s="27">
+        <v>847.44600000000003</v>
+      </c>
+      <c r="G473" s="27">
+        <v>5278.24</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A474" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B474" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C474" s="27">
+        <v>28210.5</v>
+      </c>
+      <c r="D474" s="27">
+        <v>64176</v>
+      </c>
+      <c r="E474" s="27">
+        <v>26751.048999999999</v>
+      </c>
+      <c r="F474" s="27">
+        <v>1459.451</v>
+      </c>
+      <c r="G474" s="27">
+        <v>6660.2309999999998</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A475" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B475" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C475" s="27">
+        <v>19774</v>
+      </c>
+      <c r="D475" s="27">
+        <v>57543.25</v>
+      </c>
+      <c r="E475" s="27">
+        <v>18416.025000000001</v>
+      </c>
+      <c r="F475" s="27">
+        <v>1357.9749999999999</v>
+      </c>
+      <c r="G475" s="27">
+        <v>4952.9690000000001</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A476" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B476" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C476" s="27">
+        <v>50594.5</v>
+      </c>
+      <c r="D476" s="27">
+        <v>72055.5</v>
+      </c>
+      <c r="E476" s="27">
+        <v>50464.078000000001</v>
+      </c>
+      <c r="F476" s="27">
+        <v>130.421999999999</v>
+      </c>
+      <c r="G476" s="27">
+        <v>5095.9719999999998</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A477" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B477" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C477" s="27">
+        <v>44624</v>
+      </c>
+      <c r="D477" s="27">
+        <v>67857</v>
+      </c>
+      <c r="E477" s="27">
+        <v>43885.500999999997</v>
+      </c>
+      <c r="F477" s="27">
+        <v>738.498999999999</v>
+      </c>
+      <c r="G477" s="27">
+        <v>4701.4849999999997</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A478" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B478" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C478" s="27">
+        <v>36036.5</v>
+      </c>
+      <c r="D478" s="27">
+        <v>74367</v>
+      </c>
+      <c r="E478" s="27">
+        <v>34787.025000000001</v>
+      </c>
+      <c r="F478" s="27">
+        <v>1249.4749999999999</v>
+      </c>
+      <c r="G478" s="27">
+        <v>5435.5789999999997</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A479" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B479" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C479" s="27">
+        <v>34626.5</v>
+      </c>
+      <c r="D479" s="27">
+        <v>71160</v>
+      </c>
+      <c r="E479" s="27">
+        <v>34631.942999999999</v>
+      </c>
+      <c r="F479" s="27">
+        <v>-5.4430000000001098</v>
+      </c>
+      <c r="G479" s="27">
+        <v>4618.3289999999997</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A480" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B480" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C480" s="27">
+        <v>26316.5</v>
+      </c>
+      <c r="D480" s="27">
+        <v>74187</v>
+      </c>
+      <c r="E480" s="27">
+        <v>25780.667000000001</v>
+      </c>
+      <c r="F480" s="27">
+        <v>535.83299999999997</v>
+      </c>
+      <c r="G480" s="27">
+        <v>5408.6890000000003</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A481" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B481" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C481" s="27">
+        <v>29851</v>
+      </c>
+      <c r="D481" s="27">
+        <v>72384</v>
+      </c>
+      <c r="E481" s="27">
+        <v>28717.685000000001</v>
+      </c>
+      <c r="F481" s="27">
+        <v>1133.3150000000001</v>
+      </c>
+      <c r="G481" s="27">
+        <v>6794.0609999999997</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A482" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B482" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C482" s="27">
+        <v>22910.5</v>
+      </c>
+      <c r="D482" s="27">
+        <v>67511.05</v>
+      </c>
+      <c r="E482" s="27">
+        <v>21894.059000000001</v>
+      </c>
+      <c r="F482" s="27">
+        <v>1016.441</v>
+      </c>
+      <c r="G482" s="27">
+        <v>5793.5730000000003</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A483" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B483" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C483" s="27">
+        <v>51293.5</v>
+      </c>
+      <c r="D483" s="27">
+        <v>70567.5</v>
+      </c>
+      <c r="E483" s="27">
+        <v>50906.906000000003</v>
+      </c>
+      <c r="F483" s="27">
+        <v>386.59399999999999</v>
+      </c>
+      <c r="G483" s="27">
+        <v>4949.098</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A484" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B484" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C484" s="27">
+        <v>45838.5</v>
+      </c>
+      <c r="D484" s="27">
+        <v>67524</v>
+      </c>
+      <c r="E484" s="27">
+        <v>44489.040999999997</v>
+      </c>
+      <c r="F484" s="27">
+        <v>1349.4590000000001</v>
+      </c>
+      <c r="G484" s="27">
+        <v>4938.0290000000005</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A485" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B485" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C485" s="27">
+        <v>38272.5</v>
+      </c>
+      <c r="D485" s="27">
+        <v>75084</v>
+      </c>
+      <c r="E485" s="27">
+        <v>36386.828999999998</v>
+      </c>
+      <c r="F485" s="27">
+        <v>1885.671</v>
+      </c>
+      <c r="G485" s="27">
+        <v>5319.9889999999996</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A486" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B486" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C486" s="27">
+        <v>35389.5</v>
+      </c>
+      <c r="D486" s="27">
+        <v>72378</v>
+      </c>
+      <c r="E486" s="27">
+        <v>35363.163999999997</v>
+      </c>
+      <c r="F486" s="27">
+        <v>26.335999999999999</v>
+      </c>
+      <c r="G486" s="27">
+        <v>4524.0379999999996</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A487" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B487" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C487" s="27">
+        <v>27015.5</v>
+      </c>
+      <c r="D487" s="27">
+        <v>74151</v>
+      </c>
+      <c r="E487" s="27">
+        <v>26573.609</v>
+      </c>
+      <c r="F487" s="27">
+        <v>441.89100000000002</v>
+      </c>
+      <c r="G487" s="27">
+        <v>5331.5590000000002</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A488" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B488" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C488" s="27">
+        <v>30296.5</v>
+      </c>
+      <c r="D488" s="27">
+        <v>71139</v>
+      </c>
+      <c r="E488" s="27">
+        <v>28970.645</v>
+      </c>
+      <c r="F488" s="27">
+        <v>1325.855</v>
+      </c>
+      <c r="G488" s="27">
+        <v>6572.2510000000002</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A489" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B489" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C489" s="27">
+        <v>21571.5</v>
+      </c>
+      <c r="D489" s="27">
+        <v>63534.8</v>
+      </c>
+      <c r="E489" s="27">
+        <v>20802.802</v>
+      </c>
+      <c r="F489" s="27">
+        <v>768.69799999999998</v>
+      </c>
+      <c r="G489" s="27">
+        <v>5146.55</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A490" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B490" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C490" s="27">
+        <v>8850.8916666666591</v>
+      </c>
+      <c r="D490" s="27">
+        <v>21141.8</v>
+      </c>
+      <c r="E490" s="27">
+        <v>8870.8009999999995</v>
+      </c>
+      <c r="F490" s="27">
+        <v>-19.909333333333301</v>
+      </c>
+      <c r="G490" s="27">
+        <v>1326.9873333333301</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A491" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B491" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C491" s="27">
+        <v>6195.1416666666601</v>
+      </c>
+      <c r="D491" s="27">
+        <v>19109.383333333299</v>
+      </c>
+      <c r="E491" s="27">
+        <v>6273.0680000000002</v>
+      </c>
+      <c r="F491" s="27">
+        <v>-77.926333333333304</v>
+      </c>
+      <c r="G491" s="27">
+        <v>1322.19366666666</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A492" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B492" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C492" s="27">
+        <v>7176.8583333333299</v>
+      </c>
+      <c r="D492" s="27">
+        <v>21061.95</v>
+      </c>
+      <c r="E492" s="27">
+        <v>7351.1180000000004</v>
+      </c>
+      <c r="F492" s="27">
+        <v>-174.25966666666599</v>
+      </c>
+      <c r="G492" s="27">
+        <v>1594.367</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A493" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B493" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C493" s="27">
+        <v>4597.5083333333296</v>
+      </c>
+      <c r="D493" s="27">
+        <v>20813</v>
+      </c>
+      <c r="E493" s="27">
+        <v>4966.3180000000002</v>
+      </c>
+      <c r="F493" s="27">
+        <v>-368.80966666666598</v>
+      </c>
+      <c r="G493" s="27">
+        <v>1356.7836666666601</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A494" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B494" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C494" s="27">
+        <v>2925.75</v>
+      </c>
+      <c r="D494" s="27">
+        <v>21461.1</v>
+      </c>
+      <c r="E494" s="27">
+        <v>3328.5169999999998</v>
+      </c>
+      <c r="F494" s="27">
+        <v>-402.767</v>
+      </c>
+      <c r="G494" s="27">
+        <v>1161.6796666666601</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A495" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B495" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C495" s="27">
+        <v>3981.38333333333</v>
+      </c>
+      <c r="D495" s="27">
+        <v>21036.3166666666</v>
+      </c>
+      <c r="E495" s="27">
+        <v>4281.2020000000002</v>
+      </c>
+      <c r="F495" s="27">
+        <v>-299.81866666666599</v>
+      </c>
+      <c r="G495" s="27">
+        <v>1185.492</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A496" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B496" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C496" s="27">
+        <v>3437.7833333333301</v>
+      </c>
+      <c r="D496" s="27">
+        <v>21686.6</v>
+      </c>
+      <c r="E496" s="27">
+        <v>3745.194</v>
+      </c>
+      <c r="F496" s="27">
+        <v>-307.41066666666597</v>
+      </c>
+      <c r="G496" s="27">
+        <v>1002.51133333333</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A497" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B497" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C497" s="27">
+        <v>28338.791944444401</v>
+      </c>
+      <c r="D497" s="27">
+        <v>71349</v>
+      </c>
+      <c r="E497" s="27">
+        <v>27558.884999999998</v>
+      </c>
+      <c r="F497" s="27">
+        <v>779.90694444444398</v>
+      </c>
+      <c r="G497" s="27">
+        <v>5641.2341666666598</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A498" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B498" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C498" s="27">
+        <v>28800.702499999999</v>
+      </c>
+      <c r="D498" s="27">
+        <v>64404</v>
+      </c>
+      <c r="E498" s="27">
+        <v>26450.668000000001</v>
+      </c>
+      <c r="F498" s="27">
+        <v>2350.0345000000002</v>
+      </c>
+      <c r="G498" s="27">
+        <v>7159.3284999999996</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A499" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B499" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C499" s="27">
+        <v>15551.9963888888</v>
+      </c>
+      <c r="D499" s="27">
+        <v>71266.5</v>
+      </c>
+      <c r="E499" s="27">
+        <v>14590.753000000001</v>
+      </c>
+      <c r="F499" s="27">
+        <v>961.24338888888894</v>
+      </c>
+      <c r="G499" s="27">
+        <v>4558.0910555555502</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A500" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B500" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C500" s="27">
+        <v>15454.1694444444</v>
+      </c>
+      <c r="D500" s="27">
+        <v>62438.266666666597</v>
+      </c>
+      <c r="E500" s="27">
+        <v>14895.084000000001</v>
+      </c>
+      <c r="F500" s="27">
+        <v>559.08544444444397</v>
+      </c>
+      <c r="G500" s="27">
+        <v>4161.24655555555</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A501" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B501" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C501" s="27">
+        <v>11969.958333333299</v>
+      </c>
+      <c r="D501" s="27">
+        <v>70476</v>
+      </c>
+      <c r="E501" s="27">
+        <v>12156.328</v>
+      </c>
+      <c r="F501" s="27">
+        <v>-186.36966666666601</v>
+      </c>
+      <c r="G501" s="27">
+        <v>4393.7488888888802</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A502" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B502" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C502" s="27">
+        <v>12291.911388888801</v>
+      </c>
+      <c r="D502" s="27">
+        <v>68955.75</v>
+      </c>
+      <c r="E502" s="27">
+        <v>12826.161</v>
+      </c>
+      <c r="F502" s="27">
+        <v>-534.24961111111099</v>
+      </c>
+      <c r="G502" s="27">
+        <v>4331.3776111111101</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A503" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B503" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C503" s="27">
+        <v>15463.410277777701</v>
+      </c>
+      <c r="D503" s="27">
+        <v>70646.25</v>
+      </c>
+      <c r="E503" s="27">
+        <v>20071.861000000001</v>
+      </c>
+      <c r="F503" s="27">
+        <v>-4608.4507222222201</v>
+      </c>
+      <c r="G503" s="27">
+        <v>6645.54661111111</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A504" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B504" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C504" s="27">
+        <v>21363.6084722222</v>
+      </c>
+      <c r="D504" s="27">
+        <v>59965.5</v>
+      </c>
+      <c r="E504" s="27">
+        <v>20700.309000000001</v>
+      </c>
+      <c r="F504" s="27">
+        <v>663.29947222222199</v>
+      </c>
+      <c r="G504" s="27">
+        <v>4560.5023611111101</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A505" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B505" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C505" s="27">
+        <v>24115.654999999999</v>
+      </c>
+      <c r="D505" s="27">
+        <v>54222</v>
+      </c>
+      <c r="E505" s="27">
+        <v>20958.921999999999</v>
+      </c>
+      <c r="F505" s="27">
+        <v>3156.7330000000002</v>
+      </c>
+      <c r="G505" s="27">
+        <v>5945.38</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A506" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B506" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C506" s="27">
+        <v>12242.6669444444</v>
+      </c>
+      <c r="D506" s="27">
+        <v>59920.5</v>
+      </c>
+      <c r="E506" s="27">
+        <v>11625.749</v>
+      </c>
+      <c r="F506" s="27">
+        <v>616.91794444444395</v>
+      </c>
+      <c r="G506" s="27">
+        <v>3792.7432777777699</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A507" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B507" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C507" s="27">
+        <v>12907.26</v>
+      </c>
+      <c r="D507" s="27">
+        <v>57712.25</v>
+      </c>
+      <c r="E507" s="27">
+        <v>11616.931</v>
+      </c>
+      <c r="F507" s="27">
+        <v>1290.329</v>
+      </c>
+      <c r="G507" s="27">
+        <v>4365.0832222222198</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A508" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B508" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C508" s="27">
+        <v>9589.5580574880496</v>
+      </c>
+      <c r="D508" s="27">
+        <v>59284.5</v>
+      </c>
+      <c r="E508" s="27">
+        <v>9436.0280000000002</v>
+      </c>
+      <c r="F508" s="27">
+        <v>153.53005748805501</v>
+      </c>
+      <c r="G508" s="27">
+        <v>3510.9486130436098</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A509" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B509" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C509" s="27">
+        <v>9744.7791666666599</v>
+      </c>
+      <c r="D509" s="27">
+        <v>57654.75</v>
+      </c>
+      <c r="E509" s="27">
+        <v>9597.1010000000006</v>
+      </c>
+      <c r="F509" s="27">
+        <v>147.67816666666599</v>
+      </c>
+      <c r="G509" s="27">
+        <v>3449.1200555555502</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A510" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B510" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C510" s="27">
+        <v>11255.199444444401</v>
+      </c>
+      <c r="D510" s="27">
+        <v>59901.75</v>
+      </c>
+      <c r="E510" s="27">
+        <v>13056.009</v>
+      </c>
+      <c r="F510" s="27">
+        <v>-1800.8095555555501</v>
+      </c>
+      <c r="G510" s="27">
+        <v>4097.6041111111099</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A511" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B511" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C511" s="27">
+        <v>8950.5011111111107</v>
+      </c>
+      <c r="D511" s="27">
+        <v>32262.5</v>
+      </c>
+      <c r="E511" s="27">
+        <v>8726.04899999999</v>
+      </c>
+      <c r="F511" s="27">
+        <v>224.45211111111101</v>
+      </c>
+      <c r="G511" s="27">
+        <v>2584.6087777777698</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A512" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B512" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C512" s="27">
+        <v>7817.9627777777696</v>
+      </c>
+      <c r="D512" s="27">
+        <v>30034.75</v>
+      </c>
+      <c r="E512" s="27">
+        <v>6882.65</v>
+      </c>
+      <c r="F512" s="27">
+        <v>935.312777777777</v>
+      </c>
+      <c r="G512" s="27">
+        <v>2804.6687777777702</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A513" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B513" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C513" s="27">
+        <v>12062.095555555499</v>
+      </c>
+      <c r="D513" s="27">
+        <v>33258.5</v>
+      </c>
+      <c r="E513" s="27">
+        <v>12914.579</v>
+      </c>
+      <c r="F513" s="27">
+        <v>-852.48344444444399</v>
+      </c>
+      <c r="G513" s="27">
+        <v>3864.7491111111099</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A514" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B514" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C514" s="27">
+        <v>4256.5752777777698</v>
+      </c>
+      <c r="D514" s="27">
+        <v>32173</v>
+      </c>
+      <c r="E514" s="27">
+        <v>4404.8649999999998</v>
+      </c>
+      <c r="F514" s="27">
+        <v>-148.289722222222</v>
+      </c>
+      <c r="G514" s="27">
+        <v>1913.6392777777701</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A515" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B515" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C515" s="27">
+        <v>6056.9391666666597</v>
+      </c>
+      <c r="D515" s="27">
+        <v>33404.5</v>
+      </c>
+      <c r="E515" s="27">
+        <v>6127.5820000000003</v>
+      </c>
+      <c r="F515" s="27">
+        <v>-70.6428333333333</v>
+      </c>
+      <c r="G515" s="27">
+        <v>2384.9909444444402</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A516" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B516" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C516" s="27">
+        <v>4875.0547222222203</v>
+      </c>
+      <c r="D516" s="27">
+        <v>31358.75</v>
+      </c>
+      <c r="E516" s="27">
+        <v>4611.7740000000003</v>
+      </c>
+      <c r="F516" s="27">
+        <v>263.28072222222198</v>
+      </c>
+      <c r="G516" s="27">
+        <v>2161.19861111111</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A517" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B517" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C517" s="27">
+        <v>3906.4044444444398</v>
+      </c>
+      <c r="D517" s="27">
+        <v>31689.75</v>
+      </c>
+      <c r="E517" s="27">
+        <v>3180.3710000000001</v>
+      </c>
+      <c r="F517" s="27">
+        <v>726.03344444444394</v>
+      </c>
+      <c r="G517" s="27">
+        <v>1682.67988888888</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A518" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B518" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C518" s="27">
+        <v>16050.079166666599</v>
+      </c>
+      <c r="D518" s="27">
+        <v>51156.7</v>
+      </c>
+      <c r="E518" s="27">
+        <v>15982.11</v>
+      </c>
+      <c r="F518" s="27">
+        <v>67.969166666666794</v>
+      </c>
+      <c r="G518" s="27">
+        <v>3345.3071666666601</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A519" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B519" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C519" s="27">
+        <v>17368.5333333333</v>
+      </c>
+      <c r="D519" s="27">
+        <v>46314.400000000001</v>
+      </c>
+      <c r="E519" s="27">
+        <v>17332.103999999999</v>
+      </c>
+      <c r="F519" s="27">
+        <v>36.429333333333297</v>
+      </c>
+      <c r="G519" s="27">
+        <v>3527.8953333333302</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A520" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B520" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C520" s="27">
+        <v>20881.099999999999</v>
+      </c>
+      <c r="D520" s="27">
+        <v>51092.116666666603</v>
+      </c>
+      <c r="E520" s="27">
+        <v>20968.774000000001</v>
+      </c>
+      <c r="F520" s="27">
+        <v>-87.674000000000007</v>
+      </c>
+      <c r="G520" s="27">
+        <v>4175.9606666666596</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A521" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B521" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C521" s="27">
+        <v>13993.17916</v>
+      </c>
+      <c r="D521" s="27">
+        <v>48945</v>
+      </c>
+      <c r="E521" s="27">
+        <v>15013.227000000001</v>
+      </c>
+      <c r="F521" s="27">
+        <v>-1020.04784</v>
+      </c>
+      <c r="G521" s="27">
+        <v>3755.65317333333</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A522" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B522" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C522" s="27">
+        <v>9066.9125000000004</v>
+      </c>
+      <c r="D522" s="27">
+        <v>50110.916666666599</v>
+      </c>
+      <c r="E522" s="27">
+        <v>9794.5370000000003</v>
+      </c>
+      <c r="F522" s="27">
+        <v>-727.62450000000001</v>
+      </c>
+      <c r="G522" s="27">
+        <v>3303.8868333333298</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A523" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B523" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C523" s="27">
+        <v>9160.0291666666599</v>
+      </c>
+      <c r="D523" s="27">
+        <v>49234.25</v>
+      </c>
+      <c r="E523" s="27">
+        <v>9922.3529999999992</v>
+      </c>
+      <c r="F523" s="27">
+        <v>-762.32383333333303</v>
+      </c>
+      <c r="G523" s="27">
+        <v>3123.91616666666</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A524" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B524" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C524" s="27">
+        <v>3595.1916666666598</v>
+      </c>
+      <c r="D524" s="27">
+        <v>12116.5</v>
+      </c>
+      <c r="E524" s="27">
+        <v>3410.723</v>
+      </c>
+      <c r="F524" s="27">
+        <v>184.468666666666</v>
+      </c>
+      <c r="G524" s="27">
+        <v>970.96866666666597</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A525" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B525" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C525" s="27">
+        <v>34930.966666666602</v>
+      </c>
+      <c r="D525" s="27">
+        <v>59916.483333333301</v>
+      </c>
+      <c r="E525" s="27">
+        <v>31482.161</v>
+      </c>
+      <c r="F525" s="27">
+        <v>3448.8056666666598</v>
+      </c>
+      <c r="G525" s="27">
+        <v>8148.62366666666</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A526" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B526" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C526" s="27">
+        <v>32042.016666666601</v>
+      </c>
+      <c r="D526" s="27">
+        <v>56407</v>
+      </c>
+      <c r="E526" s="27">
+        <v>31153.578000000001</v>
+      </c>
+      <c r="F526" s="27">
+        <v>888.43866666666702</v>
+      </c>
+      <c r="G526" s="27">
+        <v>6480.7726666666604</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A527" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B527" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C527" s="27">
+        <v>29015.183333333302</v>
+      </c>
+      <c r="D527" s="27">
+        <v>62412</v>
+      </c>
+      <c r="E527" s="27">
+        <v>25815.873</v>
+      </c>
+      <c r="F527" s="27">
+        <v>3199.3103333333302</v>
+      </c>
+      <c r="G527" s="27">
+        <v>5797.4796666666598</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A528" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B528" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C528" s="27">
+        <v>26684.973148148099</v>
+      </c>
+      <c r="D528" s="27">
+        <v>60480</v>
+      </c>
+      <c r="E528" s="27">
+        <v>22066.169000000002</v>
+      </c>
+      <c r="F528" s="27">
+        <v>4618.8041481481396</v>
+      </c>
+      <c r="G528" s="27">
+        <v>6676.8401481481396</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A529" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B529" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C529" s="27">
+        <v>25341.591666666602</v>
+      </c>
+      <c r="D529" s="27">
+        <v>61824</v>
+      </c>
+      <c r="E529" s="27">
+        <v>19500.310000000001</v>
+      </c>
+      <c r="F529" s="27">
+        <v>5841.2816666666604</v>
+      </c>
+      <c r="G529" s="27">
+        <v>7187.1736666666602</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A530" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B530" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C530" s="27">
+        <v>24297.358333333301</v>
+      </c>
+      <c r="D530" s="27">
+        <v>60480</v>
+      </c>
+      <c r="E530" s="27">
+        <v>20590.941999999999</v>
+      </c>
+      <c r="F530" s="27">
+        <v>3706.4163333333299</v>
+      </c>
+      <c r="G530" s="27">
+        <v>6996.5273333333298</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A531" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B531" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C531" s="27">
+        <v>23009.108333333301</v>
+      </c>
+      <c r="D531" s="27">
+        <v>62496</v>
+      </c>
+      <c r="E531" s="27">
+        <v>19195.728999999999</v>
+      </c>
+      <c r="F531" s="27">
+        <v>3813.3793333333301</v>
+      </c>
+      <c r="G531" s="27">
+        <v>5620.4071111111098</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A532" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B532" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C532" s="27">
+        <v>157475.15833333301</v>
+      </c>
+      <c r="D532" s="27">
+        <v>238179.1</v>
+      </c>
+      <c r="E532" s="27">
+        <v>147963.198</v>
+      </c>
+      <c r="F532" s="27">
+        <v>9511.9603333333307</v>
+      </c>
+      <c r="G532" s="27">
+        <v>16907.810333333298</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A533" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B533" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C533" s="27">
+        <v>155100.20000000001</v>
+      </c>
+      <c r="D533" s="27">
+        <v>220279.25</v>
+      </c>
+      <c r="E533" s="27">
+        <v>145519.728</v>
+      </c>
+      <c r="F533" s="27">
+        <v>9580.4719999999998</v>
+      </c>
+      <c r="G533" s="27">
+        <v>17442.096000000001</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A534" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B534" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C534" s="27">
+        <v>122451.33333333299</v>
+      </c>
+      <c r="D534" s="27">
+        <v>246696.3</v>
+      </c>
+      <c r="E534" s="27">
+        <v>117717.227</v>
+      </c>
+      <c r="F534" s="27">
+        <v>4734.1063333333304</v>
+      </c>
+      <c r="G534" s="27">
+        <v>15804.0636666666</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A535" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B535" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C535" s="27">
+        <v>118574.441673055</v>
+      </c>
+      <c r="D535" s="27">
+        <v>242346.05</v>
+      </c>
+      <c r="E535" s="27">
+        <v>115707.609</v>
+      </c>
+      <c r="F535" s="27">
+        <v>2866.83267305555</v>
+      </c>
+      <c r="G535" s="27">
+        <v>16179.9306602777</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A536" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B536" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C536" s="27">
+        <v>86647.491666666596</v>
+      </c>
+      <c r="D536" s="27">
+        <v>247779.4</v>
+      </c>
+      <c r="E536" s="27">
+        <v>82040.456000000006</v>
+      </c>
+      <c r="F536" s="27">
+        <v>4607.0356666666603</v>
+      </c>
+      <c r="G536" s="27">
+        <v>19800.114333333298</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A537" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B537" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C537" s="27">
+        <v>114428.8</v>
+      </c>
+      <c r="D537" s="27">
+        <v>239043.82500000001</v>
+      </c>
+      <c r="E537" s="27">
+        <v>107457.944</v>
+      </c>
+      <c r="F537" s="27">
+        <v>6970.8559999999998</v>
+      </c>
+      <c r="G537" s="27">
+        <v>22885.027333333299</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A538" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B538" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C538" s="27">
+        <v>83157.341665625005</v>
+      </c>
+      <c r="D538" s="27">
+        <v>241156</v>
+      </c>
+      <c r="E538" s="27">
+        <v>70744.425000000003</v>
+      </c>
+      <c r="F538" s="27">
+        <v>12412.916665625</v>
+      </c>
+      <c r="G538" s="27">
+        <v>24565.121332291601</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A539" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B539" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C539" s="27">
+        <v>166424.47500000001</v>
+      </c>
+      <c r="D539" s="27">
+        <v>252584.98333333299</v>
+      </c>
+      <c r="E539" s="27">
+        <v>161207.78</v>
+      </c>
+      <c r="F539" s="27">
+        <v>5216.6949999999997</v>
+      </c>
+      <c r="G539" s="27">
+        <v>16117.550999999999</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A540" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B540" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C540" s="27">
+        <v>159994.46666666601</v>
+      </c>
+      <c r="D540" s="27">
+        <v>228384.3</v>
+      </c>
+      <c r="E540" s="27">
+        <v>155129.084</v>
+      </c>
+      <c r="F540" s="27">
+        <v>4865.38266666666</v>
+      </c>
+      <c r="G540" s="27">
+        <v>16443.1886666666</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A541" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B541" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C541" s="27">
+        <v>124261.65</v>
+      </c>
+      <c r="D541" s="27">
+        <v>252222.13333333301</v>
+      </c>
+      <c r="E541" s="27">
+        <v>124167.21799999999</v>
+      </c>
+      <c r="F541" s="27">
+        <v>94.432000000000997</v>
+      </c>
+      <c r="G541" s="27">
+        <v>15235.545333333301</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A542" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B542" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C542" s="27">
+        <v>118968.983341111</v>
+      </c>
+      <c r="D542" s="27">
+        <v>243994.25</v>
+      </c>
+      <c r="E542" s="27">
+        <v>116507.416</v>
+      </c>
+      <c r="F542" s="27">
+        <v>2461.5673411111102</v>
+      </c>
+      <c r="G542" s="27">
+        <v>15151.116658888801</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A543" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B543" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C543" s="27">
+        <v>87496.141666666605</v>
+      </c>
+      <c r="D543" s="27">
+        <v>251283.58333333299</v>
+      </c>
+      <c r="E543" s="27">
+        <v>82644.262000000002</v>
+      </c>
+      <c r="F543" s="27">
+        <v>4851.8796666666603</v>
+      </c>
+      <c r="G543" s="27">
+        <v>19548.9963333333</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A544" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B544" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C544" s="27">
+        <v>114862.991666666</v>
+      </c>
+      <c r="D544" s="27">
+        <v>239731.66666666599</v>
+      </c>
+      <c r="E544" s="27">
+        <v>111814.398</v>
+      </c>
+      <c r="F544" s="27">
+        <v>3048.5936666666598</v>
+      </c>
+      <c r="G544" s="27">
+        <v>22100.045888888799</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A545" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B545" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C545" s="27">
+        <v>82654.358333333294</v>
+      </c>
+      <c r="D545" s="27">
+        <v>238872.51666666599</v>
+      </c>
+      <c r="E545" s="27">
+        <v>70420.027000000002</v>
+      </c>
+      <c r="F545" s="27">
+        <v>12234.331333333301</v>
+      </c>
+      <c r="G545" s="27">
+        <v>25787.7313333333</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A546" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B546" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C546" s="27">
+        <v>10824.616666666599</v>
+      </c>
+      <c r="D546" s="27">
+        <v>31248</v>
+      </c>
+      <c r="E546" s="27">
+        <v>12118.963</v>
+      </c>
+      <c r="F546" s="27">
+        <v>-1294.34633333333</v>
+      </c>
+      <c r="G546" s="27">
+        <v>3118.9083333333301</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A547" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B547" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C547" s="27">
+        <v>7935.6</v>
+      </c>
+      <c r="D547" s="27">
+        <v>28224</v>
+      </c>
+      <c r="E547" s="27">
+        <v>8451.5409999999993</v>
+      </c>
+      <c r="F547" s="27">
+        <v>-515.94100000000003</v>
+      </c>
+      <c r="G547" s="27">
+        <v>2572.6716666666598</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A548" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B548" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C548" s="27">
+        <v>14098.424999999999</v>
+      </c>
+      <c r="D548" s="27">
+        <v>31206</v>
+      </c>
+      <c r="E548" s="27">
+        <v>14053.574000000001</v>
+      </c>
+      <c r="F548" s="27">
+        <v>44.8509999999999</v>
+      </c>
+      <c r="G548" s="27">
+        <v>2199.4270000000001</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A549" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B549" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C549" s="27">
+        <v>8244.2916666666606</v>
+      </c>
+      <c r="D549" s="27">
+        <v>30240</v>
+      </c>
+      <c r="E549" s="27">
+        <v>8828.3070000000007</v>
+      </c>
+      <c r="F549" s="27">
+        <v>-584.01533333333305</v>
+      </c>
+      <c r="G549" s="27">
+        <v>2131.97933333333</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A550" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B550" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C550" s="27">
+        <v>6643.4750000000004</v>
+      </c>
+      <c r="D550" s="27">
+        <v>31248</v>
+      </c>
+      <c r="E550" s="27">
+        <v>6338.6180000000004</v>
+      </c>
+      <c r="F550" s="27">
+        <v>304.85700000000003</v>
+      </c>
+      <c r="G550" s="27">
+        <v>1497.10366666666</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A551" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B551" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C551" s="27">
+        <v>5882.6166666666604</v>
+      </c>
+      <c r="D551" s="27">
+        <v>30240</v>
+      </c>
+      <c r="E551" s="27">
+        <v>6110.8459999999995</v>
+      </c>
+      <c r="F551" s="27">
+        <v>-228.22933333333299</v>
+      </c>
+      <c r="G551" s="27">
+        <v>1429.89</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A552" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B552" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C552" s="27">
+        <v>5529.6416666666601</v>
+      </c>
+      <c r="D552" s="27">
+        <v>31248</v>
+      </c>
+      <c r="E552" s="27">
+        <v>5586.8760000000002</v>
+      </c>
+      <c r="F552" s="27">
+        <v>-57.234333333333304</v>
+      </c>
+      <c r="G552" s="27">
+        <v>1620.933</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A553" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B553" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C553" s="27">
+        <v>9949.5916666666599</v>
+      </c>
+      <c r="D553" s="27">
+        <v>26992.266666666601</v>
+      </c>
+      <c r="E553" s="27">
+        <v>9806.8610000000008</v>
+      </c>
+      <c r="F553" s="27">
+        <v>142.730666666666</v>
+      </c>
+      <c r="G553" s="27">
+        <v>1970.1493333333301</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A554" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B554" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C554" s="27">
+        <v>10829.9083333333</v>
+      </c>
+      <c r="D554" s="27">
+        <v>24215.166666666599</v>
+      </c>
+      <c r="E554" s="27">
+        <v>11017.95</v>
+      </c>
+      <c r="F554" s="27">
+        <v>-188.041666666666</v>
+      </c>
+      <c r="G554" s="27">
+        <v>1725.9010000000001</v>
+      </c>
+    </row>
+    <row r="555" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A555" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B555" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C555" s="27">
+        <v>10993.6833333333</v>
+      </c>
+      <c r="D555" s="27">
+        <v>26648.15</v>
+      </c>
+      <c r="E555" s="27">
+        <v>10976.33</v>
+      </c>
+      <c r="F555" s="27">
+        <v>17.3533333333333</v>
+      </c>
+      <c r="G555" s="27">
+        <v>1969.8973333333299</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A556" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B556" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C556" s="27">
+        <v>7176.4916666666604</v>
+      </c>
+      <c r="D556" s="27">
+        <v>26190.799999999999</v>
+      </c>
+      <c r="E556" s="27">
+        <v>7453.8019999999997</v>
+      </c>
+      <c r="F556" s="27">
+        <v>-277.31033333333301</v>
+      </c>
+      <c r="G556" s="27">
+        <v>2114.5223333333302</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A557" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B557" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C557" s="27">
+        <v>2540.2916666666601</v>
+      </c>
+      <c r="D557" s="27">
+        <v>14492.1333333333</v>
+      </c>
+      <c r="E557" s="27">
+        <v>2345.3710000000001</v>
+      </c>
+      <c r="F557" s="27">
+        <v>194.92066666666599</v>
+      </c>
+      <c r="G557" s="27">
+        <v>1026.04733333333</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A558" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B558" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C558" s="27">
+        <v>6837.0083333333296</v>
+      </c>
+      <c r="D558" s="27">
+        <v>26041.5</v>
+      </c>
+      <c r="E558" s="27">
+        <v>6598.2380000000003</v>
+      </c>
+      <c r="F558" s="27">
+        <v>238.77033333333301</v>
+      </c>
+      <c r="G558" s="27">
+        <v>1871.68233333333</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A559" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B559" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C559" s="27">
+        <v>5638.5</v>
+      </c>
+      <c r="D559" s="27">
+        <v>26822.233333333301</v>
+      </c>
+      <c r="E559" s="27">
+        <v>5507.4709999999995</v>
+      </c>
+      <c r="F559" s="27">
+        <v>131.029</v>
+      </c>
+      <c r="G559" s="27">
+        <v>1674.5516666666599</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A560" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B560" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C560" s="27">
+        <v>9429.5277777777701</v>
+      </c>
+      <c r="D560" s="27">
+        <v>34224</v>
+      </c>
+      <c r="E560" s="27">
+        <v>9212.8729999999996</v>
+      </c>
+      <c r="F560" s="27">
+        <v>216.65477777777701</v>
+      </c>
+      <c r="G560" s="27">
+        <v>4482.3147777777704</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A561" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B561" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C561" s="27">
+        <v>10968.75</v>
+      </c>
+      <c r="D561" s="27">
+        <v>30912</v>
+      </c>
+      <c r="E561" s="27">
+        <v>12222.208000000001</v>
+      </c>
+      <c r="F561" s="27">
+        <v>-1253.4580000000001</v>
+      </c>
+      <c r="G561" s="27">
+        <v>4418.8580000000002</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A562" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B562" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C562" s="27">
+        <v>12482.5497222222</v>
+      </c>
+      <c r="D562" s="27">
+        <v>34178</v>
+      </c>
+      <c r="E562" s="27">
+        <v>13540.298000000001</v>
+      </c>
+      <c r="F562" s="27">
+        <v>-1057.74827777777</v>
+      </c>
+      <c r="G562" s="27">
+        <v>3976.4111111111101</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A563" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B563" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C563" s="27">
+        <v>8783.4150000000009</v>
+      </c>
+      <c r="D563" s="27">
+        <v>33120</v>
+      </c>
+      <c r="E563" s="27">
+        <v>8765.5020000000004</v>
+      </c>
+      <c r="F563" s="27">
+        <v>17.912999999999901</v>
+      </c>
+      <c r="G563" s="27">
+        <v>3380.8581111111098</v>
+      </c>
+    </row>
+    <row r="564" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A564" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B564" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C564" s="27">
+        <v>7880.25</v>
+      </c>
+      <c r="D564" s="27">
+        <v>34224</v>
+      </c>
+      <c r="E564" s="27">
+        <v>8092.7129999999997</v>
+      </c>
+      <c r="F564" s="27">
+        <v>-212.46299999999999</v>
+      </c>
+      <c r="G564" s="27">
+        <v>3141.4050000000002</v>
+      </c>
+    </row>
+    <row r="565" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A565" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B565" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C565" s="27">
+        <v>7272.2133333333304</v>
+      </c>
+      <c r="D565" s="27">
+        <v>33120</v>
+      </c>
+      <c r="E565" s="27">
+        <v>7300.1369999999997</v>
+      </c>
+      <c r="F565" s="27">
+        <v>-27.923666666666598</v>
+      </c>
+      <c r="G565" s="27">
+        <v>2613.97933333333</v>
+      </c>
+    </row>
+    <row r="566" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A566" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="B566" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C566" s="27">
+        <v>8258.35777777777</v>
+      </c>
+      <c r="D566" s="27">
+        <v>34224</v>
+      </c>
+      <c r="E566" s="27">
+        <v>7724.7610000000004</v>
+      </c>
+      <c r="F566" s="27">
+        <v>533.59677777777699</v>
+      </c>
+      <c r="G566" s="27">
+        <v>2762.4076666666601</v>
+      </c>
+    </row>
+    <row r="567" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A567" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B567" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C567" s="27">
+        <v>8469.8111111111102</v>
+      </c>
+      <c r="D567" s="27">
+        <v>34224</v>
+      </c>
+      <c r="E567" s="27">
+        <v>8651.7109999999993</v>
+      </c>
+      <c r="F567" s="27">
+        <v>-181.899888888888</v>
+      </c>
+      <c r="G567" s="27">
+        <v>4083.75211111111</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A568" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B568" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C568" s="27">
+        <v>11105.25</v>
+      </c>
+      <c r="D568" s="27">
+        <v>30912</v>
+      </c>
+      <c r="E568" s="27">
+        <v>12496.525</v>
+      </c>
+      <c r="F568" s="27">
+        <v>-1391.2750000000001</v>
+      </c>
+      <c r="G568" s="27">
+        <v>4175.3429999999998</v>
+      </c>
+    </row>
+    <row r="569" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A569" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B569" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C569" s="27">
+        <v>11569.614374999999</v>
+      </c>
+      <c r="D569" s="27">
+        <v>34178</v>
+      </c>
+      <c r="E569" s="27">
+        <v>13045.446</v>
+      </c>
+      <c r="F569" s="27">
+        <v>-1475.831625</v>
+      </c>
+      <c r="G569" s="27">
+        <v>3956.5080416666601</v>
+      </c>
+    </row>
+    <row r="570" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A570" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B570" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C570" s="27">
+        <v>8132.9347222222204</v>
+      </c>
+      <c r="D570" s="27">
+        <v>33120</v>
+      </c>
+      <c r="E570" s="27">
+        <v>8467.5759999999991</v>
+      </c>
+      <c r="F570" s="27">
+        <v>-334.64127777777702</v>
+      </c>
+      <c r="G570" s="27">
+        <v>3353.33805555555</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A571" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B571" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C571" s="27">
+        <v>7388</v>
+      </c>
+      <c r="D571" s="27">
+        <v>34224</v>
+      </c>
+      <c r="E571" s="27">
+        <v>7407.3729999999996</v>
+      </c>
+      <c r="F571" s="27">
+        <v>-19.373000000000001</v>
+      </c>
+      <c r="G571" s="27">
+        <v>2911.3649999999998</v>
+      </c>
+    </row>
+    <row r="572" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A572" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B572" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C572" s="27">
+        <v>6963.2255555555503</v>
+      </c>
+      <c r="D572" s="27">
+        <v>33120</v>
+      </c>
+      <c r="E572" s="27">
+        <v>6829.7139999999999</v>
+      </c>
+      <c r="F572" s="27">
+        <v>133.51155555555499</v>
+      </c>
+      <c r="G572" s="27">
+        <v>2631.8883333333301</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A573" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B573" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C573" s="27">
+        <v>7213.6333333333296</v>
+      </c>
+      <c r="D573" s="27">
+        <v>34224</v>
+      </c>
+      <c r="E573" s="27">
+        <v>6975.4650000000001</v>
+      </c>
+      <c r="F573" s="27">
+        <v>238.16833333333301</v>
+      </c>
+      <c r="G573" s="27">
+        <v>2496.11903174603</v>
+      </c>
+    </row>
+    <row r="574" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A574" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B574" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C574" s="27">
+        <v>50498.598611111098</v>
+      </c>
+      <c r="D574" s="27">
+        <v>106296</v>
+      </c>
+      <c r="E574" s="27">
+        <v>48131.6</v>
+      </c>
+      <c r="F574" s="27">
+        <v>2366.9986111111102</v>
+      </c>
+      <c r="G574" s="27">
+        <v>7983.1086111111099</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A575" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B575" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C575" s="27">
+        <v>40525.425000000003</v>
+      </c>
+      <c r="D575" s="27">
+        <v>96059.25</v>
+      </c>
+      <c r="E575" s="27">
+        <v>43142.23</v>
+      </c>
+      <c r="F575" s="27">
+        <v>-2616.8049999999998</v>
+      </c>
+      <c r="G575" s="27">
+        <v>10886.939444444401</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A576" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B576" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C576" s="27">
+        <v>47379.8897222222</v>
+      </c>
+      <c r="D576" s="27">
+        <v>106686.75</v>
+      </c>
+      <c r="E576" s="27">
+        <v>47433.89</v>
+      </c>
+      <c r="F576" s="27">
+        <v>-54.000277777777498</v>
+      </c>
+      <c r="G576" s="27">
+        <v>8038.5874999999996</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A577" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B577" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C577" s="27">
+        <v>26160.231666666601</v>
+      </c>
+      <c r="D577" s="27">
+        <v>102278.25</v>
+      </c>
+      <c r="E577" s="27">
+        <v>24792.44</v>
+      </c>
+      <c r="F577" s="27">
+        <v>1367.7916666666599</v>
+      </c>
+      <c r="G577" s="27">
+        <v>7267.9694444444403</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A578" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B578" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C578" s="27">
+        <v>25014</v>
+      </c>
+      <c r="D578" s="27">
+        <v>106385.25</v>
+      </c>
+      <c r="E578" s="27">
+        <v>23602.37</v>
+      </c>
+      <c r="F578" s="27">
+        <v>1411.63</v>
+      </c>
+      <c r="G578" s="27">
+        <v>8087.99</v>
+      </c>
+    </row>
+    <row r="579" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A579" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B579" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C579" s="27">
+        <v>33071.899722222202</v>
+      </c>
+      <c r="D579" s="27">
+        <v>103419.75</v>
+      </c>
+      <c r="E579" s="27">
+        <v>31587.61</v>
+      </c>
+      <c r="F579" s="27">
+        <v>1484.28972222222</v>
+      </c>
+      <c r="G579" s="27">
+        <v>8078.7436111111101</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A580" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B580" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C580" s="27">
+        <v>24697.416944444401</v>
+      </c>
+      <c r="D580" s="27">
+        <v>106923</v>
+      </c>
+      <c r="E580" s="27">
+        <v>24065.919999999998</v>
+      </c>
+      <c r="F580" s="27">
+        <v>631.49694444444401</v>
+      </c>
+      <c r="G580" s="27">
+        <v>5782.5319444444403</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A581" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B581" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C581" s="27">
+        <v>8761.75</v>
+      </c>
+      <c r="D581" s="27">
+        <v>16368</v>
+      </c>
+      <c r="E581" s="27">
+        <v>7849.9440000000004</v>
+      </c>
+      <c r="F581" s="27">
+        <v>911.80600000000004</v>
+      </c>
+      <c r="G581" s="27">
+        <v>2128.252</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A582" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B582" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C582" s="27">
+        <v>7559.25</v>
+      </c>
+      <c r="D582" s="27">
+        <v>14784</v>
+      </c>
+      <c r="E582" s="27">
+        <v>7419.1350000000002</v>
+      </c>
+      <c r="F582" s="27">
+        <v>140.11500000000001</v>
+      </c>
+      <c r="G582" s="27">
+        <v>1535.7349999999999</v>
+      </c>
+    </row>
+    <row r="583" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A583" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B583" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C583" s="27">
+        <v>8571.75</v>
+      </c>
+      <c r="D583" s="27">
+        <v>16346</v>
+      </c>
+      <c r="E583" s="27">
+        <v>8082.46</v>
+      </c>
+      <c r="F583" s="27">
+        <v>489.29</v>
+      </c>
+      <c r="G583" s="27">
+        <v>1983.028</v>
+      </c>
+    </row>
+    <row r="584" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A584" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B584" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C584" s="27">
+        <v>6228.125</v>
+      </c>
+      <c r="D584" s="27">
+        <v>15840</v>
+      </c>
+      <c r="E584" s="27">
+        <v>6223.2629999999999</v>
+      </c>
+      <c r="F584" s="27">
+        <v>4.8619999999999903</v>
+      </c>
+      <c r="G584" s="27">
+        <v>1807.96</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A585" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B585" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C585" s="27">
+        <v>4171.75</v>
+      </c>
+      <c r="D585" s="27">
+        <v>16368</v>
+      </c>
+      <c r="E585" s="27">
+        <v>3139.0520000000001</v>
+      </c>
+      <c r="F585" s="27">
+        <v>1032.6980000000001</v>
+      </c>
+      <c r="G585" s="27">
+        <v>2083.982</v>
+      </c>
+    </row>
+    <row r="586" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A586" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B586" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C586" s="27">
+        <v>3594</v>
+      </c>
+      <c r="D586" s="27">
+        <v>15840</v>
+      </c>
+      <c r="E586" s="27">
+        <v>3910.14</v>
+      </c>
+      <c r="F586" s="27">
+        <v>-316.14</v>
+      </c>
+      <c r="G586" s="27">
+        <v>1385.14</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A587" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B587" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C587" s="27">
+        <v>3430.75</v>
+      </c>
+      <c r="D587" s="27">
+        <v>16368</v>
+      </c>
+      <c r="E587" s="27">
+        <v>3136.1729999999998</v>
+      </c>
+      <c r="F587" s="27">
+        <v>294.577</v>
+      </c>
+      <c r="G587" s="27">
+        <v>1033.393</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A588" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B588" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C588" s="27">
+        <v>37987</v>
+      </c>
+      <c r="D588" s="27">
+        <v>61989.95</v>
+      </c>
+      <c r="E588" s="27">
+        <v>40842.385000000002</v>
+      </c>
+      <c r="F588" s="27">
+        <v>-2855.3850000000002</v>
+      </c>
+      <c r="G588" s="27">
+        <v>5382.6809999999996</v>
+      </c>
+    </row>
+    <row r="589" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A589" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B589" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C589" s="27">
+        <v>36992.5</v>
+      </c>
+      <c r="D589" s="27">
+        <v>55511.466666666602</v>
+      </c>
+      <c r="E589" s="27">
+        <v>35721.271999999997</v>
+      </c>
+      <c r="F589" s="27">
+        <v>1271.2280000000001</v>
+      </c>
+      <c r="G589" s="27">
+        <v>3990.7159999999999</v>
+      </c>
+    </row>
+    <row r="590" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A590" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B590" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C590" s="27">
+        <v>29355</v>
+      </c>
+      <c r="D590" s="27">
+        <v>64173.016666666597</v>
+      </c>
+      <c r="E590" s="27">
+        <v>30405.085999999999</v>
+      </c>
+      <c r="F590" s="27">
+        <v>-1050.086</v>
+      </c>
+      <c r="G590" s="27">
+        <v>4163.3620000000001</v>
+      </c>
+    </row>
+    <row r="591" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A591" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B591" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C591" s="27">
+        <v>29262</v>
+      </c>
+      <c r="D591" s="27">
+        <v>61792.908333333296</v>
+      </c>
+      <c r="E591" s="27">
+        <v>29946.418000000001</v>
+      </c>
+      <c r="F591" s="27">
+        <v>-684.41800000000001</v>
+      </c>
+      <c r="G591" s="27">
+        <v>3709.78</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A592" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B592" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C592" s="27">
+        <v>21354.5</v>
+      </c>
+      <c r="D592" s="27">
+        <v>64635.4</v>
+      </c>
+      <c r="E592" s="27">
+        <v>22586.011999999999</v>
+      </c>
+      <c r="F592" s="27">
+        <v>-1231.5119999999999</v>
+      </c>
+      <c r="G592" s="27">
+        <v>5173.5200000000004</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A593" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B593" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C593" s="27">
+        <v>24995.991666666599</v>
+      </c>
+      <c r="D593" s="27">
+        <v>58969.8166666666</v>
+      </c>
+      <c r="E593" s="27">
+        <v>26589.825000000001</v>
+      </c>
+      <c r="F593" s="27">
+        <v>-1593.8333333333301</v>
+      </c>
+      <c r="G593" s="27">
+        <v>5112.53733333333</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A594" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B594" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C594" s="27">
+        <v>19551.8166666666</v>
+      </c>
+      <c r="D594" s="27">
+        <v>63208.6</v>
+      </c>
+      <c r="E594" s="27">
+        <v>23590.008000000002</v>
+      </c>
+      <c r="F594" s="27">
+        <v>-4038.19133333333</v>
+      </c>
+      <c r="G594" s="27">
+        <v>5873.0893333333297</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A595" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B595" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C595" s="27">
+        <v>40807.5</v>
+      </c>
+      <c r="D595" s="27">
+        <v>64604.05</v>
+      </c>
+      <c r="E595" s="27">
+        <v>42579.97</v>
+      </c>
+      <c r="F595" s="27">
+        <v>-1772.47</v>
+      </c>
+      <c r="G595" s="27">
+        <v>4349.07</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A596" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B596" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C596" s="27">
+        <v>35604</v>
+      </c>
+      <c r="D596" s="27">
+        <v>54109.583333333299</v>
+      </c>
+      <c r="E596" s="27">
+        <v>35141.65</v>
+      </c>
+      <c r="F596" s="27">
+        <v>462.35</v>
+      </c>
+      <c r="G596" s="27">
+        <v>3908.69</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A597" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B597" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C597" s="27">
+        <v>28923.933333333302</v>
+      </c>
+      <c r="D597" s="27">
+        <v>63119.008333333302</v>
+      </c>
+      <c r="E597" s="27">
+        <v>30169.56</v>
+      </c>
+      <c r="F597" s="27">
+        <v>-1245.62666666666</v>
+      </c>
+      <c r="G597" s="27">
+        <v>4171.1066666666602</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A598" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B598" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C598" s="27">
+        <v>28814.5</v>
+      </c>
+      <c r="D598" s="27">
+        <v>61290.45</v>
+      </c>
+      <c r="E598" s="27">
+        <v>29641.85</v>
+      </c>
+      <c r="F598" s="27">
+        <v>-827.349999999999</v>
+      </c>
+      <c r="G598" s="27">
+        <v>3722.17</v>
+      </c>
+    </row>
+    <row r="599" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A599" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B599" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C599" s="27">
+        <v>19973</v>
+      </c>
+      <c r="D599" s="27">
+        <v>60150.108333333301</v>
+      </c>
+      <c r="E599" s="27">
+        <v>21497.99</v>
+      </c>
+      <c r="F599" s="27">
+        <v>-1524.99</v>
+      </c>
+      <c r="G599" s="27">
+        <v>4899.03</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A600" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B600" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C600" s="27">
+        <v>24099.5</v>
+      </c>
+      <c r="D600" s="27">
+        <v>56391.741666666603</v>
+      </c>
+      <c r="E600" s="27">
+        <v>25508.26</v>
+      </c>
+      <c r="F600" s="27">
+        <v>-1408.76</v>
+      </c>
+      <c r="G600" s="27">
+        <v>5343.52</v>
+      </c>
+    </row>
+    <row r="601" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A601" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B601" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C601" s="27">
+        <v>18348.333333333299</v>
+      </c>
+      <c r="D601" s="27">
+        <v>54251.641666666597</v>
+      </c>
+      <c r="E601" s="27">
+        <v>20822.95</v>
+      </c>
+      <c r="F601" s="27">
+        <v>-2474.61666666666</v>
+      </c>
+      <c r="G601" s="27">
+        <v>4741.4566666666597</v>
+      </c>
+    </row>
+    <row r="602" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A602" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B602" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C602" s="27">
+        <v>38861</v>
+      </c>
+      <c r="D602" s="27">
+        <v>58865.95</v>
+      </c>
+      <c r="E602" s="27">
+        <v>39316.089999999997</v>
+      </c>
+      <c r="F602" s="27">
+        <v>-455.08999999999901</v>
+      </c>
+      <c r="G602" s="27">
+        <v>3715.29</v>
+      </c>
+    </row>
+    <row r="603" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A603" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B603" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C603" s="27">
+        <v>37137.266666666597</v>
+      </c>
+      <c r="D603" s="27">
+        <v>54771.833333333299</v>
+      </c>
+      <c r="E603" s="27">
+        <v>36490.54</v>
+      </c>
+      <c r="F603" s="27">
+        <v>646.72666666666601</v>
+      </c>
+      <c r="G603" s="27">
+        <v>4069.6266666666602</v>
+      </c>
+    </row>
+    <row r="604" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A604" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B604" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C604" s="27">
+        <v>29755.616666666599</v>
+      </c>
+      <c r="D604" s="27">
+        <v>62183.15</v>
+      </c>
+      <c r="E604" s="27">
+        <v>30494.03</v>
+      </c>
+      <c r="F604" s="27">
+        <v>-738.41333333333296</v>
+      </c>
+      <c r="G604" s="27">
+        <v>4085.8533333333298</v>
+      </c>
+    </row>
+    <row r="605" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A605" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B605" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C605" s="27">
+        <v>30345</v>
+      </c>
+      <c r="D605" s="27">
+        <v>62351.4416666666</v>
+      </c>
+      <c r="E605" s="27">
+        <v>30635.439999999999</v>
+      </c>
+      <c r="F605" s="27">
+        <v>-290.44</v>
+      </c>
+      <c r="G605" s="27">
+        <v>3653.08</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A606" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B606" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C606" s="27">
+        <v>22035.5</v>
+      </c>
+      <c r="D606" s="27">
+        <v>62992.974999999999</v>
+      </c>
+      <c r="E606" s="27">
+        <v>22883.57</v>
+      </c>
+      <c r="F606" s="27">
+        <v>-848.07</v>
+      </c>
+      <c r="G606" s="27">
+        <v>5050.3100000000004</v>
+      </c>
+    </row>
+    <row r="607" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A607" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B607" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C607" s="27">
+        <v>25964.116666666599</v>
+      </c>
+      <c r="D607" s="27">
+        <v>56983.308333333298</v>
+      </c>
+      <c r="E607" s="27">
+        <v>26417.49</v>
+      </c>
+      <c r="F607" s="27">
+        <v>-453.37333333333299</v>
+      </c>
+      <c r="G607" s="27">
+        <v>4908.2133333333304</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A608" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B608" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C608" s="27">
+        <v>20558.216666666602</v>
+      </c>
+      <c r="D608" s="27">
+        <v>60345.391666666597</v>
+      </c>
+      <c r="E608" s="27">
+        <v>22443.75</v>
+      </c>
+      <c r="F608" s="27">
+        <v>-1885.5333333333299</v>
+      </c>
+      <c r="G608" s="27">
+        <v>4953.9733333333297</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A609" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B609" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C609" s="27">
+        <v>35553</v>
+      </c>
+      <c r="D609" s="27">
+        <v>57447.666666666599</v>
+      </c>
+      <c r="E609" s="27">
+        <v>37013.39</v>
+      </c>
+      <c r="F609" s="27">
+        <v>-1460.39</v>
+      </c>
+      <c r="G609" s="27">
+        <v>4320.71</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A610" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B610" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C610" s="27">
+        <v>38886</v>
+      </c>
+      <c r="D610" s="27">
+        <v>58861</v>
+      </c>
+      <c r="E610" s="27">
+        <v>38672.720000000001</v>
+      </c>
+      <c r="F610" s="27">
+        <v>213.28</v>
+      </c>
+      <c r="G610" s="27">
+        <v>4801.66</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A611" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B611" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C611" s="27">
+        <v>29313</v>
+      </c>
+      <c r="D611" s="27">
+        <v>63654.95</v>
+      </c>
+      <c r="E611" s="27">
+        <v>30045.88</v>
+      </c>
+      <c r="F611" s="27">
+        <v>-732.88</v>
+      </c>
+      <c r="G611" s="27">
+        <v>4432.28</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A612" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B612" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C612" s="27">
+        <v>30026.2833333333</v>
+      </c>
+      <c r="D612" s="27">
+        <v>62180.758333333302</v>
+      </c>
+      <c r="E612" s="27">
+        <v>30227.61</v>
+      </c>
+      <c r="F612" s="27">
+        <v>-201.326666666666</v>
+      </c>
+      <c r="G612" s="27">
+        <v>4255.5933333333296</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A613" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B613" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C613" s="27">
+        <v>21990</v>
+      </c>
+      <c r="D613" s="27">
+        <v>63779.45</v>
+      </c>
+      <c r="E613" s="27">
+        <v>22322.31</v>
+      </c>
+      <c r="F613" s="27">
+        <v>-332.31</v>
+      </c>
+      <c r="G613" s="27">
+        <v>5109.6499999999996</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A614" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B614" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C614" s="27">
+        <v>26402.5</v>
+      </c>
+      <c r="D614" s="27">
+        <v>59871.733333333301</v>
+      </c>
+      <c r="E614" s="27">
+        <v>26257.99</v>
+      </c>
+      <c r="F614" s="27">
+        <v>144.51</v>
+      </c>
+      <c r="G614" s="27">
+        <v>5422.85</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A615" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="B615" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C615" s="27">
+        <v>22986.633333333299</v>
+      </c>
+      <c r="D615" s="27">
+        <v>64303.266666666597</v>
+      </c>
+      <c r="E615" s="27">
+        <v>24714.95</v>
+      </c>
+      <c r="F615" s="27">
+        <v>-1728.31666666666</v>
+      </c>
+      <c r="G615" s="27">
+        <v>5599.7433333333302</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A616" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="B616" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C616" s="27">
+        <v>4515.75</v>
+      </c>
+      <c r="D616" s="27">
+        <v>8781.5</v>
+      </c>
+      <c r="E616" s="27">
+        <v>4188.9049999999997</v>
+      </c>
+      <c r="F616" s="27">
+        <v>326.84500000000003</v>
+      </c>
+      <c r="G616" s="27">
+        <v>821.87099999999998</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A617" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="B617" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C617" s="27">
+        <v>2872.25</v>
+      </c>
+      <c r="D617" s="27">
+        <v>7852</v>
+      </c>
+      <c r="E617" s="27">
+        <v>2560.2260000000001</v>
+      </c>
+      <c r="F617" s="27">
+        <v>312.024</v>
+      </c>
+      <c r="G617" s="27">
+        <v>803.75599999999997</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A618" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="B618" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C618" s="27">
+        <v>3377.32083333333</v>
+      </c>
+      <c r="D618" s="27">
+        <v>8660.5</v>
+      </c>
+      <c r="E618" s="27">
+        <v>2986.99</v>
+      </c>
+      <c r="F618" s="27">
+        <v>390.33083333333298</v>
+      </c>
+      <c r="G618" s="27">
+        <v>1084.1217222222199</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A619" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="B619" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C619" s="27">
+        <v>2782.55416666666</v>
+      </c>
+      <c r="D619" s="27">
+        <v>8468.5</v>
+      </c>
+      <c r="E619" s="27">
+        <v>2459.0320000000002</v>
+      </c>
+      <c r="F619" s="27">
+        <v>323.52216666666601</v>
+      </c>
+      <c r="G619" s="27">
+        <v>870.38883333333297</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A620" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="B620" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C620" s="27">
+        <v>2144</v>
+      </c>
+      <c r="D620" s="27">
+        <v>8378.75</v>
+      </c>
+      <c r="E620" s="27">
+        <v>1816.9169999999999</v>
+      </c>
+      <c r="F620" s="27">
+        <v>327.08300000000003</v>
+      </c>
+      <c r="G620" s="27">
+        <v>763.05099999999902</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A621" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="B621" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C621" s="27">
+        <v>1470.5</v>
+      </c>
+      <c r="D621" s="27">
+        <v>8011.5</v>
+      </c>
+      <c r="E621" s="27">
+        <v>1055.059</v>
+      </c>
+      <c r="F621" s="27">
+        <v>415.44099999999997</v>
+      </c>
+      <c r="G621" s="27">
+        <v>685.36099999999999</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A622" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="B622" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C622" s="27">
+        <v>1524.25</v>
+      </c>
+      <c r="D622" s="27">
+        <v>8915.5</v>
+      </c>
+      <c r="E622" s="27">
+        <v>1147.7329999999999</v>
+      </c>
+      <c r="F622" s="27">
+        <v>376.517</v>
+      </c>
+      <c r="G622" s="27">
+        <v>650.23699999999997</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A623" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B623" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C623" s="27">
+        <v>9168</v>
+      </c>
+      <c r="D623" s="27">
+        <v>23808</v>
+      </c>
+      <c r="E623" s="27">
+        <v>8969.1080000000002</v>
+      </c>
+      <c r="F623" s="27">
+        <v>198.892</v>
+      </c>
+      <c r="G623" s="27">
+        <v>2056.3719999999998</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A624" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B624" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C624" s="27">
+        <v>7789</v>
+      </c>
+      <c r="D624" s="27">
+        <v>21504</v>
+      </c>
+      <c r="E624" s="27">
+        <v>7831.317</v>
+      </c>
+      <c r="F624" s="27">
+        <v>-42.317</v>
+      </c>
+      <c r="G624" s="27">
+        <v>1737.635</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A625" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B625" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C625" s="27">
+        <v>7271.5</v>
+      </c>
+      <c r="D625" s="27">
+        <v>23776</v>
+      </c>
+      <c r="E625" s="27">
+        <v>7325.7049999999999</v>
+      </c>
+      <c r="F625" s="27">
+        <v>-54.204999999999998</v>
+      </c>
+      <c r="G625" s="27">
+        <v>1762.0129999999999</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A626" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B626" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C626" s="27">
+        <v>6775.5</v>
+      </c>
+      <c r="D626" s="27">
+        <v>23040</v>
+      </c>
+      <c r="E626" s="27">
+        <v>7110.5150000000003</v>
+      </c>
+      <c r="F626" s="27">
+        <v>-335.01499999999999</v>
+      </c>
+      <c r="G626" s="27">
+        <v>1784.355</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A627" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B627" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C627" s="27">
+        <v>3841</v>
+      </c>
+      <c r="D627" s="27">
+        <v>23808</v>
+      </c>
+      <c r="E627" s="27">
+        <v>3995.0990000000002</v>
+      </c>
+      <c r="F627" s="27">
+        <v>-154.09899999999999</v>
+      </c>
+      <c r="G627" s="27">
+        <v>1479.259</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A628" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B628" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C628" s="27">
+        <v>4923</v>
+      </c>
+      <c r="D628" s="27">
+        <v>23040</v>
+      </c>
+      <c r="E628" s="27">
+        <v>4938.2359999999999</v>
+      </c>
+      <c r="F628" s="27">
+        <v>-15.235999999999899</v>
+      </c>
+      <c r="G628" s="27">
+        <v>1487.748</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A629" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B629" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C629" s="27">
+        <v>611.5</v>
+      </c>
+      <c r="D629" s="27">
+        <v>23808</v>
+      </c>
+      <c r="E629" s="27">
+        <v>701.72199999999998</v>
+      </c>
+      <c r="F629" s="27">
+        <v>-90.221999999999994</v>
+      </c>
+      <c r="G629" s="27">
+        <v>151.09</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A630" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B630" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C630" s="27">
+        <v>9305.5</v>
+      </c>
+      <c r="D630" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E630" s="27">
+        <v>9262.4210000000003</v>
+      </c>
+      <c r="F630" s="27">
+        <v>43.079000000000001</v>
+      </c>
+      <c r="G630" s="27">
+        <v>2694.8910000000001</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A631" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B631" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C631" s="27">
+        <v>7914</v>
+      </c>
+      <c r="D631" s="27">
+        <v>16800</v>
+      </c>
+      <c r="E631" s="27">
+        <v>7225.5619999999999</v>
+      </c>
+      <c r="F631" s="27">
+        <v>688.43799999999999</v>
+      </c>
+      <c r="G631" s="27">
+        <v>1813.682</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A632" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B632" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C632" s="27">
+        <v>8149.5</v>
+      </c>
+      <c r="D632" s="27">
+        <v>18575</v>
+      </c>
+      <c r="E632" s="27">
+        <v>8279.1239999999998</v>
+      </c>
+      <c r="F632" s="27">
+        <v>-129.624</v>
+      </c>
+      <c r="G632" s="27">
+        <v>2589.9520000000002</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A633" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B633" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C633" s="27">
+        <v>7082</v>
+      </c>
+      <c r="D633" s="27">
+        <v>18000</v>
+      </c>
+      <c r="E633" s="27">
+        <v>6730.2219999999998</v>
+      </c>
+      <c r="F633" s="27">
+        <v>351.77800000000002</v>
+      </c>
+      <c r="G633" s="27">
+        <v>2839.096</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A634" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B634" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C634" s="27">
+        <v>4218</v>
+      </c>
+      <c r="D634" s="27">
+        <v>19554</v>
+      </c>
+      <c r="E634" s="27">
+        <v>3560.5079999999998</v>
+      </c>
+      <c r="F634" s="27">
+        <v>657.49199999999996</v>
+      </c>
+      <c r="G634" s="27">
+        <v>2114.6039999999998</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A635" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B635" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C635" s="27">
+        <v>5284.5</v>
+      </c>
+      <c r="D635" s="27">
+        <v>20160</v>
+      </c>
+      <c r="E635" s="27">
+        <v>4590.9250000000002</v>
+      </c>
+      <c r="F635" s="27">
+        <v>693.57500000000005</v>
+      </c>
+      <c r="G635" s="27">
+        <v>2392.915</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A636" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B636" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C636" s="27">
+        <v>3803.5</v>
+      </c>
+      <c r="D636" s="27">
+        <v>20832</v>
+      </c>
+      <c r="E636" s="27">
+        <v>3989.56</v>
+      </c>
+      <c r="F636" s="27">
+        <v>-186.06</v>
+      </c>
+      <c r="G636" s="27">
+        <v>1822.84</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A637" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B637" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C637" s="27">
+        <v>11579.7272222222</v>
+      </c>
+      <c r="D637" s="27">
+        <v>35712</v>
+      </c>
+      <c r="E637" s="27">
+        <v>11306.484</v>
+      </c>
+      <c r="F637" s="27">
+        <v>273.24322222222202</v>
+      </c>
+      <c r="G637" s="27">
+        <v>3501.7498888888799</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A638" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B638" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C638" s="27">
+        <v>10348.161388888801</v>
+      </c>
+      <c r="D638" s="27">
+        <v>32256</v>
+      </c>
+      <c r="E638" s="27">
+        <v>10607.927</v>
+      </c>
+      <c r="F638" s="27">
+        <v>-259.76561111111101</v>
+      </c>
+      <c r="G638" s="27">
+        <v>3113.5055000000002</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A639" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B639" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C639" s="27">
+        <v>6445.0927777777697</v>
+      </c>
+      <c r="D639" s="27">
+        <v>35664</v>
+      </c>
+      <c r="E639" s="27">
+        <v>6354.0309999999999</v>
+      </c>
+      <c r="F639" s="27">
+        <v>91.061777777777706</v>
+      </c>
+      <c r="G639" s="27">
+        <v>2215.9794444444401</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A640" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B640" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C640" s="27">
+        <v>4761.2602962172996</v>
+      </c>
+      <c r="D640" s="27">
+        <v>34560</v>
+      </c>
+      <c r="E640" s="27">
+        <v>4644.4110000000001</v>
+      </c>
+      <c r="F640" s="27">
+        <v>116.849296217302</v>
+      </c>
+      <c r="G640" s="27">
+        <v>2045.34062955063</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A641" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B641" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C641" s="27">
+        <v>7294.1416666666601</v>
+      </c>
+      <c r="D641" s="27">
+        <v>35712</v>
+      </c>
+      <c r="E641" s="27">
+        <v>7240.9430000000002</v>
+      </c>
+      <c r="F641" s="27">
+        <v>53.198666666666597</v>
+      </c>
+      <c r="G641" s="27">
+        <v>2813.1302222222198</v>
+      </c>
+    </row>
+    <row r="642" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A642" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B642" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C642" s="27">
+        <v>5036.3630555555501</v>
+      </c>
+      <c r="D642" s="27">
+        <v>34560</v>
+      </c>
+      <c r="E642" s="27">
+        <v>5104.9870000000001</v>
+      </c>
+      <c r="F642" s="27">
+        <v>-68.623944444444405</v>
+      </c>
+      <c r="G642" s="27">
+        <v>2046.17305555555</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A643" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B643" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C643" s="27">
+        <v>5357.3830555555496</v>
+      </c>
+      <c r="D643" s="27">
+        <v>35712</v>
+      </c>
+      <c r="E643" s="27">
+        <v>5394.9489999999996</v>
+      </c>
+      <c r="F643" s="27">
+        <v>-37.565944444444398</v>
+      </c>
+      <c r="G643" s="27">
+        <v>1944.9214999999999</v>
+      </c>
+    </row>
+    <row r="644" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A644" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B644" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C644" s="27">
+        <v>8550.25</v>
+      </c>
+      <c r="D644" s="27">
+        <v>19344</v>
+      </c>
+      <c r="E644" s="27">
+        <v>7914.3509999999997</v>
+      </c>
+      <c r="F644" s="27">
+        <v>635.899</v>
+      </c>
+      <c r="G644" s="27">
+        <v>2906.9070000000002</v>
+      </c>
+    </row>
+    <row r="645" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A645" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B645" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C645" s="27">
+        <v>3399.5</v>
+      </c>
+      <c r="D645" s="27">
+        <v>17472</v>
+      </c>
+      <c r="E645" s="27">
+        <v>1916.07</v>
+      </c>
+      <c r="F645" s="27">
+        <v>1483.43</v>
+      </c>
+      <c r="G645" s="27">
+        <v>2410.7800000000002</v>
+      </c>
+    </row>
+    <row r="646" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A646" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B646" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C646" s="27">
+        <v>5905.4013888888803</v>
+      </c>
+      <c r="D646" s="27">
+        <v>19318</v>
+      </c>
+      <c r="E646" s="27">
+        <v>5938.35</v>
+      </c>
+      <c r="F646" s="27">
+        <v>-32.948611111111099</v>
+      </c>
+      <c r="G646" s="27">
+        <v>2472.9393888888799</v>
+      </c>
+    </row>
+    <row r="647" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A647" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B647" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C647" s="27">
+        <v>4081.75</v>
+      </c>
+      <c r="D647" s="27">
+        <v>18720</v>
+      </c>
+      <c r="E647" s="27">
+        <v>3953.2370000000001</v>
+      </c>
+      <c r="F647" s="27">
+        <v>128.51300000000001</v>
+      </c>
+      <c r="G647" s="27">
+        <v>1413.165</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A648" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B648" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C648" s="27">
+        <v>3627.5</v>
+      </c>
+      <c r="D648" s="27">
+        <v>19344</v>
+      </c>
+      <c r="E648" s="27">
+        <v>2832.915</v>
+      </c>
+      <c r="F648" s="27">
+        <v>794.58500000000004</v>
+      </c>
+      <c r="G648" s="27">
+        <v>1643.6469999999999</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A649" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B649" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C649" s="27">
+        <v>2674.75</v>
+      </c>
+      <c r="D649" s="27">
+        <v>18720</v>
+      </c>
+      <c r="E649" s="27">
+        <v>2538.846</v>
+      </c>
+      <c r="F649" s="27">
+        <v>135.904</v>
+      </c>
+      <c r="G649" s="27">
+        <v>1289.4780000000001</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A650" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B650" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C650" s="27">
+        <v>2568.75</v>
+      </c>
+      <c r="D650" s="27">
+        <v>19344</v>
+      </c>
+      <c r="E650" s="27">
+        <v>2376.9389999999999</v>
+      </c>
+      <c r="F650" s="27">
+        <v>191.81100000000001</v>
+      </c>
+      <c r="G650" s="27">
+        <v>1155.229</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A651" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B651" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C651" s="27">
+        <v>13948.2516666666</v>
+      </c>
+      <c r="D651" s="27">
+        <v>40629</v>
+      </c>
+      <c r="E651" s="27">
+        <v>14621.472</v>
+      </c>
+      <c r="F651" s="27">
+        <v>-673.22033333333297</v>
+      </c>
+      <c r="G651" s="27">
+        <v>3988.1727777777701</v>
+      </c>
+    </row>
+    <row r="652" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A652" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B652" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C652" s="27">
+        <v>13766.203611111099</v>
+      </c>
+      <c r="D652" s="27">
+        <v>36960</v>
+      </c>
+      <c r="E652" s="27">
+        <v>14392.915000000001</v>
+      </c>
+      <c r="F652" s="27">
+        <v>-626.711388888888</v>
+      </c>
+      <c r="G652" s="27">
+        <v>3423.1985</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A653" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B653" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C653" s="27">
+        <v>19119.75</v>
+      </c>
+      <c r="D653" s="27">
+        <v>40836.75</v>
+      </c>
+      <c r="E653" s="27">
+        <v>19856.849999999999</v>
+      </c>
+      <c r="F653" s="27">
+        <v>-737.1</v>
+      </c>
+      <c r="G653" s="27">
+        <v>3892.4059999999999</v>
+      </c>
+    </row>
+    <row r="654" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A654" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B654" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C654" s="27">
+        <v>11594.07</v>
+      </c>
+      <c r="D654" s="27">
+        <v>39583</v>
+      </c>
+      <c r="E654" s="27">
+        <v>12469.513000000001</v>
+      </c>
+      <c r="F654" s="27">
+        <v>-875.44299999999998</v>
+      </c>
+      <c r="G654" s="27">
+        <v>3513.8063333333298</v>
+      </c>
+    </row>
+    <row r="655" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A655" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B655" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C655" s="27">
+        <v>6699.25</v>
+      </c>
+      <c r="D655" s="27">
+        <v>40734.75</v>
+      </c>
+      <c r="E655" s="27">
+        <v>7543.2169999999996</v>
+      </c>
+      <c r="F655" s="27">
+        <v>-843.96699999999998</v>
+      </c>
+      <c r="G655" s="27">
+        <v>2866.9450000000002</v>
+      </c>
+    </row>
+    <row r="656" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A656" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B656" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C656" s="27">
+        <v>4861.9194444444402</v>
+      </c>
+      <c r="D656" s="27">
+        <v>26450.633333333299</v>
+      </c>
+      <c r="E656" s="27">
+        <v>3933.9409999999998</v>
+      </c>
+      <c r="F656" s="27">
+        <v>927.97844444444399</v>
+      </c>
+      <c r="G656" s="27">
+        <v>2868.0132777777699</v>
+      </c>
+    </row>
+    <row r="657" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A657" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B657" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C657" s="27">
+        <v>7560.6663888888797</v>
+      </c>
+      <c r="D657" s="27">
+        <v>40488.125</v>
+      </c>
+      <c r="E657" s="27">
+        <v>8302.7430000000004</v>
+      </c>
+      <c r="F657" s="27">
+        <v>-742.07661111111099</v>
+      </c>
+      <c r="G657" s="27">
+        <v>2607.5546111111098</v>
+      </c>
+    </row>
+    <row r="658" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A658" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B658" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C658" s="27">
+        <v>6251.7041666666601</v>
+      </c>
+      <c r="D658" s="27">
+        <v>13793.15</v>
+      </c>
+      <c r="E658" s="27">
+        <v>6058.2849999999999</v>
+      </c>
+      <c r="F658" s="27">
+        <v>193.419166666666</v>
+      </c>
+      <c r="G658" s="27">
+        <v>1069.62116666666</v>
+      </c>
+    </row>
+    <row r="659" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A659" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B659" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C659" s="27">
+        <v>5509.8083333333298</v>
+      </c>
+      <c r="D659" s="27">
+        <v>13246.2</v>
+      </c>
+      <c r="E659" s="27">
+        <v>5583.31</v>
+      </c>
+      <c r="F659" s="27">
+        <v>-73.501666666666594</v>
+      </c>
+      <c r="G659" s="27">
+        <v>1170.1096666666599</v>
+      </c>
+    </row>
+    <row r="660" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A660" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B660" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C660" s="27">
+        <v>5400.3833333333296</v>
+      </c>
+      <c r="D660" s="27">
+        <v>13312.0333333333</v>
+      </c>
+      <c r="E660" s="27">
+        <v>5331.2780000000002</v>
+      </c>
+      <c r="F660" s="27">
+        <v>69.105333333333306</v>
+      </c>
+      <c r="G660" s="27">
+        <v>1148.8</v>
+      </c>
+    </row>
+    <row r="661" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A661" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B661" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C661" s="27">
+        <v>3776.1833333333302</v>
+      </c>
+      <c r="D661" s="27">
+        <v>11770.4666666666</v>
+      </c>
+      <c r="E661" s="27">
+        <v>3851.9859999999999</v>
+      </c>
+      <c r="F661" s="27">
+        <v>-75.802666666666596</v>
+      </c>
+      <c r="G661" s="27">
+        <v>974.54333333333295</v>
+      </c>
+    </row>
+    <row r="662" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A662" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B662" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C662" s="27">
+        <v>2988.75</v>
+      </c>
+      <c r="D662" s="27">
+        <v>13250.7166666666</v>
+      </c>
+      <c r="E662" s="27">
+        <v>3054.2710000000002</v>
+      </c>
+      <c r="F662" s="27">
+        <v>-65.521000000000001</v>
+      </c>
+      <c r="G662" s="27">
+        <v>924.88766666666595</v>
+      </c>
+    </row>
+    <row r="663" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A663" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B663" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C663" s="27">
+        <v>2310.8333333333298</v>
+      </c>
+      <c r="D663" s="27">
+        <v>9925.5166666666591</v>
+      </c>
+      <c r="E663" s="27">
+        <v>2474.44</v>
+      </c>
+      <c r="F663" s="27">
+        <v>-163.606666666666</v>
+      </c>
+      <c r="G663" s="27">
+        <v>759.363333333333</v>
+      </c>
+    </row>
+    <row r="664" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A664" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B664" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C664" s="27">
+        <v>2016.3</v>
+      </c>
+      <c r="D664" s="27">
+        <v>12537.65</v>
+      </c>
+      <c r="E664" s="27">
+        <v>2174.8649999999998</v>
+      </c>
+      <c r="F664" s="27">
+        <v>-158.565</v>
+      </c>
+      <c r="G664" s="27">
+        <v>770.173</v>
+      </c>
+    </row>
+    <row r="665" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A665" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B665" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C665" s="27">
+        <v>30206.5</v>
+      </c>
+      <c r="D665" s="27">
+        <v>65778.75</v>
+      </c>
+      <c r="E665" s="27">
+        <v>33322.391000000003</v>
+      </c>
+      <c r="F665" s="27">
+        <v>-3115.8910000000001</v>
+      </c>
+      <c r="G665" s="27">
+        <v>7020.9989999999998</v>
+      </c>
+    </row>
+    <row r="666" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A666" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B666" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C666" s="27">
+        <v>22878.25</v>
+      </c>
+      <c r="D666" s="27">
+        <v>51323.5</v>
+      </c>
+      <c r="E666" s="27">
+        <v>25117.972000000002</v>
+      </c>
+      <c r="F666" s="27">
+        <v>-2239.7220000000002</v>
+      </c>
+      <c r="G666" s="27">
+        <v>5003.018</v>
+      </c>
+    </row>
+    <row r="667" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A667" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B667" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C667" s="27">
+        <v>17561.5</v>
+      </c>
+      <c r="D667" s="27">
+        <v>51329.25</v>
+      </c>
+      <c r="E667" s="27">
+        <v>19145.345000000001</v>
+      </c>
+      <c r="F667" s="27">
+        <v>-1583.845</v>
+      </c>
+      <c r="G667" s="27">
+        <v>3787.6550000000002</v>
+      </c>
+    </row>
+    <row r="668" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A668" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B668" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C668" s="27">
+        <v>21717.227500000001</v>
+      </c>
+      <c r="D668" s="27">
+        <v>58834.75</v>
+      </c>
+      <c r="E668" s="27">
+        <v>22522.754000000001</v>
+      </c>
+      <c r="F668" s="27">
+        <v>-805.52649999999903</v>
+      </c>
+      <c r="G668" s="27">
+        <v>4337.9144999999999</v>
+      </c>
+    </row>
+    <row r="669" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A669" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B669" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C669" s="27">
+        <v>16464.4416666666</v>
+      </c>
+      <c r="D669" s="27">
+        <v>74151.75</v>
+      </c>
+      <c r="E669" s="27">
+        <v>16975.031999999999</v>
+      </c>
+      <c r="F669" s="27">
+        <v>-510.59033333333298</v>
+      </c>
+      <c r="G669" s="27">
+        <v>4988.5503333333299</v>
+      </c>
+    </row>
+    <row r="670" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A670" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B670" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C670" s="27">
+        <v>22885.175833333298</v>
+      </c>
+      <c r="D670" s="27">
+        <v>71747</v>
+      </c>
+      <c r="E670" s="27">
+        <v>23558.835999999999</v>
+      </c>
+      <c r="F670" s="27">
+        <v>-673.66016666666599</v>
+      </c>
+      <c r="G670" s="27">
+        <v>5825.3821666666599</v>
+      </c>
+    </row>
+    <row r="671" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A671" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B671" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C671" s="27">
+        <v>18819.767777777699</v>
+      </c>
+      <c r="D671" s="27">
+        <v>53983.416666666599</v>
+      </c>
+      <c r="E671" s="27">
+        <v>19836.575000000001</v>
+      </c>
+      <c r="F671" s="27">
+        <v>-1016.80722222222</v>
+      </c>
+      <c r="G671" s="27">
+        <v>4090.16988888888</v>
+      </c>
+    </row>
+    <row r="672" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A672" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B672" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C672" s="27">
+        <v>26022.25</v>
+      </c>
+      <c r="D672" s="27">
+        <v>47393.25</v>
+      </c>
+      <c r="E672" s="27">
+        <v>26291.210999999999</v>
+      </c>
+      <c r="F672" s="27">
+        <v>-268.96100000000001</v>
+      </c>
+      <c r="G672" s="27">
+        <v>3636.0810000000001</v>
+      </c>
+    </row>
+    <row r="673" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A673" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B673" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C673" s="27">
+        <v>22067.25</v>
+      </c>
+      <c r="D673" s="27">
+        <v>42504</v>
+      </c>
+      <c r="E673" s="27">
+        <v>22320.322</v>
+      </c>
+      <c r="F673" s="27">
+        <v>-253.07199999999901</v>
+      </c>
+      <c r="G673" s="27">
+        <v>3782.2860000000001</v>
+      </c>
+    </row>
+    <row r="674" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A674" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B674" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C674" s="27">
+        <v>16693.5</v>
+      </c>
+      <c r="D674" s="27">
+        <v>44689</v>
+      </c>
+      <c r="E674" s="27">
+        <v>17724.451000000001</v>
+      </c>
+      <c r="F674" s="27">
+        <v>-1030.951</v>
+      </c>
+      <c r="G674" s="27">
+        <v>2929.7950000000001</v>
+      </c>
+    </row>
+    <row r="675" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A675" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B675" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C675" s="27">
+        <v>17785.6383333333</v>
+      </c>
+      <c r="D675" s="27">
+        <v>43788.75</v>
+      </c>
+      <c r="E675" s="27">
+        <v>18245.228999999999</v>
+      </c>
+      <c r="F675" s="27">
+        <v>-459.59066666666598</v>
+      </c>
+      <c r="G675" s="27">
+        <v>3024.9186666666601</v>
+      </c>
+    </row>
+    <row r="676" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A676" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B676" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C676" s="27">
+        <v>10387.7197222222</v>
+      </c>
+      <c r="D676" s="27">
+        <v>44009.25</v>
+      </c>
+      <c r="E676" s="27">
+        <v>10382.285</v>
+      </c>
+      <c r="F676" s="27">
+        <v>5.43472222222222</v>
+      </c>
+      <c r="G676" s="27">
+        <v>2721.0232777777701</v>
+      </c>
+    </row>
+    <row r="677" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A677" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B677" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C677" s="27">
+        <v>14441.5211111111</v>
+      </c>
+      <c r="D677" s="27">
+        <v>44725.5</v>
+      </c>
+      <c r="E677" s="27">
+        <v>14235.404</v>
+      </c>
+      <c r="F677" s="27">
+        <v>206.117111111111</v>
+      </c>
+      <c r="G677" s="27">
+        <v>3486.1631111111101</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A678" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B678" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C678" s="27">
+        <v>7223.1</v>
+      </c>
+      <c r="D678" s="27">
+        <v>21842.1</v>
+      </c>
+      <c r="E678" s="27">
+        <v>7853.8819999999996</v>
+      </c>
+      <c r="F678" s="27">
+        <v>-630.78200000000004</v>
+      </c>
+      <c r="G678" s="27">
+        <v>1542.992</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A679" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B679" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C679" s="27">
+        <v>25943.858333333301</v>
+      </c>
+      <c r="D679" s="27">
+        <v>52080</v>
+      </c>
+      <c r="E679" s="27">
+        <v>26182.82</v>
+      </c>
+      <c r="F679" s="27">
+        <v>-238.96166666666599</v>
+      </c>
+      <c r="G679" s="27">
+        <v>5692.625</v>
+      </c>
+    </row>
+    <row r="680" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A680" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B680" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C680" s="27">
+        <v>24082.891666666601</v>
+      </c>
+      <c r="D680" s="27">
+        <v>47040</v>
+      </c>
+      <c r="E680" s="27">
+        <v>23818.563999999998</v>
+      </c>
+      <c r="F680" s="27">
+        <v>264.327666666666</v>
+      </c>
+      <c r="G680" s="27">
+        <v>4030.8283333333302</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A681" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B681" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C681" s="27">
+        <v>16108.691670833299</v>
+      </c>
+      <c r="D681" s="27">
+        <v>52010</v>
+      </c>
+      <c r="E681" s="27">
+        <v>15732.162</v>
+      </c>
+      <c r="F681" s="27">
+        <v>376.529670833333</v>
+      </c>
+      <c r="G681" s="27">
+        <v>5073.9123374999999</v>
+      </c>
+    </row>
+    <row r="682" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A682" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B682" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C682" s="27">
+        <v>9921.3750119444394</v>
+      </c>
+      <c r="D682" s="27">
+        <v>49259</v>
+      </c>
+      <c r="E682" s="27">
+        <v>10002.264999999999</v>
+      </c>
+      <c r="F682" s="27">
+        <v>-80.889988055555307</v>
+      </c>
+      <c r="G682" s="27">
+        <v>4586.73468694444</v>
+      </c>
+    </row>
+    <row r="683" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A683" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B683" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C683" s="27">
+        <v>13418</v>
+      </c>
+      <c r="D683" s="27">
+        <v>52080</v>
+      </c>
+      <c r="E683" s="27">
+        <v>14920.275</v>
+      </c>
+      <c r="F683" s="27">
+        <v>-1502.2750000000001</v>
+      </c>
+      <c r="G683" s="27">
+        <v>4653.4416666666602</v>
+      </c>
+    </row>
+    <row r="684" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A684" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B684" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C684" s="27">
+        <v>7728.6166666666604</v>
+      </c>
+      <c r="D684" s="27">
+        <v>50400</v>
+      </c>
+      <c r="E684" s="27">
+        <v>9644.65</v>
+      </c>
+      <c r="F684" s="27">
+        <v>-1916.0333333333299</v>
+      </c>
+      <c r="G684" s="27">
+        <v>4182.6566666666604</v>
+      </c>
+    </row>
+    <row r="685" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A685" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B685" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C685" s="27">
+        <v>8893.875</v>
+      </c>
+      <c r="D685" s="27">
+        <v>52080</v>
+      </c>
+      <c r="E685" s="27">
+        <v>9366.4120000000003</v>
+      </c>
+      <c r="F685" s="27">
+        <v>-472.53699999999901</v>
+      </c>
+      <c r="G685" s="27">
+        <v>4310.223</v>
+      </c>
+    </row>
+    <row r="686" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A686" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B686" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C686" s="27">
+        <v>3798.3916666666601</v>
+      </c>
+      <c r="D686" s="27">
+        <v>28272</v>
+      </c>
+      <c r="E686" s="27">
+        <v>4464.366</v>
+      </c>
+      <c r="F686" s="27">
+        <v>-665.97433333333299</v>
+      </c>
+      <c r="G686" s="27">
+        <v>1638.9563333333299</v>
+      </c>
+    </row>
+    <row r="687" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A687" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B687" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C687" s="27">
+        <v>2707.8249999999998</v>
+      </c>
+      <c r="D687" s="27">
+        <v>25536</v>
+      </c>
+      <c r="E687" s="27">
+        <v>2953.6469999999999</v>
+      </c>
+      <c r="F687" s="27">
+        <v>-245.82199999999901</v>
+      </c>
+      <c r="G687" s="27">
+        <v>1024.55666666666</v>
+      </c>
+    </row>
+    <row r="688" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A688" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B688" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C688" s="27">
+        <v>2669.4249970833298</v>
+      </c>
+      <c r="D688" s="27">
+        <v>28234</v>
+      </c>
+      <c r="E688" s="27">
+        <v>3162.837</v>
+      </c>
+      <c r="F688" s="27">
+        <v>-493.41200291666598</v>
+      </c>
+      <c r="G688" s="27">
+        <v>1493.11866375</v>
+      </c>
+    </row>
+    <row r="689" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A689" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B689" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C689" s="27">
+        <v>2200.6604435069398</v>
+      </c>
+      <c r="D689" s="27">
+        <v>26741.233333333301</v>
+      </c>
+      <c r="E689" s="27">
+        <v>3037.6930000000002</v>
+      </c>
+      <c r="F689" s="27">
+        <v>-837.03255649305504</v>
+      </c>
+      <c r="G689" s="27">
+        <v>1520.4567662847201</v>
+      </c>
+    </row>
+    <row r="690" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A690" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B690" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C690" s="27">
+        <v>2291.8583333333299</v>
+      </c>
+      <c r="D690" s="27">
+        <v>28272</v>
+      </c>
+      <c r="E690" s="27">
+        <v>3355.29</v>
+      </c>
+      <c r="F690" s="27">
+        <v>-1063.43166666666</v>
+      </c>
+      <c r="G690" s="27">
+        <v>1688.45166666666</v>
+      </c>
+    </row>
+    <row r="691" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A691" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B691" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C691" s="27">
+        <v>2238.6916666666598</v>
+      </c>
+      <c r="D691" s="27">
+        <v>27360</v>
+      </c>
+      <c r="E691" s="27">
+        <v>3672.1759999999999</v>
+      </c>
+      <c r="F691" s="27">
+        <v>-1433.4843333333299</v>
+      </c>
+      <c r="G691" s="27">
+        <v>2066.5143333333299</v>
+      </c>
+    </row>
+    <row r="692" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A692" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B692" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C692" s="27">
+        <v>2805.72298850574</v>
+      </c>
+      <c r="D692" s="27">
+        <v>28272</v>
+      </c>
+      <c r="E692" s="27">
+        <v>3659.6660000000002</v>
+      </c>
+      <c r="F692" s="27">
+        <v>-853.943011494252</v>
+      </c>
+      <c r="G692" s="27">
+        <v>1844.5123448275799</v>
+      </c>
+    </row>
+    <row r="693" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A693" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B693" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C693" s="27">
+        <v>65125.925000000003</v>
+      </c>
+      <c r="D693" s="27">
+        <v>124248</v>
+      </c>
+      <c r="E693" s="27">
+        <v>67152.085000000006</v>
+      </c>
+      <c r="F693" s="27">
+        <v>-2026.1599999999901</v>
+      </c>
+      <c r="G693" s="27">
+        <v>7613.9313333333303</v>
+      </c>
+    </row>
+    <row r="694" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A694" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B694" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C694" s="27">
+        <v>61904.324999999997</v>
+      </c>
+      <c r="D694" s="27">
+        <v>112224</v>
+      </c>
+      <c r="E694" s="27">
+        <v>59822.646999999997</v>
+      </c>
+      <c r="F694" s="27">
+        <v>2081.6779999999999</v>
+      </c>
+      <c r="G694" s="27">
+        <v>7695.9273333333304</v>
+      </c>
+    </row>
+    <row r="695" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A695" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B695" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C695" s="27">
+        <v>48204.45</v>
+      </c>
+      <c r="D695" s="27">
+        <v>124081</v>
+      </c>
+      <c r="E695" s="27">
+        <v>47861.758999999998</v>
+      </c>
+      <c r="F695" s="27">
+        <v>342.69099999999997</v>
+      </c>
+      <c r="G695" s="27">
+        <v>7313.6763333333301</v>
+      </c>
+    </row>
+    <row r="696" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A696" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B696" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C696" s="27">
+        <v>47183.775000000001</v>
+      </c>
+      <c r="D696" s="27">
+        <v>120240</v>
+      </c>
+      <c r="E696" s="27">
+        <v>46185.733999999997</v>
+      </c>
+      <c r="F696" s="27">
+        <v>998.04100000000005</v>
+      </c>
+      <c r="G696" s="27">
+        <v>6395.2269999999999</v>
+      </c>
+    </row>
+    <row r="697" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A697" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B697" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C697" s="27">
+        <v>30279.6583333333</v>
+      </c>
+      <c r="D697" s="27">
+        <v>124248</v>
+      </c>
+      <c r="E697" s="27">
+        <v>31003.547999999999</v>
+      </c>
+      <c r="F697" s="27">
+        <v>-723.88966666666602</v>
+      </c>
+      <c r="G697" s="27">
+        <v>7692.2123333333302</v>
+      </c>
+    </row>
+    <row r="698" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A698" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B698" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C698" s="27">
+        <v>40350.958333333299</v>
+      </c>
+      <c r="D698" s="27">
+        <v>117568</v>
+      </c>
+      <c r="E698" s="27">
+        <v>39848.508000000002</v>
+      </c>
+      <c r="F698" s="27">
+        <v>502.45033333333299</v>
+      </c>
+      <c r="G698" s="27">
+        <v>8499.3396666666595</v>
+      </c>
+    </row>
+    <row r="699" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A699" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B699" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C699" s="27">
+        <v>29829.866666666599</v>
+      </c>
+      <c r="D699" s="27">
+        <v>115467.866666666</v>
+      </c>
+      <c r="E699" s="27">
+        <v>28891.507000000001</v>
+      </c>
+      <c r="F699" s="27">
+        <v>938.35966666666695</v>
+      </c>
+      <c r="G699" s="27">
+        <v>8017.8689999999997</v>
+      </c>
+    </row>
+    <row r="700" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A700" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B700" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C700" s="27">
+        <v>58497.308333333298</v>
+      </c>
+      <c r="D700" s="27">
+        <v>109967.066666666</v>
+      </c>
+      <c r="E700" s="27">
+        <v>58890.28</v>
+      </c>
+      <c r="F700" s="27">
+        <v>-392.97166666666601</v>
+      </c>
+      <c r="G700" s="27">
+        <v>7743.9603333333298</v>
+      </c>
+    </row>
+    <row r="701" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A701" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B701" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C701" s="27">
+        <v>57395.783333333296</v>
+      </c>
+      <c r="D701" s="27">
+        <v>112224</v>
+      </c>
+      <c r="E701" s="27">
+        <v>56454.993000000002</v>
+      </c>
+      <c r="F701" s="27">
+        <v>940.79033333333302</v>
+      </c>
+      <c r="G701" s="27">
+        <v>7062.1156666666602</v>
+      </c>
+    </row>
+    <row r="702" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A702" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B702" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C702" s="27">
+        <v>46996.0666666666</v>
+      </c>
+      <c r="D702" s="27">
+        <v>124081</v>
+      </c>
+      <c r="E702" s="27">
+        <v>47736.618000000002</v>
+      </c>
+      <c r="F702" s="27">
+        <v>-740.55133333333299</v>
+      </c>
+      <c r="G702" s="27">
+        <v>7176.48066666666</v>
+      </c>
+    </row>
+    <row r="703" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A703" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B703" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C703" s="27">
+        <v>50215.733333333301</v>
+      </c>
+      <c r="D703" s="27">
+        <v>120240</v>
+      </c>
+      <c r="E703" s="27">
+        <v>50333.724000000002</v>
+      </c>
+      <c r="F703" s="27">
+        <v>-117.990666666666</v>
+      </c>
+      <c r="G703" s="27">
+        <v>7131.2833333333301</v>
+      </c>
+    </row>
+    <row r="704" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A704" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B704" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C704" s="27">
+        <v>32693.200000000001</v>
+      </c>
+      <c r="D704" s="27">
+        <v>124248</v>
+      </c>
+      <c r="E704" s="27">
+        <v>35540.936999999998</v>
+      </c>
+      <c r="F704" s="27">
+        <v>-2847.7370000000001</v>
+      </c>
+      <c r="G704" s="27">
+        <v>8285.4643333333297</v>
+      </c>
+    </row>
+    <row r="705" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A705" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B705" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C705" s="27">
+        <v>43400.7</v>
+      </c>
+      <c r="D705" s="27">
+        <v>117568</v>
+      </c>
+      <c r="E705" s="27">
+        <v>45433.743999999999</v>
+      </c>
+      <c r="F705" s="27">
+        <v>-2033.0440000000001</v>
+      </c>
+      <c r="G705" s="27">
+        <v>9633.2073333333301</v>
+      </c>
+    </row>
+    <row r="706" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A706" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B706" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C706" s="27">
+        <v>31080.633333333299</v>
+      </c>
+      <c r="D706" s="27">
+        <v>114375</v>
+      </c>
+      <c r="E706" s="27">
+        <v>30979.302</v>
+      </c>
+      <c r="F706" s="27">
+        <v>101.33133333333301</v>
+      </c>
+      <c r="G706" s="27">
+        <v>8007.3213333333297</v>
+      </c>
+    </row>
+    <row r="707" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A707" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B707" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C707" s="27">
+        <v>61830.591666666602</v>
+      </c>
+      <c r="D707" s="27">
+        <v>123120.75</v>
+      </c>
+      <c r="E707" s="27">
+        <v>64829.633000000002</v>
+      </c>
+      <c r="F707" s="27">
+        <v>-2999.0413333333299</v>
+      </c>
+      <c r="G707" s="27">
+        <v>7778.3</v>
+      </c>
+    </row>
+    <row r="708" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A708" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B708" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C708" s="27">
+        <v>58059.612500000003</v>
+      </c>
+      <c r="D708" s="27">
+        <v>112224</v>
+      </c>
+      <c r="E708" s="27">
+        <v>58796.811000000002</v>
+      </c>
+      <c r="F708" s="27">
+        <v>-737.19849999999894</v>
+      </c>
+      <c r="G708" s="27">
+        <v>7232.9691666666604</v>
+      </c>
+    </row>
+    <row r="709" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A709" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B709" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C709" s="27">
+        <v>45117.658333333296</v>
+      </c>
+      <c r="D709" s="27">
+        <v>124081</v>
+      </c>
+      <c r="E709" s="27">
+        <v>46959.250999999997</v>
+      </c>
+      <c r="F709" s="27">
+        <v>-1841.5926666666601</v>
+      </c>
+      <c r="G709" s="27">
+        <v>7204.0486666666602</v>
+      </c>
+    </row>
+    <row r="710" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A710" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B710" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C710" s="27">
+        <v>44245.455553425898</v>
+      </c>
+      <c r="D710" s="27">
+        <v>120240</v>
+      </c>
+      <c r="E710" s="27">
+        <v>44874.203000000001</v>
+      </c>
+      <c r="F710" s="27">
+        <v>-628.74744657407302</v>
+      </c>
+      <c r="G710" s="27">
+        <v>6685.76455342592</v>
+      </c>
+    </row>
+    <row r="711" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A711" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B711" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C711" s="27">
+        <v>27918.141666666601</v>
+      </c>
+      <c r="D711" s="27">
+        <v>124248</v>
+      </c>
+      <c r="E711" s="27">
+        <v>29143.791000000001</v>
+      </c>
+      <c r="F711" s="27">
+        <v>-1225.6493333333301</v>
+      </c>
+      <c r="G711" s="27">
+        <v>7347.0393333333304</v>
+      </c>
+    </row>
+    <row r="712" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A712" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B712" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C712" s="27">
+        <v>38032.208333333299</v>
+      </c>
+      <c r="D712" s="27">
+        <v>117568</v>
+      </c>
+      <c r="E712" s="27">
+        <v>38181.123</v>
+      </c>
+      <c r="F712" s="27">
+        <v>-148.91466666666599</v>
+      </c>
+      <c r="G712" s="27">
+        <v>8566.5586666666604</v>
+      </c>
+    </row>
+    <row r="713" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A713" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B713" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C713" s="27">
+        <v>27825.924999999999</v>
+      </c>
+      <c r="D713" s="27">
+        <v>113029.77499999999</v>
+      </c>
+      <c r="E713" s="27">
+        <v>29442.474999999999</v>
+      </c>
+      <c r="F713" s="27">
+        <v>-1616.54999999999</v>
+      </c>
+      <c r="G713" s="27">
+        <v>7866.4759999999997</v>
+      </c>
+    </row>
+    <row r="714" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A714" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B714" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C714" s="27">
+        <v>10598.0466666666</v>
+      </c>
+      <c r="D714" s="27">
+        <v>26077.200000000001</v>
+      </c>
+      <c r="E714" s="27">
+        <v>8045.732</v>
+      </c>
+      <c r="F714" s="27">
+        <v>2552.3146666666598</v>
+      </c>
+      <c r="G714" s="27">
+        <v>3102.4966666666601</v>
+      </c>
+    </row>
+    <row r="715" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A715" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B715" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C715" s="27">
+        <v>11700.598333333301</v>
+      </c>
+      <c r="D715" s="27">
+        <v>24192</v>
+      </c>
+      <c r="E715" s="27">
+        <v>10105.325999999999</v>
+      </c>
+      <c r="F715" s="27">
+        <v>1595.2723333333299</v>
+      </c>
+      <c r="G715" s="27">
+        <v>2844.8078888888799</v>
+      </c>
+    </row>
+    <row r="716" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A716" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B716" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C716" s="27">
+        <v>12977.8686111111</v>
+      </c>
+      <c r="D716" s="27">
+        <v>26748</v>
+      </c>
+      <c r="E716" s="27">
+        <v>11039.172</v>
+      </c>
+      <c r="F716" s="27">
+        <v>1938.6966111111101</v>
+      </c>
+      <c r="G716" s="27">
+        <v>2909.0336111111101</v>
+      </c>
+    </row>
+    <row r="717" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A717" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B717" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C717" s="27">
+        <v>6824.49416666666</v>
+      </c>
+      <c r="D717" s="27">
+        <v>25845</v>
+      </c>
+      <c r="E717" s="27">
+        <v>5848.6329999999998</v>
+      </c>
+      <c r="F717" s="27">
+        <v>975.86116666666601</v>
+      </c>
+      <c r="G717" s="27">
+        <v>2093.6877222222201</v>
+      </c>
+    </row>
+    <row r="718" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A718" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B718" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C718" s="27">
+        <v>7358.5816666666597</v>
+      </c>
+      <c r="D718" s="27">
+        <v>26784</v>
+      </c>
+      <c r="E718" s="27">
+        <v>6102.3050000000003</v>
+      </c>
+      <c r="F718" s="27">
+        <v>1256.27666666666</v>
+      </c>
+      <c r="G718" s="27">
+        <v>2666.0266666666598</v>
+      </c>
+    </row>
+    <row r="719" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A719" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B719" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C719" s="27">
+        <v>5856.9738888888796</v>
+      </c>
+      <c r="D719" s="27">
+        <v>25920</v>
+      </c>
+      <c r="E719" s="27">
+        <v>4843.5</v>
+      </c>
+      <c r="F719" s="27">
+        <v>1013.47388888888</v>
+      </c>
+      <c r="G719" s="27">
+        <v>2168.4756666666599</v>
+      </c>
+    </row>
+    <row r="720" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A720" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B720" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C720" s="27">
+        <v>6996.6747222222202</v>
+      </c>
+      <c r="D720" s="27">
+        <v>26784</v>
+      </c>
+      <c r="E720" s="27">
+        <v>5955.0169999999998</v>
+      </c>
+      <c r="F720" s="27">
+        <v>1041.6577222222199</v>
+      </c>
+      <c r="G720" s="27">
+        <v>2007.5112777777699</v>
+      </c>
+    </row>
+    <row r="721" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A721" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B721" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C721" s="27">
+        <v>27364.958333333299</v>
+      </c>
+      <c r="D721" s="27">
+        <v>70680</v>
+      </c>
+      <c r="E721" s="27">
+        <v>26189.332999999999</v>
+      </c>
+      <c r="F721" s="27">
+        <v>1175.62533333333</v>
+      </c>
+      <c r="G721" s="27">
+        <v>4799.2666666666601</v>
+      </c>
+    </row>
+    <row r="722" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A722" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B722" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C722" s="27">
+        <v>19254.458333333299</v>
+      </c>
+      <c r="D722" s="27">
+        <v>63835.25</v>
+      </c>
+      <c r="E722" s="27">
+        <v>18738.804</v>
+      </c>
+      <c r="F722" s="27">
+        <v>515.65433333333306</v>
+      </c>
+      <c r="G722" s="27">
+        <v>4784.5123333333304</v>
+      </c>
+    </row>
+    <row r="723" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A723" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B723" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C723" s="27">
+        <v>19321.1916666666</v>
+      </c>
+      <c r="D723" s="27">
+        <v>70585</v>
+      </c>
+      <c r="E723" s="27">
+        <v>17907.901000000002</v>
+      </c>
+      <c r="F723" s="27">
+        <v>1413.2906666666599</v>
+      </c>
+      <c r="G723" s="27">
+        <v>4720.8126666666603</v>
+      </c>
+    </row>
+    <row r="724" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A724" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B724" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C724" s="27">
+        <v>12224.625</v>
+      </c>
+      <c r="D724" s="27">
+        <v>64505.716666666602</v>
+      </c>
+      <c r="E724" s="27">
+        <v>12263.199000000001</v>
+      </c>
+      <c r="F724" s="27">
+        <v>-38.573999999999899</v>
+      </c>
+      <c r="G724" s="27">
+        <v>3865.5613333333299</v>
+      </c>
+    </row>
+    <row r="725" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A725" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B725" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C725" s="27">
+        <v>10372.9333333333</v>
+      </c>
+      <c r="D725" s="27">
+        <v>69859.816666666593</v>
+      </c>
+      <c r="E725" s="27">
+        <v>11011.083000000001</v>
+      </c>
+      <c r="F725" s="27">
+        <v>-638.14966666666601</v>
+      </c>
+      <c r="G725" s="27">
+        <v>4258.259</v>
+      </c>
+    </row>
+    <row r="726" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A726" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B726" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C726" s="27">
+        <v>6845.875</v>
+      </c>
+      <c r="D726" s="27">
+        <v>58404.5</v>
+      </c>
+      <c r="E726" s="27">
+        <v>6320.0140000000001</v>
+      </c>
+      <c r="F726" s="27">
+        <v>525.86099999999999</v>
+      </c>
+      <c r="G726" s="27">
+        <v>2575.4556666666599</v>
+      </c>
+    </row>
+    <row r="727" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A727" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B727" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C727" s="27">
+        <v>9575.2416666666595</v>
+      </c>
+      <c r="D727" s="27">
+        <v>71695.816666666593</v>
+      </c>
+      <c r="E727" s="27">
+        <v>9966.4670000000006</v>
+      </c>
+      <c r="F727" s="27">
+        <v>-391.22533333333303</v>
+      </c>
+      <c r="G727" s="27">
+        <v>4237.4066666666604</v>
+      </c>
+    </row>
+    <row r="728" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A728" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B728" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C728" s="27">
+        <v>26399.724999999999</v>
+      </c>
+      <c r="D728" s="27">
+        <v>69800.166666666599</v>
+      </c>
+      <c r="E728" s="27">
+        <v>26848.806</v>
+      </c>
+      <c r="F728" s="27">
+        <v>-449.08099999999899</v>
+      </c>
+      <c r="G728" s="27">
+        <v>5523.3689999999997</v>
+      </c>
+    </row>
+    <row r="729" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A729" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B729" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C729" s="27">
+        <v>18813.916666666599</v>
+      </c>
+      <c r="D729" s="27">
+        <v>63840</v>
+      </c>
+      <c r="E729" s="27">
+        <v>20387.427</v>
+      </c>
+      <c r="F729" s="27">
+        <v>-1573.51033333333</v>
+      </c>
+      <c r="G729" s="27">
+        <v>5111.067</v>
+      </c>
+    </row>
+    <row r="730" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A730" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B730" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C730" s="27">
+        <v>19171.1499913888</v>
+      </c>
+      <c r="D730" s="27">
+        <v>70030</v>
+      </c>
+      <c r="E730" s="27">
+        <v>18905.143</v>
+      </c>
+      <c r="F730" s="27">
+        <v>266.00699138888899</v>
+      </c>
+      <c r="G730" s="27">
+        <v>4920.9763419444398</v>
+      </c>
+    </row>
+    <row r="731" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A731" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B731" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C731" s="27">
+        <v>12110.608333333301</v>
+      </c>
+      <c r="D731" s="27">
+        <v>62153.35</v>
+      </c>
+      <c r="E731" s="27">
+        <v>12265.303</v>
+      </c>
+      <c r="F731" s="27">
+        <v>-154.694666666666</v>
+      </c>
+      <c r="G731" s="27">
+        <v>3838.3986666666601</v>
+      </c>
+    </row>
+    <row r="732" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A732" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B732" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C732" s="27">
+        <v>10398.375</v>
+      </c>
+      <c r="D732" s="27">
+        <v>59520</v>
+      </c>
+      <c r="E732" s="27">
+        <v>10828.812</v>
+      </c>
+      <c r="F732" s="27">
+        <v>-430.43700000000001</v>
+      </c>
+      <c r="G732" s="27">
+        <v>3968.00833333333</v>
+      </c>
+    </row>
+    <row r="733" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A733" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B733" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C733" s="27">
+        <v>7644.3833333333296</v>
+      </c>
+      <c r="D733" s="27">
+        <v>62610.5</v>
+      </c>
+      <c r="E733" s="27">
+        <v>8753.1419999999998</v>
+      </c>
+      <c r="F733" s="27">
+        <v>-1108.75866666666</v>
+      </c>
+      <c r="G733" s="27">
+        <v>3405.1480000000001</v>
+      </c>
+    </row>
+    <row r="734" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A734" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B734" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C734" s="27">
+        <v>7836.2083333333303</v>
+      </c>
+      <c r="D734" s="27">
+        <v>45975</v>
+      </c>
+      <c r="E734" s="27">
+        <v>9059.0370000000003</v>
+      </c>
+      <c r="F734" s="27">
+        <v>-1222.82866666666</v>
+      </c>
+      <c r="G734" s="27">
+        <v>3343.89</v>
+      </c>
+    </row>
+    <row r="735" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A735" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B735" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C735" s="27">
+        <v>52867.5</v>
+      </c>
+      <c r="D735" s="27">
+        <v>101577.633333333</v>
+      </c>
+      <c r="E735" s="27">
+        <v>56607.06</v>
+      </c>
+      <c r="F735" s="27">
+        <v>-3739.56</v>
+      </c>
+      <c r="G735" s="27">
+        <v>8328.4599999999991</v>
+      </c>
+    </row>
+    <row r="736" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A736" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B736" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C736" s="27">
+        <v>41167</v>
+      </c>
+      <c r="D736" s="27">
+        <v>89315.658333333296</v>
+      </c>
+      <c r="E736" s="27">
+        <v>44319.86</v>
+      </c>
+      <c r="F736" s="27">
+        <v>-3152.86</v>
+      </c>
+      <c r="G736" s="27">
+        <v>8332.4599999999991</v>
+      </c>
+    </row>
+    <row r="737" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A737" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B737" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C737" s="27">
+        <v>40659.5</v>
+      </c>
+      <c r="D737" s="27">
+        <v>101451.125</v>
+      </c>
+      <c r="E737" s="27">
+        <v>44396.52</v>
+      </c>
+      <c r="F737" s="27">
+        <v>-3737.02</v>
+      </c>
+      <c r="G737" s="27">
+        <v>8683.68</v>
+      </c>
+    </row>
+    <row r="738" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A738" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B738" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C738" s="27">
+        <v>32078</v>
+      </c>
+      <c r="D738" s="27">
+        <v>95742.641666666605</v>
+      </c>
+      <c r="E738" s="27">
+        <v>37805.08</v>
+      </c>
+      <c r="F738" s="27">
+        <v>-5727.08</v>
+      </c>
+      <c r="G738" s="27">
+        <v>10450.48</v>
+      </c>
+    </row>
+    <row r="739" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A739" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B739" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C739" s="27">
+        <v>20878</v>
+      </c>
+      <c r="D739" s="27">
+        <v>104700.72500000001</v>
+      </c>
+      <c r="E739" s="27">
+        <v>23859.4</v>
+      </c>
+      <c r="F739" s="27">
+        <v>-2981.4</v>
+      </c>
+      <c r="G739" s="27">
+        <v>7981.16</v>
+      </c>
+    </row>
+    <row r="740" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A740" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B740" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C740" s="27">
+        <v>31021.5</v>
+      </c>
+      <c r="D740" s="27">
+        <v>98666.183333333305</v>
+      </c>
+      <c r="E740" s="27">
+        <v>35420.410000000003</v>
+      </c>
+      <c r="F740" s="27">
+        <v>-4398.91</v>
+      </c>
+      <c r="G740" s="27">
+        <v>10220.27</v>
+      </c>
+    </row>
+    <row r="741" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A741" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B741" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C741" s="27">
+        <v>19802</v>
+      </c>
+      <c r="D741" s="27">
+        <v>100224.441666666</v>
+      </c>
+      <c r="E741" s="27">
+        <v>22702.29</v>
+      </c>
+      <c r="F741" s="27">
+        <v>-2900.29</v>
+      </c>
+      <c r="G741" s="27">
+        <v>7097.91</v>
+      </c>
+    </row>
+    <row r="742" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A742" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B742" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C742" s="27">
+        <v>67316.933333333305</v>
+      </c>
+      <c r="D742" s="27">
+        <v>103662.53333333301</v>
+      </c>
+      <c r="E742" s="27">
+        <v>58123.59</v>
+      </c>
+      <c r="F742" s="27">
+        <v>9193.3433333333305</v>
+      </c>
+      <c r="G742" s="27">
+        <v>11011.483333333301</v>
+      </c>
+    </row>
+    <row r="743" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A743" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B743" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C743" s="27">
+        <v>50281.5</v>
+      </c>
+      <c r="D743" s="27">
+        <v>93119.783333333296</v>
+      </c>
+      <c r="E743" s="27">
+        <v>47167.16</v>
+      </c>
+      <c r="F743" s="27">
+        <v>3114.34</v>
+      </c>
+      <c r="G743" s="27">
+        <v>9154.36</v>
+      </c>
+    </row>
+    <row r="744" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A744" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B744" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C744" s="27">
+        <v>44943</v>
+      </c>
+      <c r="D744" s="27">
+        <v>100830.325</v>
+      </c>
+      <c r="E744" s="27">
+        <v>45762.879999999997</v>
+      </c>
+      <c r="F744" s="27">
+        <v>-819.88</v>
+      </c>
+      <c r="G744" s="27">
+        <v>7555.7</v>
+      </c>
+    </row>
+    <row r="745" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A745" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B745" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C745" s="27">
+        <v>40417.5</v>
+      </c>
+      <c r="D745" s="27">
+        <v>100978.933333333</v>
+      </c>
+      <c r="E745" s="27">
+        <v>39600.35</v>
+      </c>
+      <c r="F745" s="27">
+        <v>817.15</v>
+      </c>
+      <c r="G745" s="27">
+        <v>9095.09</v>
+      </c>
+    </row>
+    <row r="746" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A746" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B746" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C746" s="27">
+        <v>26251.5</v>
+      </c>
+      <c r="D746" s="27">
+        <v>104216.46666666601</v>
+      </c>
+      <c r="E746" s="27">
+        <v>24235.759999999998</v>
+      </c>
+      <c r="F746" s="27">
+        <v>2015.74</v>
+      </c>
+      <c r="G746" s="27">
+        <v>7619.06</v>
+      </c>
+    </row>
+    <row r="747" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A747" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B747" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C747" s="27">
+        <v>37907</v>
+      </c>
+      <c r="D747" s="27">
+        <v>99660.891666666605</v>
+      </c>
+      <c r="E747" s="27">
+        <v>37216.699999999997</v>
+      </c>
+      <c r="F747" s="27">
+        <v>690.3</v>
+      </c>
+      <c r="G747" s="27">
+        <v>9108.48</v>
+      </c>
+    </row>
+    <row r="748" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A748" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B748" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C748" s="27">
+        <v>24401.5</v>
+      </c>
+      <c r="D748" s="27">
+        <v>102970.05</v>
+      </c>
+      <c r="E748" s="27">
+        <v>24230.73</v>
+      </c>
+      <c r="F748" s="27">
+        <v>170.77</v>
+      </c>
+      <c r="G748" s="27">
+        <v>7029.11</v>
+      </c>
+    </row>
+    <row r="749" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A749" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B749" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C749" s="27">
+        <v>59196.5</v>
+      </c>
+      <c r="D749" s="27">
+        <v>102820.02499999999</v>
+      </c>
+      <c r="E749" s="27">
+        <v>56950.5</v>
+      </c>
+      <c r="F749" s="27">
+        <v>2246</v>
+      </c>
+      <c r="G749" s="27">
+        <v>7700.0199999999904</v>
+      </c>
+    </row>
+    <row r="750" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A750" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B750" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C750" s="27">
+        <v>47606.5</v>
+      </c>
+      <c r="D750" s="27">
+        <v>90288.866666666596</v>
+      </c>
+      <c r="E750" s="27">
+        <v>46069.22</v>
+      </c>
+      <c r="F750" s="27">
+        <v>1537.28</v>
+      </c>
+      <c r="G750" s="27">
+        <v>7978.64</v>
+      </c>
+    </row>
+    <row r="751" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A751" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B751" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C751" s="27">
+        <v>47029</v>
+      </c>
+      <c r="D751" s="27">
+        <v>95240.425000000003</v>
+      </c>
+      <c r="E751" s="27">
+        <v>47763.69</v>
+      </c>
+      <c r="F751" s="27">
+        <v>-734.69</v>
+      </c>
+      <c r="G751" s="27">
+        <v>6744.05</v>
+      </c>
+    </row>
+    <row r="752" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A752" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B752" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C752" s="27">
+        <v>38627.5</v>
+      </c>
+      <c r="D752" s="27">
+        <v>97730.391666666605</v>
+      </c>
+      <c r="E752" s="27">
+        <v>36770.050000000003</v>
+      </c>
+      <c r="F752" s="27">
+        <v>1857.45</v>
+      </c>
+      <c r="G752" s="27">
+        <v>8906.85</v>
+      </c>
+    </row>
+    <row r="753" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A753" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B753" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C753" s="27">
+        <v>27691</v>
+      </c>
+      <c r="D753" s="27">
+        <v>104948.7</v>
+      </c>
+      <c r="E753" s="27">
+        <v>25761.01</v>
+      </c>
+      <c r="F753" s="27">
+        <v>1929.99</v>
+      </c>
+      <c r="G753" s="27">
+        <v>7714.07</v>
+      </c>
+    </row>
+    <row r="754" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A754" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B754" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C754" s="27">
+        <v>38588.5</v>
+      </c>
+      <c r="D754" s="27">
+        <v>99641.583333333299</v>
+      </c>
+      <c r="E754" s="27">
+        <v>37412.1</v>
+      </c>
+      <c r="F754" s="27">
+        <v>1176.4000000000001</v>
+      </c>
+      <c r="G754" s="27">
+        <v>9635.6</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A755" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B755" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C755" s="27">
+        <v>28493.716666666602</v>
+      </c>
+      <c r="D755" s="27">
+        <v>103510.64166666599</v>
+      </c>
+      <c r="E755" s="27">
+        <v>26813.07</v>
+      </c>
+      <c r="F755" s="27">
+        <v>1680.6466666666599</v>
+      </c>
+      <c r="G755" s="27">
+        <v>8311.4066666666604</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A756" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B756" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C756" s="27">
+        <v>60332</v>
+      </c>
+      <c r="D756" s="27">
+        <v>104579.491666666</v>
+      </c>
+      <c r="E756" s="27">
+        <v>58025.25</v>
+      </c>
+      <c r="F756" s="27">
+        <v>2306.75</v>
+      </c>
+      <c r="G756" s="27">
+        <v>7901.43</v>
+      </c>
+    </row>
+    <row r="757" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A757" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B757" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C757" s="27">
+        <v>49537</v>
+      </c>
+      <c r="D757" s="27">
+        <v>91834.866666666596</v>
+      </c>
+      <c r="E757" s="27">
+        <v>48144.82</v>
+      </c>
+      <c r="F757" s="27">
+        <v>1392.18</v>
+      </c>
+      <c r="G757" s="27">
+        <v>8365.68</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A758" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B758" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C758" s="27">
+        <v>49703</v>
+      </c>
+      <c r="D758" s="27">
+        <v>103677.758333333</v>
+      </c>
+      <c r="E758" s="27">
+        <v>49953.93</v>
+      </c>
+      <c r="F758" s="27">
+        <v>-250.93</v>
+      </c>
+      <c r="G758" s="27">
+        <v>7386.23</v>
+      </c>
+    </row>
+    <row r="759" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A759" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B759" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C759" s="27">
+        <v>41765</v>
+      </c>
+      <c r="D759" s="27">
+        <v>100395.85</v>
+      </c>
+      <c r="E759" s="27">
+        <v>41057.61</v>
+      </c>
+      <c r="F759" s="27">
+        <v>707.39</v>
+      </c>
+      <c r="G759" s="27">
+        <v>8910.4699999999993</v>
+      </c>
+    </row>
+    <row r="760" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A760" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B760" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C760" s="27">
+        <v>27089.5</v>
+      </c>
+      <c r="D760" s="27">
+        <v>104680.45833333299</v>
+      </c>
+      <c r="E760" s="27">
+        <v>26210.66</v>
+      </c>
+      <c r="F760" s="27">
+        <v>878.84</v>
+      </c>
+      <c r="G760" s="27">
+        <v>7455.82</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A761" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B761" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C761" s="27">
+        <v>40818</v>
+      </c>
+      <c r="D761" s="27">
+        <v>100616.108333333</v>
+      </c>
+      <c r="E761" s="27">
+        <v>41867.89</v>
+      </c>
+      <c r="F761" s="27">
+        <v>-1049.8900000000001</v>
+      </c>
+      <c r="G761" s="27">
+        <v>9723.3700000000008</v>
+      </c>
+    </row>
+    <row r="762" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A762" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B762" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C762" s="27">
+        <v>28594.608333333301</v>
+      </c>
+      <c r="D762" s="27">
+        <v>102758.925</v>
+      </c>
+      <c r="E762" s="27">
+        <v>24714.48</v>
+      </c>
+      <c r="F762" s="27">
+        <v>3880.1283333333299</v>
+      </c>
+      <c r="G762" s="27">
+        <v>10314.7483333333</v>
+      </c>
+    </row>
+    <row r="763" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A763" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B763" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C763" s="27">
+        <v>5008.8166666666602</v>
+      </c>
+      <c r="D763" s="27">
+        <v>21622.133333333299</v>
+      </c>
+      <c r="E763" s="27">
+        <v>4350.759</v>
+      </c>
+      <c r="F763" s="27">
+        <v>658.05766666666602</v>
+      </c>
+      <c r="G763" s="27">
+        <v>1193.0550000000001</v>
+      </c>
+    </row>
+    <row r="764" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A764" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B764" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C764" s="27">
+        <v>3329.98333166666</v>
+      </c>
+      <c r="D764" s="27">
+        <v>19956.8</v>
+      </c>
+      <c r="E764" s="27">
+        <v>2988.9580000000001</v>
+      </c>
+      <c r="F764" s="27">
+        <v>341.02533166666598</v>
+      </c>
+      <c r="G764" s="27">
+        <v>810.70333166666603</v>
+      </c>
+    </row>
+    <row r="765" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A765" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B765" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C765" s="27">
+        <v>3518.3</v>
+      </c>
+      <c r="D765" s="27">
+        <v>21268.133333333299</v>
+      </c>
+      <c r="E765" s="27">
+        <v>3269.7669999999998</v>
+      </c>
+      <c r="F765" s="27">
+        <v>248.53299999999999</v>
+      </c>
+      <c r="G765" s="27">
+        <v>1079.2670000000001</v>
+      </c>
+    </row>
+    <row r="766" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A766" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B766" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C766" s="27">
+        <v>1614.4583333333301</v>
+      </c>
+      <c r="D766" s="27">
+        <v>21443.433333333302</v>
+      </c>
+      <c r="E766" s="27">
+        <v>2008.9849999999999</v>
+      </c>
+      <c r="F766" s="27">
+        <v>-394.52666666666602</v>
+      </c>
+      <c r="G766" s="27">
+        <v>824.48866666666595</v>
+      </c>
+    </row>
+    <row r="767" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A767" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B767" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C767" s="27">
+        <v>1774.6666666666599</v>
+      </c>
+      <c r="D767" s="27">
+        <v>21810.799999999999</v>
+      </c>
+      <c r="E767" s="27">
+        <v>1885.7929999999999</v>
+      </c>
+      <c r="F767" s="27">
+        <v>-111.12633333333299</v>
+      </c>
+      <c r="G767" s="27">
+        <v>734.22566666666603</v>
+      </c>
+    </row>
+    <row r="768" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A768" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B768" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C768" s="27">
+        <v>2123.8666672222198</v>
+      </c>
+      <c r="D768" s="27">
+        <v>21489.0333333333</v>
+      </c>
+      <c r="E768" s="27">
+        <v>2605.498</v>
+      </c>
+      <c r="F768" s="27">
+        <v>-481.631332777777</v>
+      </c>
+      <c r="G768" s="27">
+        <v>1183.82333277777</v>
+      </c>
+    </row>
+    <row r="769" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A769" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B769" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C769" s="27">
+        <v>2761.3</v>
+      </c>
+      <c r="D769" s="27">
+        <v>22240.799999999999</v>
+      </c>
+      <c r="E769" s="27">
+        <v>3186.2429999999999</v>
+      </c>
+      <c r="F769" s="27">
+        <v>-424.94299999999998</v>
+      </c>
+      <c r="G769" s="27">
+        <v>1133.74833333333</v>
+      </c>
+    </row>
+    <row r="770" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A770" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B770" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C770" s="27">
+        <v>6878.5</v>
+      </c>
+      <c r="D770" s="27">
+        <v>38688</v>
+      </c>
+      <c r="E770" s="27">
+        <v>1725.5609999999999</v>
+      </c>
+      <c r="F770" s="27">
+        <v>5152.9390000000003</v>
+      </c>
+      <c r="G770" s="27">
+        <v>5414.4110000000001</v>
+      </c>
+    </row>
+    <row r="771" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A771" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B771" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C771" s="27">
         <v>0</v>
       </c>
-      <c r="E32" s="24">
-[...13 lines deleted...]
-      <c r="B33" s="24" t="s">
+      <c r="D771" s="27">
+        <v>34944</v>
+      </c>
+      <c r="E771" s="27">
+        <v>0</v>
+      </c>
+      <c r="F771" s="27">
+        <v>0</v>
+      </c>
+      <c r="G771" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A772" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B772" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C772" s="27">
+        <v>1328.25</v>
+      </c>
+      <c r="D772" s="27">
+        <v>38636</v>
+      </c>
+      <c r="E772" s="27">
+        <v>0</v>
+      </c>
+      <c r="F772" s="27">
+        <v>1328.25</v>
+      </c>
+      <c r="G772" s="27">
+        <v>1328.25</v>
+      </c>
+    </row>
+    <row r="773" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A773" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B773" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C773" s="27">
+        <v>191</v>
+      </c>
+      <c r="D773" s="27">
+        <v>37440</v>
+      </c>
+      <c r="E773" s="27">
+        <v>53.816000000000003</v>
+      </c>
+      <c r="F773" s="27">
+        <v>137.184</v>
+      </c>
+      <c r="G773" s="27">
+        <v>147.078</v>
+      </c>
+    </row>
+    <row r="774" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A774" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B774" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C774" s="27">
+        <v>7712.25</v>
+      </c>
+      <c r="D774" s="27">
+        <v>38688</v>
+      </c>
+      <c r="E774" s="27">
+        <v>5626.1589999999997</v>
+      </c>
+      <c r="F774" s="27">
+        <v>2086.0909999999999</v>
+      </c>
+      <c r="G774" s="27">
+        <v>2972.9110000000001</v>
+      </c>
+    </row>
+    <row r="775" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A775" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B775" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C775" s="27">
+        <v>10660.5</v>
+      </c>
+      <c r="D775" s="27">
+        <v>37440</v>
+      </c>
+      <c r="E775" s="27">
+        <v>8127.1049999999996</v>
+      </c>
+      <c r="F775" s="27">
+        <v>2533.395</v>
+      </c>
+      <c r="G775" s="27">
+        <v>3604.8870000000002</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A776" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B776" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C776" s="27">
+        <v>9400.75</v>
+      </c>
+      <c r="D776" s="27">
+        <v>38688</v>
+      </c>
+      <c r="E776" s="27">
+        <v>7258.4430000000002</v>
+      </c>
+      <c r="F776" s="27">
+        <v>2142.3069999999998</v>
+      </c>
+      <c r="G776" s="27">
+        <v>2793.6970000000001</v>
+      </c>
+    </row>
+    <row r="777" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A777" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B777" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C777" s="27">
+        <v>5625.75</v>
+      </c>
+      <c r="D777" s="27">
+        <v>17605</v>
+      </c>
+      <c r="E777" s="27">
+        <v>5666.9669999999996</v>
+      </c>
+      <c r="F777" s="27">
+        <v>-41.216999999999999</v>
+      </c>
+      <c r="G777" s="27">
+        <v>2391.011</v>
+      </c>
+    </row>
+    <row r="778" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A778" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B778" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C33" s="24">
+      <c r="C778" s="27">
+        <v>4586.5</v>
+      </c>
+      <c r="D778" s="27">
+        <v>18816</v>
+      </c>
+      <c r="E778" s="27">
+        <v>4255.5720000000001</v>
+      </c>
+      <c r="F778" s="27">
+        <v>330.928</v>
+      </c>
+      <c r="G778" s="27">
+        <v>1950.2560000000001</v>
+      </c>
+    </row>
+    <row r="779" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A779" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B779" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C779" s="27">
+        <v>7369.5</v>
+      </c>
+      <c r="D779" s="27">
+        <v>20804</v>
+      </c>
+      <c r="E779" s="27">
+        <v>6786.5360000000001</v>
+      </c>
+      <c r="F779" s="27">
+        <v>582.96400000000006</v>
+      </c>
+      <c r="G779" s="27">
+        <v>2847.63</v>
+      </c>
+    </row>
+    <row r="780" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A780" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B780" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C780" s="27">
+        <v>4509.25</v>
+      </c>
+      <c r="D780" s="27">
+        <v>20160</v>
+      </c>
+      <c r="E780" s="27">
+        <v>4108.4629999999997</v>
+      </c>
+      <c r="F780" s="27">
+        <v>400.78699999999998</v>
+      </c>
+      <c r="G780" s="27">
+        <v>2029.8309999999999</v>
+      </c>
+    </row>
+    <row r="781" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A781" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B781" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C781" s="27">
+        <v>3480</v>
+      </c>
+      <c r="D781" s="27">
+        <v>20832</v>
+      </c>
+      <c r="E781" s="27">
+        <v>3083.8910000000001</v>
+      </c>
+      <c r="F781" s="27">
+        <v>396.10899999999998</v>
+      </c>
+      <c r="G781" s="27">
+        <v>1537.3150000000001</v>
+      </c>
+    </row>
+    <row r="782" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A782" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B782" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C782" s="27">
+        <v>2825.5</v>
+      </c>
+      <c r="D782" s="27">
+        <v>20160</v>
+      </c>
+      <c r="E782" s="27">
+        <v>2456.4270000000001</v>
+      </c>
+      <c r="F782" s="27">
+        <v>369.07299999999998</v>
+      </c>
+      <c r="G782" s="27">
+        <v>1331.8510000000001</v>
+      </c>
+    </row>
+    <row r="783" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A783" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B783" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C783" s="27">
+        <v>2694</v>
+      </c>
+      <c r="D783" s="27">
+        <v>20832</v>
+      </c>
+      <c r="E783" s="27">
+        <v>2308.9569999999999</v>
+      </c>
+      <c r="F783" s="27">
+        <v>385.04300000000001</v>
+      </c>
+      <c r="G783" s="27">
+        <v>1199.9829999999999</v>
+      </c>
+    </row>
+    <row r="784" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A784" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B784" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C784" s="27">
+        <v>16153.8416666666</v>
+      </c>
+      <c r="D784" s="27">
+        <v>35712</v>
+      </c>
+      <c r="E784" s="27">
+        <v>16248.933000000001</v>
+      </c>
+      <c r="F784" s="27">
+        <v>-95.091333333333395</v>
+      </c>
+      <c r="G784" s="27">
+        <v>2886.5039999999999</v>
+      </c>
+    </row>
+    <row r="785" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A785" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B785" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C785" s="27">
+        <v>11127.975</v>
+      </c>
+      <c r="D785" s="27">
+        <v>32256</v>
+      </c>
+      <c r="E785" s="27">
+        <v>11576.851000000001</v>
+      </c>
+      <c r="F785" s="27">
+        <v>-448.87599999999998</v>
+      </c>
+      <c r="G785" s="27">
+        <v>2790.08</v>
+      </c>
+    </row>
+    <row r="786" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A786" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B786" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C786" s="27">
+        <v>12180.991666666599</v>
+      </c>
+      <c r="D786" s="27">
+        <v>35574</v>
+      </c>
+      <c r="E786" s="27">
+        <v>12346.107</v>
+      </c>
+      <c r="F786" s="27">
+        <v>-165.11533333333301</v>
+      </c>
+      <c r="G786" s="27">
+        <v>3220.2080000000001</v>
+      </c>
+    </row>
+    <row r="787" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A787" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B787" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C787" s="27">
+        <v>8144.85</v>
+      </c>
+      <c r="D787" s="27">
+        <v>34560</v>
+      </c>
+      <c r="E787" s="27">
+        <v>8351.0570000000007</v>
+      </c>
+      <c r="F787" s="27">
+        <v>-206.20699999999999</v>
+      </c>
+      <c r="G787" s="27">
+        <v>2596.7249999999999</v>
+      </c>
+    </row>
+    <row r="788" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A788" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B788" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C788" s="27">
+        <v>6348.3083333333298</v>
+      </c>
+      <c r="D788" s="27">
+        <v>35712</v>
+      </c>
+      <c r="E788" s="27">
+        <v>7427.39</v>
+      </c>
+      <c r="F788" s="27">
+        <v>-1079.0816666666601</v>
+      </c>
+      <c r="G788" s="27">
+        <v>2345.5696666666599</v>
+      </c>
+    </row>
+    <row r="789" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A789" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B789" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C789" s="27">
+        <v>4953.3083333333298</v>
+      </c>
+      <c r="D789" s="27">
+        <v>34560</v>
+      </c>
+      <c r="E789" s="27">
+        <v>5914.1360000000004</v>
+      </c>
+      <c r="F789" s="27">
+        <v>-960.827666666666</v>
+      </c>
+      <c r="G789" s="27">
+        <v>2037.17233333333</v>
+      </c>
+    </row>
+    <row r="790" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A790" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B790" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C790" s="27">
+        <v>5988.6666666666597</v>
+      </c>
+      <c r="D790" s="27">
+        <v>35712</v>
+      </c>
+      <c r="E790" s="27">
+        <v>6564.9390000000003</v>
+      </c>
+      <c r="F790" s="27">
+        <v>-576.27233333333299</v>
+      </c>
+      <c r="G790" s="27">
+        <v>2005.0809999999999</v>
+      </c>
+    </row>
+    <row r="791" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A791" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B791" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C791" s="27">
+        <v>30794.333333333299</v>
+      </c>
+      <c r="D791" s="27">
+        <v>45826.45</v>
+      </c>
+      <c r="E791" s="27">
+        <v>30593.550999999999</v>
+      </c>
+      <c r="F791" s="27">
+        <v>200.78233333333301</v>
+      </c>
+      <c r="G791" s="27">
+        <v>3345.1996666666601</v>
+      </c>
+    </row>
+    <row r="792" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A792" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B792" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C792" s="27">
+        <v>14559.05</v>
+      </c>
+      <c r="D792" s="27">
+        <v>21240.233333333301</v>
+      </c>
+      <c r="E792" s="27">
+        <v>14539.175999999999</v>
+      </c>
+      <c r="F792" s="27">
+        <v>19.873999999999899</v>
+      </c>
+      <c r="G792" s="27">
+        <v>2233.4366666666601</v>
+      </c>
+    </row>
+    <row r="793" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A793" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B793" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C793" s="27">
+        <v>37968.6</v>
+      </c>
+      <c r="D793" s="27">
+        <v>75983.058333333305</v>
+      </c>
+      <c r="E793" s="27">
+        <v>36871.766000000003</v>
+      </c>
+      <c r="F793" s="27">
+        <v>1096.8340000000001</v>
+      </c>
+      <c r="G793" s="27">
+        <v>5936.31</v>
+      </c>
+    </row>
+    <row r="794" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A794" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B794" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C794" s="27">
+        <v>35839.533333333296</v>
+      </c>
+      <c r="D794" s="27">
+        <v>76108.091666666602</v>
+      </c>
+      <c r="E794" s="27">
+        <v>36233.817000000003</v>
+      </c>
+      <c r="F794" s="27">
+        <v>-394.28366666666602</v>
+      </c>
+      <c r="G794" s="27">
+        <v>6039.2476666666598</v>
+      </c>
+    </row>
+    <row r="795" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A795" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B795" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C795" s="27">
+        <v>27271</v>
+      </c>
+      <c r="D795" s="27">
+        <v>79463.8</v>
+      </c>
+      <c r="E795" s="27">
+        <v>26579.039000000001</v>
+      </c>
+      <c r="F795" s="27">
+        <v>691.96100000000001</v>
+      </c>
+      <c r="G795" s="27">
+        <v>6673.1149999999998</v>
+      </c>
+    </row>
+    <row r="796" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A796" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B796" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C796" s="27">
+        <v>30953</v>
+      </c>
+      <c r="D796" s="27">
+        <v>76870.8</v>
+      </c>
+      <c r="E796" s="27">
+        <v>30036.879000000001</v>
+      </c>
+      <c r="F796" s="27">
+        <v>916.12099999999998</v>
+      </c>
+      <c r="G796" s="27">
+        <v>7404.2389999999996</v>
+      </c>
+    </row>
+    <row r="797" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A797" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B797" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C797" s="27">
+        <v>23960.5</v>
+      </c>
+      <c r="D797" s="27">
+        <v>79803.850000000006</v>
+      </c>
+      <c r="E797" s="27">
+        <v>22747.532999999999</v>
+      </c>
+      <c r="F797" s="27">
+        <v>1212.9670000000001</v>
+      </c>
+      <c r="G797" s="27">
+        <v>6735.3590000000004</v>
+      </c>
+    </row>
+    <row r="798" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A798" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B798" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C798" s="27">
+        <v>55304.65</v>
+      </c>
+      <c r="D798" s="27">
+        <v>82346.966666666602</v>
+      </c>
+      <c r="E798" s="27">
+        <v>55834.464</v>
+      </c>
+      <c r="F798" s="27">
+        <v>-529.81399999999996</v>
+      </c>
+      <c r="G798" s="27">
+        <v>5168.7139999999999</v>
+      </c>
+    </row>
+    <row r="799" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A799" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B799" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C799" s="27">
+        <v>45613</v>
+      </c>
+      <c r="D799" s="27">
+        <v>74139</v>
+      </c>
+      <c r="E799" s="27">
+        <v>45365.938999999998</v>
+      </c>
+      <c r="F799" s="27">
+        <v>247.06099999999901</v>
+      </c>
+      <c r="G799" s="27">
+        <v>6936.0690000000004</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A800" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B800" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C800" s="27">
+        <v>38032.550000000003</v>
+      </c>
+      <c r="D800" s="27">
+        <v>82185.408333333296</v>
+      </c>
+      <c r="E800" s="27">
+        <v>36435.843999999997</v>
+      </c>
+      <c r="F800" s="27">
+        <v>1596.7059999999999</v>
+      </c>
+      <c r="G800" s="27">
+        <v>6745.2179999999998</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A801" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B801" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C801" s="27">
+        <v>35617</v>
+      </c>
+      <c r="D801" s="27">
+        <v>79297.95</v>
+      </c>
+      <c r="E801" s="27">
+        <v>36270.21</v>
+      </c>
+      <c r="F801" s="27">
+        <v>-653.21</v>
+      </c>
+      <c r="G801" s="27">
+        <v>6364.6620000000003</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A802" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B802" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C802" s="27">
+        <v>25933.5</v>
+      </c>
+      <c r="D802" s="27">
+        <v>79512.591666666602</v>
+      </c>
+      <c r="E802" s="27">
+        <v>25433.287</v>
+      </c>
+      <c r="F802" s="27">
+        <v>500.21300000000002</v>
+      </c>
+      <c r="G802" s="27">
+        <v>6411.8029999999999</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A803" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B803" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C803" s="27">
+        <v>27751</v>
+      </c>
+      <c r="D803" s="27">
+        <v>77597.416666666599</v>
+      </c>
+      <c r="E803" s="27">
+        <v>26429.268</v>
+      </c>
+      <c r="F803" s="27">
+        <v>1321.732</v>
+      </c>
+      <c r="G803" s="27">
+        <v>6769.88</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A804" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B804" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C804" s="27">
+        <v>23986</v>
+      </c>
+      <c r="D804" s="27">
+        <v>78301.308333333305</v>
+      </c>
+      <c r="E804" s="27">
+        <v>22471.309000000001</v>
+      </c>
+      <c r="F804" s="27">
+        <v>1514.691</v>
+      </c>
+      <c r="G804" s="27">
+        <v>6467.6229999999996</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A805" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B805" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C805" s="27">
+        <v>208453.26666666599</v>
+      </c>
+      <c r="D805" s="27">
+        <v>284858.76666666602</v>
+      </c>
+      <c r="E805" s="27">
+        <v>203259.21</v>
+      </c>
+      <c r="F805" s="27">
+        <v>5194.05666666666</v>
+      </c>
+      <c r="G805" s="27">
+        <v>16291.3246666666</v>
+      </c>
+    </row>
+    <row r="806" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A806" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B806" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C806" s="27">
+        <v>187409.75</v>
+      </c>
+      <c r="D806" s="27">
+        <v>262649.5</v>
+      </c>
+      <c r="E806" s="27">
+        <v>176538.89300000001</v>
+      </c>
+      <c r="F806" s="27">
+        <v>10870.857</v>
+      </c>
+      <c r="G806" s="27">
+        <v>20711.677</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A807" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B807" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C807" s="27">
+        <v>154843.75</v>
+      </c>
+      <c r="D807" s="27">
+        <v>296611</v>
+      </c>
+      <c r="E807" s="27">
+        <v>150312.97399999999</v>
+      </c>
+      <c r="F807" s="27">
+        <v>4530.7759999999998</v>
+      </c>
+      <c r="G807" s="27">
+        <v>14044.168</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A808" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B808" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C808" s="27">
+        <v>130984.874423669</v>
+      </c>
+      <c r="D808" s="27">
+        <v>285648.75</v>
+      </c>
+      <c r="E808" s="27">
+        <v>124666.349</v>
+      </c>
+      <c r="F808" s="27">
+        <v>6318.5254236699002</v>
+      </c>
+      <c r="G808" s="27">
+        <v>18489.947423669899</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A809" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B809" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C809" s="27">
+        <v>105205.5</v>
+      </c>
+      <c r="D809" s="27">
+        <v>297390</v>
+      </c>
+      <c r="E809" s="27">
+        <v>102314.988</v>
+      </c>
+      <c r="F809" s="27">
+        <v>2890.5120000000002</v>
+      </c>
+      <c r="G809" s="27">
+        <v>17460.488000000001</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A810" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B810" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C810" s="27">
+        <v>27700.5</v>
+      </c>
+      <c r="D810" s="27">
+        <v>80600.5</v>
+      </c>
+      <c r="E810" s="27">
+        <v>26151.508000000002</v>
+      </c>
+      <c r="F810" s="27">
+        <v>1548.992</v>
+      </c>
+      <c r="G810" s="27">
+        <v>7156.1459999999997</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A811" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B811" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C811" s="27">
+        <v>95467</v>
+      </c>
+      <c r="D811" s="27">
+        <v>296073</v>
+      </c>
+      <c r="E811" s="27">
+        <v>95594.209000000003</v>
+      </c>
+      <c r="F811" s="27">
+        <v>-127.20899999999899</v>
+      </c>
+      <c r="G811" s="27">
+        <v>19129.669000000002</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A812" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B812" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C812" s="27">
+        <v>217577</v>
+      </c>
+      <c r="D812" s="27">
+        <v>297600</v>
+      </c>
+      <c r="E812" s="27">
+        <v>223030.946</v>
+      </c>
+      <c r="F812" s="27">
+        <v>-5453.9459999999999</v>
+      </c>
+      <c r="G812" s="27">
+        <v>18417.648000000001</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A813" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B813" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C813" s="27">
+        <v>191677.83083333299</v>
+      </c>
+      <c r="D813" s="27">
+        <v>268800</v>
+      </c>
+      <c r="E813" s="27">
+        <v>190091.353</v>
+      </c>
+      <c r="F813" s="27">
+        <v>1586.47783333333</v>
+      </c>
+      <c r="G813" s="27">
+        <v>19029.966666666602</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A814" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B814" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C814" s="27">
+        <v>155226.75</v>
+      </c>
+      <c r="D814" s="27">
+        <v>297200</v>
+      </c>
+      <c r="E814" s="27">
+        <v>157401.49100000001</v>
+      </c>
+      <c r="F814" s="27">
+        <v>-2174.74099999999</v>
+      </c>
+      <c r="G814" s="27">
+        <v>14745.849</v>
+      </c>
+    </row>
+    <row r="815" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A815" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B815" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C815" s="27">
+        <v>132804.24997202199</v>
+      </c>
+      <c r="D815" s="27">
+        <v>288000</v>
+      </c>
+      <c r="E815" s="27">
+        <v>133993.74900000001</v>
+      </c>
+      <c r="F815" s="27">
+        <v>-1189.49902797702</v>
+      </c>
+      <c r="G815" s="27">
+        <v>16371.546995078499</v>
+      </c>
+    </row>
+    <row r="816" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A816" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B816" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C816" s="27">
+        <v>105282</v>
+      </c>
+      <c r="D816" s="27">
+        <v>297580.5</v>
+      </c>
+      <c r="E816" s="27">
+        <v>107836.333</v>
+      </c>
+      <c r="F816" s="27">
+        <v>-2554.3330000000001</v>
+      </c>
+      <c r="G816" s="27">
+        <v>17224.091</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A817" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B817" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C817" s="27">
+        <v>27719</v>
+      </c>
+      <c r="D817" s="27">
+        <v>81281</v>
+      </c>
+      <c r="E817" s="27">
+        <v>26785.034</v>
+      </c>
+      <c r="F817" s="27">
+        <v>933.96600000000001</v>
+      </c>
+      <c r="G817" s="27">
+        <v>6918.4979999999996</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A818" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B818" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C818" s="27">
+        <v>95857.994444444397</v>
+      </c>
+      <c r="D818" s="27">
+        <v>297548</v>
+      </c>
+      <c r="E818" s="27">
+        <v>97711.864000000001</v>
+      </c>
+      <c r="F818" s="27">
+        <v>-1853.8695555555501</v>
+      </c>
+      <c r="G818" s="27">
+        <v>17647.2424444444</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A819" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B819" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C819" s="27">
+        <v>217282.25</v>
+      </c>
+      <c r="D819" s="27">
+        <v>297085</v>
+      </c>
+      <c r="E819" s="27">
+        <v>221687.54199999999</v>
+      </c>
+      <c r="F819" s="27">
+        <v>-4405.2920000000004</v>
+      </c>
+      <c r="G819" s="27">
+        <v>19380.995999999999</v>
+      </c>
+    </row>
+    <row r="820" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A820" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B820" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C820" s="27">
+        <v>191334.75</v>
+      </c>
+      <c r="D820" s="27">
+        <v>268345.25</v>
+      </c>
+      <c r="E820" s="27">
+        <v>195469.337</v>
+      </c>
+      <c r="F820" s="27">
+        <v>-4134.5870000000004</v>
+      </c>
+      <c r="G820" s="27">
+        <v>19974.341</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A821" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B821" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C821" s="27">
+        <v>155224.5</v>
+      </c>
+      <c r="D821" s="27">
+        <v>297157.25</v>
+      </c>
+      <c r="E821" s="27">
+        <v>157292.55900000001</v>
+      </c>
+      <c r="F821" s="27">
+        <v>-2068.0590000000002</v>
+      </c>
+      <c r="G821" s="27">
+        <v>15426.076999999999</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A822" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B822" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C822" s="27">
+        <v>132669.166622825</v>
+      </c>
+      <c r="D822" s="27">
+        <v>287913</v>
+      </c>
+      <c r="E822" s="27">
+        <v>137399.44699999999</v>
+      </c>
+      <c r="F822" s="27">
+        <v>-4730.2803771747103</v>
+      </c>
+      <c r="G822" s="27">
+        <v>17451.387622825201</v>
+      </c>
+    </row>
+    <row r="823" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A823" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B823" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C823" s="27">
+        <v>105259.75</v>
+      </c>
+      <c r="D823" s="27">
+        <v>297460.75</v>
+      </c>
+      <c r="E823" s="27">
+        <v>109952.47900000001</v>
+      </c>
+      <c r="F823" s="27">
+        <v>-4692.7290000000003</v>
+      </c>
+      <c r="G823" s="27">
+        <v>18611.859</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A824" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B824" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C824" s="27">
+        <v>27802</v>
+      </c>
+      <c r="D824" s="27">
+        <v>81221</v>
+      </c>
+      <c r="E824" s="27">
+        <v>27088.596000000001</v>
+      </c>
+      <c r="F824" s="27">
+        <v>713.404</v>
+      </c>
+      <c r="G824" s="27">
+        <v>7302.55</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A825" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B825" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C825" s="27">
+        <v>95859.725000000006</v>
+      </c>
+      <c r="D825" s="27">
+        <v>297250.25</v>
+      </c>
+      <c r="E825" s="27">
+        <v>99402.168999999994</v>
+      </c>
+      <c r="F825" s="27">
+        <v>-3542.444</v>
+      </c>
+      <c r="G825" s="27">
+        <v>19994.578000000001</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A826" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B826" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C826" s="27">
+        <v>235021.465</v>
+      </c>
+      <c r="D826" s="27">
+        <v>324651.75</v>
+      </c>
+      <c r="E826" s="27">
+        <v>230182.51800000001</v>
+      </c>
+      <c r="F826" s="27">
+        <v>4838.9469999999901</v>
+      </c>
+      <c r="G826" s="27">
+        <v>19763.069666666601</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A827" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B827" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C827" s="27">
+        <v>200979.355735119</v>
+      </c>
+      <c r="D827" s="27">
+        <v>294188.5</v>
+      </c>
+      <c r="E827" s="27">
+        <v>195409.12100000001</v>
+      </c>
+      <c r="F827" s="27">
+        <v>5570.2347351197004</v>
+      </c>
+      <c r="G827" s="27">
+        <v>22853.721957341899</v>
+      </c>
+    </row>
+    <row r="828" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A828" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B828" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C828" s="27">
+        <v>168594.07916666599</v>
+      </c>
+      <c r="D828" s="27">
+        <v>326322.5</v>
+      </c>
+      <c r="E828" s="27">
+        <v>163099.57</v>
+      </c>
+      <c r="F828" s="27">
+        <v>5494.5091666666603</v>
+      </c>
+      <c r="G828" s="27">
+        <v>16619.405833333301</v>
+      </c>
+    </row>
+    <row r="829" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A829" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B829" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C829" s="27">
+        <v>140139.68108248501</v>
+      </c>
+      <c r="D829" s="27">
+        <v>316767.75</v>
+      </c>
+      <c r="E829" s="27">
+        <v>136914.10200000001</v>
+      </c>
+      <c r="F829" s="27">
+        <v>3225.5790824855499</v>
+      </c>
+      <c r="G829" s="27">
+        <v>19851.832304707699</v>
+      </c>
+    </row>
+    <row r="830" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A830" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B830" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C830" s="27">
+        <v>112716.87138370299</v>
+      </c>
+      <c r="D830" s="27">
+        <v>327178.25</v>
+      </c>
+      <c r="E830" s="27">
+        <v>108766.944</v>
+      </c>
+      <c r="F830" s="27">
+        <v>3949.9273837036999</v>
+      </c>
+      <c r="G830" s="27">
+        <v>20244.4750503703</v>
+      </c>
+    </row>
+    <row r="831" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A831" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B831" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C831" s="27">
+        <v>120775.542484335</v>
+      </c>
+      <c r="D831" s="27">
+        <v>315711.25</v>
+      </c>
+      <c r="E831" s="27">
+        <v>118621.001</v>
+      </c>
+      <c r="F831" s="27">
+        <v>2154.5414843356398</v>
+      </c>
+      <c r="G831" s="27">
+        <v>25072.958894775398</v>
+      </c>
+    </row>
+    <row r="832" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A832" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B832" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C832" s="27">
+        <v>106502.074302615</v>
+      </c>
+      <c r="D832" s="27">
+        <v>326687.5</v>
+      </c>
+      <c r="E832" s="27">
+        <v>107651.439</v>
+      </c>
+      <c r="F832" s="27">
+        <v>-1149.3646973843499</v>
+      </c>
+      <c r="G832" s="27">
+        <v>21247.496702328801</v>
+      </c>
+    </row>
+    <row r="833" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A833" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B833" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C833" s="27">
+        <v>232949.027777777</v>
+      </c>
+      <c r="D833" s="27">
+        <v>323472.15000000002</v>
+      </c>
+      <c r="E833" s="27">
+        <v>239087.13699999999</v>
+      </c>
+      <c r="F833" s="27">
+        <v>-6138.1092222222196</v>
+      </c>
+      <c r="G833" s="27">
+        <v>19919.106777777699</v>
+      </c>
+    </row>
+    <row r="834" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A834" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B834" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C834" s="27">
+        <v>201785.07694444401</v>
+      </c>
+      <c r="D834" s="27">
+        <v>293188.75</v>
+      </c>
+      <c r="E834" s="27">
+        <v>200760.10200000001</v>
+      </c>
+      <c r="F834" s="27">
+        <v>1024.9749444444401</v>
+      </c>
+      <c r="G834" s="27">
+        <v>19658.357722222201</v>
+      </c>
+    </row>
+    <row r="835" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A835" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B835" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C835" s="27">
+        <v>168550.61944444399</v>
+      </c>
+      <c r="D835" s="27">
+        <v>326704</v>
+      </c>
+      <c r="E835" s="27">
+        <v>169982.27900000001</v>
+      </c>
+      <c r="F835" s="27">
+        <v>-1431.65955555555</v>
+      </c>
+      <c r="G835" s="27">
+        <v>18082.897333333302</v>
+      </c>
+    </row>
+    <row r="836" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A836" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B836" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C836" s="27">
+        <v>139350.60217855201</v>
+      </c>
+      <c r="D836" s="27">
+        <v>316654.25</v>
+      </c>
+      <c r="E836" s="27">
+        <v>141263.70000000001</v>
+      </c>
+      <c r="F836" s="27">
+        <v>-1913.0978214475001</v>
+      </c>
+      <c r="G836" s="27">
+        <v>20551.340050172799</v>
+      </c>
+    </row>
+    <row r="837" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A837" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B837" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C837" s="27">
+        <v>111974.987777777</v>
+      </c>
+      <c r="D837" s="27">
+        <v>327291</v>
+      </c>
+      <c r="E837" s="27">
+        <v>117101.61500000001</v>
+      </c>
+      <c r="F837" s="27">
+        <v>-5126.6272222222196</v>
+      </c>
+      <c r="G837" s="27">
+        <v>21619.261833333301</v>
+      </c>
+    </row>
+    <row r="838" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A838" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B838" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C838" s="27">
+        <v>120582.342191854</v>
+      </c>
+      <c r="D838" s="27">
+        <v>316763.75</v>
+      </c>
+      <c r="E838" s="27">
+        <v>131520.677</v>
+      </c>
+      <c r="F838" s="27">
+        <v>-10938.334808145801</v>
+      </c>
+      <c r="G838" s="27">
+        <v>27321.200302965201</v>
+      </c>
+    </row>
+    <row r="839" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A839" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B839" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C839" s="27">
+        <v>104613.365381087</v>
+      </c>
+      <c r="D839" s="27">
+        <v>326861.25</v>
+      </c>
+      <c r="E839" s="27">
+        <v>106388.556</v>
+      </c>
+      <c r="F839" s="27">
+        <v>-1775.1906189126901</v>
+      </c>
+      <c r="G839" s="27">
+        <v>20416.489714420601</v>
+      </c>
+    </row>
+    <row r="840" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A840" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B840" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C840" s="27">
+        <v>233518.78111111099</v>
+      </c>
+      <c r="D840" s="27">
+        <v>324667.933333333</v>
+      </c>
+      <c r="E840" s="27">
+        <v>232148.75899999999</v>
+      </c>
+      <c r="F840" s="27">
+        <v>1370.02211111111</v>
+      </c>
+      <c r="G840" s="27">
+        <v>20555.6021111111</v>
+      </c>
+    </row>
+    <row r="841" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A841" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B841" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C841" s="27">
+        <v>199629.299722222</v>
+      </c>
+      <c r="D841" s="27">
+        <v>289667.25</v>
+      </c>
+      <c r="E841" s="27">
+        <v>192965.27799999999</v>
+      </c>
+      <c r="F841" s="27">
+        <v>6664.02172222222</v>
+      </c>
+      <c r="G841" s="27">
+        <v>21594.924500000001</v>
+      </c>
+    </row>
+    <row r="842" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A842" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B842" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C842" s="27">
+        <v>168343.01250000001</v>
+      </c>
+      <c r="D842" s="27">
+        <v>326527.75</v>
+      </c>
+      <c r="E842" s="27">
+        <v>166250.19</v>
+      </c>
+      <c r="F842" s="27">
+        <v>2092.8225000000002</v>
+      </c>
+      <c r="G842" s="27">
+        <v>18196.1934365079</v>
+      </c>
+    </row>
+    <row r="843" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A843" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B843" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C843" s="27">
+        <v>138920.55616452801</v>
+      </c>
+      <c r="D843" s="27">
+        <v>315698.25</v>
+      </c>
+      <c r="E843" s="27">
+        <v>137538.628</v>
+      </c>
+      <c r="F843" s="27">
+        <v>1381.92816452845</v>
+      </c>
+      <c r="G843" s="27">
+        <v>18111.2447154537</v>
+      </c>
+    </row>
+    <row r="844" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A844" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B844" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C844" s="27">
+        <v>112112.17166666601</v>
+      </c>
+      <c r="D844" s="27">
+        <v>325840.5</v>
+      </c>
+      <c r="E844" s="27">
+        <v>113723.29300000001</v>
+      </c>
+      <c r="F844" s="27">
+        <v>-1611.1213333333301</v>
+      </c>
+      <c r="G844" s="27">
+        <v>21017.7204444444</v>
+      </c>
+    </row>
+    <row r="845" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A845" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B845" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C845" s="27">
+        <v>121355.546619655</v>
+      </c>
+      <c r="D845" s="27">
+        <v>315715</v>
+      </c>
+      <c r="E845" s="27">
+        <v>120197.19100000001</v>
+      </c>
+      <c r="F845" s="27">
+        <v>1158.3556196552199</v>
+      </c>
+      <c r="G845" s="27">
+        <v>24880.013325349599</v>
+      </c>
+    </row>
+    <row r="846" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A846" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B846" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C846" s="27">
+        <v>104263.200929732</v>
+      </c>
+      <c r="D846" s="27">
+        <v>323553.75</v>
+      </c>
+      <c r="E846" s="27">
+        <v>105936.508</v>
+      </c>
+      <c r="F846" s="27">
+        <v>-1673.3070702673599</v>
+      </c>
+      <c r="G846" s="27">
+        <v>18084.196836954801</v>
+      </c>
+    </row>
+    <row r="847" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A847" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B847" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C847" s="27">
+        <v>6454.5833333333303</v>
+      </c>
+      <c r="D847" s="27">
+        <v>14811.0333333333</v>
+      </c>
+      <c r="E847" s="27">
+        <v>6444.2579999999998</v>
+      </c>
+      <c r="F847" s="27">
+        <v>10.325333333333299</v>
+      </c>
+      <c r="G847" s="27">
+        <v>1078.874</v>
+      </c>
+    </row>
+    <row r="848" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A848" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B848" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C848" s="27">
+        <v>6491.55</v>
+      </c>
+      <c r="D848" s="27">
+        <v>15350.766666666599</v>
+      </c>
+      <c r="E848" s="27">
+        <v>6596.8829999999998</v>
+      </c>
+      <c r="F848" s="27">
+        <v>-105.333</v>
+      </c>
+      <c r="G848" s="27">
+        <v>1287.5930000000001</v>
+      </c>
+    </row>
+    <row r="849" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A849" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B849" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C849" s="27">
+        <v>8632.7666666666591</v>
+      </c>
+      <c r="D849" s="27">
+        <v>18449.599999999999</v>
+      </c>
+      <c r="E849" s="27">
+        <v>8511.1020000000008</v>
+      </c>
+      <c r="F849" s="27">
+        <v>121.66466666666599</v>
+      </c>
+      <c r="G849" s="27">
+        <v>1620.9006666666601</v>
+      </c>
+    </row>
+    <row r="850" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A850" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B850" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C850" s="27">
+        <v>5592.7666666666601</v>
+      </c>
+      <c r="D850" s="27">
+        <v>17871</v>
+      </c>
+      <c r="E850" s="27">
+        <v>5620.4269999999997</v>
+      </c>
+      <c r="F850" s="27">
+        <v>-27.660333333333298</v>
+      </c>
+      <c r="G850" s="27">
+        <v>1479.9290000000001</v>
+      </c>
+    </row>
+    <row r="851" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A851" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B851" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C851" s="27">
+        <v>3979.0833333333298</v>
+      </c>
+      <c r="D851" s="27">
+        <v>19963.333333333299</v>
+      </c>
+      <c r="E851" s="27">
+        <v>4011.6880000000001</v>
+      </c>
+      <c r="F851" s="27">
+        <v>-32.604666666666603</v>
+      </c>
+      <c r="G851" s="27">
+        <v>1356.47866666666</v>
+      </c>
+    </row>
+    <row r="852" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A852" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B852" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C852" s="27">
+        <v>5136.7083333333303</v>
+      </c>
+      <c r="D852" s="27">
+        <v>20281.516666666601</v>
+      </c>
+      <c r="E852" s="27">
+        <v>5312.1980000000003</v>
+      </c>
+      <c r="F852" s="27">
+        <v>-175.48966666666601</v>
+      </c>
+      <c r="G852" s="27">
+        <v>1564.1563333333299</v>
+      </c>
+    </row>
+    <row r="853" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A853" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B853" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C853" s="27">
+        <v>4336.6166666666604</v>
+      </c>
+      <c r="D853" s="27">
+        <v>20748.650000000001</v>
+      </c>
+      <c r="E853" s="27">
+        <v>4515.0640000000003</v>
+      </c>
+      <c r="F853" s="27">
+        <v>-178.44733333333301</v>
+      </c>
+      <c r="G853" s="27">
+        <v>1206.5899999999999</v>
+      </c>
+    </row>
+    <row r="854" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A854" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B854" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C854" s="27">
+        <v>32473.958333333299</v>
+      </c>
+      <c r="D854" s="27">
+        <v>92988.55</v>
+      </c>
+      <c r="E854" s="27">
+        <v>30342.23</v>
+      </c>
+      <c r="F854" s="27">
+        <v>2131.7283333333298</v>
+      </c>
+      <c r="G854" s="27">
+        <v>6562.7690000000002</v>
+      </c>
+    </row>
+    <row r="855" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A855" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B855" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C855" s="27">
+        <v>29321.233333333301</v>
+      </c>
+      <c r="D855" s="27">
+        <v>83950.733333333294</v>
+      </c>
+      <c r="E855" s="27">
+        <v>28411.797999999999</v>
+      </c>
+      <c r="F855" s="27">
+        <v>909.43533333333301</v>
+      </c>
+      <c r="G855" s="27">
+        <v>5349.28</v>
+      </c>
+    </row>
+    <row r="856" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A856" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B856" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C856" s="27">
+        <v>33954.641666666597</v>
+      </c>
+      <c r="D856" s="27">
+        <v>92494.366666666596</v>
+      </c>
+      <c r="E856" s="27">
+        <v>32177.809000000001</v>
+      </c>
+      <c r="F856" s="27">
+        <v>1776.8326666666601</v>
+      </c>
+      <c r="G856" s="27">
+        <v>6862.6973333333299</v>
+      </c>
+    </row>
+    <row r="857" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A857" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B857" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C857" s="27">
+        <v>15852.75</v>
+      </c>
+      <c r="D857" s="27">
+        <v>48587.15</v>
+      </c>
+      <c r="E857" s="27">
+        <v>16184.276</v>
+      </c>
+      <c r="F857" s="27">
+        <v>-331.52599999999899</v>
+      </c>
+      <c r="G857" s="27">
+        <v>4244.0233333333299</v>
+      </c>
+    </row>
+    <row r="858" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A858" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B858" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C858" s="27">
+        <v>13125.95</v>
+      </c>
+      <c r="D858" s="27">
+        <v>81866.333333333299</v>
+      </c>
+      <c r="E858" s="27">
+        <v>12383.221</v>
+      </c>
+      <c r="F858" s="27">
+        <v>742.72899999999902</v>
+      </c>
+      <c r="G858" s="27">
+        <v>4365.2196666666596</v>
+      </c>
+    </row>
+    <row r="859" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A859" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B859" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C859" s="27">
+        <v>18311.483333333301</v>
+      </c>
+      <c r="D859" s="27">
+        <v>89528.333333333299</v>
+      </c>
+      <c r="E859" s="27">
+        <v>16687.294000000002</v>
+      </c>
+      <c r="F859" s="27">
+        <v>1624.1893333333301</v>
+      </c>
+      <c r="G859" s="27">
+        <v>5508.3893333333299</v>
+      </c>
+    </row>
+    <row r="860" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A860" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B860" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C860" s="27">
+        <v>15137.1916666666</v>
+      </c>
+      <c r="D860" s="27">
+        <v>89414.675000000003</v>
+      </c>
+      <c r="E860" s="27">
+        <v>13490.254999999999</v>
+      </c>
+      <c r="F860" s="27">
+        <v>1646.9366666666599</v>
+      </c>
+      <c r="G860" s="27">
+        <v>4602.4133333333302</v>
+      </c>
+    </row>
+    <row r="861" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A861" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B861" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C861" s="27">
+        <v>15075</v>
+      </c>
+      <c r="D861" s="27">
+        <v>20067</v>
+      </c>
+      <c r="E861" s="27">
+        <v>13259.934999999999</v>
+      </c>
+      <c r="F861" s="27">
+        <v>1815.0650000000001</v>
+      </c>
+      <c r="G861" s="27">
+        <v>2748.2890000000002</v>
+      </c>
+    </row>
+    <row r="862" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A862" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B862" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C862" s="27">
+        <v>14960</v>
+      </c>
+      <c r="D862" s="27">
+        <v>19479</v>
+      </c>
+      <c r="E862" s="27">
+        <v>13811.811</v>
+      </c>
+      <c r="F862" s="27">
+        <v>1148.1890000000001</v>
+      </c>
+      <c r="G862" s="27">
+        <v>1758.5509999999999</v>
+      </c>
+    </row>
+    <row r="863" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A863" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B863" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C863" s="27">
+        <v>17066.5</v>
+      </c>
+      <c r="D863" s="27">
+        <v>21363</v>
+      </c>
+      <c r="E863" s="27">
+        <v>15946.897999999999</v>
+      </c>
+      <c r="F863" s="27">
+        <v>1119.6019999999901</v>
+      </c>
+      <c r="G863" s="27">
+        <v>2173.8820000000001</v>
+      </c>
+    </row>
+    <row r="864" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A864" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B864" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C864" s="27">
+        <v>12206</v>
+      </c>
+      <c r="D864" s="27">
+        <v>20271</v>
+      </c>
+      <c r="E864" s="27">
+        <v>11526.59</v>
+      </c>
+      <c r="F864" s="27">
+        <v>679.40999999999894</v>
+      </c>
+      <c r="G864" s="27">
+        <v>1724.6319999999901</v>
+      </c>
+    </row>
+    <row r="865" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A865" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B865" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C865" s="27">
+        <v>11526</v>
+      </c>
+      <c r="D865" s="27">
+        <v>21087</v>
+      </c>
+      <c r="E865" s="27">
+        <v>10809.735000000001</v>
+      </c>
+      <c r="F865" s="27">
+        <v>716.26499999999999</v>
+      </c>
+      <c r="G865" s="27">
+        <v>2185.0430000000001</v>
+      </c>
+    </row>
+    <row r="866" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A866" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B866" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C866" s="27">
+        <v>9810</v>
+      </c>
+      <c r="D866" s="27">
+        <v>19917</v>
+      </c>
+      <c r="E866" s="27">
+        <v>9499.5480000000007</v>
+      </c>
+      <c r="F866" s="27">
+        <v>310.452</v>
+      </c>
+      <c r="G866" s="27">
+        <v>2174.498</v>
+      </c>
+    </row>
+    <row r="867" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A867" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B867" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C867" s="27">
+        <v>6689.5</v>
+      </c>
+      <c r="D867" s="27">
+        <v>17718</v>
+      </c>
+      <c r="E867" s="27">
+        <v>6524.94</v>
+      </c>
+      <c r="F867" s="27">
+        <v>164.55999999999901</v>
+      </c>
+      <c r="G867" s="27">
+        <v>1836.57</v>
+      </c>
+    </row>
+    <row r="868" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A868" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B868" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C868" s="27">
+        <v>16123.4294444444</v>
+      </c>
+      <c r="D868" s="27">
+        <v>44640</v>
+      </c>
+      <c r="E868" s="27">
+        <v>16045.48</v>
+      </c>
+      <c r="F868" s="27">
+        <v>77.949444444444396</v>
+      </c>
+      <c r="G868" s="27">
+        <v>3478.2933333333299</v>
+      </c>
+    </row>
+    <row r="869" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A869" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B869" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C869" s="27">
+        <v>14774.615277777701</v>
+      </c>
+      <c r="D869" s="27">
+        <v>40320</v>
+      </c>
+      <c r="E869" s="27">
+        <v>15547.5</v>
+      </c>
+      <c r="F869" s="27">
+        <v>-772.88472222222197</v>
+      </c>
+      <c r="G869" s="27">
+        <v>2958.3758333333299</v>
+      </c>
+    </row>
+    <row r="870" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A870" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B870" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C870" s="27">
+        <v>20787.278888888799</v>
+      </c>
+      <c r="D870" s="27">
+        <v>44580</v>
+      </c>
+      <c r="E870" s="27">
+        <v>21000.74</v>
+      </c>
+      <c r="F870" s="27">
+        <v>-213.46111111111099</v>
+      </c>
+      <c r="G870" s="27">
+        <v>3112.1033333333298</v>
+      </c>
+    </row>
+    <row r="871" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A871" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B871" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C871" s="27">
+        <v>8601.8730555555503</v>
+      </c>
+      <c r="D871" s="27">
+        <v>42840</v>
+      </c>
+      <c r="E871" s="27">
+        <v>8785.15</v>
+      </c>
+      <c r="F871" s="27">
+        <v>-183.27694444444401</v>
+      </c>
+      <c r="G871" s="27">
+        <v>2469.4641666666598</v>
+      </c>
+    </row>
+    <row r="872" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A872" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B872" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C872" s="27">
+        <v>10626.187777777701</v>
+      </c>
+      <c r="D872" s="27">
+        <v>44640</v>
+      </c>
+      <c r="E872" s="27">
+        <v>10856.36</v>
+      </c>
+      <c r="F872" s="27">
+        <v>-230.17222222222199</v>
+      </c>
+      <c r="G872" s="27">
+        <v>2850.1255555555499</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A873" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B873" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C873" s="27">
+        <v>8730.6230555555503</v>
+      </c>
+      <c r="D873" s="27">
+        <v>43200</v>
+      </c>
+      <c r="E873" s="27">
+        <v>9261.67</v>
+      </c>
+      <c r="F873" s="27">
+        <v>-531.04694444444397</v>
+      </c>
+      <c r="G873" s="27">
+        <v>2807.1774999999998</v>
+      </c>
+    </row>
+    <row r="874" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A874" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B874" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C874" s="27">
+        <v>8561.3819444444398</v>
+      </c>
+      <c r="D874" s="27">
+        <v>42375</v>
+      </c>
+      <c r="E874" s="27">
+        <v>8918.8349999999991</v>
+      </c>
+      <c r="F874" s="27">
+        <v>-357.45305555555501</v>
+      </c>
+      <c r="G874" s="27">
+        <v>2223.1774999999998</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A875" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B875" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C875" s="27">
         <v>0</v>
       </c>
-      <c r="D33" s="24">
+      <c r="D875" s="27">
+        <v>13392</v>
+      </c>
+      <c r="E875" s="27">
+        <v>6981.54</v>
+      </c>
+      <c r="F875" s="27">
+        <v>-6981.54</v>
+      </c>
+      <c r="G875" s="27">
+        <v>6981.54</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A876" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B876" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C876" s="27">
         <v>0</v>
       </c>
-      <c r="E33" s="24">
-[...13 lines deleted...]
-      <c r="B34" s="24" t="s">
+      <c r="D876" s="27">
+        <v>12096</v>
+      </c>
+      <c r="E876" s="27">
+        <v>6348.04</v>
+      </c>
+      <c r="F876" s="27">
+        <v>-6348.04</v>
+      </c>
+      <c r="G876" s="27">
+        <v>6348.04</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A877" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B877" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C34" s="24">
+      <c r="C877" s="27">
         <v>0</v>
       </c>
-      <c r="D34" s="24">
+      <c r="D877" s="27">
+        <v>13374</v>
+      </c>
+      <c r="E877" s="27">
+        <v>7104.0950000000003</v>
+      </c>
+      <c r="F877" s="27">
+        <v>-7104.0950000000003</v>
+      </c>
+      <c r="G877" s="27">
+        <v>7104.0950000000003</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A878" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B878" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C878" s="27">
         <v>0</v>
       </c>
-      <c r="E34" s="24">
-[...13 lines deleted...]
-      <c r="B35" s="24" t="s">
+      <c r="D878" s="27">
+        <v>12960</v>
+      </c>
+      <c r="E878" s="27">
+        <v>5325.5159999999996</v>
+      </c>
+      <c r="F878" s="27">
+        <v>-5325.5159999999996</v>
+      </c>
+      <c r="G878" s="27">
+        <v>5325.5159999999996</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A879" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B879" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C879" s="27">
+        <v>0</v>
+      </c>
+      <c r="D879" s="27">
+        <v>13392</v>
+      </c>
+      <c r="E879" s="27">
+        <v>3415.4459999999999</v>
+      </c>
+      <c r="F879" s="27">
+        <v>-3415.4459999999999</v>
+      </c>
+      <c r="G879" s="27">
+        <v>3415.4459999999999</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A880" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B880" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C880" s="27">
+        <v>0</v>
+      </c>
+      <c r="D880" s="27">
+        <v>12960</v>
+      </c>
+      <c r="E880" s="27">
+        <v>4078.7469999999998</v>
+      </c>
+      <c r="F880" s="27">
+        <v>-4078.7469999999998</v>
+      </c>
+      <c r="G880" s="27">
+        <v>4078.7469999999998</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A881" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B881" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C881" s="27">
+        <v>0</v>
+      </c>
+      <c r="D881" s="27">
+        <v>13392</v>
+      </c>
+      <c r="E881" s="27">
+        <v>2949.114</v>
+      </c>
+      <c r="F881" s="27">
+        <v>-2949.114</v>
+      </c>
+      <c r="G881" s="27">
+        <v>2949.114</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A882" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B882" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C882" s="27">
+        <v>22421.961111111101</v>
+      </c>
+      <c r="D882" s="27">
+        <v>49848</v>
+      </c>
+      <c r="E882" s="27">
+        <v>24390.100999999999</v>
+      </c>
+      <c r="F882" s="27">
+        <v>-1968.13988888888</v>
+      </c>
+      <c r="G882" s="27">
+        <v>5052.5798888888803</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A883" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B883" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C883" s="27">
+        <v>17622.75</v>
+      </c>
+      <c r="D883" s="27">
+        <v>45024</v>
+      </c>
+      <c r="E883" s="27">
+        <v>19129.433000000001</v>
+      </c>
+      <c r="F883" s="27">
+        <v>-1506.683</v>
+      </c>
+      <c r="G883" s="27">
+        <v>4221.3729999999996</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A884" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B884" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C884" s="27">
+        <v>17768.436666666599</v>
+      </c>
+      <c r="D884" s="27">
+        <v>49781</v>
+      </c>
+      <c r="E884" s="27">
+        <v>19705.291000000001</v>
+      </c>
+      <c r="F884" s="27">
+        <v>-1936.85433333333</v>
+      </c>
+      <c r="G884" s="27">
+        <v>5715.3732222222197</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A885" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B885" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="24">
-[...19 lines deleted...]
-      <c r="B36" s="24" t="s">
+      <c r="C885" s="27">
+        <v>11928.62</v>
+      </c>
+      <c r="D885" s="27">
+        <v>48240</v>
+      </c>
+      <c r="E885" s="27">
+        <v>13422.146000000001</v>
+      </c>
+      <c r="F885" s="27">
+        <v>-1493.5260000000001</v>
+      </c>
+      <c r="G885" s="27">
+        <v>4122.39911111111</v>
+      </c>
+    </row>
+    <row r="886" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A886" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B886" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C36" s="24">
-[...19 lines deleted...]
-      <c r="B37" s="24" t="s">
+      <c r="C886" s="27">
+        <v>9188</v>
+      </c>
+      <c r="D886" s="27">
+        <v>49848</v>
+      </c>
+      <c r="E886" s="27">
+        <v>10678.513000000001</v>
+      </c>
+      <c r="F886" s="27">
+        <v>-1490.5129999999999</v>
+      </c>
+      <c r="G886" s="27">
+        <v>3594.7910000000002</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A887" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B887" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C887" s="27">
+        <v>7308.28972222222</v>
+      </c>
+      <c r="D887" s="27">
+        <v>48240</v>
+      </c>
+      <c r="E887" s="27">
+        <v>9296.6450000000004</v>
+      </c>
+      <c r="F887" s="27">
+        <v>-1988.35527777777</v>
+      </c>
+      <c r="G887" s="27">
+        <v>3722.43616666666</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A888" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B888" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C888" s="27">
+        <v>7822.8405555555501</v>
+      </c>
+      <c r="D888" s="27">
+        <v>49844.5</v>
+      </c>
+      <c r="E888" s="27">
+        <v>9185.64</v>
+      </c>
+      <c r="F888" s="27">
+        <v>-1362.79944444444</v>
+      </c>
+      <c r="G888" s="27">
+        <v>3526.46411111111</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A889" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B889" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="24">
-[...19 lines deleted...]
-      <c r="B38" s="24" t="s">
+      <c r="C889" s="27">
+        <v>5735.5</v>
+      </c>
+      <c r="D889" s="27">
+        <v>7427.5</v>
+      </c>
+      <c r="E889" s="27">
+        <v>4480.268</v>
+      </c>
+      <c r="F889" s="27">
+        <v>1255.232</v>
+      </c>
+      <c r="G889" s="27">
+        <v>1426.7059999999999</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A890" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B890" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C38" s="24">
-[...19 lines deleted...]
-      <c r="B39" s="24" t="s">
+      <c r="C890" s="27">
+        <v>19638.75</v>
+      </c>
+      <c r="D890" s="27">
+        <v>25220.5</v>
+      </c>
+      <c r="E890" s="27">
+        <v>4318.576</v>
+      </c>
+      <c r="F890" s="27">
+        <v>15320.174000000001</v>
+      </c>
+      <c r="G890" s="27">
+        <v>15428.368</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A891" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B891" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C39" s="24">
-[...19 lines deleted...]
-      <c r="B40" s="24" t="s">
+      <c r="C891" s="27">
+        <v>5131</v>
+      </c>
+      <c r="D891" s="27">
+        <v>7519.5</v>
+      </c>
+      <c r="E891" s="27">
+        <v>4524.3990000000003</v>
+      </c>
+      <c r="F891" s="27">
+        <v>606.601</v>
+      </c>
+      <c r="G891" s="27">
+        <v>1046.201</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A892" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B892" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C40" s="24">
-[...19 lines deleted...]
-      <c r="B41" s="24" t="s">
+      <c r="C892" s="27">
+        <v>3950.75</v>
+      </c>
+      <c r="D892" s="27">
+        <v>7644</v>
+      </c>
+      <c r="E892" s="27">
+        <v>2242.3110000000001</v>
+      </c>
+      <c r="F892" s="27">
+        <v>1708.4390000000001</v>
+      </c>
+      <c r="G892" s="27">
+        <v>1942.345</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A893" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B893" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C41" s="24">
-[...19 lines deleted...]
-      <c r="B42" s="24" t="s">
+      <c r="C893" s="27">
+        <v>3840.75</v>
+      </c>
+      <c r="D893" s="27">
+        <v>8872</v>
+      </c>
+      <c r="E893" s="27">
+        <v>2606.6030000000001</v>
+      </c>
+      <c r="F893" s="27">
+        <v>1234.1469999999999</v>
+      </c>
+      <c r="G893" s="27">
+        <v>1917.3510000000001</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A894" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B894" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C894" s="27">
+        <v>2333</v>
+      </c>
+      <c r="D894" s="27">
+        <v>5472.5</v>
+      </c>
+      <c r="E894" s="27">
+        <v>1658.9169999999999</v>
+      </c>
+      <c r="F894" s="27">
+        <v>674.08299999999997</v>
+      </c>
+      <c r="G894" s="27">
+        <v>1253.9849999999999</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A895" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B895" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C895" s="27">
+        <v>1858</v>
+      </c>
+      <c r="D895" s="27">
+        <v>6294.5833333333303</v>
+      </c>
+      <c r="E895" s="27">
+        <v>473.351</v>
+      </c>
+      <c r="F895" s="27">
+        <v>1384.6489999999999</v>
+      </c>
+      <c r="G895" s="27">
+        <v>1631.037</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A896" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B896" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C42" s="24">
-[...19 lines deleted...]
-      <c r="B43" s="24" t="s">
+      <c r="C896" s="27">
+        <v>86535.708333333299</v>
+      </c>
+      <c r="D896" s="27">
+        <v>151511.28333333301</v>
+      </c>
+      <c r="E896" s="27">
+        <v>85154.017000000007</v>
+      </c>
+      <c r="F896" s="27">
+        <v>1381.69133333333</v>
+      </c>
+      <c r="G896" s="27">
+        <v>12725.137333333299</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A897" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B897" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C43" s="24">
-[...19 lines deleted...]
-      <c r="B44" s="24" t="s">
+      <c r="C897" s="27">
+        <v>71056.149999999994</v>
+      </c>
+      <c r="D897" s="27">
+        <v>148206.51666666599</v>
+      </c>
+      <c r="E897" s="27">
+        <v>73039.017000000007</v>
+      </c>
+      <c r="F897" s="27">
+        <v>-1982.867</v>
+      </c>
+      <c r="G897" s="27">
+        <v>13374.161</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A898" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B898" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C44" s="24">
-[...19 lines deleted...]
-      <c r="B45" s="24" t="s">
+      <c r="C898" s="27">
+        <v>82790.008333333302</v>
+      </c>
+      <c r="D898" s="27">
+        <v>164021.73333333299</v>
+      </c>
+      <c r="E898" s="27">
+        <v>90776.248999999996</v>
+      </c>
+      <c r="F898" s="27">
+        <v>-7986.2406666666602</v>
+      </c>
+      <c r="G898" s="27">
+        <v>16766.22</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A899" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B899" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C45" s="24">
-[...19 lines deleted...]
-      <c r="B46" s="24" t="s">
+      <c r="C899" s="27">
+        <v>57892.491666666603</v>
+      </c>
+      <c r="D899" s="27">
+        <v>156116.15</v>
+      </c>
+      <c r="E899" s="27">
+        <v>64537.582000000002</v>
+      </c>
+      <c r="F899" s="27">
+        <v>-6645.0903333333299</v>
+      </c>
+      <c r="G899" s="27">
+        <v>14971.4903333333</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A900" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B900" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C46" s="24">
-[...19 lines deleted...]
-      <c r="B47" s="24" t="s">
+      <c r="C900" s="27">
+        <v>44217.1</v>
+      </c>
+      <c r="D900" s="27">
+        <v>160361.433333333</v>
+      </c>
+      <c r="E900" s="27">
+        <v>48334.792999999998</v>
+      </c>
+      <c r="F900" s="27">
+        <v>-4117.6930000000002</v>
+      </c>
+      <c r="G900" s="27">
+        <v>14581.655000000001</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A901" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B901" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C901" s="27">
+        <v>34097.758333333302</v>
+      </c>
+      <c r="D901" s="27">
+        <v>108275.71666666601</v>
+      </c>
+      <c r="E901" s="27">
+        <v>37211.063999999998</v>
+      </c>
+      <c r="F901" s="27">
+        <v>-3113.3056666666598</v>
+      </c>
+      <c r="G901" s="27">
+        <v>10704.2286666666</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A902" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B902" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C902" s="27">
+        <v>29833.091666666602</v>
+      </c>
+      <c r="D902" s="27">
+        <v>131722.56666666601</v>
+      </c>
+      <c r="E902" s="27">
+        <v>26793.026999999998</v>
+      </c>
+      <c r="F902" s="27">
+        <v>3040.0646666666598</v>
+      </c>
+      <c r="G902" s="27">
+        <v>10456.19</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A903" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B903" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C47" s="24">
-[...19 lines deleted...]
-      <c r="B48" s="24" t="s">
+      <c r="C903" s="27">
+        <v>19675.474166666601</v>
+      </c>
+      <c r="D903" s="27">
+        <v>65472</v>
+      </c>
+      <c r="E903" s="27">
+        <v>19244.77</v>
+      </c>
+      <c r="F903" s="27">
+        <v>430.70416666666603</v>
+      </c>
+      <c r="G903" s="27">
+        <v>5506.7900555555498</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A904" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B904" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C48" s="24">
-[...19 lines deleted...]
-      <c r="B49" s="24" t="s">
+      <c r="C904" s="27">
+        <v>20132.385277777699</v>
+      </c>
+      <c r="D904" s="27">
+        <v>59136</v>
+      </c>
+      <c r="E904" s="27">
+        <v>20851.763999999999</v>
+      </c>
+      <c r="F904" s="27">
+        <v>-719.378722222222</v>
+      </c>
+      <c r="G904" s="27">
+        <v>4198.67927777777</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A905" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B905" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C49" s="24">
-[...19 lines deleted...]
-      <c r="B50" s="24" t="s">
+      <c r="C905" s="27">
+        <v>29519.623611111099</v>
+      </c>
+      <c r="D905" s="27">
+        <v>65384</v>
+      </c>
+      <c r="E905" s="27">
+        <v>30965.751</v>
+      </c>
+      <c r="F905" s="27">
+        <v>-1446.12738888888</v>
+      </c>
+      <c r="G905" s="27">
+        <v>5339.03522222222</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A906" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B906" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C50" s="24">
-[...19 lines deleted...]
-      <c r="B51" s="24" t="s">
+      <c r="C906" s="27">
+        <v>17683.178329953698</v>
+      </c>
+      <c r="D906" s="27">
+        <v>63360</v>
+      </c>
+      <c r="E906" s="27">
+        <v>19105.757000000001</v>
+      </c>
+      <c r="F906" s="27">
+        <v>-1422.57867004629</v>
+      </c>
+      <c r="G906" s="27">
+        <v>4267.4223299536998</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A907" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B907" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C51" s="24">
-[...19 lines deleted...]
-      <c r="B52" s="24" t="s">
+      <c r="C907" s="27">
+        <v>12288.768333333301</v>
+      </c>
+      <c r="D907" s="27">
+        <v>65472</v>
+      </c>
+      <c r="E907" s="27">
+        <v>13278.59</v>
+      </c>
+      <c r="F907" s="27">
+        <v>-989.82166666666603</v>
+      </c>
+      <c r="G907" s="27">
+        <v>3745.8941111111099</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A908" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B908" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C908" s="27">
+        <v>13619.1116666666</v>
+      </c>
+      <c r="D908" s="27">
+        <v>63360</v>
+      </c>
+      <c r="E908" s="27">
+        <v>14245.966</v>
+      </c>
+      <c r="F908" s="27">
+        <v>-626.85433333333299</v>
+      </c>
+      <c r="G908" s="27">
+        <v>3481.6790000000001</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A909" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B909" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C909" s="27">
+        <v>12488.1647222222</v>
+      </c>
+      <c r="D909" s="27">
+        <v>65472</v>
+      </c>
+      <c r="E909" s="27">
+        <v>13407.638999999999</v>
+      </c>
+      <c r="F909" s="27">
+        <v>-919.47427777777705</v>
+      </c>
+      <c r="G909" s="27">
+        <v>3305.6284999999998</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A910" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B910" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C910" s="27">
+        <v>1547.75</v>
+      </c>
+      <c r="D910" s="27">
+        <v>2976</v>
+      </c>
+      <c r="E910" s="27">
+        <v>1225.9380000000001</v>
+      </c>
+      <c r="F910" s="27">
+        <v>321.81200000000001</v>
+      </c>
+      <c r="G910" s="27">
+        <v>439.57400000000001</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A911" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B911" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C52" s="24">
-[...19 lines deleted...]
-      <c r="B53" s="24" t="s">
+      <c r="C911" s="27">
+        <v>1221.25</v>
+      </c>
+      <c r="D911" s="27">
+        <v>2688</v>
+      </c>
+      <c r="E911" s="27">
+        <v>891.36400000000003</v>
+      </c>
+      <c r="F911" s="27">
+        <v>329.88600000000002</v>
+      </c>
+      <c r="G911" s="27">
+        <v>446.45600000000002</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A912" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B912" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C53" s="24">
-[...19 lines deleted...]
-      <c r="B54" s="24" t="s">
+      <c r="C912" s="27">
+        <v>1472.75</v>
+      </c>
+      <c r="D912" s="27">
+        <v>2972</v>
+      </c>
+      <c r="E912" s="27">
+        <v>1035.7460000000001</v>
+      </c>
+      <c r="F912" s="27">
+        <v>437.003999999999</v>
+      </c>
+      <c r="G912" s="27">
+        <v>508.39599999999899</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A913" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B913" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C54" s="24">
-[...19 lines deleted...]
-      <c r="B55" s="24" t="s">
+      <c r="C913" s="27">
+        <v>1155</v>
+      </c>
+      <c r="D913" s="27">
+        <v>2880</v>
+      </c>
+      <c r="E913" s="27">
+        <v>819.43299999999999</v>
+      </c>
+      <c r="F913" s="27">
+        <v>335.56700000000001</v>
+      </c>
+      <c r="G913" s="27">
+        <v>502.42700000000002</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A914" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B914" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C55" s="24">
-[...19 lines deleted...]
-      <c r="B56" s="24" t="s">
+      <c r="C914" s="27">
+        <v>909.75</v>
+      </c>
+      <c r="D914" s="27">
+        <v>2976</v>
+      </c>
+      <c r="E914" s="27">
+        <v>458.108</v>
+      </c>
+      <c r="F914" s="27">
+        <v>451.642</v>
+      </c>
+      <c r="G914" s="27">
+        <v>518.61</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A915" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B915" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C915" s="27">
+        <v>999.75</v>
+      </c>
+      <c r="D915" s="27">
+        <v>2880</v>
+      </c>
+      <c r="E915" s="27">
+        <v>572.846</v>
+      </c>
+      <c r="F915" s="27">
+        <v>426.904</v>
+      </c>
+      <c r="G915" s="27">
+        <v>479.798</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A916" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B916" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C916" s="27">
+        <v>952.75</v>
+      </c>
+      <c r="D916" s="27">
+        <v>2976</v>
+      </c>
+      <c r="E916" s="27">
+        <v>408.00900000000001</v>
+      </c>
+      <c r="F916" s="27">
+        <v>544.74099999999999</v>
+      </c>
+      <c r="G916" s="27">
+        <v>579.25299999999902</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A917" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B917" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C917" s="27">
+        <v>20730.711388888802</v>
+      </c>
+      <c r="D917" s="27">
+        <v>49362.75</v>
+      </c>
+      <c r="E917" s="27">
+        <v>22345.907999999999</v>
+      </c>
+      <c r="F917" s="27">
+        <v>-1615.1966111111101</v>
+      </c>
+      <c r="G917" s="27">
+        <v>4728.62472222222</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A918" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B918" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C56" s="24">
-[...19 lines deleted...]
-      <c r="B57" s="24" t="s">
+      <c r="C918" s="27">
+        <v>18336.255555555501</v>
+      </c>
+      <c r="D918" s="27">
+        <v>44544.75</v>
+      </c>
+      <c r="E918" s="27">
+        <v>18970.600999999999</v>
+      </c>
+      <c r="F918" s="27">
+        <v>-634.34544444444396</v>
+      </c>
+      <c r="G918" s="27">
+        <v>3803.98833333333</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A919" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B919" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C57" s="24">
-[...19 lines deleted...]
-      <c r="B58" s="24" t="s">
+      <c r="C919" s="27">
+        <v>19801.793333333299</v>
+      </c>
+      <c r="D919" s="27">
+        <v>47633.25</v>
+      </c>
+      <c r="E919" s="27">
+        <v>22271.717000000001</v>
+      </c>
+      <c r="F919" s="27">
+        <v>-2469.9236666666602</v>
+      </c>
+      <c r="G919" s="27">
+        <v>5285.2807777777698</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A920" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B920" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C58" s="24">
-[...19 lines deleted...]
-      <c r="B59" s="24" t="s">
+      <c r="C920" s="27">
+        <v>8465.7236111111106</v>
+      </c>
+      <c r="D920" s="27">
+        <v>45278.5</v>
+      </c>
+      <c r="E920" s="27">
+        <v>9851.7999999999993</v>
+      </c>
+      <c r="F920" s="27">
+        <v>-1386.07638888888</v>
+      </c>
+      <c r="G920" s="27">
+        <v>3572.50305555555</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A921" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B921" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C59" s="24">
-[...19 lines deleted...]
-      <c r="B60" s="24" t="s">
+      <c r="C921" s="27">
+        <v>11592.2127777777</v>
+      </c>
+      <c r="D921" s="27">
+        <v>48484.25</v>
+      </c>
+      <c r="E921" s="27">
+        <v>12341.722</v>
+      </c>
+      <c r="F921" s="27">
+        <v>-749.50922222222198</v>
+      </c>
+      <c r="G921" s="27">
+        <v>3344.4898888888802</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A922" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B922" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C922" s="27">
+        <v>9805.1455555555494</v>
+      </c>
+      <c r="D922" s="27">
+        <v>46467.966666666602</v>
+      </c>
+      <c r="E922" s="27">
+        <v>9390.4830000000002</v>
+      </c>
+      <c r="F922" s="27">
+        <v>414.662555555555</v>
+      </c>
+      <c r="G922" s="27">
+        <v>3026.16155555555</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A923" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B923" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C923" s="27">
+        <v>10947.878333333299</v>
+      </c>
+      <c r="D923" s="27">
+        <v>49403.75</v>
+      </c>
+      <c r="E923" s="27">
+        <v>9671.5249999999996</v>
+      </c>
+      <c r="F923" s="27">
+        <v>1276.3533333333301</v>
+      </c>
+      <c r="G923" s="27">
+        <v>3345.085</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A924" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B924" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C60" s="24">
-[...19 lines deleted...]
-      <c r="B61" s="24" t="s">
+      <c r="C924" s="27">
+        <v>65837</v>
+      </c>
+      <c r="D924" s="27">
+        <v>112955.558333333</v>
+      </c>
+      <c r="E924" s="27">
+        <v>66878.22</v>
+      </c>
+      <c r="F924" s="27">
+        <v>-1041.22</v>
+      </c>
+      <c r="G924" s="27">
+        <v>8754.24</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A925" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B925" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C61" s="24">
-[...19 lines deleted...]
-      <c r="B62" s="24" t="s">
+      <c r="C925" s="27">
+        <v>58389.333333333299</v>
+      </c>
+      <c r="D925" s="27">
+        <v>101036.241666666</v>
+      </c>
+      <c r="E925" s="27">
+        <v>58171.531999999999</v>
+      </c>
+      <c r="F925" s="27">
+        <v>217.80133333333299</v>
+      </c>
+      <c r="G925" s="27">
+        <v>8462.4813333333295</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A926" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B926" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C62" s="24">
-[...19 lines deleted...]
-      <c r="B63" s="24" t="s">
+      <c r="C926" s="27">
+        <v>46635.666666666599</v>
+      </c>
+      <c r="D926" s="27">
+        <v>111424.825</v>
+      </c>
+      <c r="E926" s="27">
+        <v>47134.239999999998</v>
+      </c>
+      <c r="F926" s="27">
+        <v>-498.57333333333298</v>
+      </c>
+      <c r="G926" s="27">
+        <v>6747.8519999999999</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A927" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B927" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C63" s="24">
-[...19 lines deleted...]
-      <c r="B64" s="24" t="s">
+      <c r="C927" s="27">
+        <v>46449.037496249999</v>
+      </c>
+      <c r="D927" s="27">
+        <v>108606.608333333</v>
+      </c>
+      <c r="E927" s="27">
+        <v>45799.805999999997</v>
+      </c>
+      <c r="F927" s="27">
+        <v>649.23149624999905</v>
+      </c>
+      <c r="G927" s="27">
+        <v>7560.8705037500004</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A928" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B928" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C64" s="24">
-[...19 lines deleted...]
-      <c r="B65" s="24" t="s">
+      <c r="C928" s="27">
+        <v>31617.583333333299</v>
+      </c>
+      <c r="D928" s="27">
+        <v>111688.883333333</v>
+      </c>
+      <c r="E928" s="27">
+        <v>30507.607</v>
+      </c>
+      <c r="F928" s="27">
+        <v>1109.9763333333301</v>
+      </c>
+      <c r="G928" s="27">
+        <v>8036.2983333333304</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A929" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B929" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C929" s="27">
+        <v>42350.5</v>
+      </c>
+      <c r="D929" s="27">
+        <v>105677.85</v>
+      </c>
+      <c r="E929" s="27">
+        <v>41117.953999999998</v>
+      </c>
+      <c r="F929" s="27">
+        <v>1232.546</v>
+      </c>
+      <c r="G929" s="27">
+        <v>9472.1460000000006</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A930" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B930" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C930" s="27">
+        <v>31723.224999999999</v>
+      </c>
+      <c r="D930" s="27">
+        <v>103333.233333333</v>
+      </c>
+      <c r="E930" s="27">
+        <v>33253.514999999999</v>
+      </c>
+      <c r="F930" s="27">
+        <v>-1530.29</v>
+      </c>
+      <c r="G930" s="27">
+        <v>8215.7639999999992</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A931" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B931" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C65" s="24">
-[...19 lines deleted...]
-      <c r="B66" s="24" t="s">
+      <c r="C931" s="27">
+        <v>62262.5</v>
+      </c>
+      <c r="D931" s="27">
+        <v>110749</v>
+      </c>
+      <c r="E931" s="27">
+        <v>65403.964</v>
+      </c>
+      <c r="F931" s="27">
+        <v>-3141.4639999999999</v>
+      </c>
+      <c r="G931" s="27">
+        <v>9460.1059999999998</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A932" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B932" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C66" s="24">
-[...19 lines deleted...]
-      <c r="B67" s="24" t="s">
+      <c r="C932" s="27">
+        <v>57986.5</v>
+      </c>
+      <c r="D932" s="27">
+        <v>102925.77499999999</v>
+      </c>
+      <c r="E932" s="27">
+        <v>60069.321000000004</v>
+      </c>
+      <c r="F932" s="27">
+        <v>-2082.8209999999999</v>
+      </c>
+      <c r="G932" s="27">
+        <v>9269.0190000000002</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A933" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B933" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C67" s="24">
-[...19 lines deleted...]
-      <c r="B68" s="24" t="s">
+      <c r="C933" s="27">
+        <v>45572.841666666602</v>
+      </c>
+      <c r="D933" s="27">
+        <v>111777.616666666</v>
+      </c>
+      <c r="E933" s="27">
+        <v>47013.122000000003</v>
+      </c>
+      <c r="F933" s="27">
+        <v>-1440.28033333333</v>
+      </c>
+      <c r="G933" s="27">
+        <v>6901.6683333333303</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A934" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B934" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C68" s="24">
-[...19 lines deleted...]
-      <c r="B69" s="24" t="s">
+      <c r="C934" s="27">
+        <v>45190</v>
+      </c>
+      <c r="D934" s="27">
+        <v>107392.46666666601</v>
+      </c>
+      <c r="E934" s="27">
+        <v>44909.769</v>
+      </c>
+      <c r="F934" s="27">
+        <v>280.23099999999999</v>
+      </c>
+      <c r="G934" s="27">
+        <v>7450.1949999999997</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A935" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B935" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C69" s="24">
-[...19 lines deleted...]
-      <c r="B70" s="24" t="s">
+      <c r="C935" s="27">
+        <v>30280.616666666599</v>
+      </c>
+      <c r="D935" s="27">
+        <v>109132.01666666599</v>
+      </c>
+      <c r="E935" s="27">
+        <v>29429.753000000001</v>
+      </c>
+      <c r="F935" s="27">
+        <v>850.86366666666595</v>
+      </c>
+      <c r="G935" s="27">
+        <v>7742.9210000000003</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A936" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B936" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C936" s="27">
+        <v>39502.699999999997</v>
+      </c>
+      <c r="D936" s="27">
+        <v>103548.483333333</v>
+      </c>
+      <c r="E936" s="27">
+        <v>39475.771999999997</v>
+      </c>
+      <c r="F936" s="27">
+        <v>26.928000000000001</v>
+      </c>
+      <c r="G936" s="27">
+        <v>9602.7099999999991</v>
+      </c>
+    </row>
+    <row r="937" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A937" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B937" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C937" s="27">
+        <v>32711.058333333302</v>
+      </c>
+      <c r="D937" s="27">
+        <v>105800.26666666599</v>
+      </c>
+      <c r="E937" s="27">
+        <v>34782.508000000002</v>
+      </c>
+      <c r="F937" s="27">
+        <v>-2071.4496666666601</v>
+      </c>
+      <c r="G937" s="27">
+        <v>8726.1156666666593</v>
+      </c>
+    </row>
+    <row r="938" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A938" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B938" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C70" s="24">
-[...19 lines deleted...]
-      <c r="B71" s="24" t="s">
+      <c r="C938" s="27">
+        <v>64516.5</v>
+      </c>
+      <c r="D938" s="27">
+        <v>113173.58333333299</v>
+      </c>
+      <c r="E938" s="27">
+        <v>67130.161999999997</v>
+      </c>
+      <c r="F938" s="27">
+        <v>-2613.6619999999998</v>
+      </c>
+      <c r="G938" s="27">
+        <v>9807.9159999999993</v>
+      </c>
+    </row>
+    <row r="939" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A939" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B939" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C71" s="24">
-[...19 lines deleted...]
-      <c r="B72" s="24" t="s">
+      <c r="C939" s="27">
+        <v>59884.0666666666</v>
+      </c>
+      <c r="D939" s="27">
+        <v>104245.33333333299</v>
+      </c>
+      <c r="E939" s="27">
+        <v>60950.228000000003</v>
+      </c>
+      <c r="F939" s="27">
+        <v>-1066.16133333333</v>
+      </c>
+      <c r="G939" s="27">
+        <v>9685.7973333333302</v>
+      </c>
+    </row>
+    <row r="940" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A940" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B940" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C72" s="24">
-[...19 lines deleted...]
-      <c r="B73" s="24" t="s">
+      <c r="C940" s="27">
+        <v>46903.266666666597</v>
+      </c>
+      <c r="D940" s="27">
+        <v>115224.3</v>
+      </c>
+      <c r="E940" s="27">
+        <v>47912.58</v>
+      </c>
+      <c r="F940" s="27">
+        <v>-1009.31333333333</v>
+      </c>
+      <c r="G940" s="27">
+        <v>7330.42133333333</v>
+      </c>
+    </row>
+    <row r="941" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A941" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B941" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C73" s="24">
-[...19 lines deleted...]
-      <c r="B74" s="24" t="s">
+      <c r="C941" s="27">
+        <v>47668.4416666666</v>
+      </c>
+      <c r="D941" s="27">
+        <v>110559.2</v>
+      </c>
+      <c r="E941" s="27">
+        <v>48153.824999999997</v>
+      </c>
+      <c r="F941" s="27">
+        <v>-485.38333333333298</v>
+      </c>
+      <c r="G941" s="27">
+        <v>7516.8733333333303</v>
+      </c>
+    </row>
+    <row r="942" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A942" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B942" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C74" s="24">
-[...19 lines deleted...]
-      <c r="B75" s="24" t="s">
+      <c r="C942" s="27">
+        <v>31355.141666666601</v>
+      </c>
+      <c r="D942" s="27">
+        <v>113658.14166666599</v>
+      </c>
+      <c r="E942" s="27">
+        <v>30552.232</v>
+      </c>
+      <c r="F942" s="27">
+        <v>802.909666666666</v>
+      </c>
+      <c r="G942" s="27">
+        <v>7828.6670000000004</v>
+      </c>
+    </row>
+    <row r="943" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A943" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B943" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C943" s="27">
+        <v>41516.708333333299</v>
+      </c>
+      <c r="D943" s="27">
+        <v>109870.991666666</v>
+      </c>
+      <c r="E943" s="27">
+        <v>40378.254999999997</v>
+      </c>
+      <c r="F943" s="27">
+        <v>1138.45333333333</v>
+      </c>
+      <c r="G943" s="27">
+        <v>9642.3393333333297</v>
+      </c>
+    </row>
+    <row r="944" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A944" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B944" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C944" s="27">
+        <v>36723.050000000003</v>
+      </c>
+      <c r="D944" s="27">
+        <v>113799.14166666599</v>
+      </c>
+      <c r="E944" s="27">
+        <v>36134.440999999999</v>
+      </c>
+      <c r="F944" s="27">
+        <v>588.60900000000004</v>
+      </c>
+      <c r="G944" s="27">
+        <v>8517.0329999999994</v>
+      </c>
+    </row>
+    <row r="945" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A945" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B945" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C75" s="24">
-[...2 lines deleted...]
-      <c r="D75" s="24">
+      <c r="C945" s="27">
+        <v>68602.95</v>
+      </c>
+      <c r="D945" s="27">
+        <v>115801.97500000001</v>
+      </c>
+      <c r="E945" s="27">
+        <v>69463.182000000001</v>
+      </c>
+      <c r="F945" s="27">
+        <v>-860.23199999999997</v>
+      </c>
+      <c r="G945" s="27">
+        <v>9230.6740000000009</v>
+      </c>
+    </row>
+    <row r="946" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A946" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B946" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C946" s="27">
+        <v>61560.4</v>
+      </c>
+      <c r="D946" s="27">
+        <v>105045.95833333299</v>
+      </c>
+      <c r="E946" s="27">
+        <v>62113.72</v>
+      </c>
+      <c r="F946" s="27">
+        <v>-553.32000000000005</v>
+      </c>
+      <c r="G946" s="27">
+        <v>9391.7440000000006</v>
+      </c>
+    </row>
+    <row r="947" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A947" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B947" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C947" s="27">
+        <v>47250.85</v>
+      </c>
+      <c r="D947" s="27">
+        <v>114374.33333333299</v>
+      </c>
+      <c r="E947" s="27">
+        <v>47762.822</v>
+      </c>
+      <c r="F947" s="27">
+        <v>-511.97199999999998</v>
+      </c>
+      <c r="G947" s="27">
+        <v>7299.2146666666604</v>
+      </c>
+    </row>
+    <row r="948" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A948" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B948" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C948" s="27">
+        <v>49750</v>
+      </c>
+      <c r="D948" s="27">
+        <v>112086.72500000001</v>
+      </c>
+      <c r="E948" s="27">
+        <v>49839.94</v>
+      </c>
+      <c r="F948" s="27">
+        <v>-89.939999999999799</v>
+      </c>
+      <c r="G948" s="27">
+        <v>7651.2820000000002</v>
+      </c>
+    </row>
+    <row r="949" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A949" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B949" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C949" s="27">
+        <v>31172.166666666599</v>
+      </c>
+      <c r="D949" s="27">
+        <v>112054.14166666599</v>
+      </c>
+      <c r="E949" s="27">
+        <v>30370.791000000001</v>
+      </c>
+      <c r="F949" s="27">
+        <v>801.37566666666601</v>
+      </c>
+      <c r="G949" s="27">
+        <v>7862.1676666666599</v>
+      </c>
+    </row>
+    <row r="950" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A950" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B950" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C950" s="27">
+        <v>39315.324999999997</v>
+      </c>
+      <c r="D950" s="27">
+        <v>104878.991666666</v>
+      </c>
+      <c r="E950" s="27">
+        <v>37760.724000000002</v>
+      </c>
+      <c r="F950" s="27">
+        <v>1554.6010000000001</v>
+      </c>
+      <c r="G950" s="27">
+        <v>8636.5990000000002</v>
+      </c>
+    </row>
+    <row r="951" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A951" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B951" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C951" s="27">
+        <v>34973.775000000001</v>
+      </c>
+      <c r="D951" s="27">
+        <v>111876.375</v>
+      </c>
+      <c r="E951" s="27">
+        <v>35560.169000000002</v>
+      </c>
+      <c r="F951" s="27">
+        <v>-586.39399999999898</v>
+      </c>
+      <c r="G951" s="27">
+        <v>8659.7000000000007</v>
+      </c>
+    </row>
+    <row r="952" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A952" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B952" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C952" s="27">
+        <v>18168.056666666602</v>
+      </c>
+      <c r="D952" s="27">
+        <v>51336</v>
+      </c>
+      <c r="E952" s="27">
+        <v>17582.562000000002</v>
+      </c>
+      <c r="F952" s="27">
+        <v>585.49466666666603</v>
+      </c>
+      <c r="G952" s="27">
+        <v>4122.6660000000002</v>
+      </c>
+    </row>
+    <row r="953" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A953" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B953" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C953" s="27">
+        <v>13665.643333333301</v>
+      </c>
+      <c r="D953" s="27">
+        <v>46368</v>
+      </c>
+      <c r="E953" s="27">
+        <v>12768.739</v>
+      </c>
+      <c r="F953" s="27">
+        <v>896.90433333333306</v>
+      </c>
+      <c r="G953" s="27">
+        <v>4352.6541111111101</v>
+      </c>
+    </row>
+    <row r="954" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A954" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B954" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C954" s="27">
+        <v>14544.274729807999</v>
+      </c>
+      <c r="D954" s="27">
+        <v>50991</v>
+      </c>
+      <c r="E954" s="27">
+        <v>14504.397999999999</v>
+      </c>
+      <c r="F954" s="27">
+        <v>39.876729808043599</v>
+      </c>
+      <c r="G954" s="27">
+        <v>4611.4547298080397</v>
+      </c>
+    </row>
+    <row r="955" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A955" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B955" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C955" s="27">
+        <v>12609.753888888799</v>
+      </c>
+      <c r="D955" s="27">
+        <v>49680</v>
+      </c>
+      <c r="E955" s="27">
+        <v>10467.24</v>
+      </c>
+      <c r="F955" s="27">
+        <v>2142.51388888888</v>
+      </c>
+      <c r="G955" s="27">
+        <v>4764.9673333333303</v>
+      </c>
+    </row>
+    <row r="956" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A956" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B956" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C956" s="27">
+        <v>12196.867777777699</v>
+      </c>
+      <c r="D956" s="27">
+        <v>51336</v>
+      </c>
+      <c r="E956" s="27">
+        <v>12009.99</v>
+      </c>
+      <c r="F956" s="27">
+        <v>186.877777777777</v>
+      </c>
+      <c r="G956" s="27">
+        <v>4162.6031111111097</v>
+      </c>
+    </row>
+    <row r="957" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A957" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B957" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C957" s="27">
+        <v>9209.9977777777804</v>
+      </c>
+      <c r="D957" s="27">
+        <v>49680</v>
+      </c>
+      <c r="E957" s="27">
+        <v>8038.6890000000003</v>
+      </c>
+      <c r="F957" s="27">
+        <v>1171.30877777777</v>
+      </c>
+      <c r="G957" s="27">
+        <v>3903.4638888888799</v>
+      </c>
+    </row>
+    <row r="958" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A958" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B958" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C958" s="27">
+        <v>11918.420833333301</v>
+      </c>
+      <c r="D958" s="27">
+        <v>51336</v>
+      </c>
+      <c r="E958" s="27">
+        <v>11456.255999999999</v>
+      </c>
+      <c r="F958" s="27">
+        <v>462.16483333333298</v>
+      </c>
+      <c r="G958" s="27">
+        <v>4722.1399444444396</v>
+      </c>
+    </row>
+    <row r="959" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A959" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B959" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C959" s="27">
+        <v>58616.5</v>
+      </c>
+      <c r="D959" s="27">
+        <v>93454</v>
+      </c>
+      <c r="E959" s="27">
+        <v>58073.495999999999</v>
+      </c>
+      <c r="F959" s="27">
+        <v>543.00400000000002</v>
+      </c>
+      <c r="G959" s="27">
+        <v>6187.9139999999998</v>
+      </c>
+    </row>
+    <row r="960" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A960" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B960" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C960" s="27">
+        <v>49444.75</v>
+      </c>
+      <c r="D960" s="27">
+        <v>85352.25</v>
+      </c>
+      <c r="E960" s="27">
+        <v>47916.72</v>
+      </c>
+      <c r="F960" s="27">
+        <v>1528.03</v>
+      </c>
+      <c r="G960" s="27">
+        <v>6862.058</v>
+      </c>
+    </row>
+    <row r="961" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A961" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B961" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C961" s="27">
+        <v>41660.5</v>
+      </c>
+      <c r="D961" s="27">
+        <v>93246.75</v>
+      </c>
+      <c r="E961" s="27">
+        <v>41163.523999999998</v>
+      </c>
+      <c r="F961" s="27">
+        <v>496.97599999999898</v>
+      </c>
+      <c r="G961" s="27">
+        <v>5481.0739999999996</v>
+      </c>
+    </row>
+    <row r="962" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A962" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B962" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C962" s="27">
+        <v>38065.25</v>
+      </c>
+      <c r="D962" s="27">
+        <v>85987.833333333299</v>
+      </c>
+      <c r="E962" s="27">
+        <v>38047.146000000001</v>
+      </c>
+      <c r="F962" s="27">
+        <v>18.1039999999999</v>
+      </c>
+      <c r="G962" s="27">
+        <v>5693.2719999999999</v>
+      </c>
+    </row>
+    <row r="963" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A963" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B963" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C963" s="27">
+        <v>29478</v>
+      </c>
+      <c r="D963" s="27">
+        <v>93766.5</v>
+      </c>
+      <c r="E963" s="27">
+        <v>29593.74</v>
+      </c>
+      <c r="F963" s="27">
+        <v>-115.74</v>
+      </c>
+      <c r="G963" s="27">
+        <v>7523.6779999999999</v>
+      </c>
+    </row>
+    <row r="964" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A964" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B964" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C964" s="27">
+        <v>33097.25</v>
+      </c>
+      <c r="D964" s="27">
+        <v>89965.85</v>
+      </c>
+      <c r="E964" s="27">
+        <v>33879.033000000003</v>
+      </c>
+      <c r="F964" s="27">
+        <v>-781.78299999999899</v>
+      </c>
+      <c r="G964" s="27">
+        <v>7703.9970000000003</v>
+      </c>
+    </row>
+    <row r="965" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A965" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B965" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C965" s="27">
+        <v>26182.5</v>
+      </c>
+      <c r="D965" s="27">
+        <v>90715.25</v>
+      </c>
+      <c r="E965" s="27">
+        <v>25801.264999999999</v>
+      </c>
+      <c r="F965" s="27">
+        <v>381.23500000000001</v>
+      </c>
+      <c r="G965" s="27">
+        <v>5760.8630000000003</v>
+      </c>
+    </row>
+    <row r="966" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A966" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B966" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C966" s="27">
+        <v>62791.25</v>
+      </c>
+      <c r="D966" s="27">
+        <v>100281.75</v>
+      </c>
+      <c r="E966" s="27">
+        <v>61938.533000000003</v>
+      </c>
+      <c r="F966" s="27">
+        <v>852.71699999999998</v>
+      </c>
+      <c r="G966" s="27">
+        <v>7345.549</v>
+      </c>
+    </row>
+    <row r="967" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A967" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B967" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C967" s="27">
+        <v>52274.25</v>
+      </c>
+      <c r="D967" s="27">
+        <v>89963.5</v>
+      </c>
+      <c r="E967" s="27">
+        <v>49605.605000000003</v>
+      </c>
+      <c r="F967" s="27">
+        <v>2668.645</v>
+      </c>
+      <c r="G967" s="27">
+        <v>7511.2629999999999</v>
+      </c>
+    </row>
+    <row r="968" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A968" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B968" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C968" s="27">
+        <v>45391.5</v>
+      </c>
+      <c r="D968" s="27">
+        <v>101184.5</v>
+      </c>
+      <c r="E968" s="27">
+        <v>46191.798000000003</v>
+      </c>
+      <c r="F968" s="27">
+        <v>-800.298</v>
+      </c>
+      <c r="G968" s="27">
+        <v>6830.9179999999997</v>
+      </c>
+    </row>
+    <row r="969" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A969" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B969" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C969" s="27">
+        <v>43657.75</v>
+      </c>
+      <c r="D969" s="27">
+        <v>97940.75</v>
+      </c>
+      <c r="E969" s="27">
+        <v>44341.127</v>
+      </c>
+      <c r="F969" s="27">
+        <v>-683.37699999999995</v>
+      </c>
+      <c r="G969" s="27">
+        <v>6884.1530000000002</v>
+      </c>
+    </row>
+    <row r="970" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A970" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B970" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C970" s="27">
+        <v>31617.75</v>
+      </c>
+      <c r="D970" s="27">
+        <v>100523</v>
+      </c>
+      <c r="E970" s="27">
+        <v>31642.341</v>
+      </c>
+      <c r="F970" s="27">
+        <v>-24.591000000000001</v>
+      </c>
+      <c r="G970" s="27">
+        <v>8375.0830000000005</v>
+      </c>
+    </row>
+    <row r="971" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A971" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B971" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C971" s="27">
+        <v>35744</v>
+      </c>
+      <c r="D971" s="27">
+        <v>97289.916666666599</v>
+      </c>
+      <c r="E971" s="27">
+        <v>36064.267</v>
+      </c>
+      <c r="F971" s="27">
+        <v>-320.267</v>
+      </c>
+      <c r="G971" s="27">
+        <v>8896.9629999999997</v>
+      </c>
+    </row>
+    <row r="972" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A972" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B972" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C972" s="27">
+        <v>27501</v>
+      </c>
+      <c r="D972" s="27">
+        <v>93373.5</v>
+      </c>
+      <c r="E972" s="27">
+        <v>28951.489000000001</v>
+      </c>
+      <c r="F972" s="27">
+        <v>-1450.489</v>
+      </c>
+      <c r="G972" s="27">
+        <v>6224.5690000000004</v>
+      </c>
+    </row>
+    <row r="973" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A973" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B973" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C973" s="27">
+        <v>12832.691388888799</v>
+      </c>
+      <c r="D973" s="27">
+        <v>37944</v>
+      </c>
+      <c r="E973" s="27">
+        <v>12927.857</v>
+      </c>
+      <c r="F973" s="27">
+        <v>-95.165611111111104</v>
+      </c>
+      <c r="G973" s="27">
+        <v>3270.9428333333299</v>
+      </c>
+    </row>
+    <row r="974" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A974" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B974" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C974" s="27">
+        <v>11650.2038888888</v>
+      </c>
+      <c r="D974" s="27">
+        <v>34272</v>
+      </c>
+      <c r="E974" s="27">
+        <v>11949.143</v>
+      </c>
+      <c r="F974" s="27">
+        <v>-298.939111111111</v>
+      </c>
+      <c r="G974" s="27">
+        <v>2894.8609999999999</v>
+      </c>
+    </row>
+    <row r="975" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A975" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B975" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C975" s="27">
+        <v>15199.233333333301</v>
+      </c>
+      <c r="D975" s="27">
+        <v>37893</v>
+      </c>
+      <c r="E975" s="27">
+        <v>15910.146000000001</v>
+      </c>
+      <c r="F975" s="27">
+        <v>-710.91266666666604</v>
+      </c>
+      <c r="G975" s="27">
+        <v>3397.3713333333299</v>
+      </c>
+    </row>
+    <row r="976" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A976" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B976" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C976" s="27">
+        <v>9698.3922220138793</v>
+      </c>
+      <c r="D976" s="27">
+        <v>36720</v>
+      </c>
+      <c r="E976" s="27">
+        <v>9870.9419999999991</v>
+      </c>
+      <c r="F976" s="27">
+        <v>-172.549777986111</v>
+      </c>
+      <c r="G976" s="27">
+        <v>2613.5674446527701</v>
+      </c>
+    </row>
+    <row r="977" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A977" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B977" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C977" s="27">
+        <v>6869.9805555555504</v>
+      </c>
+      <c r="D977" s="27">
+        <v>37944</v>
+      </c>
+      <c r="E977" s="27">
+        <v>7699.7169999999996</v>
+      </c>
+      <c r="F977" s="27">
+        <v>-829.73644444444403</v>
+      </c>
+      <c r="G977" s="27">
+        <v>2479.7035555555499</v>
+      </c>
+    </row>
+    <row r="978" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A978" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B978" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C978" s="27">
+        <v>7315.38055555555</v>
+      </c>
+      <c r="D978" s="27">
+        <v>36357.75</v>
+      </c>
+      <c r="E978" s="27">
+        <v>7972.5510000000004</v>
+      </c>
+      <c r="F978" s="27">
+        <v>-657.170444444444</v>
+      </c>
+      <c r="G978" s="27">
+        <v>2442.33144444444</v>
+      </c>
+    </row>
+    <row r="979" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A979" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B979" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C979" s="27">
+        <v>5424.76722222222</v>
+      </c>
+      <c r="D979" s="27">
+        <v>37409.25</v>
+      </c>
+      <c r="E979" s="27">
+        <v>5777.9549999999999</v>
+      </c>
+      <c r="F979" s="27">
+        <v>-353.187777777777</v>
+      </c>
+      <c r="G979" s="27">
+        <v>1821.0282222222199</v>
+      </c>
+    </row>
+    <row r="980" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A980" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B980" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C980" s="27">
+        <v>14773.25</v>
+      </c>
+      <c r="D980" s="27">
+        <v>48360</v>
+      </c>
+      <c r="E980" s="27">
+        <v>12260.737999999999</v>
+      </c>
+      <c r="F980" s="27">
+        <v>2512.5120000000002</v>
+      </c>
+      <c r="G980" s="27">
+        <v>5253.84</v>
+      </c>
+    </row>
+    <row r="981" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A981" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B981" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C981" s="27">
+        <v>15255.75</v>
+      </c>
+      <c r="D981" s="27">
+        <v>43680</v>
+      </c>
+      <c r="E981" s="27">
+        <v>15074.191999999999</v>
+      </c>
+      <c r="F981" s="27">
+        <v>181.55799999999999</v>
+      </c>
+      <c r="G981" s="27">
+        <v>4160.4579999999996</v>
+      </c>
+    </row>
+    <row r="982" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A982" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B982" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C982" s="27">
+        <v>19451.25</v>
+      </c>
+      <c r="D982" s="27">
+        <v>48295</v>
+      </c>
+      <c r="E982" s="27">
+        <v>18552.010999999999</v>
+      </c>
+      <c r="F982" s="27">
+        <v>899.23900000000003</v>
+      </c>
+      <c r="G982" s="27">
+        <v>4066.2269999999999</v>
+      </c>
+    </row>
+    <row r="983" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A983" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B983" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C983" s="27">
+        <v>9149.5</v>
+      </c>
+      <c r="D983" s="27">
+        <v>46800</v>
+      </c>
+      <c r="E983" s="27">
+        <v>10402.407999999999</v>
+      </c>
+      <c r="F983" s="27">
+        <v>-1252.9079999999999</v>
+      </c>
+      <c r="G983" s="27">
+        <v>3413.9479999999999</v>
+      </c>
+    </row>
+    <row r="984" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A984" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B984" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C984" s="27">
+        <v>8867.75</v>
+      </c>
+      <c r="D984" s="27">
+        <v>45055.833333333299</v>
+      </c>
+      <c r="E984" s="27">
+        <v>8239.7559999999994</v>
+      </c>
+      <c r="F984" s="27">
+        <v>627.99400000000003</v>
+      </c>
+      <c r="G984" s="27">
+        <v>3012.154</v>
+      </c>
+    </row>
+    <row r="985" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A985" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B985" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C985" s="27">
+        <v>8347.875</v>
+      </c>
+      <c r="D985" s="27">
+        <v>46800</v>
+      </c>
+      <c r="E985" s="27">
+        <v>8704.5460000000003</v>
+      </c>
+      <c r="F985" s="27">
+        <v>-356.67099999999999</v>
+      </c>
+      <c r="G985" s="27">
+        <v>2995.0909999999999</v>
+      </c>
+    </row>
+    <row r="986" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A986" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B986" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C986" s="27">
+        <v>8308.75</v>
+      </c>
+      <c r="D986" s="27">
+        <v>41762.5</v>
+      </c>
+      <c r="E986" s="27">
+        <v>9143.232</v>
+      </c>
+      <c r="F986" s="27">
+        <v>-834.48199999999997</v>
+      </c>
+      <c r="G986" s="27">
+        <v>2666.9679999999998</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A987" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B987" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C987" s="27">
+        <v>12621.25</v>
+      </c>
+      <c r="D987" s="27">
+        <v>25998.25</v>
+      </c>
+      <c r="E987" s="27">
+        <v>11101.803</v>
+      </c>
+      <c r="F987" s="27">
+        <v>1519.4469999999999</v>
+      </c>
+      <c r="G987" s="27">
+        <v>2773.8270000000002</v>
+      </c>
+    </row>
+    <row r="988" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A988" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B988" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C988" s="27">
+        <v>11787</v>
+      </c>
+      <c r="D988" s="27">
+        <v>23831.5</v>
+      </c>
+      <c r="E988" s="27">
+        <v>10132.066999999999</v>
+      </c>
+      <c r="F988" s="27">
+        <v>1654.933</v>
+      </c>
+      <c r="G988" s="27">
+        <v>2729.3789999999999</v>
+      </c>
+    </row>
+    <row r="989" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A989" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B989" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C989" s="27">
+        <v>10895.5</v>
+      </c>
+      <c r="D989" s="27">
+        <v>25466.25</v>
+      </c>
+      <c r="E989" s="27">
+        <v>9764.4879999999994</v>
+      </c>
+      <c r="F989" s="27">
+        <v>1131.0119999999999</v>
+      </c>
+      <c r="G989" s="27">
+        <v>2674.7440000000001</v>
+      </c>
+    </row>
+    <row r="990" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A990" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B990" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C990" s="27">
+        <v>9457</v>
+      </c>
+      <c r="D990" s="27">
+        <v>26640</v>
+      </c>
+      <c r="E990" s="27">
+        <v>8037.491</v>
+      </c>
+      <c r="F990" s="27">
+        <v>1419.509</v>
+      </c>
+      <c r="G990" s="27">
+        <v>2939.203</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A991" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B991" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C991" s="27">
+        <v>5507</v>
+      </c>
+      <c r="D991" s="27">
+        <v>26537.5</v>
+      </c>
+      <c r="E991" s="27">
+        <v>4459.2030000000004</v>
+      </c>
+      <c r="F991" s="27">
+        <v>1047.797</v>
+      </c>
+      <c r="G991" s="27">
+        <v>2402.3589999999999</v>
+      </c>
+    </row>
+    <row r="992" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A992" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B992" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C992" s="27">
+        <v>7986.5</v>
+      </c>
+      <c r="D992" s="27">
+        <v>25475.5</v>
+      </c>
+      <c r="E992" s="27">
+        <v>6764.5569999999998</v>
+      </c>
+      <c r="F992" s="27">
+        <v>1221.943</v>
+      </c>
+      <c r="G992" s="27">
+        <v>2637.4250000000002</v>
+      </c>
+    </row>
+    <row r="993" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A993" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B993" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C993" s="27">
+        <v>5790.5</v>
+      </c>
+      <c r="D993" s="27">
+        <v>27328.75</v>
+      </c>
+      <c r="E993" s="27">
+        <v>4773.0649999999996</v>
+      </c>
+      <c r="F993" s="27">
+        <v>1017.4349999999999</v>
+      </c>
+      <c r="G993" s="27">
+        <v>2088.145</v>
+      </c>
+    </row>
+    <row r="994" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A994" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B994" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C994" s="27">
+        <v>13845.333333333299</v>
+      </c>
+      <c r="D994" s="27">
+        <v>30273.933333333302</v>
+      </c>
+      <c r="E994" s="27">
+        <v>13261.191999999999</v>
+      </c>
+      <c r="F994" s="27">
+        <v>584.14133333333302</v>
+      </c>
+      <c r="G994" s="27">
+        <v>2513.5086666666598</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A995" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B995" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C995" s="27">
+        <v>7666.2833333333301</v>
+      </c>
+      <c r="D995" s="27">
+        <v>22818.6</v>
+      </c>
+      <c r="E995" s="27">
+        <v>7787.6059999999998</v>
+      </c>
+      <c r="F995" s="27">
+        <v>-121.322666666666</v>
+      </c>
+      <c r="G995" s="27">
+        <v>2014.39266666666</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A996" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B996" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C996" s="27">
+        <v>12658.7</v>
+      </c>
+      <c r="D996" s="27">
+        <v>35600.833333333299</v>
+      </c>
+      <c r="E996" s="27">
+        <v>12358.891</v>
+      </c>
+      <c r="F996" s="27">
+        <v>299.80900000000003</v>
+      </c>
+      <c r="G996" s="27">
+        <v>2910.74233333333</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A997" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B997" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C997" s="27">
+        <v>10917.391666666599</v>
+      </c>
+      <c r="D997" s="27">
+        <v>35549.85</v>
+      </c>
+      <c r="E997" s="27">
+        <v>11391.146000000001</v>
+      </c>
+      <c r="F997" s="27">
+        <v>-473.75433333333302</v>
+      </c>
+      <c r="G997" s="27">
+        <v>2890.91233333333</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A998" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B998" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C998" s="27">
+        <v>6520.0083333333296</v>
+      </c>
+      <c r="D998" s="27">
+        <v>37084.533333333296</v>
+      </c>
+      <c r="E998" s="27">
+        <v>6970.1610000000001</v>
+      </c>
+      <c r="F998" s="27">
+        <v>-450.15266666666599</v>
+      </c>
+      <c r="G998" s="27">
+        <v>2476.2086666666601</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A999" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B999" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C999" s="27">
+        <v>5344.7083333333303</v>
+      </c>
+      <c r="D999" s="27">
+        <v>29535.35</v>
+      </c>
+      <c r="E999" s="27">
+        <v>5826.2259999999997</v>
+      </c>
+      <c r="F999" s="27">
+        <v>-481.517666666666</v>
+      </c>
+      <c r="G999" s="27">
+        <v>1915.7636666666599</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1000" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B1000" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1000" s="27">
+        <v>4364.2</v>
+      </c>
+      <c r="D1000" s="27">
+        <v>37098.75</v>
+      </c>
+      <c r="E1000" s="27">
+        <v>4725.8789999999999</v>
+      </c>
+      <c r="F1000" s="27">
+        <v>-361.67899999999997</v>
+      </c>
+      <c r="G1000" s="27">
+        <v>1842.4103333333301</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1001" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1001" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1001" s="27">
+        <v>71731.434692893497</v>
+      </c>
+      <c r="D1001" s="27">
+        <v>223200</v>
+      </c>
+      <c r="E1001" s="27">
+        <v>70879.692999999999</v>
+      </c>
+      <c r="F1001" s="27">
+        <v>851.74169289351801</v>
+      </c>
+      <c r="G1001" s="27">
+        <v>9672.2304824768507</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1002" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1002" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1002" s="27">
+        <v>78104.355435277699</v>
+      </c>
+      <c r="D1002" s="27">
+        <v>191057.933333333</v>
+      </c>
+      <c r="E1002" s="27">
+        <v>76858.144</v>
+      </c>
+      <c r="F1002" s="27">
+        <v>1246.2114352777701</v>
+      </c>
+      <c r="G1002" s="27">
+        <v>9554.40499675926</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1003" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1003" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1003" s="27">
+        <v>34525.5707724768</v>
+      </c>
+      <c r="D1003" s="27">
+        <v>218644.59166666601</v>
+      </c>
+      <c r="E1003" s="27">
+        <v>34564.023999999998</v>
+      </c>
+      <c r="F1003" s="27">
+        <v>-38.4532275231482</v>
+      </c>
+      <c r="G1003" s="27">
+        <v>6413.8674391435197</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1004" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1004" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1004" s="27">
+        <v>31974.833266793801</v>
+      </c>
+      <c r="D1004" s="27">
+        <v>216000</v>
+      </c>
+      <c r="E1004" s="27">
+        <v>29827.75</v>
+      </c>
+      <c r="F1004" s="27">
+        <v>2147.0832667937898</v>
+      </c>
+      <c r="G1004" s="27">
+        <v>8374.13402917842</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1005" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1005" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1005" s="27">
+        <v>30982.441636296298</v>
+      </c>
+      <c r="D1005" s="27">
+        <v>223200</v>
+      </c>
+      <c r="E1005" s="27">
+        <v>24885.606</v>
+      </c>
+      <c r="F1005" s="27">
+        <v>6096.8356362962904</v>
+      </c>
+      <c r="G1005" s="27">
+        <v>10004.056302962899</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1006" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1006" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1006" s="27">
+        <v>31016.458333333299</v>
+      </c>
+      <c r="D1006" s="27">
+        <v>216000</v>
+      </c>
+      <c r="E1006" s="27">
+        <v>24022.699000000001</v>
+      </c>
+      <c r="F1006" s="27">
+        <v>6993.7593333333298</v>
+      </c>
+      <c r="G1006" s="27">
+        <v>11953.866</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1007" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1007" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1007" s="27">
+        <v>30039.287499999999</v>
+      </c>
+      <c r="D1007" s="27">
+        <v>223200</v>
+      </c>
+      <c r="E1007" s="27">
+        <v>23607.370999999999</v>
+      </c>
+      <c r="F1007" s="27">
+        <v>6431.9165000000003</v>
+      </c>
+      <c r="G1007" s="27">
+        <v>11621.9598333333</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1008" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1008" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1008" s="27">
+        <v>69773.747178819394</v>
+      </c>
+      <c r="D1008" s="27">
+        <v>222888.76666666599</v>
+      </c>
+      <c r="E1008" s="27">
+        <v>69861.737999999998</v>
+      </c>
+      <c r="F1008" s="27">
+        <v>-87.990821180555599</v>
+      </c>
+      <c r="G1008" s="27">
+        <v>9077.9529753472198</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1009" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1009" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1009" s="27">
+        <v>76621.201343148103</v>
+      </c>
+      <c r="D1009" s="27">
+        <v>191400.63333333301</v>
+      </c>
+      <c r="E1009" s="27">
+        <v>76614.335999999996</v>
+      </c>
+      <c r="F1009" s="27">
+        <v>6.8653431481481597</v>
+      </c>
+      <c r="G1009" s="27">
+        <v>9990.3713431481392</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1010" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1010" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1010" s="27">
+        <v>28705.311102847201</v>
+      </c>
+      <c r="D1010" s="27">
+        <v>202735.26666666599</v>
+      </c>
+      <c r="E1010" s="27">
+        <v>29583.413</v>
+      </c>
+      <c r="F1010" s="27">
+        <v>-878.10189715277704</v>
+      </c>
+      <c r="G1010" s="27">
+        <v>5628.5124361805501</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1011" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1011" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1011" s="27">
+        <v>27378.879152916601</v>
+      </c>
+      <c r="D1011" s="27">
+        <v>174541.7</v>
+      </c>
+      <c r="E1011" s="27">
+        <v>24741.594000000001</v>
+      </c>
+      <c r="F1011" s="27">
+        <v>2637.2851529166601</v>
+      </c>
+      <c r="G1011" s="27">
+        <v>5531.22717902777</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1012" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1012" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1012" s="27">
+        <v>34684.061111111099</v>
+      </c>
+      <c r="D1012" s="27">
+        <v>215165.183333333</v>
+      </c>
+      <c r="E1012" s="27">
+        <v>27868.241999999998</v>
+      </c>
+      <c r="F1012" s="27">
+        <v>6815.81911111111</v>
+      </c>
+      <c r="G1012" s="27">
+        <v>10223.7331111111</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1013" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1013" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1013" s="27">
+        <v>28375.458333333299</v>
+      </c>
+      <c r="D1013" s="27">
+        <v>211305.616666666</v>
+      </c>
+      <c r="E1013" s="27">
+        <v>20911.759999999998</v>
+      </c>
+      <c r="F1013" s="27">
+        <v>7463.6983333333301</v>
+      </c>
+      <c r="G1013" s="27">
+        <v>10433.285666666599</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1014" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B1014" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1014" s="27">
+        <v>25681.145830138801</v>
+      </c>
+      <c r="D1014" s="27">
+        <v>200804.92499999999</v>
+      </c>
+      <c r="E1014" s="27">
+        <v>21749.455000000002</v>
+      </c>
+      <c r="F1014" s="27">
+        <v>3931.6908301388798</v>
+      </c>
+      <c r="G1014" s="27">
+        <v>10449.6301634722</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1015" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1015" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1015" s="27">
+        <v>66840.019425462902</v>
+      </c>
+      <c r="D1015" s="27">
+        <v>218628.933333333</v>
+      </c>
+      <c r="E1015" s="27">
+        <v>67231.025999999998</v>
+      </c>
+      <c r="F1015" s="27">
+        <v>-391.00657453703502</v>
+      </c>
+      <c r="G1015" s="27">
+        <v>10400.104092129601</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1016" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1016" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1016" s="27">
+        <v>68884.801386226798</v>
+      </c>
+      <c r="D1016" s="27">
+        <v>191048.21666666601</v>
+      </c>
+      <c r="E1016" s="27">
+        <v>71226.402000000002</v>
+      </c>
+      <c r="F1016" s="27">
+        <v>-2341.6006137731401</v>
+      </c>
+      <c r="G1016" s="27">
+        <v>10455.138386226799</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1017" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1017" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1017" s="27">
+        <v>23078.037485347199</v>
+      </c>
+      <c r="D1017" s="27">
+        <v>169330.56666666601</v>
+      </c>
+      <c r="E1017" s="27">
+        <v>24426.867999999999</v>
+      </c>
+      <c r="F1017" s="27">
+        <v>-1348.83051465277</v>
+      </c>
+      <c r="G1017" s="27">
+        <v>5498.62715840277</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1018" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1018" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1018" s="27">
+        <v>31036.198095991102</v>
+      </c>
+      <c r="D1018" s="27">
+        <v>178143.88333333301</v>
+      </c>
+      <c r="E1018" s="27">
+        <v>30083.623</v>
+      </c>
+      <c r="F1018" s="27">
+        <v>952.57509599116202</v>
+      </c>
+      <c r="G1018" s="27">
+        <v>6873.9184293244898</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1019" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1019" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1019" s="27">
+        <v>30320.412465277699</v>
+      </c>
+      <c r="D1019" s="27">
+        <v>222625.73333333299</v>
+      </c>
+      <c r="E1019" s="27">
+        <v>24688.332999999999</v>
+      </c>
+      <c r="F1019" s="27">
+        <v>5632.0794652777704</v>
+      </c>
+      <c r="G1019" s="27">
+        <v>10025.018465277701</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1020" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1020" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1020" s="27">
+        <v>31599.774994305499</v>
+      </c>
+      <c r="D1020" s="27">
+        <v>214658.25</v>
+      </c>
+      <c r="E1020" s="27">
+        <v>25283.645</v>
+      </c>
+      <c r="F1020" s="27">
+        <v>6316.1299943055501</v>
+      </c>
+      <c r="G1020" s="27">
+        <v>11258.324660972199</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1021" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1021" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1021" s="27">
+        <v>25732.291666666599</v>
+      </c>
+      <c r="D1021" s="27">
+        <v>191864.00833333301</v>
+      </c>
+      <c r="E1021" s="27">
+        <v>19970.842000000001</v>
+      </c>
+      <c r="F1021" s="27">
+        <v>5761.4496666666601</v>
+      </c>
+      <c r="G1021" s="27">
+        <v>10748.337666666601</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1022" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1022" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1022" s="27">
+        <v>56674.872217579301</v>
+      </c>
+      <c r="D1022" s="27">
+        <v>145608.54999999999</v>
+      </c>
+      <c r="E1022" s="27">
+        <v>57808.298999999999</v>
+      </c>
+      <c r="F1022" s="27">
+        <v>-1133.4267824206299</v>
+      </c>
+      <c r="G1022" s="27">
+        <v>7793.4167179761898</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1023" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1023" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1023" s="27">
+        <v>30595.0224055654</v>
+      </c>
+      <c r="D1023" s="27">
+        <v>112377.416666666</v>
+      </c>
+      <c r="E1023" s="27">
+        <v>33153.069000000003</v>
+      </c>
+      <c r="F1023" s="27">
+        <v>-2558.0465944345201</v>
+      </c>
+      <c r="G1023" s="27">
+        <v>5897.1249677413998</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1024" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1024" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1024" s="27">
+        <v>32709.713586329301</v>
+      </c>
+      <c r="D1024" s="27">
+        <v>134226.4</v>
+      </c>
+      <c r="E1024" s="27">
+        <v>34166.966999999997</v>
+      </c>
+      <c r="F1024" s="27">
+        <v>-1457.2534136706299</v>
+      </c>
+      <c r="G1024" s="27">
+        <v>6577.3845089087299</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1025" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1025" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1025" s="27">
+        <v>15028.000590904699</v>
+      </c>
+      <c r="D1025" s="27">
+        <v>123993.866666666</v>
+      </c>
+      <c r="E1025" s="27">
+        <v>16420.982</v>
+      </c>
+      <c r="F1025" s="27">
+        <v>-1392.98140909523</v>
+      </c>
+      <c r="G1025" s="27">
+        <v>4677.30924336508</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1026" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1026" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1026" s="27">
+        <v>25239.7538048571</v>
+      </c>
+      <c r="D1026" s="27">
+        <v>123919.90833333301</v>
+      </c>
+      <c r="E1026" s="27">
+        <v>27048.42</v>
+      </c>
+      <c r="F1026" s="27">
+        <v>-1808.66619514285</v>
+      </c>
+      <c r="G1026" s="27">
+        <v>7824.53615946031</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1027" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1027" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1027" s="27">
+        <v>19940.241666666599</v>
+      </c>
+      <c r="D1027" s="27">
+        <v>141541.28333333301</v>
+      </c>
+      <c r="E1027" s="27">
+        <v>20723.867999999999</v>
+      </c>
+      <c r="F1027" s="27">
+        <v>-783.62633333333304</v>
+      </c>
+      <c r="G1027" s="27">
+        <v>7280.2116666666598</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1028" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1028" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1028" s="27">
+        <v>23729.391071428501</v>
+      </c>
+      <c r="D1028" s="27">
+        <v>154667.15</v>
+      </c>
+      <c r="E1028" s="27">
+        <v>23984.048999999999</v>
+      </c>
+      <c r="F1028" s="27">
+        <v>-254.65792857142799</v>
+      </c>
+      <c r="G1028" s="27">
+        <v>8103.1955634920596</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1029" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1029" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1029" s="27">
+        <v>53846.291641805503</v>
+      </c>
+      <c r="D1029" s="27">
+        <v>147863.95000000001</v>
+      </c>
+      <c r="E1029" s="27">
+        <v>60369.506999999998</v>
+      </c>
+      <c r="F1029" s="27">
+        <v>-6523.2153581944403</v>
+      </c>
+      <c r="G1029" s="27">
+        <v>9712.2534940277692</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1030" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1030" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1030" s="27">
+        <v>33998.194042410702</v>
+      </c>
+      <c r="D1030" s="27">
+        <v>117600</v>
+      </c>
+      <c r="E1030" s="27">
+        <v>40504.008000000002</v>
+      </c>
+      <c r="F1030" s="27">
+        <v>-6505.8139575892801</v>
+      </c>
+      <c r="G1030" s="27">
+        <v>8078.2263757440396</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1031" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1031" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1031" s="27">
+        <v>31743.914877185802</v>
+      </c>
+      <c r="D1031" s="27">
+        <v>142351.9</v>
+      </c>
+      <c r="E1031" s="27">
+        <v>36484.324000000001</v>
+      </c>
+      <c r="F1031" s="27">
+        <v>-4740.4091228141497</v>
+      </c>
+      <c r="G1031" s="27">
+        <v>7610.3405485284302</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1032" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1032" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1032" s="27">
+        <v>16436.598198784301</v>
+      </c>
+      <c r="D1032" s="27">
+        <v>135664.15</v>
+      </c>
+      <c r="E1032" s="27">
+        <v>17858.128000000001</v>
+      </c>
+      <c r="F1032" s="27">
+        <v>-1421.5298012155999</v>
+      </c>
+      <c r="G1032" s="27">
+        <v>5562.3775576600501</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1033" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1033" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1033" s="27">
+        <v>29248.267763158001</v>
+      </c>
+      <c r="D1033" s="27">
+        <v>144924.6</v>
+      </c>
+      <c r="E1033" s="27">
+        <v>28093.026000000002</v>
+      </c>
+      <c r="F1033" s="27">
+        <v>1155.2417631580599</v>
+      </c>
+      <c r="G1033" s="27">
+        <v>7988.7205098181203</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1034" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1034" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1034" s="27">
+        <v>23325.388492063401</v>
+      </c>
+      <c r="D1034" s="27">
+        <v>146988.183333333</v>
+      </c>
+      <c r="E1034" s="27">
+        <v>21456.675999999999</v>
+      </c>
+      <c r="F1034" s="27">
+        <v>1868.7124920634899</v>
+      </c>
+      <c r="G1034" s="27">
+        <v>7918.8876349206303</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1035" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1035" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1035" s="27">
+        <v>24164.241666666599</v>
+      </c>
+      <c r="D1035" s="27">
+        <v>153511.33333333299</v>
+      </c>
+      <c r="E1035" s="27">
+        <v>22764.031999999999</v>
+      </c>
+      <c r="F1035" s="27">
+        <v>1400.20966666666</v>
+      </c>
+      <c r="G1035" s="27">
+        <v>7997.3896666666597</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1036" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B1036" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1036" s="27">
+        <v>6513.5583333333298</v>
+      </c>
+      <c r="D1036" s="27">
+        <v>7985.7</v>
+      </c>
+      <c r="E1036" s="27">
+        <v>6499.17</v>
+      </c>
+      <c r="F1036" s="27">
+        <v>14.3883333333332</v>
+      </c>
+      <c r="G1036" s="27">
+        <v>143.50833333333301</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1037" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B1037" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1037" s="27">
+        <v>10435.358332916599</v>
+      </c>
+      <c r="D1037" s="27">
+        <v>18144</v>
+      </c>
+      <c r="E1037" s="27">
+        <v>10624.915000000001</v>
+      </c>
+      <c r="F1037" s="27">
+        <v>-189.556667083333</v>
+      </c>
+      <c r="G1037" s="27">
+        <v>1165.65499958333</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1038" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B1038" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1038" s="27">
+        <v>13891.9333297743</v>
+      </c>
+      <c r="D1038" s="27">
+        <v>67658.850000000006</v>
+      </c>
+      <c r="E1038" s="27">
+        <v>13401.7</v>
+      </c>
+      <c r="F1038" s="27">
+        <v>490.23332977430601</v>
+      </c>
+      <c r="G1038" s="27">
+        <v>2860.9476226066399</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1039" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B1039" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1039" s="27">
+        <v>13035.1890473065</v>
+      </c>
+      <c r="D1039" s="27">
+        <v>94510.983333333294</v>
+      </c>
+      <c r="E1039" s="27">
+        <v>12533.915000000001</v>
+      </c>
+      <c r="F1039" s="27">
+        <v>501.274047306547</v>
+      </c>
+      <c r="G1039" s="27">
+        <v>3963.7103971378901</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1040" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B1040" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1040" s="27">
+        <v>20024.846095692901</v>
+      </c>
+      <c r="D1040" s="27">
+        <v>97946.533333333296</v>
+      </c>
+      <c r="E1040" s="27">
+        <v>19052.59</v>
+      </c>
+      <c r="F1040" s="27">
+        <v>972.25609569295602</v>
+      </c>
+      <c r="G1040" s="27">
+        <v>5592.3417400530698</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1041" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B1041" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1041" s="27">
+        <v>14198.6928571428</v>
+      </c>
+      <c r="D1041" s="27">
+        <v>102158.65</v>
+      </c>
+      <c r="E1041" s="27">
+        <v>13463.01</v>
+      </c>
+      <c r="F1041" s="27">
+        <v>735.68285714285696</v>
+      </c>
+      <c r="G1041" s="27">
+        <v>4848.3221428571396</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1042" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B1042" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1042" s="27">
+        <v>16001.7351189781</v>
+      </c>
+      <c r="D1042" s="27">
+        <v>103757.166666666</v>
+      </c>
+      <c r="E1042" s="27">
+        <v>17062.97</v>
+      </c>
+      <c r="F1042" s="27">
+        <v>-1061.23488102182</v>
+      </c>
+      <c r="G1042" s="27">
+        <v>5236.1703572122997</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1043" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1043" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1043" s="27">
+        <v>13270.9333333333</v>
+      </c>
+      <c r="D1043" s="27">
+        <v>15699.7833333333</v>
+      </c>
+      <c r="E1043" s="27">
+        <v>13350.004999999999</v>
+      </c>
+      <c r="F1043" s="27">
+        <v>-79.0716666666668</v>
+      </c>
+      <c r="G1043" s="27">
+        <v>381.111666666666</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1044" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1044" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1044" s="27">
+        <v>24027.941664166599</v>
+      </c>
+      <c r="D1044" s="27">
+        <v>35616</v>
+      </c>
+      <c r="E1044" s="27">
+        <v>25550.845000000001</v>
+      </c>
+      <c r="F1044" s="27">
+        <v>-1522.9033358333299</v>
+      </c>
+      <c r="G1044" s="27">
+        <v>2596.3166641666598</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1045" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1045" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1045" s="27">
+        <v>28731.1285684656</v>
+      </c>
+      <c r="D1045" s="27">
+        <v>119795.683333333</v>
+      </c>
+      <c r="E1045" s="27">
+        <v>30768.3</v>
+      </c>
+      <c r="F1045" s="27">
+        <v>-2037.17143153439</v>
+      </c>
+      <c r="G1045" s="27">
+        <v>6290.3119060582003</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1046" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1046" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1046" s="27">
+        <v>26167.397090512499</v>
+      </c>
+      <c r="D1046" s="27">
+        <v>160302.01666666599</v>
+      </c>
+      <c r="E1046" s="27">
+        <v>28469.91</v>
+      </c>
+      <c r="F1046" s="27">
+        <v>-2302.5129094874301</v>
+      </c>
+      <c r="G1046" s="27">
+        <v>8098.9340201818704</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1047" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1047" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1047" s="27">
+        <v>57171.797605143802</v>
+      </c>
+      <c r="D1047" s="27">
+        <v>190704.38333333301</v>
+      </c>
+      <c r="E1047" s="27">
+        <v>59851.605000000003</v>
+      </c>
+      <c r="F1047" s="27">
+        <v>-2679.80739485615</v>
+      </c>
+      <c r="G1047" s="27">
+        <v>13099.875952762801</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1048" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1048" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1048" s="27">
+        <v>29721.480339329999</v>
+      </c>
+      <c r="D1048" s="27">
+        <v>202768.16666666599</v>
+      </c>
+      <c r="E1048" s="27">
+        <v>30987.62</v>
+      </c>
+      <c r="F1048" s="27">
+        <v>-1266.13966066997</v>
+      </c>
+      <c r="G1048" s="27">
+        <v>10533.022584075999</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1049" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1049" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1049" s="27">
+        <v>34771.614625763803</v>
+      </c>
+      <c r="D1049" s="27">
+        <v>208461.6</v>
+      </c>
+      <c r="E1049" s="27">
+        <v>37113.17</v>
+      </c>
+      <c r="F1049" s="27">
+        <v>-2341.5553742361099</v>
+      </c>
+      <c r="G1049" s="27">
+        <v>12033.753514652701</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1050" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B1050" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1050" s="27">
+        <v>16602.5227777777</v>
+      </c>
+      <c r="D1050" s="27">
+        <v>44640</v>
+      </c>
+      <c r="E1050" s="27">
+        <v>16899.106</v>
+      </c>
+      <c r="F1050" s="27">
+        <v>-296.58322222222199</v>
+      </c>
+      <c r="G1050" s="27">
+        <v>4612.7881111111101</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1051" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B1051" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1051" s="27">
+        <v>12717.5</v>
+      </c>
+      <c r="D1051" s="27">
+        <v>40320</v>
+      </c>
+      <c r="E1051" s="27">
+        <v>12793.423000000001</v>
+      </c>
+      <c r="F1051" s="27">
+        <v>-75.922999999999902</v>
+      </c>
+      <c r="G1051" s="27">
+        <v>4412.1930000000002</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1052" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B1052" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1052" s="27">
+        <v>12668.007777777701</v>
+      </c>
+      <c r="D1052" s="27">
+        <v>44580</v>
+      </c>
+      <c r="E1052" s="27">
+        <v>12711.766</v>
+      </c>
+      <c r="F1052" s="27">
+        <v>-43.758222222222201</v>
+      </c>
+      <c r="G1052" s="27">
+        <v>4092.2512222222199</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1053" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B1053" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1053" s="27">
+        <v>10348.1425</v>
+      </c>
+      <c r="D1053" s="27">
+        <v>43200</v>
+      </c>
+      <c r="E1053" s="27">
+        <v>10251.605</v>
+      </c>
+      <c r="F1053" s="27">
+        <v>96.537499999999994</v>
+      </c>
+      <c r="G1053" s="27">
+        <v>4449.2434999999996</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1054" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B1054" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1054" s="27">
+        <v>7597.46</v>
+      </c>
+      <c r="D1054" s="27">
+        <v>44640</v>
+      </c>
+      <c r="E1054" s="27">
+        <v>7499.91</v>
+      </c>
+      <c r="F1054" s="27">
+        <v>97.55</v>
+      </c>
+      <c r="G1054" s="27">
+        <v>3187.0059999999999</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1055" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B1055" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1055" s="27">
+        <v>6343.0663888888803</v>
+      </c>
+      <c r="D1055" s="27">
+        <v>43200</v>
+      </c>
+      <c r="E1055" s="27">
+        <v>6736.0640000000003</v>
+      </c>
+      <c r="F1055" s="27">
+        <v>-392.99761111111098</v>
+      </c>
+      <c r="G1055" s="27">
+        <v>2835.9495000000002</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1056" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B1056" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1056" s="27">
+        <v>6604.8333333333303</v>
+      </c>
+      <c r="D1056" s="27">
+        <v>44640</v>
+      </c>
+      <c r="E1056" s="27">
+        <v>6928.3180000000002</v>
+      </c>
+      <c r="F1056" s="27">
+        <v>-323.48466666666599</v>
+      </c>
+      <c r="G1056" s="27">
+        <v>2425.7335555555501</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1057" s="26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1057" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1057" s="27">
+        <v>7037.0666666666602</v>
+      </c>
+      <c r="D1057" s="27">
         <v>18600</v>
       </c>
-      <c r="E75" s="24">
-[...13 lines deleted...]
-      <c r="B76" s="24" t="s">
+      <c r="E1057" s="27">
+        <v>6459.2349999999997</v>
+      </c>
+      <c r="F1057" s="27">
+        <v>577.83166666666602</v>
+      </c>
+      <c r="G1057" s="27">
+        <v>2343.8090000000002</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1058" s="26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1058" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C76" s="24">
-[...2 lines deleted...]
-      <c r="D76" s="24">
+      <c r="C1058" s="27">
+        <v>6151.9219695454503</v>
+      </c>
+      <c r="D1058" s="27">
         <v>16800</v>
       </c>
-      <c r="E76" s="24">
-[...13 lines deleted...]
-      <c r="B77" s="24" t="s">
+      <c r="E1058" s="27">
+        <v>6222.4189999999999</v>
+      </c>
+      <c r="F1058" s="27">
+        <v>-70.497030454545396</v>
+      </c>
+      <c r="G1058" s="27">
+        <v>1442.2509695454501</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1059" s="26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1059" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C77" s="24">
-[...2 lines deleted...]
-      <c r="D77" s="24">
+      <c r="C1059" s="27">
+        <v>7368.85</v>
+      </c>
+      <c r="D1059" s="27">
         <v>18575</v>
       </c>
-      <c r="E77" s="24">
-[...13 lines deleted...]
-      <c r="B78" s="24" t="s">
+      <c r="E1059" s="27">
+        <v>7183.57</v>
+      </c>
+      <c r="F1059" s="27">
+        <v>185.27999999999901</v>
+      </c>
+      <c r="G1059" s="27">
+        <v>1850.8333333333301</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1060" s="26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1060" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C78" s="24">
-[...2 lines deleted...]
-      <c r="D78" s="24">
+      <c r="C1060" s="27">
+        <v>3668.4333333333302</v>
+      </c>
+      <c r="D1060" s="27">
         <v>18000</v>
       </c>
-      <c r="E78" s="24">
-[...13 lines deleted...]
-      <c r="B79" s="24" t="s">
+      <c r="E1060" s="27">
+        <v>3774.86</v>
+      </c>
+      <c r="F1060" s="27">
+        <v>-106.42666666666599</v>
+      </c>
+      <c r="G1060" s="27">
+        <v>1310.89083333333</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1061" s="26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1061" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C79" s="24">
-[...2 lines deleted...]
-      <c r="D79" s="24">
+      <c r="C1061" s="27">
+        <v>2883.9583333333298</v>
+      </c>
+      <c r="D1061" s="27">
         <v>18600</v>
       </c>
-      <c r="E79" s="24">
-[...13 lines deleted...]
-      <c r="B80" s="24" t="s">
+      <c r="E1061" s="27">
+        <v>2756.37</v>
+      </c>
+      <c r="F1061" s="27">
+        <v>127.588333333333</v>
+      </c>
+      <c r="G1061" s="27">
+        <v>1229.4483333333301</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1062" s="26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1062" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1062" s="27">
+        <v>3253.4666666666599</v>
+      </c>
+      <c r="D1062" s="27">
+        <v>18000</v>
+      </c>
+      <c r="E1062" s="27">
+        <v>3197.83</v>
+      </c>
+      <c r="F1062" s="27">
+        <v>55.636666666666599</v>
+      </c>
+      <c r="G1062" s="27">
+        <v>1184.5133333333299</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1063" s="26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1063" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1063" s="27">
+        <v>2835.8583333333299</v>
+      </c>
+      <c r="D1063" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E1063" s="27">
+        <v>3069.01</v>
+      </c>
+      <c r="F1063" s="27">
+        <v>-233.15166666666599</v>
+      </c>
+      <c r="G1063" s="27">
+        <v>1271.48166666666</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1064" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1064" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C80" s="24">
-[...19 lines deleted...]
-      <c r="B81" s="24" t="s">
+      <c r="C1064" s="27">
+        <v>112631.33333333299</v>
+      </c>
+      <c r="D1064" s="27">
+        <v>163696</v>
+      </c>
+      <c r="E1064" s="27">
+        <v>111313.141</v>
+      </c>
+      <c r="F1064" s="27">
+        <v>1318.19233333333</v>
+      </c>
+      <c r="G1064" s="27">
+        <v>11586.611000000001</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1065" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1065" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C81" s="24">
-[...19 lines deleted...]
-      <c r="B82" s="24" t="s">
+      <c r="C1065" s="27">
+        <v>100068.40833333301</v>
+      </c>
+      <c r="D1065" s="27">
+        <v>140718.58333333299</v>
+      </c>
+      <c r="E1065" s="27">
+        <v>100819.694</v>
+      </c>
+      <c r="F1065" s="27">
+        <v>-751.28566666666597</v>
+      </c>
+      <c r="G1065" s="27">
+        <v>13170.307000000001</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1066" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1066" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C82" s="24">
-[...19 lines deleted...]
-      <c r="B83" s="24" t="s">
+      <c r="C1066" s="27">
+        <v>100031.883333333</v>
+      </c>
+      <c r="D1066" s="27">
+        <v>162340.65</v>
+      </c>
+      <c r="E1066" s="27">
+        <v>99329.665999999997</v>
+      </c>
+      <c r="F1066" s="27">
+        <v>702.21733333333304</v>
+      </c>
+      <c r="G1066" s="27">
+        <v>14610.5133333333</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1067" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1067" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C83" s="24">
-[...19 lines deleted...]
-      <c r="B84" s="24" t="s">
+      <c r="C1067" s="27">
+        <v>70642.740000000005</v>
+      </c>
+      <c r="D1067" s="27">
+        <v>155793.20000000001</v>
+      </c>
+      <c r="E1067" s="27">
+        <v>67604.881999999998</v>
+      </c>
+      <c r="F1067" s="27">
+        <v>3037.8580000000002</v>
+      </c>
+      <c r="G1067" s="27">
+        <v>12813.688777777699</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1068" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1068" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C84" s="24">
-[...19 lines deleted...]
-      <c r="B85" s="24" t="s">
+      <c r="C1068" s="27">
+        <v>44734.25</v>
+      </c>
+      <c r="D1068" s="27">
+        <v>143791.20000000001</v>
+      </c>
+      <c r="E1068" s="27">
+        <v>43270.959000000003</v>
+      </c>
+      <c r="F1068" s="27">
+        <v>1463.2909999999999</v>
+      </c>
+      <c r="G1068" s="27">
+        <v>12078.087</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1069" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1069" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1069" s="27">
+        <v>33303.232222222199</v>
+      </c>
+      <c r="D1069" s="27">
+        <v>106559.05</v>
+      </c>
+      <c r="E1069" s="27">
+        <v>32299.242999999999</v>
+      </c>
+      <c r="F1069" s="27">
+        <v>1003.98922222222</v>
+      </c>
+      <c r="G1069" s="27">
+        <v>9569.9879999999994</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1070" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1070" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1070" s="27">
+        <v>40969.080306586598</v>
+      </c>
+      <c r="D1070" s="27">
+        <v>163026.375</v>
+      </c>
+      <c r="E1070" s="27">
+        <v>41649.728000000003</v>
+      </c>
+      <c r="F1070" s="27">
+        <v>-680.647693413311</v>
+      </c>
+      <c r="G1070" s="27">
+        <v>11523.1815288089</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1071" s="26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1071" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C85" s="24">
-[...19 lines deleted...]
-      <c r="B86" s="24" t="s">
+      <c r="C1071" s="27">
+        <v>109629.108333333</v>
+      </c>
+      <c r="D1071" s="27">
+        <v>163025.75</v>
+      </c>
+      <c r="E1071" s="27">
+        <v>106856.12300000001</v>
+      </c>
+      <c r="F1071" s="27">
+        <v>2772.9853333333299</v>
+      </c>
+      <c r="G1071" s="27">
+        <v>12506.065333333299</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1072" s="26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1072" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C86" s="24">
-[...19 lines deleted...]
-      <c r="B87" s="24" t="s">
+      <c r="C1072" s="27">
+        <v>81032.941666666593</v>
+      </c>
+      <c r="D1072" s="27">
+        <v>120691.483333333</v>
+      </c>
+      <c r="E1072" s="27">
+        <v>77639.328999999998</v>
+      </c>
+      <c r="F1072" s="27">
+        <v>3393.6126666666601</v>
+      </c>
+      <c r="G1072" s="27">
+        <v>10757.8966666666</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1073" s="26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1073" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C87" s="24">
-[...19 lines deleted...]
-      <c r="B88" s="24" t="s">
+      <c r="C1073" s="27">
+        <v>100128.883333333</v>
+      </c>
+      <c r="D1073" s="27">
+        <v>162359.70000000001</v>
+      </c>
+      <c r="E1073" s="27">
+        <v>98207.373000000007</v>
+      </c>
+      <c r="F1073" s="27">
+        <v>1921.51033333333</v>
+      </c>
+      <c r="G1073" s="27">
+        <v>14560.5216666666</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1074" s="26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1074" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C88" s="24">
-[...19 lines deleted...]
-      <c r="B89" s="24" t="s">
+      <c r="C1074" s="27">
+        <v>68176.143055555498</v>
+      </c>
+      <c r="D1074" s="27">
+        <v>157523.9</v>
+      </c>
+      <c r="E1074" s="27">
+        <v>66433.725000000006</v>
+      </c>
+      <c r="F1074" s="27">
+        <v>1742.4180555555499</v>
+      </c>
+      <c r="G1074" s="27">
+        <v>11941.9826111111</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1075" s="26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1075" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C89" s="24">
-[...19 lines deleted...]
-      <c r="B90" s="24" t="s">
+      <c r="C1075" s="27">
+        <v>76345.033333333296</v>
+      </c>
+      <c r="D1075" s="27">
+        <v>156483.70000000001</v>
+      </c>
+      <c r="E1075" s="27">
+        <v>71941.94</v>
+      </c>
+      <c r="F1075" s="27">
+        <v>4403.0933333333296</v>
+      </c>
+      <c r="G1075" s="27">
+        <v>19259.155999999999</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1076" s="26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1076" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1076" s="27">
+        <v>70466.592777777696</v>
+      </c>
+      <c r="D1076" s="27">
+        <v>147939.89166666599</v>
+      </c>
+      <c r="E1076" s="27">
+        <v>65593.448999999993</v>
+      </c>
+      <c r="F1076" s="27">
+        <v>4873.1437777777701</v>
+      </c>
+      <c r="G1076" s="27">
+        <v>19615.307444444399</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1077" s="26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B1077" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1077" s="27">
+        <v>47216.428339722203</v>
+      </c>
+      <c r="D1077" s="27">
+        <v>161579.03333333301</v>
+      </c>
+      <c r="E1077" s="27">
+        <v>48246.5</v>
+      </c>
+      <c r="F1077" s="27">
+        <v>-1030.07166027777</v>
+      </c>
+      <c r="G1077" s="27">
+        <v>13052.657117500001</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1078" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1078" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C90" s="24">
-[...19 lines deleted...]
-      <c r="B91" s="24" t="s">
+      <c r="C1078" s="27">
+        <v>58524.5</v>
+      </c>
+      <c r="D1078" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1078" s="27">
+        <v>60570.665000000001</v>
+      </c>
+      <c r="F1078" s="27">
+        <v>-2046.165</v>
+      </c>
+      <c r="G1078" s="27">
+        <v>8776.625</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1079" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1079" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C91" s="24">
-[...19 lines deleted...]
-      <c r="B92" s="24" t="s">
+      <c r="C1079" s="27">
+        <v>48679.25</v>
+      </c>
+      <c r="D1079" s="27">
+        <v>100800</v>
+      </c>
+      <c r="E1079" s="27">
+        <v>52426.52</v>
+      </c>
+      <c r="F1079" s="27">
+        <v>-3747.27</v>
+      </c>
+      <c r="G1079" s="27">
+        <v>10111.85</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1080" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1080" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C92" s="24">
-[...19 lines deleted...]
-      <c r="B93" s="24" t="s">
+      <c r="C1080" s="27">
+        <v>50676.5</v>
+      </c>
+      <c r="D1080" s="27">
+        <v>111450</v>
+      </c>
+      <c r="E1080" s="27">
+        <v>48377.364999999998</v>
+      </c>
+      <c r="F1080" s="27">
+        <v>2299.1349999999902</v>
+      </c>
+      <c r="G1080" s="27">
+        <v>8211.0149999999994</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1081" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1081" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C93" s="24">
-[...19 lines deleted...]
-      <c r="B94" s="24" t="s">
+      <c r="C1081" s="27">
+        <v>41000.25</v>
+      </c>
+      <c r="D1081" s="27">
+        <v>108000</v>
+      </c>
+      <c r="E1081" s="27">
+        <v>42440.06</v>
+      </c>
+      <c r="F1081" s="27">
+        <v>-1439.81</v>
+      </c>
+      <c r="G1081" s="27">
+        <v>9277.5</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1082" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1082" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C94" s="24">
-[...19 lines deleted...]
-      <c r="B95" s="24" t="s">
+      <c r="C1082" s="27">
+        <v>26336</v>
+      </c>
+      <c r="D1082" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1082" s="27">
+        <v>21832.16</v>
+      </c>
+      <c r="F1082" s="27">
+        <v>4503.84</v>
+      </c>
+      <c r="G1082" s="27">
+        <v>11548.6</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1083" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1083" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1083" s="27">
+        <v>37283.5</v>
+      </c>
+      <c r="D1083" s="27">
+        <v>108000</v>
+      </c>
+      <c r="E1083" s="27">
+        <v>11756.445</v>
+      </c>
+      <c r="F1083" s="27">
+        <v>25527.055</v>
+      </c>
+      <c r="G1083" s="27">
+        <v>29522.735000000001</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1084" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1084" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1084" s="27">
+        <v>26257.166666666599</v>
+      </c>
+      <c r="D1084" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1084" s="27">
+        <v>26546.59</v>
+      </c>
+      <c r="F1084" s="27">
+        <v>-289.42333333333301</v>
+      </c>
+      <c r="G1084" s="27">
+        <v>7559.3033333333296</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1085" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1085" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C95" s="24">
-[...19 lines deleted...]
-      <c r="B96" s="24" t="s">
+      <c r="C1085" s="27">
+        <v>20764.578333333298</v>
+      </c>
+      <c r="D1085" s="27">
+        <v>47570.5</v>
+      </c>
+      <c r="E1085" s="27">
+        <v>19581.745999999999</v>
+      </c>
+      <c r="F1085" s="27">
+        <v>1182.8323333333301</v>
+      </c>
+      <c r="G1085" s="27">
+        <v>5468.3883333333297</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1086" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1086" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C96" s="24">
-[...19 lines deleted...]
-      <c r="B97" s="24" t="s">
+      <c r="C1086" s="27">
+        <v>16069</v>
+      </c>
+      <c r="D1086" s="27">
+        <v>43008</v>
+      </c>
+      <c r="E1086" s="27">
+        <v>15907.406000000001</v>
+      </c>
+      <c r="F1086" s="27">
+        <v>161.59399999999999</v>
+      </c>
+      <c r="G1086" s="27">
+        <v>4673.8720000000003</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1087" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1087" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C97" s="24">
-[...19 lines deleted...]
-      <c r="B98" s="24" t="s">
+      <c r="C1087" s="27">
+        <v>19745.2763888888</v>
+      </c>
+      <c r="D1087" s="27">
+        <v>47378</v>
+      </c>
+      <c r="E1087" s="27">
+        <v>19107.035</v>
+      </c>
+      <c r="F1087" s="27">
+        <v>638.24138888888899</v>
+      </c>
+      <c r="G1087" s="27">
+        <v>5070.3337222222199</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1088" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1088" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C98" s="24">
-[...19 lines deleted...]
-      <c r="B99" s="24" t="s">
+      <c r="C1088" s="27">
+        <v>12501.8633333333</v>
+      </c>
+      <c r="D1088" s="27">
+        <v>45902</v>
+      </c>
+      <c r="E1088" s="27">
+        <v>12074.776</v>
+      </c>
+      <c r="F1088" s="27">
+        <v>427.08733333333299</v>
+      </c>
+      <c r="G1088" s="27">
+        <v>4404.2537777777698</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1089" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1089" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C99" s="24">
-[...19 lines deleted...]
-      <c r="B100" s="24" t="s">
+      <c r="C1089" s="27">
+        <v>11787</v>
+      </c>
+      <c r="D1089" s="27">
+        <v>47616</v>
+      </c>
+      <c r="E1089" s="27">
+        <v>11695.612999999999</v>
+      </c>
+      <c r="F1089" s="27">
+        <v>91.387</v>
+      </c>
+      <c r="G1089" s="27">
+        <v>4019.413</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1090" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1090" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1090" s="27">
+        <v>10815.25</v>
+      </c>
+      <c r="D1090" s="27">
+        <v>46080</v>
+      </c>
+      <c r="E1090" s="27">
+        <v>10746.03</v>
+      </c>
+      <c r="F1090" s="27">
+        <v>69.219999999999899</v>
+      </c>
+      <c r="G1090" s="27">
+        <v>3943.29</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1091" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B1091" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1091" s="27">
+        <v>11834.584999999999</v>
+      </c>
+      <c r="D1091" s="27">
+        <v>47562.5</v>
+      </c>
+      <c r="E1091" s="27">
+        <v>10823.7</v>
+      </c>
+      <c r="F1091" s="27">
+        <v>1010.885</v>
+      </c>
+      <c r="G1091" s="27">
+        <v>3864.4609999999998</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1092" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1092" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C100" s="24">
-[...19 lines deleted...]
-      <c r="B101" s="24" t="s">
+      <c r="C1092" s="27">
+        <v>3424</v>
+      </c>
+      <c r="D1092" s="27">
+        <v>6696</v>
+      </c>
+      <c r="E1092" s="27">
+        <v>3161.692</v>
+      </c>
+      <c r="F1092" s="27">
+        <v>262.30799999999999</v>
+      </c>
+      <c r="G1092" s="27">
+        <v>655.72799999999995</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1093" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1093" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C101" s="24">
-[...19 lines deleted...]
-      <c r="B102" s="24" t="s">
+      <c r="C1093" s="27">
+        <v>2589.75</v>
+      </c>
+      <c r="D1093" s="27">
+        <v>6048</v>
+      </c>
+      <c r="E1093" s="27">
+        <v>2317.1509999999998</v>
+      </c>
+      <c r="F1093" s="27">
+        <v>272.59899999999999</v>
+      </c>
+      <c r="G1093" s="27">
+        <v>702.69299999999998</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1094" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1094" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C102" s="24">
-[...19 lines deleted...]
-      <c r="B103" s="24" t="s">
+      <c r="C1094" s="27">
+        <v>3017.5</v>
+      </c>
+      <c r="D1094" s="27">
+        <v>6950</v>
+      </c>
+      <c r="E1094" s="27">
+        <v>2891.944</v>
+      </c>
+      <c r="F1094" s="27">
+        <v>125.556</v>
+      </c>
+      <c r="G1094" s="27">
+        <v>1340.8620000000001</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1095" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1095" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C103" s="24">
-[...19 lines deleted...]
-      <c r="B104" s="24" t="s">
+      <c r="C1095" s="27">
+        <v>2374</v>
+      </c>
+      <c r="D1095" s="27">
+        <v>7200</v>
+      </c>
+      <c r="E1095" s="27">
+        <v>2082.8649999999998</v>
+      </c>
+      <c r="F1095" s="27">
+        <v>291.13499999999999</v>
+      </c>
+      <c r="G1095" s="27">
+        <v>718.995</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1096" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1096" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C104" s="24">
-[...19 lines deleted...]
-      <c r="B105" s="24" t="s">
+      <c r="C1096" s="27">
+        <v>1672.75</v>
+      </c>
+      <c r="D1096" s="27">
+        <v>7440</v>
+      </c>
+      <c r="E1096" s="27">
+        <v>1309.998</v>
+      </c>
+      <c r="F1096" s="27">
+        <v>362.75200000000001</v>
+      </c>
+      <c r="G1096" s="27">
+        <v>663.28800000000001</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1097" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1097" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1097" s="27">
+        <v>2006.25</v>
+      </c>
+      <c r="D1097" s="27">
+        <v>7200</v>
+      </c>
+      <c r="E1097" s="27">
+        <v>1648.8579999999999</v>
+      </c>
+      <c r="F1097" s="27">
+        <v>357.392</v>
+      </c>
+      <c r="G1097" s="27">
+        <v>653.08799999999997</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1098" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B1098" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1098" s="27">
+        <v>1679.25</v>
+      </c>
+      <c r="D1098" s="27">
+        <v>7440</v>
+      </c>
+      <c r="E1098" s="27">
+        <v>1342.9290000000001</v>
+      </c>
+      <c r="F1098" s="27">
+        <v>336.32100000000003</v>
+      </c>
+      <c r="G1098" s="27">
+        <v>643.20100000000002</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1099" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1099" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C105" s="24">
-[...19 lines deleted...]
-      <c r="B106" s="24" t="s">
+      <c r="C1099" s="27">
+        <v>13900.5</v>
+      </c>
+      <c r="D1099" s="27">
+        <v>24706.5</v>
+      </c>
+      <c r="E1099" s="27">
+        <v>7671.7330000000002</v>
+      </c>
+      <c r="F1099" s="27">
+        <v>6228.7669999999998</v>
+      </c>
+      <c r="G1099" s="27">
+        <v>6433.1149999999998</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1100" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1100" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C106" s="24">
-[...19 lines deleted...]
-      <c r="B107" s="24" t="s">
+      <c r="C1100" s="27">
+        <v>12123.75</v>
+      </c>
+      <c r="D1100" s="27">
+        <v>22848</v>
+      </c>
+      <c r="E1100" s="27">
+        <v>8193.0740000000005</v>
+      </c>
+      <c r="F1100" s="27">
+        <v>3930.6759999999999</v>
+      </c>
+      <c r="G1100" s="27">
+        <v>4123.3760000000002</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1101" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1101" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C107" s="24">
-[...19 lines deleted...]
-      <c r="B108" s="24" t="s">
+      <c r="C1101" s="27">
+        <v>14384</v>
+      </c>
+      <c r="D1101" s="27">
+        <v>25262</v>
+      </c>
+      <c r="E1101" s="27">
+        <v>10697.183999999999</v>
+      </c>
+      <c r="F1101" s="27">
+        <v>3686.8159999999998</v>
+      </c>
+      <c r="G1101" s="27">
+        <v>3926.3380000000002</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1102" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1102" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C108" s="24">
-[...19 lines deleted...]
-      <c r="B109" s="24" t="s">
+      <c r="C1102" s="27">
+        <v>9257</v>
+      </c>
+      <c r="D1102" s="27">
+        <v>24480</v>
+      </c>
+      <c r="E1102" s="27">
+        <v>7274.5510000000004</v>
+      </c>
+      <c r="F1102" s="27">
+        <v>1982.4490000000001</v>
+      </c>
+      <c r="G1102" s="27">
+        <v>2815.1410000000001</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1103" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1103" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C109" s="24">
-[...19 lines deleted...]
-      <c r="B110" s="24" t="s">
+      <c r="C1103" s="27">
+        <v>5804.25</v>
+      </c>
+      <c r="D1103" s="27">
+        <v>25296</v>
+      </c>
+      <c r="E1103" s="27">
+        <v>4948.2839999999997</v>
+      </c>
+      <c r="F1103" s="27">
+        <v>855.96600000000001</v>
+      </c>
+      <c r="G1103" s="27">
+        <v>2103.8739999999998</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1104" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1104" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1104" s="27">
+        <v>7406</v>
+      </c>
+      <c r="D1104" s="27">
+        <v>24480</v>
+      </c>
+      <c r="E1104" s="27">
+        <v>6585.4849999999997</v>
+      </c>
+      <c r="F1104" s="27">
+        <v>820.51499999999999</v>
+      </c>
+      <c r="G1104" s="27">
+        <v>2467.7570000000001</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1105" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1105" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1105" s="27">
+        <v>6464.75</v>
+      </c>
+      <c r="D1105" s="27">
+        <v>25296</v>
+      </c>
+      <c r="E1105" s="27">
+        <v>5095.0219999999999</v>
+      </c>
+      <c r="F1105" s="27">
+        <v>1369.7280000000001</v>
+      </c>
+      <c r="G1105" s="27">
+        <v>2298.846</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1106" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1106" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C110" s="24">
-[...19 lines deleted...]
-      <c r="B111" s="24" t="s">
+      <c r="C1106" s="27">
+        <v>69061.75</v>
+      </c>
+      <c r="D1106" s="27">
+        <v>169632</v>
+      </c>
+      <c r="E1106" s="27">
+        <v>68324.074999999997</v>
+      </c>
+      <c r="F1106" s="27">
+        <v>737.67499999999995</v>
+      </c>
+      <c r="G1106" s="27">
+        <v>11148.785</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1107" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1107" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C111" s="24">
-[...19 lines deleted...]
-      <c r="B112" s="24" t="s">
+      <c r="C1107" s="27">
+        <v>71041</v>
+      </c>
+      <c r="D1107" s="27">
+        <v>153216</v>
+      </c>
+      <c r="E1107" s="27">
+        <v>73284.86</v>
+      </c>
+      <c r="F1107" s="27">
+        <v>-2243.86</v>
+      </c>
+      <c r="G1107" s="27">
+        <v>11862.47</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1108" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1108" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C112" s="24">
-[...19 lines deleted...]
-      <c r="B113" s="24" t="s">
+      <c r="C1108" s="27">
+        <v>61144.7</v>
+      </c>
+      <c r="D1108" s="27">
+        <v>169404</v>
+      </c>
+      <c r="E1108" s="27">
+        <v>60926.614999999998</v>
+      </c>
+      <c r="F1108" s="27">
+        <v>218.08500000000001</v>
+      </c>
+      <c r="G1108" s="27">
+        <v>9522.2250000000004</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1109" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1109" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C113" s="24">
-[...19 lines deleted...]
-      <c r="B114" s="24" t="s">
+      <c r="C1109" s="27">
+        <v>66667.3</v>
+      </c>
+      <c r="D1109" s="27">
+        <v>164160</v>
+      </c>
+      <c r="E1109" s="27">
+        <v>66458.755000000005</v>
+      </c>
+      <c r="F1109" s="27">
+        <v>208.54499999999899</v>
+      </c>
+      <c r="G1109" s="27">
+        <v>7769.7616666666599</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1110" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1110" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C114" s="24">
-[...19 lines deleted...]
-      <c r="B115" s="24" t="s">
+      <c r="C1110" s="27">
+        <v>34747.733333333301</v>
+      </c>
+      <c r="D1110" s="27">
+        <v>169632</v>
+      </c>
+      <c r="E1110" s="27">
+        <v>33489.864999999998</v>
+      </c>
+      <c r="F1110" s="27">
+        <v>1257.8683333333299</v>
+      </c>
+      <c r="G1110" s="27">
+        <v>8243.6016666666601</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1111" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1111" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1111" s="27">
+        <v>52781.286101388803</v>
+      </c>
+      <c r="D1111" s="27">
+        <v>164160</v>
+      </c>
+      <c r="E1111" s="27">
+        <v>49970.535000000003</v>
+      </c>
+      <c r="F1111" s="27">
+        <v>2810.7511013888802</v>
+      </c>
+      <c r="G1111" s="27">
+        <v>11534.0022319444</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1112" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1112" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1112" s="27">
+        <v>32880.324999999997</v>
+      </c>
+      <c r="D1112" s="27">
+        <v>169632</v>
+      </c>
+      <c r="E1112" s="27">
+        <v>29271.82</v>
+      </c>
+      <c r="F1112" s="27">
+        <v>3608.5050000000001</v>
+      </c>
+      <c r="G1112" s="27">
+        <v>7454.3149999999996</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1113" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1113" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C115" s="24">
-[...19 lines deleted...]
-      <c r="B116" s="24" t="s">
+      <c r="C1113" s="27">
+        <v>131096.5</v>
+      </c>
+      <c r="D1113" s="27">
+        <v>204519.25</v>
+      </c>
+      <c r="E1113" s="27">
+        <v>128253.84299999999</v>
+      </c>
+      <c r="F1113" s="27">
+        <v>2842.6570000000002</v>
+      </c>
+      <c r="G1113" s="27">
+        <v>13328.305</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1114" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1114" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C116" s="24">
-[...19 lines deleted...]
-      <c r="B117" s="24" t="s">
+      <c r="C1114" s="27">
+        <v>112147</v>
+      </c>
+      <c r="D1114" s="27">
+        <v>186424</v>
+      </c>
+      <c r="E1114" s="27">
+        <v>110155.633</v>
+      </c>
+      <c r="F1114" s="27">
+        <v>1991.367</v>
+      </c>
+      <c r="G1114" s="27">
+        <v>13957.423000000001</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1115" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1115" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C117" s="24">
-[...19 lines deleted...]
-      <c r="B118" s="24" t="s">
+      <c r="C1115" s="27">
+        <v>93157.25</v>
+      </c>
+      <c r="D1115" s="27">
+        <v>201621.75</v>
+      </c>
+      <c r="E1115" s="27">
+        <v>94266.593999999997</v>
+      </c>
+      <c r="F1115" s="27">
+        <v>-1109.3440000000001</v>
+      </c>
+      <c r="G1115" s="27">
+        <v>11884.111999999999</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1116" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1116" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C118" s="24">
-[...19 lines deleted...]
-      <c r="B119" s="24" t="s">
+      <c r="C1116" s="27">
+        <v>87993.906666666604</v>
+      </c>
+      <c r="D1116" s="27">
+        <v>197223</v>
+      </c>
+      <c r="E1116" s="27">
+        <v>90807.290999999997</v>
+      </c>
+      <c r="F1116" s="27">
+        <v>-2813.3843333333298</v>
+      </c>
+      <c r="G1116" s="27">
+        <v>12624.8543333333</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1117" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1117" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C119" s="24">
-[...19 lines deleted...]
-      <c r="B120" s="24" t="s">
+      <c r="C1117" s="27">
+        <v>28972</v>
+      </c>
+      <c r="D1117" s="27">
+        <v>94264.666666666599</v>
+      </c>
+      <c r="E1117" s="27">
+        <v>28952.381000000001</v>
+      </c>
+      <c r="F1117" s="27">
+        <v>19.6189999999999</v>
+      </c>
+      <c r="G1117" s="27">
+        <v>7228.6750000000002</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1118" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1118" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1118" s="27">
+        <v>76325.25</v>
+      </c>
+      <c r="D1118" s="27">
+        <v>194545.25</v>
+      </c>
+      <c r="E1118" s="27">
+        <v>76744.600999999995</v>
+      </c>
+      <c r="F1118" s="27">
+        <v>-419.351</v>
+      </c>
+      <c r="G1118" s="27">
+        <v>17657.528999999999</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1119" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1119" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1119" s="27">
+        <v>51085.3552777777</v>
+      </c>
+      <c r="D1119" s="27">
+        <v>194057</v>
+      </c>
+      <c r="E1119" s="27">
+        <v>46658.938000000002</v>
+      </c>
+      <c r="F1119" s="27">
+        <v>4426.4172777777703</v>
+      </c>
+      <c r="G1119" s="27">
+        <v>16612.6912777777</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1120" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B1120" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C120" s="24">
-[...2 lines deleted...]
-      <c r="D120" s="24">
+      <c r="C1120" s="27">
+        <v>135460.5</v>
+      </c>
+      <c r="D1120" s="27">
+        <v>211681.75</v>
+      </c>
+      <c r="E1120" s="27">
+        <v>135833.18299999999</v>
+      </c>
+      <c r="F1120" s="27">
+        <v>-372.68299999999999</v>
+      </c>
+      <c r="G1120" s="27">
+        <v>12489.519</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1121" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B1121" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1121" s="27">
+        <v>114654.5</v>
+      </c>
+      <c r="D1121" s="27">
+        <v>190588.25</v>
+      </c>
+      <c r="E1121" s="27">
+        <v>114384.12</v>
+      </c>
+      <c r="F1121" s="27">
+        <v>270.37999999999897</v>
+      </c>
+      <c r="G1121" s="27">
+        <v>13499.762000000001</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1122" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B1122" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1122" s="27">
+        <v>97629</v>
+      </c>
+      <c r="D1122" s="27">
+        <v>210767</v>
+      </c>
+      <c r="E1122" s="27">
+        <v>95520.475000000006</v>
+      </c>
+      <c r="F1122" s="27">
+        <v>2108.5250000000001</v>
+      </c>
+      <c r="G1122" s="27">
+        <v>11149.689</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1123" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B1123" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1123" s="27">
+        <v>91131</v>
+      </c>
+      <c r="D1123" s="27">
+        <v>204750</v>
+      </c>
+      <c r="E1123" s="27">
+        <v>92167.263999999996</v>
+      </c>
+      <c r="F1123" s="27">
+        <v>-1036.2639999999999</v>
+      </c>
+      <c r="G1123" s="27">
+        <v>12922.806</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1124" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B1124" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1124" s="27">
+        <v>68216.532500000001</v>
+      </c>
+      <c r="D1124" s="27">
+        <v>208263.5</v>
+      </c>
+      <c r="E1124" s="27">
+        <v>68467.176999999996</v>
+      </c>
+      <c r="F1124" s="27">
+        <v>-250.644499999999</v>
+      </c>
+      <c r="G1124" s="27">
+        <v>14410.1775</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1125" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B1125" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1125" s="27">
+        <v>76757.095000000001</v>
+      </c>
+      <c r="D1125" s="27">
+        <v>194042.25</v>
+      </c>
+      <c r="E1125" s="27">
+        <v>75813.322</v>
+      </c>
+      <c r="F1125" s="27">
+        <v>943.772999999999</v>
+      </c>
+      <c r="G1125" s="27">
+        <v>16260.782999999999</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1126" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B1126" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1126" s="27">
+        <v>52233.85</v>
+      </c>
+      <c r="D1126" s="27">
+        <v>197156</v>
+      </c>
+      <c r="E1126" s="27">
+        <v>46863.084999999999</v>
+      </c>
+      <c r="F1126" s="27">
+        <v>5370.7650000000003</v>
+      </c>
+      <c r="G1126" s="27">
+        <v>15293.049000000001</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1127" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1127" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1127" s="27">
+        <v>91488.383333333302</v>
+      </c>
+      <c r="D1127" s="27">
+        <v>146226.21666666601</v>
+      </c>
+      <c r="E1127" s="27">
+        <v>86457.521999999997</v>
+      </c>
+      <c r="F1127" s="27">
+        <v>5030.8613333333296</v>
+      </c>
+      <c r="G1127" s="27">
+        <v>11227.509333333301</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1128" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1128" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1128" s="27">
+        <v>85383.5</v>
+      </c>
+      <c r="D1128" s="27">
+        <v>132964.08333333299</v>
+      </c>
+      <c r="E1128" s="27">
+        <v>81224.474000000002</v>
+      </c>
+      <c r="F1128" s="27">
+        <v>4159.0259999999998</v>
+      </c>
+      <c r="G1128" s="27">
+        <v>10462.17</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1129" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1129" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1129" s="27">
+        <v>63966.5</v>
+      </c>
+      <c r="D1129" s="27">
+        <v>147236.88333333301</v>
+      </c>
+      <c r="E1129" s="27">
+        <v>59870.205999999998</v>
+      </c>
+      <c r="F1129" s="27">
+        <v>4096.2939999999999</v>
+      </c>
+      <c r="G1129" s="27">
+        <v>9627.2080000000005</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1130" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1130" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1130" s="27">
+        <v>68153</v>
+      </c>
+      <c r="D1130" s="27">
+        <v>142567.366666666</v>
+      </c>
+      <c r="E1130" s="27">
+        <v>63728.415999999997</v>
+      </c>
+      <c r="F1130" s="27">
+        <v>4424.5839999999998</v>
+      </c>
+      <c r="G1130" s="27">
+        <v>10339.802</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1131" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1131" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1131" s="27">
+        <v>44747</v>
+      </c>
+      <c r="D1131" s="27">
+        <v>146067.06666666601</v>
+      </c>
+      <c r="E1131" s="27">
+        <v>41731.722000000002</v>
+      </c>
+      <c r="F1131" s="27">
+        <v>3015.2779999999998</v>
+      </c>
+      <c r="G1131" s="27">
+        <v>10967.124</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1132" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1132" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1132" s="27">
+        <v>65897.5</v>
+      </c>
+      <c r="D1132" s="27">
+        <v>141663.69166666601</v>
+      </c>
+      <c r="E1132" s="27">
+        <v>62771.722999999998</v>
+      </c>
+      <c r="F1132" s="27">
+        <v>3125.777</v>
+      </c>
+      <c r="G1132" s="27">
+        <v>11284.799000000001</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1133" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B1133" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1133" s="27">
+        <v>50166.358333333301</v>
+      </c>
+      <c r="D1133" s="27">
+        <v>145644.29166666599</v>
+      </c>
+      <c r="E1133" s="27">
+        <v>44923.68</v>
+      </c>
+      <c r="F1133" s="27">
+        <v>5242.6783333333296</v>
+      </c>
+      <c r="G1133" s="27">
+        <v>11263.5816666666</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1134" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B1134" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1134" s="27">
+        <v>91726.616666666596</v>
+      </c>
+      <c r="D1134" s="27">
+        <v>147283.77499999999</v>
+      </c>
+      <c r="E1134" s="27">
+        <v>87211.762000000002</v>
+      </c>
+      <c r="F1134" s="27">
+        <v>4514.8546666666598</v>
+      </c>
+      <c r="G1134" s="27">
+        <v>11386.0306666666</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1135" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B1135" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1135" s="27">
+        <v>84255</v>
+      </c>
+      <c r="D1135" s="27">
+        <v>133206.40833333301</v>
+      </c>
+      <c r="E1135" s="27">
+        <v>80274.141999999905</v>
+      </c>
+      <c r="F1135" s="27">
+        <v>3980.8580000000002</v>
+      </c>
+      <c r="G1135" s="27">
+        <v>10855.86</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1136" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B1136" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1136" s="27">
+        <v>62873.5</v>
+      </c>
+      <c r="D1136" s="27">
+        <v>145932.741666666</v>
+      </c>
+      <c r="E1136" s="27">
+        <v>59576.909</v>
+      </c>
+      <c r="F1136" s="27">
+        <v>3296.5909999999999</v>
+      </c>
+      <c r="G1136" s="27">
+        <v>9728.7530000000006</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1137" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B1137" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1137" s="27">
+        <v>68248</v>
+      </c>
+      <c r="D1137" s="27">
+        <v>141333.45000000001</v>
+      </c>
+      <c r="E1137" s="27">
+        <v>64954.7</v>
+      </c>
+      <c r="F1137" s="27">
+        <v>3293.3</v>
+      </c>
+      <c r="G1137" s="27">
+        <v>9168.2099999999991</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1138" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B1138" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1138" s="27">
+        <v>43678.5</v>
+      </c>
+      <c r="D1138" s="27">
+        <v>146909.95000000001</v>
+      </c>
+      <c r="E1138" s="27">
+        <v>42066.241999999998</v>
+      </c>
+      <c r="F1138" s="27">
+        <v>1612.258</v>
+      </c>
+      <c r="G1138" s="27">
+        <v>10394.248</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1139" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B1139" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1139" s="27">
+        <v>62566.5</v>
+      </c>
+      <c r="D1139" s="27">
+        <v>142667.94166666601</v>
+      </c>
+      <c r="E1139" s="27">
+        <v>59685.392</v>
+      </c>
+      <c r="F1139" s="27">
+        <v>2881.1080000000002</v>
+      </c>
+      <c r="G1139" s="27">
+        <v>9806.2000000000007</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1140" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="B1140" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1140" s="27">
+        <v>46273.5</v>
+      </c>
+      <c r="D1140" s="27">
+        <v>147082.85833333299</v>
+      </c>
+      <c r="E1140" s="27">
+        <v>41665.483</v>
+      </c>
+      <c r="F1140" s="27">
+        <v>4608.0169999999998</v>
+      </c>
+      <c r="G1140" s="27">
+        <v>10890.819</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1141" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1141" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1141" s="27">
+        <v>8854.6122222222202</v>
+      </c>
+      <c r="D1141" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E1141" s="27">
+        <v>9976.9159999999993</v>
+      </c>
+      <c r="F1141" s="27">
+        <v>-1122.3037777777699</v>
+      </c>
+      <c r="G1141" s="27">
+        <v>2367.8939999999998</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1142" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1142" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1142" s="27">
+        <v>7122.25</v>
+      </c>
+      <c r="D1142" s="27">
+        <v>13525</v>
+      </c>
+      <c r="E1142" s="27">
+        <v>6568.9530000000004</v>
+      </c>
+      <c r="F1142" s="27">
+        <v>553.29700000000003</v>
+      </c>
+      <c r="G1142" s="27">
+        <v>1731.6416666666601</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1143" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1143" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1143" s="27">
+        <v>7606.7833333333301</v>
+      </c>
+      <c r="D1143" s="27">
+        <v>35684.400000000001</v>
+      </c>
+      <c r="E1143" s="27">
+        <v>7264.8249999999998</v>
+      </c>
+      <c r="F1143" s="27">
+        <v>341.95833333333297</v>
+      </c>
+      <c r="G1143" s="27">
+        <v>3289.4071111111102</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1144" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1144" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1144" s="27">
+        <v>6044.1272222222196</v>
+      </c>
+      <c r="D1144" s="27">
+        <v>35225.083333333299</v>
+      </c>
+      <c r="E1144" s="27">
+        <v>5562.4960000000001</v>
+      </c>
+      <c r="F1144" s="27">
+        <v>481.63122222222199</v>
+      </c>
+      <c r="G1144" s="27">
+        <v>2524.7471111111099</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1145" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1145" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1145" s="27">
+        <v>7001.3175000000001</v>
+      </c>
+      <c r="D1145" s="27">
+        <v>37944</v>
+      </c>
+      <c r="E1145" s="27">
+        <v>6478.8950000000004</v>
+      </c>
+      <c r="F1145" s="27">
+        <v>522.42250000000001</v>
+      </c>
+      <c r="G1145" s="27">
+        <v>2590.4272777777701</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1146" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1146" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1146" s="27">
+        <v>5901.3302777777699</v>
+      </c>
+      <c r="D1146" s="27">
+        <v>36720</v>
+      </c>
+      <c r="E1146" s="27">
+        <v>5425.8959999999997</v>
+      </c>
+      <c r="F1146" s="27">
+        <v>475.43427777777703</v>
+      </c>
+      <c r="G1146" s="27">
+        <v>2485.9051666666601</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1147" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1147" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1147" s="27">
+        <v>5428.2016666666595</v>
+      </c>
+      <c r="D1147" s="27">
+        <v>37944</v>
+      </c>
+      <c r="E1147" s="27">
+        <v>4800.2070000000003</v>
+      </c>
+      <c r="F1147" s="27">
+        <v>627.99466666666603</v>
+      </c>
+      <c r="G1147" s="27">
+        <v>2039.8246666666601</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1148" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1148" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1148" s="27">
+        <v>23024.5</v>
+      </c>
+      <c r="D1148" s="27">
+        <v>53986.166666666599</v>
+      </c>
+      <c r="E1148" s="27">
+        <v>22945.046999999999</v>
+      </c>
+      <c r="F1148" s="27">
+        <v>79.452999999999903</v>
+      </c>
+      <c r="G1148" s="27">
+        <v>5773.2169999999996</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1149" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1149" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1149" s="27">
+        <v>29117.5</v>
+      </c>
+      <c r="D1149" s="27">
+        <v>53015.791666666599</v>
+      </c>
+      <c r="E1149" s="27">
+        <v>29740.044000000002</v>
+      </c>
+      <c r="F1149" s="27">
+        <v>-622.54399999999998</v>
+      </c>
+      <c r="G1149" s="27">
+        <v>5055.8239999999996</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1150" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1150" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1150" s="27">
+        <v>28077</v>
+      </c>
+      <c r="D1150" s="27">
+        <v>59695.9416666666</v>
+      </c>
+      <c r="E1150" s="27">
+        <v>28059.84</v>
+      </c>
+      <c r="F1150" s="27">
+        <v>17.159999999999901</v>
+      </c>
+      <c r="G1150" s="27">
+        <v>5163.4799999999996</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1151" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1151" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1151" s="27">
+        <v>25217.95</v>
+      </c>
+      <c r="D1151" s="27">
+        <v>58352.866666666603</v>
+      </c>
+      <c r="E1151" s="27">
+        <v>26276.517</v>
+      </c>
+      <c r="F1151" s="27">
+        <v>-1058.567</v>
+      </c>
+      <c r="G1151" s="27">
+        <v>5429.5370000000003</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1152" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1152" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1152" s="27">
+        <v>17038.5</v>
+      </c>
+      <c r="D1152" s="27">
+        <v>59717.45</v>
+      </c>
+      <c r="E1152" s="27">
+        <v>16968.263999999999</v>
+      </c>
+      <c r="F1152" s="27">
+        <v>70.235999999999905</v>
+      </c>
+      <c r="G1152" s="27">
+        <v>5209.1260000000002</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1153" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1153" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1153" s="27">
+        <v>21559</v>
+      </c>
+      <c r="D1153" s="27">
+        <v>56204.074999999997</v>
+      </c>
+      <c r="E1153" s="27">
+        <v>20997.903999999999</v>
+      </c>
+      <c r="F1153" s="27">
+        <v>561.09599999999898</v>
+      </c>
+      <c r="G1153" s="27">
+        <v>5242.0680000000002</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1154" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1154" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1154" s="27">
+        <v>17128</v>
+      </c>
+      <c r="D1154" s="27">
+        <v>55134.324999999997</v>
+      </c>
+      <c r="E1154" s="27">
+        <v>17611.695</v>
+      </c>
+      <c r="F1154" s="27">
+        <v>-483.69499999999999</v>
+      </c>
+      <c r="G1154" s="27">
+        <v>4406.6729999999998</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1155" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1155" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1155" s="27">
+        <v>26101</v>
+      </c>
+      <c r="D1155" s="27">
+        <v>62950.283333333296</v>
+      </c>
+      <c r="E1155" s="27">
+        <v>26387.258000000002</v>
+      </c>
+      <c r="F1155" s="27">
+        <v>-286.25799999999998</v>
+      </c>
+      <c r="G1155" s="27">
+        <v>6891.3459999999995</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1156" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1156" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1156" s="27">
+        <v>30873.5</v>
+      </c>
+      <c r="D1156" s="27">
+        <v>57155.058333333298</v>
+      </c>
+      <c r="E1156" s="27">
+        <v>32227.557000000001</v>
+      </c>
+      <c r="F1156" s="27">
+        <v>-1354.057</v>
+      </c>
+      <c r="G1156" s="27">
+        <v>5313.973</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1157" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1157" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1157" s="27">
+        <v>31415.5</v>
+      </c>
+      <c r="D1157" s="27">
+        <v>62976.5</v>
+      </c>
+      <c r="E1157" s="27">
+        <v>31645.103999999999</v>
+      </c>
+      <c r="F1157" s="27">
+        <v>-229.60400000000001</v>
+      </c>
+      <c r="G1157" s="27">
+        <v>5546.3819999999996</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1158" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1158" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1158" s="27">
+        <v>24506.3166666666</v>
+      </c>
+      <c r="D1158" s="27">
+        <v>60117.933333333298</v>
+      </c>
+      <c r="E1158" s="27">
+        <v>25272.972000000002</v>
+      </c>
+      <c r="F1158" s="27">
+        <v>-766.65533333333303</v>
+      </c>
+      <c r="G1158" s="27">
+        <v>4898.19066666666</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1159" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1159" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1159" s="27">
+        <v>20499</v>
+      </c>
+      <c r="D1159" s="27">
+        <v>65149.333333333299</v>
+      </c>
+      <c r="E1159" s="27">
+        <v>20721.259999999998</v>
+      </c>
+      <c r="F1159" s="27">
+        <v>-222.26</v>
+      </c>
+      <c r="G1159" s="27">
+        <v>5865.0119999999997</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1160" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1160" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1160" s="27">
+        <v>26638</v>
+      </c>
+      <c r="D1160" s="27">
+        <v>62929.083333333299</v>
+      </c>
+      <c r="E1160" s="27">
+        <v>26170.214</v>
+      </c>
+      <c r="F1160" s="27">
+        <v>467.786</v>
+      </c>
+      <c r="G1160" s="27">
+        <v>5706.0940000000001</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1161" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1161" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1161" s="27">
+        <v>19201.733333333301</v>
+      </c>
+      <c r="D1161" s="27">
+        <v>63055.683333333298</v>
+      </c>
+      <c r="E1161" s="27">
+        <v>19980.710999999999</v>
+      </c>
+      <c r="F1161" s="27">
+        <v>-778.97766666666598</v>
+      </c>
+      <c r="G1161" s="27">
+        <v>4907.1716666666598</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1162" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1162" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1162" s="27">
+        <v>7533</v>
+      </c>
+      <c r="D1162" s="27">
+        <v>17031</v>
+      </c>
+      <c r="E1162" s="27">
+        <v>7480.3869999999997</v>
+      </c>
+      <c r="F1162" s="27">
+        <v>52.6129999999999</v>
+      </c>
+      <c r="G1162" s="27">
+        <v>1476.8689999999999</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1163" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1163" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1163" s="27">
+        <v>5324.5</v>
+      </c>
+      <c r="D1163" s="27">
+        <v>16050.483333333301</v>
+      </c>
+      <c r="E1163" s="27">
+        <v>4932.8959999999997</v>
+      </c>
+      <c r="F1163" s="27">
+        <v>391.60399999999998</v>
+      </c>
+      <c r="G1163" s="27">
+        <v>1332.674</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1164" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1164" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1164" s="27">
+        <v>5400.6583333333301</v>
+      </c>
+      <c r="D1164" s="27">
+        <v>17386.016666666601</v>
+      </c>
+      <c r="E1164" s="27">
+        <v>5439.2659999999996</v>
+      </c>
+      <c r="F1164" s="27">
+        <v>-38.607666666666603</v>
+      </c>
+      <c r="G1164" s="27">
+        <v>1765.5803333333299</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1165" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1165" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1165" s="27">
+        <v>3515.61666666666</v>
+      </c>
+      <c r="D1165" s="27">
+        <v>17178.991666666599</v>
+      </c>
+      <c r="E1165" s="27">
+        <v>3866.71</v>
+      </c>
+      <c r="F1165" s="27">
+        <v>-351.09333333333302</v>
+      </c>
+      <c r="G1165" s="27">
+        <v>1444.0146666666601</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1166" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1166" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1166" s="27">
+        <v>2971.5</v>
+      </c>
+      <c r="D1166" s="27">
+        <v>17573.983333333301</v>
+      </c>
+      <c r="E1166" s="27">
+        <v>3153.0949999999998</v>
+      </c>
+      <c r="F1166" s="27">
+        <v>-181.595</v>
+      </c>
+      <c r="G1166" s="27">
+        <v>1202.117</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1167" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1167" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1167" s="27">
+        <v>2593.5</v>
+      </c>
+      <c r="D1167" s="27">
+        <v>16819.508333333299</v>
+      </c>
+      <c r="E1167" s="27">
+        <v>2742.8560000000002</v>
+      </c>
+      <c r="F1167" s="27">
+        <v>-149.35599999999999</v>
+      </c>
+      <c r="G1167" s="27">
+        <v>1123.4880000000001</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1168" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1168" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1168" s="27">
+        <v>3594.2833333333301</v>
+      </c>
+      <c r="D1168" s="27">
+        <v>17132.983333333301</v>
+      </c>
+      <c r="E1168" s="27">
+        <v>3710.1320000000001</v>
+      </c>
+      <c r="F1168" s="27">
+        <v>-115.84866666666601</v>
+      </c>
+      <c r="G1168" s="27">
+        <v>1413.85</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1169" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B1169" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1169" s="27">
+        <v>20561.486388888799</v>
+      </c>
+      <c r="D1169" s="27">
+        <v>63882.5</v>
+      </c>
+      <c r="E1169" s="27">
+        <v>18248.099999999999</v>
+      </c>
+      <c r="F1169" s="27">
+        <v>2313.38638888888</v>
+      </c>
+      <c r="G1169" s="27">
+        <v>5096.9694365079304</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1170" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B1170" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1170" s="27">
+        <v>16397.397499999999</v>
+      </c>
+      <c r="D1170" s="27">
+        <v>57621</v>
+      </c>
+      <c r="E1170" s="27">
+        <v>14600.617</v>
+      </c>
+      <c r="F1170" s="27">
+        <v>1796.7805000000001</v>
+      </c>
+      <c r="G1170" s="27">
+        <v>5326.64194444444</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1171" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B1171" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1171" s="27">
+        <v>24689.9476851851</v>
+      </c>
+      <c r="D1171" s="27">
+        <v>63886.75</v>
+      </c>
+      <c r="E1171" s="27">
+        <v>22679.075000000001</v>
+      </c>
+      <c r="F1171" s="27">
+        <v>2010.87268518518</v>
+      </c>
+      <c r="G1171" s="27">
+        <v>6592.6380502645497</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1172" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B1172" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1172" s="27">
+        <v>10990.454166666599</v>
+      </c>
+      <c r="D1172" s="27">
+        <v>56768.6</v>
+      </c>
+      <c r="E1172" s="27">
+        <v>8382.0789999999997</v>
+      </c>
+      <c r="F1172" s="27">
+        <v>2608.3751666666599</v>
+      </c>
+      <c r="G1172" s="27">
+        <v>4742.9360555555504</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1173" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B1173" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1173" s="27">
+        <v>10279.6811111111</v>
+      </c>
+      <c r="D1173" s="27">
+        <v>63621.366666666603</v>
+      </c>
+      <c r="E1173" s="27">
+        <v>9083.9590000000007</v>
+      </c>
+      <c r="F1173" s="27">
+        <v>1195.7221111111101</v>
+      </c>
+      <c r="G1173" s="27">
+        <v>4381.3427777777697</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1174" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B1174" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1174" s="27">
+        <v>8327.0233333333308</v>
+      </c>
+      <c r="D1174" s="27">
+        <v>61653.375</v>
+      </c>
+      <c r="E1174" s="27">
+        <v>7130.4449999999997</v>
+      </c>
+      <c r="F1174" s="27">
+        <v>1196.57833333333</v>
+      </c>
+      <c r="G1174" s="27">
+        <v>4076.2201111111099</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1175" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B1175" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1175" s="27">
+        <v>9431.1730158730097</v>
+      </c>
+      <c r="D1175" s="27">
+        <v>62897.5</v>
+      </c>
+      <c r="E1175" s="27">
+        <v>7887.58</v>
+      </c>
+      <c r="F1175" s="27">
+        <v>1543.59301587301</v>
+      </c>
+      <c r="G1175" s="27">
+        <v>4258.6847936507902</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1176" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1176" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1176" s="27">
+        <v>13488.477500000001</v>
+      </c>
+      <c r="D1176" s="27">
+        <v>22305</v>
+      </c>
+      <c r="E1176" s="27">
+        <v>12714.22</v>
+      </c>
+      <c r="F1176" s="27">
+        <v>774.25750000000005</v>
+      </c>
+      <c r="G1176" s="27">
+        <v>1947.88427777777</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1177" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1177" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1177" s="27">
+        <v>12095.6827777777</v>
+      </c>
+      <c r="D1177" s="27">
+        <v>20151.5</v>
+      </c>
+      <c r="E1177" s="27">
+        <v>11573.922</v>
+      </c>
+      <c r="F1177" s="27">
+        <v>521.76077777777698</v>
+      </c>
+      <c r="G1177" s="27">
+        <v>2313.5454444444399</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1178" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1178" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1178" s="27">
+        <v>14715</v>
+      </c>
+      <c r="D1178" s="27">
+        <v>22094.25</v>
+      </c>
+      <c r="E1178" s="27">
+        <v>14323.743</v>
+      </c>
+      <c r="F1178" s="27">
+        <v>391.25700000000001</v>
+      </c>
+      <c r="G1178" s="27">
+        <v>2117.2530000000002</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1179" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1179" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1179" s="27">
+        <v>11172.066388888799</v>
+      </c>
+      <c r="D1179" s="27">
+        <v>21580.5</v>
+      </c>
+      <c r="E1179" s="27">
+        <v>10592.343999999999</v>
+      </c>
+      <c r="F1179" s="27">
+        <v>579.72238888888796</v>
+      </c>
+      <c r="G1179" s="27">
+        <v>2295.4943888888802</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1180" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1180" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1180" s="27">
+        <v>7570.25</v>
+      </c>
+      <c r="D1180" s="27">
+        <v>22103</v>
+      </c>
+      <c r="E1180" s="27">
+        <v>7247.78</v>
+      </c>
+      <c r="F1180" s="27">
+        <v>322.47000000000003</v>
+      </c>
+      <c r="G1180" s="27">
+        <v>2600.3519999999999</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1181" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1181" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1181" s="27">
+        <v>9142.7308333333294</v>
+      </c>
+      <c r="D1181" s="27">
+        <v>21506.5</v>
+      </c>
+      <c r="E1181" s="27">
+        <v>9105.643</v>
+      </c>
+      <c r="F1181" s="27">
+        <v>37.0878333333333</v>
+      </c>
+      <c r="G1181" s="27">
+        <v>2556.0792777777701</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1182" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1182" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1182" s="27">
+        <v>7415</v>
+      </c>
+      <c r="D1182" s="27">
+        <v>22320</v>
+      </c>
+      <c r="E1182" s="27">
+        <v>7129.3280000000004</v>
+      </c>
+      <c r="F1182" s="27">
+        <v>285.67200000000003</v>
+      </c>
+      <c r="G1182" s="27">
+        <v>2239.2959999999998</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1183" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1183" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1183" s="27">
+        <v>36314.879154513801</v>
+      </c>
+      <c r="D1183" s="27">
+        <v>212336.7</v>
+      </c>
+      <c r="E1183" s="27">
+        <v>37231.605000000003</v>
+      </c>
+      <c r="F1183" s="27">
+        <v>-916.72584548610996</v>
+      </c>
+      <c r="G1183" s="27">
+        <v>6747.15216784722</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1184" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1184" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1184" s="27">
+        <v>35442.327763055502</v>
+      </c>
+      <c r="D1184" s="27">
+        <v>187695</v>
+      </c>
+      <c r="E1184" s="27">
+        <v>35618.546000000002</v>
+      </c>
+      <c r="F1184" s="27">
+        <v>-176.218236944442</v>
+      </c>
+      <c r="G1184" s="27">
+        <v>5867.2753202777803</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1185" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1185" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1185" s="27">
+        <v>51933.620775289302</v>
+      </c>
+      <c r="D1185" s="27">
+        <v>219869.83333333299</v>
+      </c>
+      <c r="E1185" s="27">
+        <v>47417.78</v>
+      </c>
+      <c r="F1185" s="27">
+        <v>4515.8407752893499</v>
+      </c>
+      <c r="G1185" s="27">
+        <v>10517.31233853</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1186" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1186" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1186" s="27">
+        <v>18462.3249923148</v>
+      </c>
+      <c r="D1186" s="27">
+        <v>213919.5</v>
+      </c>
+      <c r="E1186" s="27">
+        <v>14112.005999999999</v>
+      </c>
+      <c r="F1186" s="27">
+        <v>4350.3189923148102</v>
+      </c>
+      <c r="G1186" s="27">
+        <v>5546.8236589814796</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1187" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1187" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1187" s="27">
+        <v>36094.422222222202</v>
+      </c>
+      <c r="D1187" s="27">
+        <v>174085</v>
+      </c>
+      <c r="E1187" s="27">
+        <v>30626.113000000001</v>
+      </c>
+      <c r="F1187" s="27">
+        <v>5468.3092222222203</v>
+      </c>
+      <c r="G1187" s="27">
+        <v>11190.830333333301</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1188" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1188" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1188" s="27">
+        <v>39545.741666666603</v>
+      </c>
+      <c r="D1188" s="27">
+        <v>180578</v>
+      </c>
+      <c r="E1188" s="27">
+        <v>34730.296000000002</v>
+      </c>
+      <c r="F1188" s="27">
+        <v>4815.4456666666601</v>
+      </c>
+      <c r="G1188" s="27">
+        <v>11332.045</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1189" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1189" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1189" s="27">
+        <v>19931.384007326302</v>
+      </c>
+      <c r="D1189" s="27">
+        <v>200065.4</v>
+      </c>
+      <c r="E1189" s="27">
+        <v>20573.871999999999</v>
+      </c>
+      <c r="F1189" s="27">
+        <v>-642.48799267361005</v>
+      </c>
+      <c r="G1189" s="27">
+        <v>9090.9391854513906</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1190" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1190" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1190" s="27">
+        <v>12304.825000000001</v>
+      </c>
+      <c r="D1190" s="27">
+        <v>52564.5</v>
+      </c>
+      <c r="E1190" s="27">
+        <v>12806.264999999999</v>
+      </c>
+      <c r="F1190" s="27">
+        <v>-501.43999999999801</v>
+      </c>
+      <c r="G1190" s="27">
+        <v>2171.942</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1191" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1191" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1191" s="27">
+        <v>12043.7833333333</v>
+      </c>
+      <c r="D1191" s="27">
+        <v>51238.166666666599</v>
+      </c>
+      <c r="E1191" s="27">
+        <v>12344.592000000001</v>
+      </c>
+      <c r="F1191" s="27">
+        <v>-300.80866666666498</v>
+      </c>
+      <c r="G1191" s="27">
+        <v>2056.4526666666602</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1192" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1192" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1192" s="27">
+        <v>16686.108331805499</v>
+      </c>
+      <c r="D1192" s="27">
+        <v>51981.833333333299</v>
+      </c>
+      <c r="E1192" s="27">
+        <v>15748.948</v>
+      </c>
+      <c r="F1192" s="27">
+        <v>937.16033180555598</v>
+      </c>
+      <c r="G1192" s="27">
+        <v>3573.4223318055501</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1193" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1193" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1193" s="27">
+        <v>6230.7583333333296</v>
+      </c>
+      <c r="D1193" s="27">
+        <v>54914.166666666599</v>
+      </c>
+      <c r="E1193" s="27">
+        <v>4957.07</v>
+      </c>
+      <c r="F1193" s="27">
+        <v>1273.6883333333301</v>
+      </c>
+      <c r="G1193" s="27">
+        <v>1783.0050000000001</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1194" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1194" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1194" s="27">
+        <v>11720.775</v>
+      </c>
+      <c r="D1194" s="27">
+        <v>46422.666666666599</v>
+      </c>
+      <c r="E1194" s="27">
+        <v>9933.116</v>
+      </c>
+      <c r="F1194" s="27">
+        <v>1787.6590000000001</v>
+      </c>
+      <c r="G1194" s="27">
+        <v>3746.5450000000001</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1195" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1195" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1195" s="27">
+        <v>11072.825000000001</v>
+      </c>
+      <c r="D1195" s="27">
+        <v>48169.333333333299</v>
+      </c>
+      <c r="E1195" s="27">
+        <v>10590.348</v>
+      </c>
+      <c r="F1195" s="27">
+        <v>482.47699999999998</v>
+      </c>
+      <c r="G1195" s="27">
+        <v>3522.7156666666601</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1196" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1196" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1196" s="27">
+        <v>6072.9833333333299</v>
+      </c>
+      <c r="D1196" s="27">
+        <v>53350.666666666599</v>
+      </c>
+      <c r="E1196" s="27">
+        <v>6308.39</v>
+      </c>
+      <c r="F1196" s="27">
+        <v>-235.40666666666601</v>
+      </c>
+      <c r="G1196" s="27">
+        <v>2836.2139999999999</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1197" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B1197" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1197" s="27">
+        <v>24104.55</v>
+      </c>
+      <c r="D1197" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1197" s="27">
+        <v>25054.901999999998</v>
+      </c>
+      <c r="F1197" s="27">
+        <v>-950.35199999999998</v>
+      </c>
+      <c r="G1197" s="27">
+        <v>4589.4120000000003</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1198" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B1198" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1198" s="27">
+        <v>19676.708333333299</v>
+      </c>
+      <c r="D1198" s="27">
+        <v>99075</v>
+      </c>
+      <c r="E1198" s="27">
+        <v>19976.830999999998</v>
+      </c>
+      <c r="F1198" s="27">
+        <v>-300.122666666665</v>
+      </c>
+      <c r="G1198" s="27">
+        <v>3236.1979999999999</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1199" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B1199" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1199" s="27">
+        <v>33993.9583295833</v>
+      </c>
+      <c r="D1199" s="27">
+        <v>111450</v>
+      </c>
+      <c r="E1199" s="27">
+        <v>31502.044999999998</v>
+      </c>
+      <c r="F1199" s="27">
+        <v>2491.9133295833299</v>
+      </c>
+      <c r="G1199" s="27">
+        <v>6601.39867041666</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1200" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B1200" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1200" s="27">
+        <v>10678.8083333333</v>
+      </c>
+      <c r="D1200" s="27">
+        <v>108000</v>
+      </c>
+      <c r="E1200" s="27">
+        <v>8510.5920000000006</v>
+      </c>
+      <c r="F1200" s="27">
+        <v>2168.2163333333301</v>
+      </c>
+      <c r="G1200" s="27">
+        <v>3029.1583333333301</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1201" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B1201" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1201" s="27">
+        <v>29518.116666666599</v>
+      </c>
+      <c r="D1201" s="27">
+        <v>111222</v>
+      </c>
+      <c r="E1201" s="27">
+        <v>27552.417000000001</v>
+      </c>
+      <c r="F1201" s="27">
+        <v>1965.6996666666601</v>
+      </c>
+      <c r="G1201" s="27">
+        <v>8694.9956666666603</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1202" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B1202" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1202" s="27">
+        <v>19333.541666666599</v>
+      </c>
+      <c r="D1202" s="27">
+        <v>91778.333333333299</v>
+      </c>
+      <c r="E1202" s="27">
+        <v>18067.531999999999</v>
+      </c>
+      <c r="F1202" s="27">
+        <v>1266.00966666666</v>
+      </c>
+      <c r="G1202" s="27">
+        <v>6177.0950000000003</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1203" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B1203" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1203" s="27">
+        <v>11801.1916666666</v>
+      </c>
+      <c r="D1203" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1203" s="27">
+        <v>11664.802</v>
+      </c>
+      <c r="F1203" s="27">
+        <v>136.38966666666701</v>
+      </c>
+      <c r="G1203" s="27">
+        <v>4930.9036666666598</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1204" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B1204" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1204" s="27">
+        <v>20632.216666666602</v>
+      </c>
+      <c r="D1204" s="27">
+        <v>103509.33333333299</v>
+      </c>
+      <c r="E1204" s="27">
+        <v>21092.633999999998</v>
+      </c>
+      <c r="F1204" s="27">
+        <v>-460.41733333333298</v>
+      </c>
+      <c r="G1204" s="27">
+        <v>3787.9279999999999</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1205" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B1205" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1205" s="27">
+        <v>16378.575000000001</v>
+      </c>
+      <c r="D1205" s="27">
+        <v>83780.833333333299</v>
+      </c>
+      <c r="E1205" s="27">
+        <v>16103.727000000001</v>
+      </c>
+      <c r="F1205" s="27">
+        <v>274.84800000000001</v>
+      </c>
+      <c r="G1205" s="27">
+        <v>2796.172</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1206" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B1206" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1206" s="27">
+        <v>28803.6583333333</v>
+      </c>
+      <c r="D1206" s="27">
+        <v>97386.5</v>
+      </c>
+      <c r="E1206" s="27">
+        <v>26219.452000000001</v>
+      </c>
+      <c r="F1206" s="27">
+        <v>2584.2063333333299</v>
+      </c>
+      <c r="G1206" s="27">
+        <v>5566.7476666666598</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1207" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B1207" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1207" s="27">
+        <v>9786.2416666666595</v>
+      </c>
+      <c r="D1207" s="27">
+        <v>98952.666666666599</v>
+      </c>
+      <c r="E1207" s="27">
+        <v>7790.1869999999999</v>
+      </c>
+      <c r="F1207" s="27">
+        <v>1996.0546666666601</v>
+      </c>
+      <c r="G1207" s="27">
+        <v>2894.6106666666601</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1208" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B1208" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1208" s="27">
+        <v>20284.325000000001</v>
+      </c>
+      <c r="D1208" s="27">
+        <v>103805.33333333299</v>
+      </c>
+      <c r="E1208" s="27">
+        <v>17366.534</v>
+      </c>
+      <c r="F1208" s="27">
+        <v>2917.7910000000002</v>
+      </c>
+      <c r="G1208" s="27">
+        <v>6598.7903333333297</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1209" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B1209" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1209" s="27">
+        <v>17397.758330000001</v>
+      </c>
+      <c r="D1209" s="27">
+        <v>85610</v>
+      </c>
+      <c r="E1209" s="27">
+        <v>14989.998</v>
+      </c>
+      <c r="F1209" s="27">
+        <v>2407.7603300000001</v>
+      </c>
+      <c r="G1209" s="27">
+        <v>5489.2323299999998</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1210" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B1210" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1210" s="27">
+        <v>10577.7750050534</v>
+      </c>
+      <c r="D1210" s="27">
+        <v>104160</v>
+      </c>
+      <c r="E1210" s="27">
+        <v>10574.54</v>
+      </c>
+      <c r="F1210" s="27">
+        <v>3.2350050534803199</v>
+      </c>
+      <c r="G1210" s="27">
+        <v>4150.6176717201397</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1211" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B1211" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1211" s="27">
+        <v>13900.7583333333</v>
+      </c>
+      <c r="D1211" s="27">
+        <v>58869</v>
+      </c>
+      <c r="E1211" s="27">
+        <v>14762.123</v>
+      </c>
+      <c r="F1211" s="27">
+        <v>-861.36466666666502</v>
+      </c>
+      <c r="G1211" s="27">
+        <v>2583.0713333333301</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1212" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B1212" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1212" s="27">
+        <v>9984.2083333333303</v>
+      </c>
+      <c r="D1212" s="27">
+        <v>44467.933333333298</v>
+      </c>
+      <c r="E1212" s="27">
+        <v>10366.547</v>
+      </c>
+      <c r="F1212" s="27">
+        <v>-382.33866666666501</v>
+      </c>
+      <c r="G1212" s="27">
+        <v>1621.3146666666601</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1213" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B1213" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1213" s="27">
+        <v>19754.899999722202</v>
+      </c>
+      <c r="D1213" s="27">
+        <v>59440</v>
+      </c>
+      <c r="E1213" s="27">
+        <v>19214.682000000001</v>
+      </c>
+      <c r="F1213" s="27">
+        <v>540.21799972222198</v>
+      </c>
+      <c r="G1213" s="27">
+        <v>4060.0039997222202</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1214" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B1214" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1214" s="27">
+        <v>7256.9</v>
+      </c>
+      <c r="D1214" s="27">
+        <v>57600</v>
+      </c>
+      <c r="E1214" s="27">
+        <v>6293.9260000000004</v>
+      </c>
+      <c r="F1214" s="27">
+        <v>962.97400000000005</v>
+      </c>
+      <c r="G1214" s="27">
+        <v>1814.6980000000001</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1215" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B1215" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1215" s="27">
+        <v>15822.5</v>
+      </c>
+      <c r="D1215" s="27">
+        <v>59320</v>
+      </c>
+      <c r="E1215" s="27">
+        <v>13846.314</v>
+      </c>
+      <c r="F1215" s="27">
+        <v>1976.1859999999999</v>
+      </c>
+      <c r="G1215" s="27">
+        <v>4129.09666666666</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1216" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B1216" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1216" s="27">
+        <v>13476.266666666599</v>
+      </c>
+      <c r="D1216" s="27">
+        <v>48920</v>
+      </c>
+      <c r="E1216" s="27">
+        <v>12744.548000000001</v>
+      </c>
+      <c r="F1216" s="27">
+        <v>731.71866666666597</v>
+      </c>
+      <c r="G1216" s="27">
+        <v>3913.2033333333302</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1217" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B1217" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1217" s="27">
+        <v>6335.1500002572102</v>
+      </c>
+      <c r="D1217" s="27">
+        <v>59520</v>
+      </c>
+      <c r="E1217" s="27">
+        <v>6343.1170000000002</v>
+      </c>
+      <c r="F1217" s="27">
+        <v>-7.9669997427850596</v>
+      </c>
+      <c r="G1217" s="27">
+        <v>2907.1790002572102</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1218" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1218" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1218" s="27">
+        <v>53249.898332638797</v>
+      </c>
+      <c r="D1218" s="27">
+        <v>265979.59999999998</v>
+      </c>
+      <c r="E1218" s="27">
+        <v>53834.731</v>
+      </c>
+      <c r="F1218" s="27">
+        <v>-584.83266736111102</v>
+      </c>
+      <c r="G1218" s="27">
+        <v>8655.5208340277804</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1219" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1219" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1219" s="27">
+        <v>40749.475497560103</v>
+      </c>
+      <c r="D1219" s="27">
+        <v>235258.2</v>
+      </c>
+      <c r="E1219" s="27">
+        <v>40026.008999999998</v>
+      </c>
+      <c r="F1219" s="27">
+        <v>723.46649756018701</v>
+      </c>
+      <c r="G1219" s="27">
+        <v>6863.2864472268502</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1220" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1220" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1220" s="27">
+        <v>71744.254738111107</v>
+      </c>
+      <c r="D1220" s="27">
+        <v>265994</v>
+      </c>
+      <c r="E1220" s="27">
+        <v>69544.331000000006</v>
+      </c>
+      <c r="F1220" s="27">
+        <v>2199.9237381111102</v>
+      </c>
+      <c r="G1220" s="27">
+        <v>14420.0971566388</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1221" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1221" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1221" s="27">
+        <v>23028.6353845833</v>
+      </c>
+      <c r="D1221" s="27">
+        <v>254291.6</v>
+      </c>
+      <c r="E1221" s="27">
+        <v>18019.72</v>
+      </c>
+      <c r="F1221" s="27">
+        <v>5008.9153845833298</v>
+      </c>
+      <c r="G1221" s="27">
+        <v>7210.05938458333</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1222" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1222" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1222" s="27">
+        <v>59885.845385479101</v>
+      </c>
+      <c r="D1222" s="27">
+        <v>229836</v>
+      </c>
+      <c r="E1222" s="27">
+        <v>51697.591</v>
+      </c>
+      <c r="F1222" s="27">
+        <v>8188.2543854791602</v>
+      </c>
+      <c r="G1222" s="27">
+        <v>17074.8207785208</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1223" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1223" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1223" s="27">
+        <v>57516.930544861098</v>
+      </c>
+      <c r="D1223" s="27">
+        <v>255612</v>
+      </c>
+      <c r="E1223" s="27">
+        <v>49796.906999999999</v>
+      </c>
+      <c r="F1223" s="27">
+        <v>7720.0235448611102</v>
+      </c>
+      <c r="G1223" s="27">
+        <v>16464.0574406944</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1224" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1224" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1224" s="27">
+        <v>26031.710392928198</v>
+      </c>
+      <c r="D1224" s="27">
+        <v>266352</v>
+      </c>
+      <c r="E1224" s="27">
+        <v>26721.839</v>
+      </c>
+      <c r="F1224" s="27">
+        <v>-690.12860707175798</v>
+      </c>
+      <c r="G1224" s="27">
+        <v>11001.738732928199</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1225" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="B1225" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1225" s="27">
+        <v>59943.5</v>
+      </c>
+      <c r="D1225" s="27">
+        <v>102752.5</v>
+      </c>
+      <c r="E1225" s="27">
+        <v>60052.391000000003</v>
+      </c>
+      <c r="F1225" s="27">
+        <v>-108.89100000000001</v>
+      </c>
+      <c r="G1225" s="27">
+        <v>8269.3430000000008</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1226" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="B1226" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1226" s="27">
+        <v>52558.5</v>
+      </c>
+      <c r="D1226" s="27">
+        <v>94369</v>
+      </c>
+      <c r="E1226" s="27">
+        <v>52395.521999999997</v>
+      </c>
+      <c r="F1226" s="27">
+        <v>162.97800000000001</v>
+      </c>
+      <c r="G1226" s="27">
+        <v>7839.9939999999997</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1227" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="B1227" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1227" s="27">
+        <v>41965.666666666599</v>
+      </c>
+      <c r="D1227" s="27">
+        <v>94736.666666666599</v>
+      </c>
+      <c r="E1227" s="27">
+        <v>40639.122000000003</v>
+      </c>
+      <c r="F1227" s="27">
+        <v>1326.5446666666601</v>
+      </c>
+      <c r="G1227" s="27">
+        <v>7900.5486666666602</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1228" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="B1228" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1228" s="27">
+        <v>39989.966666666602</v>
+      </c>
+      <c r="D1228" s="27">
+        <v>103695.5</v>
+      </c>
+      <c r="E1228" s="27">
+        <v>40580.555</v>
+      </c>
+      <c r="F1228" s="27">
+        <v>-590.58833333333303</v>
+      </c>
+      <c r="G1228" s="27">
+        <v>8355.5983333333297</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1229" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="B1229" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1229" s="27">
+        <v>30587</v>
+      </c>
+      <c r="D1229" s="27">
+        <v>108964</v>
+      </c>
+      <c r="E1229" s="27">
+        <v>30517.260999999999</v>
+      </c>
+      <c r="F1229" s="27">
+        <v>69.739000000000004</v>
+      </c>
+      <c r="G1229" s="27">
+        <v>9307.6290000000008</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1230" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="B1230" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1230" s="27">
+        <v>33479.425000000003</v>
+      </c>
+      <c r="D1230" s="27">
+        <v>102247.058333333</v>
+      </c>
+      <c r="E1230" s="27">
+        <v>33523.258999999998</v>
+      </c>
+      <c r="F1230" s="27">
+        <v>-43.834000000000003</v>
+      </c>
+      <c r="G1230" s="27">
+        <v>10004.062</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1231" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="B1231" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1231" s="27">
+        <v>26900</v>
+      </c>
+      <c r="D1231" s="27">
+        <v>110431</v>
+      </c>
+      <c r="E1231" s="27">
+        <v>26169.342000000001</v>
+      </c>
+      <c r="F1231" s="27">
+        <v>730.65799999999899</v>
+      </c>
+      <c r="G1231" s="27">
+        <v>8295.6440000000002</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1232" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1232" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1232" s="27">
+        <v>58885</v>
+      </c>
+      <c r="D1232" s="27">
+        <v>99415</v>
+      </c>
+      <c r="E1232" s="27">
+        <v>61013.061999999998</v>
+      </c>
+      <c r="F1232" s="27">
+        <v>-2128.0619999999999</v>
+      </c>
+      <c r="G1232" s="27">
+        <v>9847.1939999999995</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1233" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1233" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1233" s="27">
+        <v>53807</v>
+      </c>
+      <c r="D1233" s="27">
+        <v>94213</v>
+      </c>
+      <c r="E1233" s="27">
+        <v>54066.985999999997</v>
+      </c>
+      <c r="F1233" s="27">
+        <v>-259.98599999999999</v>
+      </c>
+      <c r="G1233" s="27">
+        <v>8675.69</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1234" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1234" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1234" s="27">
+        <v>41328</v>
+      </c>
+      <c r="D1234" s="27">
+        <v>94413.833333333299</v>
+      </c>
+      <c r="E1234" s="27">
+        <v>40165.392</v>
+      </c>
+      <c r="F1234" s="27">
+        <v>1162.6079999999899</v>
+      </c>
+      <c r="G1234" s="27">
+        <v>8979.16</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1235" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1235" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1235" s="27">
+        <v>40699.449999999997</v>
+      </c>
+      <c r="D1235" s="27">
+        <v>103904</v>
+      </c>
+      <c r="E1235" s="27">
+        <v>41425.779000000002</v>
+      </c>
+      <c r="F1235" s="27">
+        <v>-726.32899999999995</v>
+      </c>
+      <c r="G1235" s="27">
+        <v>8796.7929999999997</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1236" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1236" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1236" s="27">
+        <v>29852.5</v>
+      </c>
+      <c r="D1236" s="27">
+        <v>109145</v>
+      </c>
+      <c r="E1236" s="27">
+        <v>29965.774000000001</v>
+      </c>
+      <c r="F1236" s="27">
+        <v>-113.274</v>
+      </c>
+      <c r="G1236" s="27">
+        <v>9621.7160000000003</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1237" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1237" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1237" s="27">
+        <v>31558.266666666601</v>
+      </c>
+      <c r="D1237" s="27">
+        <v>101480.26666666599</v>
+      </c>
+      <c r="E1237" s="27">
+        <v>32039.850999999999</v>
+      </c>
+      <c r="F1237" s="27">
+        <v>-481.58433333333301</v>
+      </c>
+      <c r="G1237" s="27">
+        <v>9954.8936666666596</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1238" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1238" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1238" s="27">
+        <v>24152</v>
+      </c>
+      <c r="D1238" s="27">
+        <v>109261</v>
+      </c>
+      <c r="E1238" s="27">
+        <v>23511.305</v>
+      </c>
+      <c r="F1238" s="27">
+        <v>640.69499999999903</v>
+      </c>
+      <c r="G1238" s="27">
+        <v>7551.241</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1239" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B1239" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1239" s="27">
+        <v>37569.223328008396</v>
+      </c>
+      <c r="D1239" s="27">
+        <v>178560</v>
+      </c>
+      <c r="E1239" s="27">
+        <v>36858.733</v>
+      </c>
+      <c r="F1239" s="27">
+        <v>710.49032800846999</v>
+      </c>
+      <c r="G1239" s="27">
+        <v>12332.382231552399</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1240" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B1240" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1240" s="27">
+        <v>51079.209074074002</v>
+      </c>
+      <c r="D1240" s="27">
+        <v>161280</v>
+      </c>
+      <c r="E1240" s="27">
+        <v>51117.192000000003</v>
+      </c>
+      <c r="F1240" s="27">
+        <v>-37.982925925925798</v>
+      </c>
+      <c r="G1240" s="27">
+        <v>10020.265531986501</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1241" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B1241" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1241" s="27">
+        <v>62850.196636977802</v>
+      </c>
+      <c r="D1241" s="27">
+        <v>178320</v>
+      </c>
+      <c r="E1241" s="27">
+        <v>61471.792999999998</v>
+      </c>
+      <c r="F1241" s="27">
+        <v>1378.40363697781</v>
+      </c>
+      <c r="G1241" s="27">
+        <v>12018.986870958601</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1242" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B1242" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1242" s="27">
+        <v>32916.294303055503</v>
+      </c>
+      <c r="D1242" s="27">
+        <v>163416.866666666</v>
+      </c>
+      <c r="E1242" s="27">
+        <v>33771.951000000001</v>
+      </c>
+      <c r="F1242" s="27">
+        <v>-855.65669694444398</v>
+      </c>
+      <c r="G1242" s="27">
+        <v>8306.0362428968201</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1243" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B1243" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1243" s="27">
+        <v>31202.541666666599</v>
+      </c>
+      <c r="D1243" s="27">
+        <v>172255</v>
+      </c>
+      <c r="E1243" s="27">
+        <v>29214.125</v>
+      </c>
+      <c r="F1243" s="27">
+        <v>1988.4166666666599</v>
+      </c>
+      <c r="G1243" s="27">
+        <v>8496.9940000000006</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1244" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B1244" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1244" s="27">
+        <v>27974.9751851851</v>
+      </c>
+      <c r="D1244" s="27">
+        <v>172800</v>
+      </c>
+      <c r="E1244" s="27">
+        <v>26745.291000000001</v>
+      </c>
+      <c r="F1244" s="27">
+        <v>1229.68418518518</v>
+      </c>
+      <c r="G1244" s="27">
+        <v>7871.5363756613697</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1245" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B1245" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1245" s="27">
+        <v>10799.5249982692</v>
+      </c>
+      <c r="D1245" s="27">
+        <v>53711.333333333299</v>
+      </c>
+      <c r="E1245" s="27">
+        <v>11096.307000000001</v>
+      </c>
+      <c r="F1245" s="27">
+        <v>-296.78200173076903</v>
+      </c>
+      <c r="G1245" s="27">
+        <v>3746.1279064926698</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1246" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1246" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1246" s="27">
+        <v>24089.5333333333</v>
+      </c>
+      <c r="D1246" s="27">
+        <v>50113.133333333302</v>
+      </c>
+      <c r="E1246" s="27">
+        <v>23419.466</v>
+      </c>
+      <c r="F1246" s="27">
+        <v>670.06733333333295</v>
+      </c>
+      <c r="G1246" s="27">
+        <v>5469.02066666666</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1247" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1247" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1247" s="27">
+        <v>21243.366666666599</v>
+      </c>
+      <c r="D1247" s="27">
+        <v>49056</v>
+      </c>
+      <c r="E1247" s="27">
+        <v>21202.554</v>
+      </c>
+      <c r="F1247" s="27">
+        <v>40.8126666666668</v>
+      </c>
+      <c r="G1247" s="27">
+        <v>5352.7346666666599</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1248" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1248" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1248" s="27">
+        <v>22379.5333333333</v>
+      </c>
+      <c r="D1248" s="27">
+        <v>54239</v>
+      </c>
+      <c r="E1248" s="27">
+        <v>21781.071</v>
+      </c>
+      <c r="F1248" s="27">
+        <v>598.46233333333305</v>
+      </c>
+      <c r="G1248" s="27">
+        <v>4547.4636666666602</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1249" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1249" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1249" s="27">
+        <v>13838.0583333333</v>
+      </c>
+      <c r="D1249" s="27">
+        <v>52670.7</v>
+      </c>
+      <c r="E1249" s="27">
+        <v>13498.826999999999</v>
+      </c>
+      <c r="F1249" s="27">
+        <v>339.231333333333</v>
+      </c>
+      <c r="G1249" s="27">
+        <v>4161.8753333333298</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1250" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1250" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1250" s="27">
+        <v>14484.924999999999</v>
+      </c>
+      <c r="D1250" s="27">
+        <v>45965.4</v>
+      </c>
+      <c r="E1250" s="27">
+        <v>14448.138999999999</v>
+      </c>
+      <c r="F1250" s="27">
+        <v>36.786000000000001</v>
+      </c>
+      <c r="G1250" s="27">
+        <v>4239.7966666666598</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1251" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1251" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1251" s="27">
+        <v>11343</v>
+      </c>
+      <c r="D1251" s="27">
+        <v>52560</v>
+      </c>
+      <c r="E1251" s="27">
+        <v>12199.802</v>
+      </c>
+      <c r="F1251" s="27">
+        <v>-856.801999999999</v>
+      </c>
+      <c r="G1251" s="27">
+        <v>4051.9059999999999</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1252" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1252" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1252" s="27">
+        <v>11052.35</v>
+      </c>
+      <c r="D1252" s="27">
+        <v>54312</v>
+      </c>
+      <c r="E1252" s="27">
+        <v>10848.188</v>
+      </c>
+      <c r="F1252" s="27">
+        <v>204.16200000000001</v>
+      </c>
+      <c r="G1252" s="27">
+        <v>3091.8119999999999</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1253" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1253" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1253" s="27">
+        <v>33900.083333333299</v>
+      </c>
+      <c r="D1253" s="27">
+        <v>61616</v>
+      </c>
+      <c r="E1253" s="27">
+        <v>34275.425000000003</v>
+      </c>
+      <c r="F1253" s="27">
+        <v>-375.34166666666601</v>
+      </c>
+      <c r="G1253" s="27">
+        <v>5965.6156666666602</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1254" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1254" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1254" s="27">
+        <v>28719.983333333301</v>
+      </c>
+      <c r="D1254" s="27">
+        <v>55663.95</v>
+      </c>
+      <c r="E1254" s="27">
+        <v>29356.33</v>
+      </c>
+      <c r="F1254" s="27">
+        <v>-636.34666666666601</v>
+      </c>
+      <c r="G1254" s="27">
+        <v>6626.5493333333297</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1255" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1255" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1255" s="27">
+        <v>27871.183333333302</v>
+      </c>
+      <c r="D1255" s="27">
+        <v>61669</v>
+      </c>
+      <c r="E1255" s="27">
+        <v>26932.647000000001</v>
+      </c>
+      <c r="F1255" s="27">
+        <v>938.536333333333</v>
+      </c>
+      <c r="G1255" s="27">
+        <v>5077.16366666666</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1256" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1256" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1256" s="27">
+        <v>15864.7583333333</v>
+      </c>
+      <c r="D1256" s="27">
+        <v>58962.3166666666</v>
+      </c>
+      <c r="E1256" s="27">
+        <v>15306.047</v>
+      </c>
+      <c r="F1256" s="27">
+        <v>558.71133333333296</v>
+      </c>
+      <c r="G1256" s="27">
+        <v>4778.8</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1257" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1257" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1257" s="27">
+        <v>17311.583333333299</v>
+      </c>
+      <c r="D1257" s="27">
+        <v>52767.25</v>
+      </c>
+      <c r="E1257" s="27">
+        <v>17223.324000000001</v>
+      </c>
+      <c r="F1257" s="27">
+        <v>88.259333333333402</v>
+      </c>
+      <c r="G1257" s="27">
+        <v>4746.2946666666603</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1258" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1258" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1258" s="27">
+        <v>13418.7583316666</v>
+      </c>
+      <c r="D1258" s="27">
+        <v>59339.55</v>
+      </c>
+      <c r="E1258" s="27">
+        <v>14920.786</v>
+      </c>
+      <c r="F1258" s="27">
+        <v>-1502.02766833333</v>
+      </c>
+      <c r="G1258" s="27">
+        <v>4978.6010016666596</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1259" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B1259" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1259" s="27">
+        <v>12797.325000000001</v>
+      </c>
+      <c r="D1259" s="27">
+        <v>61752</v>
+      </c>
+      <c r="E1259" s="27">
+        <v>12294.046</v>
+      </c>
+      <c r="F1259" s="27">
+        <v>503.279</v>
+      </c>
+      <c r="G1259" s="27">
+        <v>3641.6503333333299</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1260" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1260" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1260" s="27">
+        <v>23167.275000000001</v>
+      </c>
+      <c r="D1260" s="27">
+        <v>46365.15</v>
+      </c>
+      <c r="E1260" s="27">
+        <v>23806.647000000001</v>
+      </c>
+      <c r="F1260" s="27">
+        <v>-639.37199999999996</v>
+      </c>
+      <c r="G1260" s="27">
+        <v>4873.9006666666601</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1261" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1261" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1261" s="27">
+        <v>25993.3166666666</v>
+      </c>
+      <c r="D1261" s="27">
+        <v>49056</v>
+      </c>
+      <c r="E1261" s="27">
+        <v>26645.379000000001</v>
+      </c>
+      <c r="F1261" s="27">
+        <v>-652.06233333333296</v>
+      </c>
+      <c r="G1261" s="27">
+        <v>6087.0716666666603</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1262" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1262" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1262" s="27">
+        <v>23636.808333333302</v>
+      </c>
+      <c r="D1262" s="27">
+        <v>54239</v>
+      </c>
+      <c r="E1262" s="27">
+        <v>22893.078000000001</v>
+      </c>
+      <c r="F1262" s="27">
+        <v>743.73033333333296</v>
+      </c>
+      <c r="G1262" s="27">
+        <v>4604.2156666666597</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1263" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1263" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1263" s="27">
+        <v>14167.483333333301</v>
+      </c>
+      <c r="D1263" s="27">
+        <v>51788.633333333302</v>
+      </c>
+      <c r="E1263" s="27">
+        <v>14085.272000000001</v>
+      </c>
+      <c r="F1263" s="27">
+        <v>82.211333333333499</v>
+      </c>
+      <c r="G1263" s="27">
+        <v>4377.9333333333298</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1264" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1264" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1264" s="27">
+        <v>14433.016666666599</v>
+      </c>
+      <c r="D1264" s="27">
+        <v>46428</v>
+      </c>
+      <c r="E1264" s="27">
+        <v>14504.946</v>
+      </c>
+      <c r="F1264" s="27">
+        <v>-71.929333333333204</v>
+      </c>
+      <c r="G1264" s="27">
+        <v>4192.5406666666604</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1265" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1265" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1265" s="27">
+        <v>11133.766666666599</v>
+      </c>
+      <c r="D1265" s="27">
+        <v>52529.2</v>
+      </c>
+      <c r="E1265" s="27">
+        <v>13054.482</v>
+      </c>
+      <c r="F1265" s="27">
+        <v>-1920.7153333333299</v>
+      </c>
+      <c r="G1265" s="27">
+        <v>4679.3220000000001</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1266" s="26" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1266" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1266" s="27">
+        <v>10550.208329999999</v>
+      </c>
+      <c r="D1266" s="27">
+        <v>54312</v>
+      </c>
+      <c r="E1266" s="27">
+        <v>9861.3230000000003</v>
+      </c>
+      <c r="F1266" s="27">
+        <v>688.88532999999995</v>
+      </c>
+      <c r="G1266" s="27">
+        <v>3271.9713299999999</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1267" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B1267" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1267" s="27">
+        <v>23028.633333333299</v>
+      </c>
+      <c r="D1267" s="27">
+        <v>44129.116666666603</v>
+      </c>
+      <c r="E1267" s="27">
+        <v>22009.501</v>
+      </c>
+      <c r="F1267" s="27">
+        <v>1019.1323333333301</v>
+      </c>
+      <c r="G1267" s="27">
+        <v>4305.5209999999997</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1268" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B1268" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1268" s="27">
+        <v>19444.366666666599</v>
+      </c>
+      <c r="D1268" s="27">
+        <v>45696</v>
+      </c>
+      <c r="E1268" s="27">
+        <v>19352.214</v>
+      </c>
+      <c r="F1268" s="27">
+        <v>92.152666666666704</v>
+      </c>
+      <c r="G1268" s="27">
+        <v>4172.4880000000003</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1269" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B1269" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1269" s="27">
+        <v>14695.7583333333</v>
+      </c>
+      <c r="D1269" s="27">
+        <v>50524</v>
+      </c>
+      <c r="E1269" s="27">
+        <v>14392.663</v>
+      </c>
+      <c r="F1269" s="27">
+        <v>303.09533333333297</v>
+      </c>
+      <c r="G1269" s="27">
+        <v>4214.3379999999997</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1270" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B1270" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1270" s="27">
+        <v>9530.4833333333299</v>
+      </c>
+      <c r="D1270" s="27">
+        <v>48960</v>
+      </c>
+      <c r="E1270" s="27">
+        <v>10298.771000000001</v>
+      </c>
+      <c r="F1270" s="27">
+        <v>-768.28766666666604</v>
+      </c>
+      <c r="G1270" s="27">
+        <v>3151.8796666666599</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1271" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B1271" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1271" s="27">
+        <v>12463.1</v>
+      </c>
+      <c r="D1271" s="27">
+        <v>50592</v>
+      </c>
+      <c r="E1271" s="27">
+        <v>13309.116</v>
+      </c>
+      <c r="F1271" s="27">
+        <v>-846.01599999999996</v>
+      </c>
+      <c r="G1271" s="27">
+        <v>3949.6619999999998</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1272" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B1272" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1272" s="27">
+        <v>6804.375</v>
+      </c>
+      <c r="D1272" s="27">
+        <v>48960</v>
+      </c>
+      <c r="E1272" s="27">
+        <v>8725.6479999999992</v>
+      </c>
+      <c r="F1272" s="27">
+        <v>-1921.2729999999999</v>
+      </c>
+      <c r="G1272" s="27">
+        <v>3343.4676666666601</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1273" s="26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B1273" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1273" s="27">
+        <v>9454.9166666666606</v>
+      </c>
+      <c r="D1273" s="27">
+        <v>50281.466666666602</v>
+      </c>
+      <c r="E1273" s="27">
+        <v>9987.3220000000001</v>
+      </c>
+      <c r="F1273" s="27">
+        <v>-532.40533333333303</v>
+      </c>
+      <c r="G1273" s="27">
+        <v>3115.62</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1274" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1274" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1274" s="27">
+        <v>11966.75</v>
+      </c>
+      <c r="D1274" s="27">
+        <v>22320</v>
+      </c>
+      <c r="E1274" s="27">
+        <v>11505.226000000001</v>
+      </c>
+      <c r="F1274" s="27">
+        <v>461.524</v>
+      </c>
+      <c r="G1274" s="27">
+        <v>2156.2719999999999</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1275" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1275" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1275" s="27">
+        <v>11170.5</v>
+      </c>
+      <c r="D1275" s="27">
+        <v>20160</v>
+      </c>
+      <c r="E1275" s="27">
+        <v>10853.773999999999</v>
+      </c>
+      <c r="F1275" s="27">
+        <v>316.726</v>
+      </c>
+      <c r="G1275" s="27">
+        <v>1745.1559999999999</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1276" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1276" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1276" s="27">
+        <v>10659</v>
+      </c>
+      <c r="D1276" s="27">
+        <v>22290</v>
+      </c>
+      <c r="E1276" s="27">
+        <v>9437.4609999999993</v>
+      </c>
+      <c r="F1276" s="27">
+        <v>1221.539</v>
+      </c>
+      <c r="G1276" s="27">
+        <v>2888.1970000000001</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1277" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1277" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1277" s="27">
+        <v>8861.5</v>
+      </c>
+      <c r="D1277" s="27">
+        <v>21600</v>
+      </c>
+      <c r="E1277" s="27">
+        <v>8564.2839999999997</v>
+      </c>
+      <c r="F1277" s="27">
+        <v>297.21600000000001</v>
+      </c>
+      <c r="G1277" s="27">
+        <v>2585.9540000000002</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1278" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1278" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1278" s="27">
+        <v>6245.25</v>
+      </c>
+      <c r="D1278" s="27">
+        <v>22320</v>
+      </c>
+      <c r="E1278" s="27">
+        <v>6733.14</v>
+      </c>
+      <c r="F1278" s="27">
+        <v>-487.89</v>
+      </c>
+      <c r="G1278" s="27">
+        <v>2094.5639999999999</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1279" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1279" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1279" s="27">
+        <v>8419.25</v>
+      </c>
+      <c r="D1279" s="27">
+        <v>21600</v>
+      </c>
+      <c r="E1279" s="27">
+        <v>8275.0030000000006</v>
+      </c>
+      <c r="F1279" s="27">
+        <v>144.24700000000001</v>
+      </c>
+      <c r="G1279" s="27">
+        <v>1929.9390000000001</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1280" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1280" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1280" s="27">
+        <v>7048.5</v>
+      </c>
+      <c r="D1280" s="27">
+        <v>22320</v>
+      </c>
+      <c r="E1280" s="27">
+        <v>7011.6329999999998</v>
+      </c>
+      <c r="F1280" s="27">
+        <v>36.866999999999898</v>
+      </c>
+      <c r="G1280" s="27">
+        <v>1938.3389999999999</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1281" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B1281" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1281" s="27">
+        <v>1298.2916666666599</v>
+      </c>
+      <c r="D1281" s="27">
+        <v>2862.375</v>
+      </c>
+      <c r="E1281" s="27">
+        <v>1342.03</v>
+      </c>
+      <c r="F1281" s="27">
+        <v>-43.738333333333301</v>
+      </c>
+      <c r="G1281" s="27">
+        <v>231.839</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1282" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B1282" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1282" s="27">
+        <v>6667.0083333333296</v>
+      </c>
+      <c r="D1282" s="27">
+        <v>18816</v>
+      </c>
+      <c r="E1282" s="27">
+        <v>6772.5379999999996</v>
+      </c>
+      <c r="F1282" s="27">
+        <v>-105.529666666666</v>
+      </c>
+      <c r="G1282" s="27">
+        <v>1658.2909999999999</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1283" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B1283" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1283" s="27">
+        <v>9113.2666666666591</v>
+      </c>
+      <c r="D1283" s="27">
+        <v>20804</v>
+      </c>
+      <c r="E1283" s="27">
+        <v>9195.625</v>
+      </c>
+      <c r="F1283" s="27">
+        <v>-82.358333333333306</v>
+      </c>
+      <c r="G1283" s="27">
+        <v>1894.8396666666599</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1284" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B1284" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1284" s="27">
+        <v>5387.95</v>
+      </c>
+      <c r="D1284" s="27">
+        <v>20160</v>
+      </c>
+      <c r="E1284" s="27">
+        <v>5483.9189999999999</v>
+      </c>
+      <c r="F1284" s="27">
+        <v>-95.968999999999994</v>
+      </c>
+      <c r="G1284" s="27">
+        <v>1734.34566666666</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1285" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B1285" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1285" s="27">
+        <v>3746.3083333333302</v>
+      </c>
+      <c r="D1285" s="27">
+        <v>20832</v>
+      </c>
+      <c r="E1285" s="27">
+        <v>3721.174</v>
+      </c>
+      <c r="F1285" s="27">
+        <v>25.134333333333199</v>
+      </c>
+      <c r="G1285" s="27">
+        <v>1414.0636666666601</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1286" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B1286" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1286" s="27">
+        <v>4786.7666666666601</v>
+      </c>
+      <c r="D1286" s="27">
+        <v>19599.5333333333</v>
+      </c>
+      <c r="E1286" s="27">
+        <v>4951.9719999999998</v>
+      </c>
+      <c r="F1286" s="27">
+        <v>-165.20533333333299</v>
+      </c>
+      <c r="G1286" s="27">
+        <v>1421.8813333333301</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1287" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B1287" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1287" s="27">
+        <v>5121.0249999999996</v>
+      </c>
+      <c r="D1287" s="27">
+        <v>20832</v>
+      </c>
+      <c r="E1287" s="27">
+        <v>5070.2640000000001</v>
+      </c>
+      <c r="F1287" s="27">
+        <v>50.760999999999903</v>
+      </c>
+      <c r="G1287" s="27">
+        <v>1412.16433333333</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1288" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1288" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1288" s="27">
+        <v>50507.625</v>
+      </c>
+      <c r="D1288" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1288" s="27">
+        <v>19062.109</v>
+      </c>
+      <c r="F1288" s="27">
+        <v>31445.516</v>
+      </c>
+      <c r="G1288" s="27">
+        <v>32230.44</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1289" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1289" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1289" s="27">
+        <v>41966</v>
+      </c>
+      <c r="D1289" s="27">
+        <v>100800</v>
+      </c>
+      <c r="E1289" s="27">
+        <v>41897.631000000001</v>
+      </c>
+      <c r="F1289" s="27">
+        <v>68.3689999999999</v>
+      </c>
+      <c r="G1289" s="27">
+        <v>7828.7430000000004</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1290" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1290" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1290" s="27">
+        <v>33664.25</v>
+      </c>
+      <c r="D1290" s="27">
+        <v>111450</v>
+      </c>
+      <c r="E1290" s="27">
+        <v>34681.114999999998</v>
+      </c>
+      <c r="F1290" s="27">
+        <v>-1016.865</v>
+      </c>
+      <c r="G1290" s="27">
+        <v>6232.6549999999997</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1291" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1291" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1291" s="27">
+        <v>35640.125</v>
+      </c>
+      <c r="D1291" s="27">
+        <v>108000</v>
+      </c>
+      <c r="E1291" s="27">
+        <v>29838.433000000001</v>
+      </c>
+      <c r="F1291" s="27">
+        <v>5801.692</v>
+      </c>
+      <c r="G1291" s="27">
+        <v>11374.864</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1292" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1292" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1292" s="27">
+        <v>21529.391666666601</v>
+      </c>
+      <c r="D1292" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1292" s="27">
+        <v>23433.828000000001</v>
+      </c>
+      <c r="F1292" s="27">
+        <v>-1904.4363333333299</v>
+      </c>
+      <c r="G1292" s="27">
+        <v>6923.2583333333296</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1293" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1293" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1293" s="27">
+        <v>28816.25</v>
+      </c>
+      <c r="D1293" s="27">
+        <v>108000</v>
+      </c>
+      <c r="E1293" s="27">
+        <v>14359.699000000001</v>
+      </c>
+      <c r="F1293" s="27">
+        <v>14456.550999999999</v>
+      </c>
+      <c r="G1293" s="27">
+        <v>19481.901000000002</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1294" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1294" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1294" s="27">
+        <v>23409.5</v>
+      </c>
+      <c r="D1294" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1294" s="27">
+        <v>24121.241999999998</v>
+      </c>
+      <c r="F1294" s="27">
+        <v>-711.74199999999996</v>
+      </c>
+      <c r="G1294" s="27">
+        <v>6442.3639999999996</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1295" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B1295" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1295" s="27">
+        <v>50622.5</v>
+      </c>
+      <c r="D1295" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1295" s="27">
+        <v>19875.802</v>
+      </c>
+      <c r="F1295" s="27">
+        <v>30746.698</v>
+      </c>
+      <c r="G1295" s="27">
+        <v>31287.45</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1296" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B1296" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1296" s="27">
+        <v>41966.25</v>
+      </c>
+      <c r="D1296" s="27">
+        <v>100800</v>
+      </c>
+      <c r="E1296" s="27">
+        <v>33479.19</v>
+      </c>
+      <c r="F1296" s="27">
+        <v>8487.06</v>
+      </c>
+      <c r="G1296" s="27">
+        <v>10226.254000000001</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1297" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B1297" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1297" s="27">
+        <v>33664.375</v>
+      </c>
+      <c r="D1297" s="27">
+        <v>111450</v>
+      </c>
+      <c r="E1297" s="27">
+        <v>36575.910000000003</v>
+      </c>
+      <c r="F1297" s="27">
+        <v>-2911.5349999999999</v>
+      </c>
+      <c r="G1297" s="27">
+        <v>6524.6809999999996</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1298" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B1298" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1298" s="27">
+        <v>31519.875</v>
+      </c>
+      <c r="D1298" s="27">
+        <v>108000</v>
+      </c>
+      <c r="E1298" s="27">
+        <v>34826.067999999999</v>
+      </c>
+      <c r="F1298" s="27">
+        <v>-3306.1930000000002</v>
+      </c>
+      <c r="G1298" s="27">
+        <v>8708.0290000000005</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1299" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B1299" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1299" s="27">
+        <v>21529.391666666601</v>
+      </c>
+      <c r="D1299" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1299" s="27">
+        <v>22964.845000000001</v>
+      </c>
+      <c r="F1299" s="27">
+        <v>-1435.45333333333</v>
+      </c>
+      <c r="G1299" s="27">
+        <v>6662.0933333333296</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1300" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B1300" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1300" s="27">
+        <v>28816.25</v>
+      </c>
+      <c r="D1300" s="27">
+        <v>108000</v>
+      </c>
+      <c r="E1300" s="27">
+        <v>13168.855</v>
+      </c>
+      <c r="F1300" s="27">
+        <v>15647.395</v>
+      </c>
+      <c r="G1300" s="27">
+        <v>18900.557000000001</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1301" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B1301" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1301" s="27">
+        <v>23409.5</v>
+      </c>
+      <c r="D1301" s="27">
+        <v>111600</v>
+      </c>
+      <c r="E1301" s="27">
+        <v>24098.636999999999</v>
+      </c>
+      <c r="F1301" s="27">
+        <v>-689.13699999999994</v>
+      </c>
+      <c r="G1301" s="27">
+        <v>6027.9549999999999</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1302" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1302" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1302" s="27">
+        <v>182646.64166666599</v>
+      </c>
+      <c r="D1302" s="27">
+        <v>286602.63333333301</v>
+      </c>
+      <c r="E1302" s="27">
+        <v>183911.29199999999</v>
+      </c>
+      <c r="F1302" s="27">
+        <v>-1264.6503333333301</v>
+      </c>
+      <c r="G1302" s="27">
+        <v>18108.163666666602</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1303" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1303" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1303" s="27">
+        <v>148416.616666666</v>
+      </c>
+      <c r="D1303" s="27">
+        <v>253725.78333333301</v>
+      </c>
+      <c r="E1303" s="27">
+        <v>149748.86799999999</v>
+      </c>
+      <c r="F1303" s="27">
+        <v>-1332.25133333333</v>
+      </c>
+      <c r="G1303" s="27">
+        <v>19982.561333333299</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1304" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1304" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1304" s="27">
+        <v>121510.166666666</v>
+      </c>
+      <c r="D1304" s="27">
+        <v>275555</v>
+      </c>
+      <c r="E1304" s="27">
+        <v>125865.60400000001</v>
+      </c>
+      <c r="F1304" s="27">
+        <v>-4355.4373333333297</v>
+      </c>
+      <c r="G1304" s="27">
+        <v>16871.698666666602</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1305" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1305" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1305" s="27">
+        <v>99081.084993524302</v>
+      </c>
+      <c r="D1305" s="27">
+        <v>251055.05</v>
+      </c>
+      <c r="E1305" s="27">
+        <v>106212.928</v>
+      </c>
+      <c r="F1305" s="27">
+        <v>-7131.8430064756903</v>
+      </c>
+      <c r="G1305" s="27">
+        <v>17961.774993524301</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1306" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1306" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1306" s="27">
+        <v>86031.05</v>
+      </c>
+      <c r="D1306" s="27">
+        <v>277530.23333333299</v>
+      </c>
+      <c r="E1306" s="27">
+        <v>94192.187999999995</v>
+      </c>
+      <c r="F1306" s="27">
+        <v>-8161.1379999999999</v>
+      </c>
+      <c r="G1306" s="27">
+        <v>20669.722000000002</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1307" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1307" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1307" s="27">
+        <v>87015.758333333302</v>
+      </c>
+      <c r="D1307" s="27">
+        <v>283827.64166666602</v>
+      </c>
+      <c r="E1307" s="27">
+        <v>101456.489</v>
+      </c>
+      <c r="F1307" s="27">
+        <v>-14440.730666666601</v>
+      </c>
+      <c r="G1307" s="27">
+        <v>27727.72</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1308" s="26" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1308" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1308" s="27">
+        <v>66315.274999999994</v>
+      </c>
+      <c r="D1308" s="27">
+        <v>295301.42499999999</v>
+      </c>
+      <c r="E1308" s="27">
+        <v>79041.226999999999</v>
+      </c>
+      <c r="F1308" s="27">
+        <v>-12725.951999999999</v>
+      </c>
+      <c r="G1308" s="27">
+        <v>23871.23</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1309" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B1309" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1309" s="27">
+        <v>181541.75</v>
+      </c>
+      <c r="D1309" s="27">
+        <v>266195.16666666599</v>
+      </c>
+      <c r="E1309" s="27">
+        <v>175540.27900000001</v>
+      </c>
+      <c r="F1309" s="27">
+        <v>6001.4709999999995</v>
+      </c>
+      <c r="G1309" s="27">
+        <v>17501.618999999999</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1310" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B1310" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1310" s="27">
+        <v>161102.23333333299</v>
+      </c>
+      <c r="D1310" s="27">
+        <v>271064.20833333302</v>
+      </c>
+      <c r="E1310" s="27">
+        <v>159245.14600000001</v>
+      </c>
+      <c r="F1310" s="27">
+        <v>1857.08733333333</v>
+      </c>
+      <c r="G1310" s="27">
+        <v>22018.559333333302</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1311" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B1311" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1311" s="27">
+        <v>136982.65</v>
+      </c>
+      <c r="D1311" s="27">
+        <v>298858.5</v>
+      </c>
+      <c r="E1311" s="27">
+        <v>140554.47</v>
+      </c>
+      <c r="F1311" s="27">
+        <v>-3571.82</v>
+      </c>
+      <c r="G1311" s="27">
+        <v>17968.9026666666</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1312" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B1312" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1312" s="27">
+        <v>108354.20418020801</v>
+      </c>
+      <c r="D1312" s="27">
+        <v>289242.77500000002</v>
+      </c>
+      <c r="E1312" s="27">
+        <v>120389.613</v>
+      </c>
+      <c r="F1312" s="27">
+        <v>-12035.408819791601</v>
+      </c>
+      <c r="G1312" s="27">
+        <v>19922.798819791598</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1313" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B1313" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1313" s="27">
+        <v>57108</v>
+      </c>
+      <c r="D1313" s="27">
+        <v>233163.875</v>
+      </c>
+      <c r="E1313" s="27">
+        <v>65685.472999999998</v>
+      </c>
+      <c r="F1313" s="27">
+        <v>-8577.473</v>
+      </c>
+      <c r="G1313" s="27">
+        <v>16744.395</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1314" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B1314" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1314" s="27">
+        <v>81287.066666666593</v>
+      </c>
+      <c r="D1314" s="27">
+        <v>277083.125</v>
+      </c>
+      <c r="E1314" s="27">
+        <v>99453.933000000005</v>
+      </c>
+      <c r="F1314" s="27">
+        <v>-18166.866333333299</v>
+      </c>
+      <c r="G1314" s="27">
+        <v>27722.816999999999</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1315" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B1315" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1315" s="27">
+        <v>52392.758333333302</v>
+      </c>
+      <c r="D1315" s="27">
+        <v>245898.116666666</v>
+      </c>
+      <c r="E1315" s="27">
+        <v>65274.885999999999</v>
+      </c>
+      <c r="F1315" s="27">
+        <v>-12882.1276666666</v>
+      </c>
+      <c r="G1315" s="27">
+        <v>20645.020333333301</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1316" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1316" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1316" s="27">
+        <v>5151.75</v>
+      </c>
+      <c r="D1316" s="27">
+        <v>10416</v>
+      </c>
+      <c r="E1316" s="27">
+        <v>3527.3049999999998</v>
+      </c>
+      <c r="F1316" s="27">
+        <v>1624.4449999999999</v>
+      </c>
+      <c r="G1316" s="27">
+        <v>1823.711</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1317" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1317" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1317" s="27">
+        <v>3911</v>
+      </c>
+      <c r="D1317" s="27">
+        <v>9408</v>
+      </c>
+      <c r="E1317" s="27">
+        <v>2926.6750000000002</v>
+      </c>
+      <c r="F1317" s="27">
+        <v>984.32500000000005</v>
+      </c>
+      <c r="G1317" s="27">
+        <v>1390.3989999999999</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1318" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1318" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1318" s="27">
+        <v>4519</v>
+      </c>
+      <c r="D1318" s="27">
+        <v>10402</v>
+      </c>
+      <c r="E1318" s="27">
+        <v>3539.4229999999998</v>
+      </c>
+      <c r="F1318" s="27">
+        <v>979.577</v>
+      </c>
+      <c r="G1318" s="27">
+        <v>1486.2370000000001</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1319" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1319" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1319" s="27">
+        <v>2620.75</v>
+      </c>
+      <c r="D1319" s="27">
+        <v>10080</v>
+      </c>
+      <c r="E1319" s="27">
+        <v>1960.855</v>
+      </c>
+      <c r="F1319" s="27">
+        <v>659.89499999999998</v>
+      </c>
+      <c r="G1319" s="27">
+        <v>1066.729</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1320" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1320" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1320" s="27">
+        <v>2119.75</v>
+      </c>
+      <c r="D1320" s="27">
+        <v>10416</v>
+      </c>
+      <c r="E1320" s="27">
+        <v>1750.4359999999999</v>
+      </c>
+      <c r="F1320" s="27">
+        <v>369.31400000000002</v>
+      </c>
+      <c r="G1320" s="27">
+        <v>930.34799999999996</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1321" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1321" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1321" s="27">
+        <v>2064.75</v>
+      </c>
+      <c r="D1321" s="27">
+        <v>10080</v>
+      </c>
+      <c r="E1321" s="27">
+        <v>1566.0619999999999</v>
+      </c>
+      <c r="F1321" s="27">
+        <v>498.68799999999999</v>
+      </c>
+      <c r="G1321" s="27">
+        <v>904.38599999999997</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1322" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1322" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1322" s="27">
+        <v>2145.5</v>
+      </c>
+      <c r="D1322" s="27">
+        <v>10416</v>
+      </c>
+      <c r="E1322" s="27">
+        <v>1352.0909999999999</v>
+      </c>
+      <c r="F1322" s="27">
+        <v>793.40899999999999</v>
+      </c>
+      <c r="G1322" s="27">
+        <v>982.93499999999995</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1323" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1323" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1323" s="27">
+        <v>15395.65</v>
+      </c>
+      <c r="D1323" s="27">
+        <v>30504</v>
+      </c>
+      <c r="E1323" s="27">
+        <v>14717.251</v>
+      </c>
+      <c r="F1323" s="27">
+        <v>678.399</v>
+      </c>
+      <c r="G1323" s="27">
+        <v>3439.4436666666602</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1324" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1324" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1324" s="27">
+        <v>13609.231666666599</v>
+      </c>
+      <c r="D1324" s="27">
+        <v>27552</v>
+      </c>
+      <c r="E1324" s="27">
+        <v>12852.778</v>
+      </c>
+      <c r="F1324" s="27">
+        <v>756.45366666666598</v>
+      </c>
+      <c r="G1324" s="27">
+        <v>3214.0050000000001</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1325" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1325" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1325" s="27">
+        <v>10760.9613888888</v>
+      </c>
+      <c r="D1325" s="27">
+        <v>30463</v>
+      </c>
+      <c r="E1325" s="27">
+        <v>10638.942999999999</v>
+      </c>
+      <c r="F1325" s="27">
+        <v>122.01838888888901</v>
+      </c>
+      <c r="G1325" s="27">
+        <v>2781.2981111111098</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1326" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1326" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1326" s="27">
+        <v>7488.8913888888801</v>
+      </c>
+      <c r="D1326" s="27">
+        <v>28300.2</v>
+      </c>
+      <c r="E1326" s="27">
+        <v>6590.8689999999997</v>
+      </c>
+      <c r="F1326" s="27">
+        <v>898.02238888888803</v>
+      </c>
+      <c r="G1326" s="27">
+        <v>2588.8933888888801</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1327" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1327" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1327" s="27">
+        <v>11123.266666666599</v>
+      </c>
+      <c r="D1327" s="27">
+        <v>30473.5</v>
+      </c>
+      <c r="E1327" s="27">
+        <v>10428.117</v>
+      </c>
+      <c r="F1327" s="27">
+        <v>695.14966666666601</v>
+      </c>
+      <c r="G1327" s="27">
+        <v>3402.85766666666</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1328" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1328" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1328" s="27">
+        <v>8069.25583333333</v>
+      </c>
+      <c r="D1328" s="27">
+        <v>29520</v>
+      </c>
+      <c r="E1328" s="27">
+        <v>7683.2129999999997</v>
+      </c>
+      <c r="F1328" s="27">
+        <v>386.04283333333302</v>
+      </c>
+      <c r="G1328" s="27">
+        <v>2819.68816666666</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1329" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1329" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1329" s="27">
+        <v>8605.6175000000003</v>
+      </c>
+      <c r="D1329" s="27">
+        <v>30503.5</v>
+      </c>
+      <c r="E1329" s="27">
+        <v>8185.067</v>
+      </c>
+      <c r="F1329" s="27">
+        <v>420.5505</v>
+      </c>
+      <c r="G1329" s="27">
+        <v>2467.8757222222198</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1330" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1330" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1330" s="27">
+        <v>6477.2</v>
+      </c>
+      <c r="D1330" s="27">
+        <v>12317.7</v>
+      </c>
+      <c r="E1330" s="27">
+        <v>6768.335</v>
+      </c>
+      <c r="F1330" s="27">
+        <v>-291.13499999999999</v>
+      </c>
+      <c r="G1330" s="27">
+        <v>2432.7289999999998</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1331" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1331" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1331" s="27">
+        <v>4852.5</v>
+      </c>
+      <c r="D1331" s="27">
+        <v>10493.4</v>
+      </c>
+      <c r="E1331" s="27">
+        <v>5237.9949999999999</v>
+      </c>
+      <c r="F1331" s="27">
+        <v>-385.495</v>
+      </c>
+      <c r="G1331" s="27">
+        <v>2022.643</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1332" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1332" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1332" s="27">
+        <v>6355</v>
+      </c>
+      <c r="D1332" s="27">
+        <v>13374</v>
+      </c>
+      <c r="E1332" s="27">
+        <v>6806.06</v>
+      </c>
+      <c r="F1332" s="27">
+        <v>-451.06</v>
+      </c>
+      <c r="G1332" s="27">
+        <v>1647.9680000000001</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1333" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1333" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1333" s="27">
+        <v>5197.0577777777698</v>
+      </c>
+      <c r="D1333" s="27">
+        <v>12960</v>
+      </c>
+      <c r="E1333" s="27">
+        <v>5058.6580000000004</v>
+      </c>
+      <c r="F1333" s="27">
+        <v>138.39977777777699</v>
+      </c>
+      <c r="G1333" s="27">
+        <v>1473.0022222222201</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1334" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1334" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1334" s="27">
+        <v>3607.25</v>
+      </c>
+      <c r="D1334" s="27">
+        <v>13392</v>
+      </c>
+      <c r="E1334" s="27">
+        <v>3382.5880000000002</v>
+      </c>
+      <c r="F1334" s="27">
+        <v>224.66200000000001</v>
+      </c>
+      <c r="G1334" s="27">
+        <v>1521.33</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1335" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1335" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1335" s="27">
+        <v>3351.5</v>
+      </c>
+      <c r="D1335" s="27">
+        <v>12960</v>
+      </c>
+      <c r="E1335" s="27">
+        <v>2522.7959999999998</v>
+      </c>
+      <c r="F1335" s="27">
+        <v>828.70399999999995</v>
+      </c>
+      <c r="G1335" s="27">
+        <v>1337.31</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1336" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1336" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1336" s="27">
+        <v>2068.5</v>
+      </c>
+      <c r="D1336" s="27">
+        <v>13392</v>
+      </c>
+      <c r="E1336" s="27">
+        <v>1867.1890000000001</v>
+      </c>
+      <c r="F1336" s="27">
+        <v>201.31100000000001</v>
+      </c>
+      <c r="G1336" s="27">
+        <v>1268.3989999999999</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1337" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B1337" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1337" s="27">
+        <v>5737</v>
+      </c>
+      <c r="D1337" s="27">
+        <v>11041.5</v>
+      </c>
+      <c r="E1337" s="27">
+        <v>6523.82</v>
+      </c>
+      <c r="F1337" s="27">
+        <v>-786.81999999999903</v>
+      </c>
+      <c r="G1337" s="27">
+        <v>1683.76</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1338" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B1338" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1338" s="27">
+        <v>4654.9358333333303</v>
+      </c>
+      <c r="D1338" s="27">
+        <v>10752</v>
+      </c>
+      <c r="E1338" s="27">
+        <v>4585.9769999999999</v>
+      </c>
+      <c r="F1338" s="27">
+        <v>68.958833333333303</v>
+      </c>
+      <c r="G1338" s="27">
+        <v>960.06805555555502</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1339" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B1339" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1339" s="27">
+        <v>2628.5972222222199</v>
+      </c>
+      <c r="D1339" s="27">
+        <v>11473.4666666666</v>
+      </c>
+      <c r="E1339" s="27">
+        <v>2583.5720000000001</v>
+      </c>
+      <c r="F1339" s="27">
+        <v>45.025222222222197</v>
+      </c>
+      <c r="G1339" s="27">
+        <v>747.85477777777703</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1340" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B1340" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1340" s="27">
+        <v>2308.41472222222</v>
+      </c>
+      <c r="D1340" s="27">
+        <v>11960</v>
+      </c>
+      <c r="E1340" s="27">
+        <v>2241.5830000000001</v>
+      </c>
+      <c r="F1340" s="27">
+        <v>66.831722222222197</v>
+      </c>
+      <c r="G1340" s="27">
+        <v>775.400166666666</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1341" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B1341" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1341" s="27">
+        <v>2518.52</v>
+      </c>
+      <c r="D1341" s="27">
+        <v>12648</v>
+      </c>
+      <c r="E1341" s="27">
+        <v>2332.203</v>
+      </c>
+      <c r="F1341" s="27">
+        <v>186.31700000000001</v>
+      </c>
+      <c r="G1341" s="27">
+        <v>830.721</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1342" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B1342" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1342" s="27">
+        <v>1929.79388888888</v>
+      </c>
+      <c r="D1342" s="27">
+        <v>12240</v>
+      </c>
+      <c r="E1342" s="27">
+        <v>1812.8050000000001</v>
+      </c>
+      <c r="F1342" s="27">
+        <v>116.988888888888</v>
+      </c>
+      <c r="G1342" s="27">
+        <v>800.22788888888795</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1343" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B1343" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1343" s="27">
+        <v>1609.1430555555501</v>
+      </c>
+      <c r="D1343" s="27">
+        <v>12648</v>
+      </c>
+      <c r="E1343" s="27">
+        <v>1643.028</v>
+      </c>
+      <c r="F1343" s="27">
+        <v>-33.8849444444444</v>
+      </c>
+      <c r="G1343" s="27">
+        <v>732.905944444444</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1344" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1344" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1344" s="27">
+        <v>8893.75</v>
+      </c>
+      <c r="D1344" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E1344" s="27">
+        <v>8585.7009999999991</v>
+      </c>
+      <c r="F1344" s="27">
+        <v>308.04899999999998</v>
+      </c>
+      <c r="G1344" s="27">
+        <v>1383.7829999999999</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1345" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1345" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1345" s="27">
+        <v>6346.01138888888</v>
+      </c>
+      <c r="D1345" s="27">
+        <v>16800</v>
+      </c>
+      <c r="E1345" s="27">
+        <v>5897.9260000000004</v>
+      </c>
+      <c r="F1345" s="27">
+        <v>448.08538888888802</v>
+      </c>
+      <c r="G1345" s="27">
+        <v>1571.7953888888801</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1346" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1346" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1346" s="27">
+        <v>4390.0472227924902</v>
+      </c>
+      <c r="D1346" s="27">
+        <v>18575</v>
+      </c>
+      <c r="E1346" s="27">
+        <v>4214.1109999999999</v>
+      </c>
+      <c r="F1346" s="27">
+        <v>175.93622279249399</v>
+      </c>
+      <c r="G1346" s="27">
+        <v>1324.2114450147101</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1347" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1347" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1347" s="27">
+        <v>4389.1855555555503</v>
+      </c>
+      <c r="D1347" s="27">
+        <v>18000</v>
+      </c>
+      <c r="E1347" s="27">
+        <v>4264.1790000000001</v>
+      </c>
+      <c r="F1347" s="27">
+        <v>125.006555555555</v>
+      </c>
+      <c r="G1347" s="27">
+        <v>1191.6254444444401</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1348" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1348" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1348" s="27">
+        <v>3503.8333333333298</v>
+      </c>
+      <c r="D1348" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E1348" s="27">
+        <v>3163.7559999999999</v>
+      </c>
+      <c r="F1348" s="27">
+        <v>340.077333333333</v>
+      </c>
+      <c r="G1348" s="27">
+        <v>1189.3493333333299</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1349" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1349" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1349" s="27">
+        <v>2541.1169444444399</v>
+      </c>
+      <c r="D1349" s="27">
+        <v>18000</v>
+      </c>
+      <c r="E1349" s="27">
+        <v>2336.1439999999998</v>
+      </c>
+      <c r="F1349" s="27">
+        <v>204.97294444444401</v>
+      </c>
+      <c r="G1349" s="27">
+        <v>1009.5501666666599</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1350" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1350" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1350" s="27">
+        <v>2222.40361111111</v>
+      </c>
+      <c r="D1350" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E1350" s="27">
+        <v>2264.3890000000001</v>
+      </c>
+      <c r="F1350" s="27">
+        <v>-41.985388888888899</v>
+      </c>
+      <c r="G1350" s="27">
+        <v>931.95716666666601</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1351" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B1351" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1351" s="27">
+        <v>12494.722222222201</v>
+      </c>
+      <c r="D1351" s="27">
+        <v>27860</v>
+      </c>
+      <c r="E1351" s="27">
+        <v>11058.221</v>
+      </c>
+      <c r="F1351" s="27">
+        <v>1436.5012222222199</v>
+      </c>
+      <c r="G1351" s="27">
+        <v>2500.8332222222198</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1352" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B1352" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1352" s="27">
+        <v>10065.3883333333</v>
+      </c>
+      <c r="D1352" s="27">
+        <v>25001</v>
+      </c>
+      <c r="E1352" s="27">
+        <v>8847.1190000000006</v>
+      </c>
+      <c r="F1352" s="27">
+        <v>1218.26933333333</v>
+      </c>
+      <c r="G1352" s="27">
+        <v>2458.89844444444</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1353" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B1353" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1353" s="27">
+        <v>13179.972222222201</v>
+      </c>
+      <c r="D1353" s="27">
+        <v>28234</v>
+      </c>
+      <c r="E1353" s="27">
+        <v>11438.436</v>
+      </c>
+      <c r="F1353" s="27">
+        <v>1741.53622222222</v>
+      </c>
+      <c r="G1353" s="27">
+        <v>3359.7352222222198</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1354" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B1354" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1354" s="27">
+        <v>6826.3797222222202</v>
+      </c>
+      <c r="D1354" s="27">
+        <v>25345.05</v>
+      </c>
+      <c r="E1354" s="27">
+        <v>6441.2709999999997</v>
+      </c>
+      <c r="F1354" s="27">
+        <v>385.10872222222201</v>
+      </c>
+      <c r="G1354" s="27">
+        <v>2131.4476111111098</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1355" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B1355" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1355" s="27">
+        <v>6814.7636111111096</v>
+      </c>
+      <c r="D1355" s="27">
+        <v>28145.333333333299</v>
+      </c>
+      <c r="E1355" s="27">
+        <v>6229.2610000000004</v>
+      </c>
+      <c r="F1355" s="27">
+        <v>585.50261111111104</v>
+      </c>
+      <c r="G1355" s="27">
+        <v>2439.07905555555</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1356" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B1356" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1356" s="27">
+        <v>7386.9125000000004</v>
+      </c>
+      <c r="D1356" s="27">
+        <v>27204</v>
+      </c>
+      <c r="E1356" s="27">
+        <v>6675.0069999999996</v>
+      </c>
+      <c r="F1356" s="27">
+        <v>711.90549999999996</v>
+      </c>
+      <c r="G1356" s="27">
+        <v>2421.9588333333299</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1357" s="26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B1357" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1357" s="27">
+        <v>4956.1561111111096</v>
+      </c>
+      <c r="D1357" s="27">
+        <v>27261.5</v>
+      </c>
+      <c r="E1357" s="27">
+        <v>4568.9589999999998</v>
+      </c>
+      <c r="F1357" s="27">
+        <v>387.19711111111098</v>
+      </c>
+      <c r="G1357" s="27">
+        <v>1954.7815555555501</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1358" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1358" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1358" s="27">
+        <v>21994.874996111099</v>
+      </c>
+      <c r="D1358" s="27">
+        <v>83328</v>
+      </c>
+      <c r="E1358" s="27">
+        <v>20153.036</v>
+      </c>
+      <c r="F1358" s="27">
+        <v>1841.83899611111</v>
+      </c>
+      <c r="G1358" s="27">
+        <v>3922.99700388888</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1359" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1359" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1359" s="27">
+        <v>16030.172216435099</v>
+      </c>
+      <c r="D1359" s="27">
+        <v>75264</v>
+      </c>
+      <c r="E1359" s="27">
+        <v>15099.397999999999</v>
+      </c>
+      <c r="F1359" s="27">
+        <v>930.77421643518505</v>
+      </c>
+      <c r="G1359" s="27">
+        <v>2477.6028831018498</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1360" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1360" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1360" s="27">
+        <v>16112.7430186111</v>
+      </c>
+      <c r="D1360" s="27">
+        <v>83114.066666666593</v>
+      </c>
+      <c r="E1360" s="27">
+        <v>14956.703</v>
+      </c>
+      <c r="F1360" s="27">
+        <v>1156.0400186111101</v>
+      </c>
+      <c r="G1360" s="27">
+        <v>2978.9923554629599</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1361" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1361" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1361" s="27">
+        <v>10346.5666666666</v>
+      </c>
+      <c r="D1361" s="27">
+        <v>80640</v>
+      </c>
+      <c r="E1361" s="27">
+        <v>9524.2250000000004</v>
+      </c>
+      <c r="F1361" s="27">
+        <v>822.34166666666601</v>
+      </c>
+      <c r="G1361" s="27">
+        <v>3196.1509999999998</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1362" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1362" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1362" s="27">
+        <v>13646.941654444399</v>
+      </c>
+      <c r="D1362" s="27">
+        <v>78597.766666666605</v>
+      </c>
+      <c r="E1362" s="27">
+        <v>11640.425999999999</v>
+      </c>
+      <c r="F1362" s="27">
+        <v>2006.5156544444401</v>
+      </c>
+      <c r="G1362" s="27">
+        <v>3971.0603413888898</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1363" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1363" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1363" s="27">
+        <v>14629.5291666666</v>
+      </c>
+      <c r="D1363" s="27">
+        <v>74160</v>
+      </c>
+      <c r="E1363" s="27">
+        <v>12846.468999999999</v>
+      </c>
+      <c r="F1363" s="27">
+        <v>1783.0601666666601</v>
+      </c>
+      <c r="G1363" s="27">
+        <v>3865.0394999999999</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1364" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1364" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1364" s="27">
+        <v>6309.4541554166599</v>
+      </c>
+      <c r="D1364" s="27">
+        <v>46587.183333333298</v>
+      </c>
+      <c r="E1364" s="27">
+        <v>5449.61</v>
+      </c>
+      <c r="F1364" s="27">
+        <v>859.84415541666601</v>
+      </c>
+      <c r="G1364" s="27">
+        <v>1918.55615541666</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1365" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B1365" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1365" s="27">
+        <v>21255.987491666601</v>
+      </c>
+      <c r="D1365" s="27">
+        <v>83328</v>
+      </c>
+      <c r="E1365" s="27">
+        <v>21192.478999999999</v>
+      </c>
+      <c r="F1365" s="27">
+        <v>63.508491666667197</v>
+      </c>
+      <c r="G1365" s="27">
+        <v>2987.7971583333301</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1366" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B1366" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1366" s="27">
+        <v>16160.2208272222</v>
+      </c>
+      <c r="D1366" s="27">
+        <v>72273.566666666593</v>
+      </c>
+      <c r="E1366" s="27">
+        <v>15800.444</v>
+      </c>
+      <c r="F1366" s="27">
+        <v>359.77682722222198</v>
+      </c>
+      <c r="G1366" s="27">
+        <v>2540.25517277777</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1367" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B1367" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1367" s="27">
+        <v>14428.245819890901</v>
+      </c>
+      <c r="D1367" s="27">
+        <v>73820.183333333305</v>
+      </c>
+      <c r="E1367" s="27">
+        <v>14215.888999999999</v>
+      </c>
+      <c r="F1367" s="27">
+        <v>212.35681989097699</v>
+      </c>
+      <c r="G1367" s="27">
+        <v>2615.11684100208</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1368" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B1368" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1368" s="27">
+        <v>9948.2833333333292</v>
+      </c>
+      <c r="D1368" s="27">
+        <v>80640</v>
+      </c>
+      <c r="E1368" s="27">
+        <v>10011.221</v>
+      </c>
+      <c r="F1368" s="27">
+        <v>-62.937666666666097</v>
+      </c>
+      <c r="G1368" s="27">
+        <v>3018.6509999999998</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1369" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B1369" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1369" s="27">
+        <v>16482.6430367592</v>
+      </c>
+      <c r="D1369" s="27">
+        <v>82043.566666666593</v>
+      </c>
+      <c r="E1369" s="27">
+        <v>15606.352000000001</v>
+      </c>
+      <c r="F1369" s="27">
+        <v>876.29103675925899</v>
+      </c>
+      <c r="G1369" s="27">
+        <v>4179.8487384259197</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1370" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B1370" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1370" s="27">
+        <v>14938.820824861101</v>
+      </c>
+      <c r="D1370" s="27">
+        <v>74160</v>
+      </c>
+      <c r="E1370" s="27">
+        <v>14755.67</v>
+      </c>
+      <c r="F1370" s="27">
+        <v>183.150824861111</v>
+      </c>
+      <c r="G1370" s="27">
+        <v>3635.7935084722199</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1371" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="B1371" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1371" s="27">
+        <v>6563.6749994444399</v>
+      </c>
+      <c r="D1371" s="27">
+        <v>46723.8166666666</v>
+      </c>
+      <c r="E1371" s="27">
+        <v>5614.4369999999999</v>
+      </c>
+      <c r="F1371" s="27">
+        <v>949.23799944444397</v>
+      </c>
+      <c r="G1371" s="27">
+        <v>2055.06333277777</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1372" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1372" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1372" s="27">
+        <v>19561.922218958302</v>
+      </c>
+      <c r="D1372" s="27">
         <v>80352</v>
       </c>
-      <c r="E120" s="24">
-[...13 lines deleted...]
-      <c r="B121" s="24" t="s">
+      <c r="E1372" s="27">
+        <v>20539.629000000001</v>
+      </c>
+      <c r="F1372" s="27">
+        <v>-977.70678104166598</v>
+      </c>
+      <c r="G1372" s="27">
+        <v>3307.6158921527699</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1373" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1373" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C121" s="24">
-[...19 lines deleted...]
-      <c r="B122" s="24" t="s">
+      <c r="C1373" s="27">
+        <v>14596.420821527699</v>
+      </c>
+      <c r="D1373" s="27">
+        <v>72375.3</v>
+      </c>
+      <c r="E1373" s="27">
+        <v>14330.326999999999</v>
+      </c>
+      <c r="F1373" s="27">
+        <v>266.093821527778</v>
+      </c>
+      <c r="G1373" s="27">
+        <v>2190.5111784722199</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1374" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1374" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C122" s="24">
-[...19 lines deleted...]
-      <c r="B123" s="24" t="s">
+      <c r="C1374" s="27">
+        <v>14083.284701712901</v>
+      </c>
+      <c r="D1374" s="27">
+        <v>80142</v>
+      </c>
+      <c r="E1374" s="27">
+        <v>13757.782999999999</v>
+      </c>
+      <c r="F1374" s="27">
+        <v>325.50170171296298</v>
+      </c>
+      <c r="G1374" s="27">
+        <v>3289.4357254166598</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1375" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1375" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C123" s="24">
-[...2 lines deleted...]
-      <c r="D123" s="24">
+      <c r="C1375" s="27">
+        <v>8577.2999863888799</v>
+      </c>
+      <c r="D1375" s="27">
         <v>77760</v>
       </c>
-      <c r="E123" s="24">
-[...13 lines deleted...]
-      <c r="B124" s="24" t="s">
+      <c r="E1375" s="27">
+        <v>8980.11</v>
+      </c>
+      <c r="F1375" s="27">
+        <v>-402.81001361110998</v>
+      </c>
+      <c r="G1375" s="27">
+        <v>2643.6220136111101</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1376" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1376" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C124" s="24">
-[...19 lines deleted...]
-      <c r="B125" s="24" t="s">
+      <c r="C1376" s="27">
+        <v>12808.647193564801</v>
+      </c>
+      <c r="D1376" s="27">
+        <v>79607.633333333302</v>
+      </c>
+      <c r="E1376" s="27">
+        <v>11976.087</v>
+      </c>
+      <c r="F1376" s="27">
+        <v>832.56019356481499</v>
+      </c>
+      <c r="G1376" s="27">
+        <v>3642.84756939814</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1377" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1377" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1377" s="27">
+        <v>12032.516666666599</v>
+      </c>
+      <c r="D1377" s="27">
+        <v>74160</v>
+      </c>
+      <c r="E1377" s="27">
+        <v>11612.74</v>
+      </c>
+      <c r="F1377" s="27">
+        <v>419.77666666666698</v>
+      </c>
+      <c r="G1377" s="27">
+        <v>3163.2143333333302</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1378" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1378" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1378" s="27">
+        <v>5641.98333</v>
+      </c>
+      <c r="D1378" s="27">
+        <v>46174.283333333296</v>
+      </c>
+      <c r="E1378" s="27">
+        <v>4716.7749999999996</v>
+      </c>
+      <c r="F1378" s="27">
+        <v>925.20833000000005</v>
+      </c>
+      <c r="G1378" s="27">
+        <v>1909.1816633333301</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1379" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B1379" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C125" s="24">
-[...19 lines deleted...]
-      <c r="B126" s="24" t="s">
+      <c r="C1379" s="27">
+        <v>20941.604161180501</v>
+      </c>
+      <c r="D1379" s="27">
+        <v>83328</v>
+      </c>
+      <c r="E1379" s="27">
+        <v>22593.59</v>
+      </c>
+      <c r="F1379" s="27">
+        <v>-1651.98583881944</v>
+      </c>
+      <c r="G1379" s="27">
+        <v>3681.45983715277</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1380" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B1380" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C126" s="24">
-[...19 lines deleted...]
-      <c r="B127" s="24" t="s">
+      <c r="C1380" s="27">
+        <v>14773.4749875</v>
+      </c>
+      <c r="D1380" s="27">
+        <v>72264.066666666593</v>
+      </c>
+      <c r="E1380" s="27">
+        <v>15447.800999999999</v>
+      </c>
+      <c r="F1380" s="27">
+        <v>-674.32601249999902</v>
+      </c>
+      <c r="G1380" s="27">
+        <v>2549.75534583333</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1381" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B1381" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C127" s="24">
-[...19 lines deleted...]
-      <c r="B128" s="24" t="s">
+      <c r="C1381" s="27">
+        <v>13402.181917482199</v>
+      </c>
+      <c r="D1381" s="27">
+        <v>77259.116666666596</v>
+      </c>
+      <c r="E1381" s="27">
+        <v>15526.4</v>
+      </c>
+      <c r="F1381" s="27">
+        <v>-2124.2180825177502</v>
+      </c>
+      <c r="G1381" s="27">
+        <v>3576.3009603989099</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1382" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B1382" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C128" s="24">
-[...19 lines deleted...]
-      <c r="B129" s="24" t="s">
+      <c r="C1382" s="27">
+        <v>9302.4874904861099</v>
+      </c>
+      <c r="D1382" s="27">
+        <v>80640</v>
+      </c>
+      <c r="E1382" s="27">
+        <v>10862.58</v>
+      </c>
+      <c r="F1382" s="27">
+        <v>-1560.09250951388</v>
+      </c>
+      <c r="G1382" s="27">
+        <v>3098.86184284722</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1383" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B1383" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C129" s="24">
-[...19 lines deleted...]
-      <c r="B130" s="24" t="s">
+      <c r="C1383" s="27">
+        <v>12996.4166494444</v>
+      </c>
+      <c r="D1383" s="27">
+        <v>82041.7</v>
+      </c>
+      <c r="E1383" s="27">
+        <v>14023.785</v>
+      </c>
+      <c r="F1383" s="27">
+        <v>-1027.36835055555</v>
+      </c>
+      <c r="G1383" s="27">
+        <v>4377.28032722222</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1384" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B1384" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1384" s="27">
+        <v>12353.483335000001</v>
+      </c>
+      <c r="D1384" s="27">
+        <v>74160</v>
+      </c>
+      <c r="E1384" s="27">
+        <v>14241.38</v>
+      </c>
+      <c r="F1384" s="27">
+        <v>-1887.896665</v>
+      </c>
+      <c r="G1384" s="27">
+        <v>3585.8966683333301</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1385" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B1385" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1385" s="27">
+        <v>5695.183325</v>
+      </c>
+      <c r="D1385" s="27">
+        <v>47057.05</v>
+      </c>
+      <c r="E1385" s="27">
+        <v>5828.1530000000002</v>
+      </c>
+      <c r="F1385" s="27">
+        <v>-132.969674999999</v>
+      </c>
+      <c r="G1385" s="27">
+        <v>2031.9856583333301</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1386" s="26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1386" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C130" s="24">
-[...19 lines deleted...]
-      <c r="B131" s="24" t="s">
+      <c r="C1386" s="27">
+        <v>100872.058333333</v>
+      </c>
+      <c r="D1386" s="27">
+        <v>141584.85</v>
+      </c>
+      <c r="E1386" s="27">
+        <v>99208.466</v>
+      </c>
+      <c r="F1386" s="27">
+        <v>1663.5923333333301</v>
+      </c>
+      <c r="G1386" s="27">
+        <v>9276.2876666666598</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1387" s="26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1387" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C131" s="24">
-[...19 lines deleted...]
-      <c r="B132" s="24" t="s">
+      <c r="C1387" s="27">
+        <v>88414.908333333296</v>
+      </c>
+      <c r="D1387" s="27">
+        <v>128140.883333333</v>
+      </c>
+      <c r="E1387" s="27">
+        <v>75910.180999999997</v>
+      </c>
+      <c r="F1387" s="27">
+        <v>12504.7273333333</v>
+      </c>
+      <c r="G1387" s="27">
+        <v>19144.1366666666</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1388" s="26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1388" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C132" s="24">
-[...19 lines deleted...]
-      <c r="B133" s="24" t="s">
+      <c r="C1388" s="27">
+        <v>76195.991666666596</v>
+      </c>
+      <c r="D1388" s="27">
+        <v>138293.53333333301</v>
+      </c>
+      <c r="E1388" s="27">
+        <v>62496.275000000001</v>
+      </c>
+      <c r="F1388" s="27">
+        <v>13699.7166666666</v>
+      </c>
+      <c r="G1388" s="27">
+        <v>19494.423999999999</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1389" s="26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1389" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C133" s="24">
-[...19 lines deleted...]
-      <c r="B134" s="24" t="s">
+      <c r="C1389" s="27">
+        <v>69211.016666666605</v>
+      </c>
+      <c r="D1389" s="27">
+        <v>133732.78333333301</v>
+      </c>
+      <c r="E1389" s="27">
+        <v>66012.331999999995</v>
+      </c>
+      <c r="F1389" s="27">
+        <v>3198.6846666666602</v>
+      </c>
+      <c r="G1389" s="27">
+        <v>11809.689333333299</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1390" s="26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1390" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C134" s="24">
-[...19 lines deleted...]
-      <c r="B135" s="24" t="s">
+      <c r="C1390" s="27">
+        <v>47538.6</v>
+      </c>
+      <c r="D1390" s="27">
+        <v>140404.48333333299</v>
+      </c>
+      <c r="E1390" s="27">
+        <v>49647.182999999997</v>
+      </c>
+      <c r="F1390" s="27">
+        <v>-2108.5830000000001</v>
+      </c>
+      <c r="G1390" s="27">
+        <v>12387.115</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1391" s="26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1391" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1391" s="27">
+        <v>61307.166666666599</v>
+      </c>
+      <c r="D1391" s="27">
+        <v>130613.433333333</v>
+      </c>
+      <c r="E1391" s="27">
+        <v>60839.77</v>
+      </c>
+      <c r="F1391" s="27">
+        <v>467.39666666666602</v>
+      </c>
+      <c r="G1391" s="27">
+        <v>13664.7726666666</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1392" s="26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1392" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1392" s="27">
+        <v>47030.633333333302</v>
+      </c>
+      <c r="D1392" s="27">
+        <v>140295.35</v>
+      </c>
+      <c r="E1392" s="27">
+        <v>3627.2939999999999</v>
+      </c>
+      <c r="F1392" s="27">
+        <v>43403.339333333301</v>
+      </c>
+      <c r="G1392" s="27">
+        <v>44549.2633333333</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1393" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1393" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C135" s="24">
-[...19 lines deleted...]
-      <c r="B136" s="24" t="s">
+      <c r="C1393" s="27">
+        <v>88499.458333333299</v>
+      </c>
+      <c r="D1393" s="27">
+        <v>141402.88333333301</v>
+      </c>
+      <c r="E1393" s="27">
+        <v>93089.161999999997</v>
+      </c>
+      <c r="F1393" s="27">
+        <v>-4589.70366666666</v>
+      </c>
+      <c r="G1393" s="27">
+        <v>11946.468999999999</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1394" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1394" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C136" s="24">
-[...19 lines deleted...]
-      <c r="B137" s="24" t="s">
+      <c r="C1394" s="27">
+        <v>77674.408333333296</v>
+      </c>
+      <c r="D1394" s="27">
+        <v>127858.566666666</v>
+      </c>
+      <c r="E1394" s="27">
+        <v>71447.953999999998</v>
+      </c>
+      <c r="F1394" s="27">
+        <v>6226.4543333333304</v>
+      </c>
+      <c r="G1394" s="27">
+        <v>20519.721000000001</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1395" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1395" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C137" s="24">
-[...19 lines deleted...]
-      <c r="B138" s="24" t="s">
+      <c r="C1395" s="27">
+        <v>71656.75</v>
+      </c>
+      <c r="D1395" s="27">
+        <v>140439.20000000001</v>
+      </c>
+      <c r="E1395" s="27">
+        <v>71354.588999999905</v>
+      </c>
+      <c r="F1395" s="27">
+        <v>302.161</v>
+      </c>
+      <c r="G1395" s="27">
+        <v>10998.389666666601</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1396" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1396" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C138" s="24">
-[...19 lines deleted...]
-      <c r="B139" s="24" t="s">
+      <c r="C1396" s="27">
+        <v>69606.341666666602</v>
+      </c>
+      <c r="D1396" s="27">
+        <v>134067.03333333301</v>
+      </c>
+      <c r="E1396" s="27">
+        <v>63627.614000000001</v>
+      </c>
+      <c r="F1396" s="27">
+        <v>5978.7276666666603</v>
+      </c>
+      <c r="G1396" s="27">
+        <v>11837.1943333333</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1397" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1397" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C139" s="24">
-[...19 lines deleted...]
-      <c r="B140" s="24" t="s">
+      <c r="C1397" s="27">
+        <v>31301.041666666599</v>
+      </c>
+      <c r="D1397" s="27">
+        <v>114420.45</v>
+      </c>
+      <c r="E1397" s="27">
+        <v>26540.021000000001</v>
+      </c>
+      <c r="F1397" s="27">
+        <v>4761.02066666666</v>
+      </c>
+      <c r="G1397" s="27">
+        <v>10032.093999999999</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1398" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1398" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1398" s="27">
+        <v>61184.616666666603</v>
+      </c>
+      <c r="D1398" s="27">
+        <v>130430.483333333</v>
+      </c>
+      <c r="E1398" s="27">
+        <v>59630.154000000002</v>
+      </c>
+      <c r="F1398" s="27">
+        <v>1554.46266666666</v>
+      </c>
+      <c r="G1398" s="27">
+        <v>13221.658666666601</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1399" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1399" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1399" s="27">
+        <v>47210.783333333296</v>
+      </c>
+      <c r="D1399" s="27">
+        <v>140687.13333333301</v>
+      </c>
+      <c r="E1399" s="27">
+        <v>3148.0070000000001</v>
+      </c>
+      <c r="F1399" s="27">
+        <v>44062.776333333299</v>
+      </c>
+      <c r="G1399" s="27">
+        <v>44738.976333333303</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1400" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B1400" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C140" s="24">
-[...19 lines deleted...]
-      <c r="B141" s="24" t="s">
+      <c r="C1400" s="27">
+        <v>14638.2413888888</v>
+      </c>
+      <c r="D1400" s="27">
+        <v>31843.75</v>
+      </c>
+      <c r="E1400" s="27">
+        <v>13210.753000000001</v>
+      </c>
+      <c r="F1400" s="27">
+        <v>1427.4883888888801</v>
+      </c>
+      <c r="G1400" s="27">
+        <v>2595.3757222222198</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1401" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B1401" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C141" s="24">
-[...19 lines deleted...]
-      <c r="B142" s="24" t="s">
+      <c r="C1401" s="27">
+        <v>13574.646388888799</v>
+      </c>
+      <c r="D1401" s="27">
+        <v>28896</v>
+      </c>
+      <c r="E1401" s="27">
+        <v>12128.873</v>
+      </c>
+      <c r="F1401" s="27">
+        <v>1445.7733888888799</v>
+      </c>
+      <c r="G1401" s="27">
+        <v>2776.4918333333299</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1402" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B1402" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C142" s="24">
-[...19 lines deleted...]
-      <c r="B143" s="24" t="s">
+      <c r="C1402" s="27">
+        <v>13988.4152777777</v>
+      </c>
+      <c r="D1402" s="27">
+        <v>31539.7833333333</v>
+      </c>
+      <c r="E1402" s="27">
+        <v>11500.657999999999</v>
+      </c>
+      <c r="F1402" s="27">
+        <v>2487.75727777777</v>
+      </c>
+      <c r="G1402" s="27">
+        <v>3667.05216666666</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1403" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B1403" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C143" s="24">
-[...19 lines deleted...]
-      <c r="B144" s="24" t="s">
+      <c r="C1403" s="27">
+        <v>6736.1858333333303</v>
+      </c>
+      <c r="D1403" s="27">
+        <v>26362.224999999999</v>
+      </c>
+      <c r="E1403" s="27">
+        <v>6235.5309999999999</v>
+      </c>
+      <c r="F1403" s="27">
+        <v>500.65483333333299</v>
+      </c>
+      <c r="G1403" s="27">
+        <v>3204.5381666666599</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1404" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B1404" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C144" s="24">
-[...19 lines deleted...]
-      <c r="B145" s="24" t="s">
+      <c r="C1404" s="27">
+        <v>7243.7983333333304</v>
+      </c>
+      <c r="D1404" s="27">
+        <v>31406.333333333299</v>
+      </c>
+      <c r="E1404" s="27">
+        <v>6323.1750000000002</v>
+      </c>
+      <c r="F1404" s="27">
+        <v>920.62333333333299</v>
+      </c>
+      <c r="G1404" s="27">
+        <v>2593.54</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1405" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B1405" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1405" s="27">
+        <v>6693.33</v>
+      </c>
+      <c r="D1405" s="27">
+        <v>30676.5</v>
+      </c>
+      <c r="E1405" s="27">
+        <v>5491.7309999999998</v>
+      </c>
+      <c r="F1405" s="27">
+        <v>1201.5989999999999</v>
+      </c>
+      <c r="G1405" s="27">
+        <v>2380.7012222222202</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1406" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B1406" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1406" s="27">
+        <v>7880.9563888888797</v>
+      </c>
+      <c r="D1406" s="27">
+        <v>31795.5</v>
+      </c>
+      <c r="E1406" s="27">
+        <v>6911.5119999999997</v>
+      </c>
+      <c r="F1406" s="27">
+        <v>969.44438888888897</v>
+      </c>
+      <c r="G1406" s="27">
+        <v>2368.8888333333298</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1407" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="B1407" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C145" s="24">
-[...19 lines deleted...]
-      <c r="B146" s="24" t="s">
+      <c r="C1407" s="27">
+        <v>11045.2869444444</v>
+      </c>
+      <c r="D1407" s="27">
+        <v>19301</v>
+      </c>
+      <c r="E1407" s="27">
+        <v>10231.704</v>
+      </c>
+      <c r="F1407" s="27">
+        <v>813.58294444444402</v>
+      </c>
+      <c r="G1407" s="27">
+        <v>2344.0502777777701</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1408" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="B1408" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C146" s="24">
-[...19 lines deleted...]
-      <c r="B147" s="24" t="s">
+      <c r="C1408" s="27">
+        <v>10368.405555555501</v>
+      </c>
+      <c r="D1408" s="27">
+        <v>18144</v>
+      </c>
+      <c r="E1408" s="27">
+        <v>8425.4609999999993</v>
+      </c>
+      <c r="F1408" s="27">
+        <v>1942.9445555555501</v>
+      </c>
+      <c r="G1408" s="27">
+        <v>2983.4605555555499</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1409" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="B1409" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C147" s="24">
-[...19 lines deleted...]
-      <c r="B148" s="24" t="s">
+      <c r="C1409" s="27">
+        <v>11057.75</v>
+      </c>
+      <c r="D1409" s="27">
+        <v>19459</v>
+      </c>
+      <c r="E1409" s="27">
+        <v>10122.273999999999</v>
+      </c>
+      <c r="F1409" s="27">
+        <v>935.476</v>
+      </c>
+      <c r="G1409" s="27">
+        <v>2517.462</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1410" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="B1410" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C148" s="24">
-[...19 lines deleted...]
-      <c r="B149" s="24" t="s">
+      <c r="C1410" s="27">
+        <v>8167.7749999999996</v>
+      </c>
+      <c r="D1410" s="27">
+        <v>18489.5</v>
+      </c>
+      <c r="E1410" s="27">
+        <v>7199.4520000000002</v>
+      </c>
+      <c r="F1410" s="27">
+        <v>968.32299999999998</v>
+      </c>
+      <c r="G1410" s="27">
+        <v>2383.2641111111102</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1411" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="B1411" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C149" s="24">
-[...19 lines deleted...]
-      <c r="B150" s="24" t="s">
+      <c r="C1411" s="27">
+        <v>4524.3666666666604</v>
+      </c>
+      <c r="D1411" s="27">
+        <v>17363.366666666599</v>
+      </c>
+      <c r="E1411" s="27">
+        <v>5579.4189999999999</v>
+      </c>
+      <c r="F1411" s="27">
+        <v>-1055.0523333333299</v>
+      </c>
+      <c r="G1411" s="27">
+        <v>2371.1096666666599</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1412" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="B1412" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1412" s="27">
+        <v>7358.25</v>
+      </c>
+      <c r="D1412" s="27">
+        <v>19172</v>
+      </c>
+      <c r="E1412" s="27">
+        <v>6618.692</v>
+      </c>
+      <c r="F1412" s="27">
+        <v>739.55799999999999</v>
+      </c>
+      <c r="G1412" s="27">
+        <v>2359.942</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1413" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="B1413" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1413" s="27">
+        <v>5739.5</v>
+      </c>
+      <c r="D1413" s="27">
+        <v>19713.75</v>
+      </c>
+      <c r="E1413" s="27">
+        <v>4461.1390000000001</v>
+      </c>
+      <c r="F1413" s="27">
+        <v>1278.3610000000001</v>
+      </c>
+      <c r="G1413" s="27">
+        <v>2294.0030000000002</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1414" s="26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1414" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C150" s="24">
-[...19 lines deleted...]
-      <c r="B151" s="24" t="s">
+      <c r="C1414" s="27">
+        <v>67388.084696111095</v>
+      </c>
+      <c r="D1414" s="27">
+        <v>222012.45</v>
+      </c>
+      <c r="E1414" s="27">
+        <v>62875.463000000003</v>
+      </c>
+      <c r="F1414" s="27">
+        <v>4512.6216961111104</v>
+      </c>
+      <c r="G1414" s="27">
+        <v>13613.5263627777</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1415" s="26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1415" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C151" s="24">
-[...19 lines deleted...]
-      <c r="B152" s="24" t="s">
+      <c r="C1415" s="27">
+        <v>77756.358319861101</v>
+      </c>
+      <c r="D1415" s="27">
+        <v>200538.741666666</v>
+      </c>
+      <c r="E1415" s="27">
+        <v>73034.659</v>
+      </c>
+      <c r="F1415" s="27">
+        <v>4721.6993198611099</v>
+      </c>
+      <c r="G1415" s="27">
+        <v>12532.2241531944</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1416" s="26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1416" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C152" s="24">
-[...19 lines deleted...]
-      <c r="B153" s="24" t="s">
+      <c r="C1416" s="27">
+        <v>95468.475000000006</v>
+      </c>
+      <c r="D1416" s="27">
+        <v>226164.63333333301</v>
+      </c>
+      <c r="E1416" s="27">
+        <v>89838.774999999994</v>
+      </c>
+      <c r="F1416" s="27">
+        <v>5629.7</v>
+      </c>
+      <c r="G1416" s="27">
+        <v>16771.505333333302</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1417" s="26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1417" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C153" s="24">
-[...19 lines deleted...]
-      <c r="B154" s="24" t="s">
+      <c r="C1417" s="27">
+        <v>55827.427777777702</v>
+      </c>
+      <c r="D1417" s="27">
+        <v>219364.41666666599</v>
+      </c>
+      <c r="E1417" s="27">
+        <v>55537.894999999997</v>
+      </c>
+      <c r="F1417" s="27">
+        <v>289.53277777777703</v>
+      </c>
+      <c r="G1417" s="27">
+        <v>12388.645</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1418" s="26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1418" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C154" s="24">
-[...19 lines deleted...]
-      <c r="B155" s="24" t="s">
+      <c r="C1418" s="27">
+        <v>34493.233329722199</v>
+      </c>
+      <c r="D1418" s="27">
+        <v>226466.45</v>
+      </c>
+      <c r="E1418" s="27">
+        <v>33991.79</v>
+      </c>
+      <c r="F1418" s="27">
+        <v>501.44332972222202</v>
+      </c>
+      <c r="G1418" s="27">
+        <v>10384.9593297222</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1419" s="26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1419" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1419" s="27">
+        <v>37673.779273988403</v>
+      </c>
+      <c r="D1419" s="27">
+        <v>207525.8</v>
+      </c>
+      <c r="E1419" s="27">
+        <v>36485.097999999998</v>
+      </c>
+      <c r="F1419" s="27">
+        <v>1188.6812739884199</v>
+      </c>
+      <c r="G1419" s="27">
+        <v>9759.6637739884209</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1420" s="26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1420" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1420" s="27">
+        <v>38261.3217770833</v>
+      </c>
+      <c r="D1420" s="27">
+        <v>219334.88333333301</v>
+      </c>
+      <c r="E1420" s="27">
+        <v>36087.065999999999</v>
+      </c>
+      <c r="F1420" s="27">
+        <v>2174.25577708333</v>
+      </c>
+      <c r="G1420" s="27">
+        <v>9826.8351104166595</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1421" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1421" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C155" s="24">
-[...19 lines deleted...]
-      <c r="B156" s="24" t="s">
+      <c r="C1421" s="27">
+        <v>44709.675000000003</v>
+      </c>
+      <c r="D1421" s="27">
+        <v>148647.933333333</v>
+      </c>
+      <c r="E1421" s="27">
+        <v>42820.608</v>
+      </c>
+      <c r="F1421" s="27">
+        <v>1889.067</v>
+      </c>
+      <c r="G1421" s="27">
+        <v>9902.0730000000003</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1422" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1422" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C156" s="24">
-[...19 lines deleted...]
-      <c r="B157" s="24" t="s">
+      <c r="C1422" s="27">
+        <v>46545.1</v>
+      </c>
+      <c r="D1422" s="27">
+        <v>133741.33333333299</v>
+      </c>
+      <c r="E1422" s="27">
+        <v>43764.298999999999</v>
+      </c>
+      <c r="F1422" s="27">
+        <v>2780.8009999999999</v>
+      </c>
+      <c r="G1422" s="27">
+        <v>8144.3356666666596</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1423" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1423" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C157" s="24">
-[...19 lines deleted...]
-      <c r="B158" s="24" t="s">
+      <c r="C1423" s="27">
+        <v>53352.016666666597</v>
+      </c>
+      <c r="D1423" s="27">
+        <v>147498.71666666601</v>
+      </c>
+      <c r="E1423" s="27">
+        <v>49745.052000000003</v>
+      </c>
+      <c r="F1423" s="27">
+        <v>3606.9646666666599</v>
+      </c>
+      <c r="G1423" s="27">
+        <v>10279.138000000001</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1424" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1424" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C158" s="24">
-[...19 lines deleted...]
-      <c r="B159" s="24" t="s">
+      <c r="C1424" s="27">
+        <v>35233.216666666602</v>
+      </c>
+      <c r="D1424" s="27">
+        <v>142431.45000000001</v>
+      </c>
+      <c r="E1424" s="27">
+        <v>33330.946000000004</v>
+      </c>
+      <c r="F1424" s="27">
+        <v>1902.27066666666</v>
+      </c>
+      <c r="G1424" s="27">
+        <v>8230.4053333333304</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1425" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1425" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C159" s="24">
-[...19 lines deleted...]
-      <c r="B160" s="24" t="s">
+      <c r="C1425" s="27">
+        <v>20534.375</v>
+      </c>
+      <c r="D1425" s="27">
+        <v>150961.06666666601</v>
+      </c>
+      <c r="E1425" s="27">
+        <v>18897.915000000001</v>
+      </c>
+      <c r="F1425" s="27">
+        <v>1636.46</v>
+      </c>
+      <c r="G1425" s="27">
+        <v>6174.1766666666599</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1426" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1426" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1426" s="27">
+        <v>25132.825000000001</v>
+      </c>
+      <c r="D1426" s="27">
+        <v>140035.183333333</v>
+      </c>
+      <c r="E1426" s="27">
+        <v>23945.767</v>
+      </c>
+      <c r="F1426" s="27">
+        <v>1187.058</v>
+      </c>
+      <c r="G1426" s="27">
+        <v>6728.8753333333298</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1427" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1427" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1427" s="27">
+        <v>23070.141666666601</v>
+      </c>
+      <c r="D1427" s="27">
+        <v>141025.76666666599</v>
+      </c>
+      <c r="E1427" s="27">
+        <v>20732.217000000001</v>
+      </c>
+      <c r="F1427" s="27">
+        <v>2337.92466666666</v>
+      </c>
+      <c r="G1427" s="27">
+        <v>5957.1946666666599</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1428" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B1428" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C160" s="24">
-[...19 lines deleted...]
-      <c r="B161" s="24" t="s">
+      <c r="C1428" s="27">
+        <v>20157.414444444399</v>
+      </c>
+      <c r="D1428" s="27">
+        <v>45861.25</v>
+      </c>
+      <c r="E1428" s="27">
+        <v>19184.349999999999</v>
+      </c>
+      <c r="F1428" s="27">
+        <v>973.06444444444401</v>
+      </c>
+      <c r="G1428" s="27">
+        <v>3410.6766666666599</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1429" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B1429" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C161" s="24">
-[...19 lines deleted...]
-      <c r="B162" s="24" t="s">
+      <c r="C1429" s="27">
+        <v>21955.179087301502</v>
+      </c>
+      <c r="D1429" s="27">
+        <v>41299.75</v>
+      </c>
+      <c r="E1429" s="27">
+        <v>21044.163</v>
+      </c>
+      <c r="F1429" s="27">
+        <v>911.01608730158705</v>
+      </c>
+      <c r="G1429" s="27">
+        <v>3594.0569761904699</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1430" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B1430" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C162" s="24">
-[...19 lines deleted...]
-      <c r="B163" s="24" t="s">
+      <c r="C1430" s="27">
+        <v>23498.0466666666</v>
+      </c>
+      <c r="D1430" s="27">
+        <v>45913.75</v>
+      </c>
+      <c r="E1430" s="27">
+        <v>22531.097000000002</v>
+      </c>
+      <c r="F1430" s="27">
+        <v>966.94966666666596</v>
+      </c>
+      <c r="G1430" s="27">
+        <v>3777.12633333333</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1431" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B1431" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C163" s="24">
-[...19 lines deleted...]
-      <c r="B164" s="24" t="s">
+      <c r="C1431" s="27">
+        <v>16827.058611111101</v>
+      </c>
+      <c r="D1431" s="27">
+        <v>44493.5</v>
+      </c>
+      <c r="E1431" s="27">
+        <v>16327.186</v>
+      </c>
+      <c r="F1431" s="27">
+        <v>499.87261111111098</v>
+      </c>
+      <c r="G1431" s="27">
+        <v>3534.8946904761901</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1432" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B1432" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C164" s="24">
-[...19 lines deleted...]
-      <c r="B165" s="24" t="s">
+      <c r="C1432" s="27">
+        <v>11139.4777777777</v>
+      </c>
+      <c r="D1432" s="27">
+        <v>45047.433333333298</v>
+      </c>
+      <c r="E1432" s="27">
+        <v>10548.994000000001</v>
+      </c>
+      <c r="F1432" s="27">
+        <v>590.48377777777705</v>
+      </c>
+      <c r="G1432" s="27">
+        <v>3491.34455555555</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1433" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B1433" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1433" s="27">
+        <v>12826.8094444444</v>
+      </c>
+      <c r="D1433" s="27">
+        <v>43133.25</v>
+      </c>
+      <c r="E1433" s="27">
+        <v>11918.445</v>
+      </c>
+      <c r="F1433" s="27">
+        <v>908.36444444444396</v>
+      </c>
+      <c r="G1433" s="27">
+        <v>3739.58566666666</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1434" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="B1434" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1434" s="27">
+        <v>9092.9977777777804</v>
+      </c>
+      <c r="D1434" s="27">
+        <v>44762.75</v>
+      </c>
+      <c r="E1434" s="27">
+        <v>8367.2070000000003</v>
+      </c>
+      <c r="F1434" s="27">
+        <v>725.79077777777695</v>
+      </c>
+      <c r="G1434" s="27">
+        <v>2850.0305555555501</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1435" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="B1435" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C165" s="24">
-[...19 lines deleted...]
-      <c r="B166" s="24" t="s">
+      <c r="C1435" s="27">
+        <v>87017</v>
+      </c>
+      <c r="D1435" s="27">
+        <v>131110.75</v>
+      </c>
+      <c r="E1435" s="27">
+        <v>88114.267999999996</v>
+      </c>
+      <c r="F1435" s="27">
+        <v>-1097.268</v>
+      </c>
+      <c r="G1435" s="27">
+        <v>8696.5220000000008</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1436" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="B1436" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C166" s="24">
-[...19 lines deleted...]
-      <c r="B167" s="24" t="s">
+      <c r="C1436" s="27">
+        <v>73314.75</v>
+      </c>
+      <c r="D1436" s="27">
+        <v>114877.25</v>
+      </c>
+      <c r="E1436" s="27">
+        <v>75790.006999999998</v>
+      </c>
+      <c r="F1436" s="27">
+        <v>-2475.2570000000001</v>
+      </c>
+      <c r="G1436" s="27">
+        <v>9126.723</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1437" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="B1437" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C167" s="24">
-[...19 lines deleted...]
-      <c r="B168" s="24" t="s">
+      <c r="C1437" s="27">
+        <v>68822.75</v>
+      </c>
+      <c r="D1437" s="27">
+        <v>128270.5</v>
+      </c>
+      <c r="E1437" s="27">
+        <v>68947.846000000005</v>
+      </c>
+      <c r="F1437" s="27">
+        <v>-125.09599999999899</v>
+      </c>
+      <c r="G1437" s="27">
+        <v>8332.018</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1438" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="B1438" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C168" s="24">
-[...19 lines deleted...]
-      <c r="B169" s="24" t="s">
+      <c r="C1438" s="27">
+        <v>64437.75</v>
+      </c>
+      <c r="D1438" s="27">
+        <v>129033.5</v>
+      </c>
+      <c r="E1438" s="27">
+        <v>65378.214999999997</v>
+      </c>
+      <c r="F1438" s="27">
+        <v>-940.46500000000003</v>
+      </c>
+      <c r="G1438" s="27">
+        <v>7955.107</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1439" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="B1439" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C169" s="24">
-[...19 lines deleted...]
-      <c r="B170" s="24" t="s">
+      <c r="C1439" s="27">
+        <v>45348.25</v>
+      </c>
+      <c r="D1439" s="27">
+        <v>134133.33333333299</v>
+      </c>
+      <c r="E1439" s="27">
+        <v>45263.618999999999</v>
+      </c>
+      <c r="F1439" s="27">
+        <v>84.630999999999801</v>
+      </c>
+      <c r="G1439" s="27">
+        <v>9449.3629999999994</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1440" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="B1440" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1440" s="27">
+        <v>55342.217777777703</v>
+      </c>
+      <c r="D1440" s="27">
+        <v>121730.5</v>
+      </c>
+      <c r="E1440" s="27">
+        <v>56661.781000000003</v>
+      </c>
+      <c r="F1440" s="27">
+        <v>-1319.56322222222</v>
+      </c>
+      <c r="G1440" s="27">
+        <v>10823.642777777701</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1441" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="B1441" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1441" s="27">
+        <v>41636.75</v>
+      </c>
+      <c r="D1441" s="27">
+        <v>128056.25</v>
+      </c>
+      <c r="E1441" s="27">
+        <v>42284.370999999999</v>
+      </c>
+      <c r="F1441" s="27">
+        <v>-647.62099999999998</v>
+      </c>
+      <c r="G1441" s="27">
+        <v>9351.4670000000006</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1442" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1442" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C170" s="24">
-[...19 lines deleted...]
-      <c r="B171" s="24" t="s">
+      <c r="C1442" s="27">
+        <v>146336.25</v>
+      </c>
+      <c r="D1442" s="27">
+        <v>205532.75</v>
+      </c>
+      <c r="E1442" s="27">
+        <v>145753.101</v>
+      </c>
+      <c r="F1442" s="27">
+        <v>583.149</v>
+      </c>
+      <c r="G1442" s="27">
+        <v>12494.779</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1443" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1443" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C171" s="24">
-[...19 lines deleted...]
-      <c r="B172" s="24" t="s">
+      <c r="C1443" s="27">
+        <v>136311.25</v>
+      </c>
+      <c r="D1443" s="27">
+        <v>201182.15</v>
+      </c>
+      <c r="E1443" s="27">
+        <v>138575.351</v>
+      </c>
+      <c r="F1443" s="27">
+        <v>-2264.1010000000001</v>
+      </c>
+      <c r="G1443" s="27">
+        <v>14713.865</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1444" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1444" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C172" s="24">
-[...19 lines deleted...]
-      <c r="B173" s="24" t="s">
+      <c r="C1444" s="27">
+        <v>121980.5</v>
+      </c>
+      <c r="D1444" s="27">
+        <v>209179</v>
+      </c>
+      <c r="E1444" s="27">
+        <v>123241.23</v>
+      </c>
+      <c r="F1444" s="27">
+        <v>-1260.73</v>
+      </c>
+      <c r="G1444" s="27">
+        <v>12385.397999999999</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1445" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1445" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C173" s="24">
-[...19 lines deleted...]
-      <c r="B174" s="24" t="s">
+      <c r="C1445" s="27">
+        <v>108602</v>
+      </c>
+      <c r="D1445" s="27">
+        <v>213910.25</v>
+      </c>
+      <c r="E1445" s="27">
+        <v>106425.743</v>
+      </c>
+      <c r="F1445" s="27">
+        <v>2176.2570000000001</v>
+      </c>
+      <c r="G1445" s="27">
+        <v>12989.471</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1446" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1446" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C174" s="24">
-[...19 lines deleted...]
-      <c r="B175" s="24" t="s">
+      <c r="C1446" s="27">
+        <v>84814.246666666601</v>
+      </c>
+      <c r="D1446" s="27">
+        <v>219783.41666666599</v>
+      </c>
+      <c r="E1446" s="27">
+        <v>84803.554999999993</v>
+      </c>
+      <c r="F1446" s="27">
+        <v>10.691666666666499</v>
+      </c>
+      <c r="G1446" s="27">
+        <v>16701.200333333301</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1447" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1447" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1447" s="27">
+        <v>102306.02472222201</v>
+      </c>
+      <c r="D1447" s="27">
+        <v>205451.5</v>
+      </c>
+      <c r="E1447" s="27">
+        <v>102681.516</v>
+      </c>
+      <c r="F1447" s="27">
+        <v>-375.49127777777699</v>
+      </c>
+      <c r="G1447" s="27">
+        <v>17880.149277777698</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1448" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1448" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1448" s="27">
+        <v>69801.5</v>
+      </c>
+      <c r="D1448" s="27">
+        <v>201346.5</v>
+      </c>
+      <c r="E1448" s="27">
+        <v>62248.591999999997</v>
+      </c>
+      <c r="F1448" s="27">
+        <v>7552.9080000000004</v>
+      </c>
+      <c r="G1448" s="27">
+        <v>20313.41</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1449" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B1449" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C175" s="24">
-[...19 lines deleted...]
-      <c r="B176" s="24" t="s">
+      <c r="C1449" s="27">
+        <v>331999.5</v>
+      </c>
+      <c r="D1449" s="27">
+        <v>477210.66666666599</v>
+      </c>
+      <c r="E1449" s="27">
+        <v>332729.37599999999</v>
+      </c>
+      <c r="F1449" s="27">
+        <v>-729.87599999999895</v>
+      </c>
+      <c r="G1449" s="27">
+        <v>31261.867999999999</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1450" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B1450" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C176" s="24">
-[...19 lines deleted...]
-      <c r="B177" s="24" t="s">
+      <c r="C1450" s="27">
+        <v>286554.27555555501</v>
+      </c>
+      <c r="D1450" s="27">
+        <v>436597</v>
+      </c>
+      <c r="E1450" s="27">
+        <v>292907.33</v>
+      </c>
+      <c r="F1450" s="27">
+        <v>-6353.0544444444404</v>
+      </c>
+      <c r="G1450" s="27">
+        <v>30774.482444444398</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1451" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B1451" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C177" s="24">
-[...19 lines deleted...]
-      <c r="B178" s="24" t="s">
+      <c r="C1451" s="27">
+        <v>279008</v>
+      </c>
+      <c r="D1451" s="27">
+        <v>483318.5</v>
+      </c>
+      <c r="E1451" s="27">
+        <v>277775.27</v>
+      </c>
+      <c r="F1451" s="27">
+        <v>1232.73</v>
+      </c>
+      <c r="G1451" s="27">
+        <v>27206.157999999999</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1452" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B1452" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C178" s="24">
-[...19 lines deleted...]
-      <c r="B179" s="24" t="s">
+      <c r="C1452" s="27">
+        <v>232532.933333333</v>
+      </c>
+      <c r="D1452" s="27">
+        <v>463280.3</v>
+      </c>
+      <c r="E1452" s="27">
+        <v>234146.73800000001</v>
+      </c>
+      <c r="F1452" s="27">
+        <v>-1613.8046666666601</v>
+      </c>
+      <c r="G1452" s="27">
+        <v>25836.560666666599</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1453" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B1453" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C179" s="24">
-[...19 lines deleted...]
-      <c r="B180" s="24" t="s">
+      <c r="C1453" s="27">
+        <v>174190</v>
+      </c>
+      <c r="D1453" s="27">
+        <v>482279</v>
+      </c>
+      <c r="E1453" s="27">
+        <v>175171.40400000001</v>
+      </c>
+      <c r="F1453" s="27">
+        <v>-981.40399999999897</v>
+      </c>
+      <c r="G1453" s="27">
+        <v>31394.696</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1454" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B1454" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1454" s="27">
+        <v>217899.48666666599</v>
+      </c>
+      <c r="D1454" s="27">
+        <v>449320.9</v>
+      </c>
+      <c r="E1454" s="27">
+        <v>219916.13399999999</v>
+      </c>
+      <c r="F1454" s="27">
+        <v>-2016.6473333333299</v>
+      </c>
+      <c r="G1454" s="27">
+        <v>34936.287333333297</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1455" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="B1455" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1455" s="27">
+        <v>149987</v>
+      </c>
+      <c r="D1455" s="27">
+        <v>463398</v>
+      </c>
+      <c r="E1455" s="27">
+        <v>159887.06400000001</v>
+      </c>
+      <c r="F1455" s="27">
+        <v>-9900.0640000000003</v>
+      </c>
+      <c r="G1455" s="27">
+        <v>32138.959999999999</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1456" s="26" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1456" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C180" s="24">
-[...19 lines deleted...]
-      <c r="B181" s="24" t="s">
+      <c r="C1456" s="27">
+        <v>82824.75</v>
+      </c>
+      <c r="D1456" s="27">
+        <v>131483</v>
+      </c>
+      <c r="E1456" s="27">
+        <v>81163.58</v>
+      </c>
+      <c r="F1456" s="27">
+        <v>1661.1699999999901</v>
+      </c>
+      <c r="G1456" s="27">
+        <v>7973.33</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1457" s="26" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1457" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C181" s="24">
-[...19 lines deleted...]
-      <c r="B182" s="24" t="s">
+      <c r="C1457" s="27">
+        <v>69908.25</v>
+      </c>
+      <c r="D1457" s="27">
+        <v>119167</v>
+      </c>
+      <c r="E1457" s="27">
+        <v>69678.399000000005</v>
+      </c>
+      <c r="F1457" s="27">
+        <v>229.851</v>
+      </c>
+      <c r="G1457" s="27">
+        <v>8744.0550000000003</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1458" s="26" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1458" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C182" s="24">
-[...19 lines deleted...]
-      <c r="B183" s="24" t="s">
+      <c r="C1458" s="27">
+        <v>65000.25</v>
+      </c>
+      <c r="D1458" s="27">
+        <v>131771.25</v>
+      </c>
+      <c r="E1458" s="27">
+        <v>62829.968000000001</v>
+      </c>
+      <c r="F1458" s="27">
+        <v>2170.2820000000002</v>
+      </c>
+      <c r="G1458" s="27">
+        <v>7641.7460000000001</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1459" s="26" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1459" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C183" s="24">
-[...19 lines deleted...]
-      <c r="B184" s="24" t="s">
+      <c r="C1459" s="27">
+        <v>57202</v>
+      </c>
+      <c r="D1459" s="27">
+        <v>128065.75</v>
+      </c>
+      <c r="E1459" s="27">
+        <v>56959.428</v>
+      </c>
+      <c r="F1459" s="27">
+        <v>242.57199999999901</v>
+      </c>
+      <c r="G1459" s="27">
+        <v>8112.9160000000002</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1460" s="26" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1460" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C184" s="24">
-[...19 lines deleted...]
-      <c r="B185" s="24" t="s">
+      <c r="C1460" s="27">
+        <v>35634.5</v>
+      </c>
+      <c r="D1460" s="27">
+        <v>131512.75</v>
+      </c>
+      <c r="E1460" s="27">
+        <v>34434.642</v>
+      </c>
+      <c r="F1460" s="27">
+        <v>1199.8579999999999</v>
+      </c>
+      <c r="G1460" s="27">
+        <v>8550.268</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1461" s="26" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1461" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1461" s="27">
+        <v>47648.225277777703</v>
+      </c>
+      <c r="D1461" s="27">
+        <v>126535.75</v>
+      </c>
+      <c r="E1461" s="27">
+        <v>47205.726999999999</v>
+      </c>
+      <c r="F1461" s="27">
+        <v>442.49827777777699</v>
+      </c>
+      <c r="G1461" s="27">
+        <v>10257.739722222201</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1462" s="26" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1462" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1462" s="27">
+        <v>34228.25</v>
+      </c>
+      <c r="D1462" s="27">
+        <v>131716.25</v>
+      </c>
+      <c r="E1462" s="27">
+        <v>34671.535000000003</v>
+      </c>
+      <c r="F1462" s="27">
+        <v>-443.28500000000003</v>
+      </c>
+      <c r="G1462" s="27">
+        <v>8217.5910000000003</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1463" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="B1463" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C185" s="24">
-[...19 lines deleted...]
-      <c r="B186" s="24" t="s">
+      <c r="C1463" s="27">
+        <v>106259.25</v>
+      </c>
+      <c r="D1463" s="27">
+        <v>147814.75</v>
+      </c>
+      <c r="E1463" s="27">
+        <v>107640.898</v>
+      </c>
+      <c r="F1463" s="27">
+        <v>-1381.6479999999999</v>
+      </c>
+      <c r="G1463" s="27">
+        <v>9214.2099999999991</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1464" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="B1464" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C186" s="24">
-[...19 lines deleted...]
-      <c r="B187" s="24" t="s">
+      <c r="C1464" s="27">
+        <v>86748.250277777697</v>
+      </c>
+      <c r="D1464" s="27">
+        <v>127886.25</v>
+      </c>
+      <c r="E1464" s="27">
+        <v>84756.168000000005</v>
+      </c>
+      <c r="F1464" s="27">
+        <v>1992.0822777777701</v>
+      </c>
+      <c r="G1464" s="27">
+        <v>10357.8977222222</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1465" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="B1465" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C187" s="24">
-[...19 lines deleted...]
-      <c r="B188" s="24" t="s">
+      <c r="C1465" s="27">
+        <v>74846.75</v>
+      </c>
+      <c r="D1465" s="27">
+        <v>140422.5</v>
+      </c>
+      <c r="E1465" s="27">
+        <v>74262.532999999996</v>
+      </c>
+      <c r="F1465" s="27">
+        <v>584.21699999999896</v>
+      </c>
+      <c r="G1465" s="27">
+        <v>9724.8009999999995</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1466" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="B1466" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C188" s="24">
-[...19 lines deleted...]
-      <c r="B189" s="24" t="s">
+      <c r="C1466" s="27">
+        <v>73283.5</v>
+      </c>
+      <c r="D1466" s="27">
+        <v>142282.75</v>
+      </c>
+      <c r="E1466" s="27">
+        <v>74812.573999999993</v>
+      </c>
+      <c r="F1466" s="27">
+        <v>-1529.0740000000001</v>
+      </c>
+      <c r="G1466" s="27">
+        <v>9869.3160000000007</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1467" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="B1467" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C189" s="24">
-[...19681 lines deleted...]
-      <c r="A1045" s="24" t="s">
+      <c r="C1467" s="27">
+        <v>55888.75</v>
+      </c>
+      <c r="D1467" s="27">
+        <v>146451.75</v>
+      </c>
+      <c r="E1467" s="27">
+        <v>56631.396000000001</v>
+      </c>
+      <c r="F1467" s="27">
+        <v>-742.64599999999996</v>
+      </c>
+      <c r="G1467" s="27">
+        <v>11680.53</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1468" s="26" t="s">
         <v>253</v>
       </c>
-      <c r="B1045" s="24" t="s">
-[...19 lines deleted...]
-      <c r="A1046" s="24" t="s">
+      <c r="B1468" s="26" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1468" s="27">
+        <v>58537.5</v>
+      </c>
+      <c r="D1468" s="27">
+        <v>142793</v>
+      </c>
+      <c r="E1468" s="27">
+        <v>59614.868999999999</v>
+      </c>
+      <c r="F1468" s="27">
+        <v>-1077.3689999999999</v>
+      </c>
+      <c r="G1468" s="27">
+        <v>13764.339</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1469" s="26" t="s">
         <v>253</v>
       </c>
-      <c r="B1046" s="24" t="s">
-[...84 lines deleted...]
-        <v>26121.027999999998</v>
+      <c r="B1469" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1469" s="27">
+        <v>49277.232222222199</v>
+      </c>
+      <c r="D1469" s="27">
+        <v>144326.25</v>
+      </c>
+      <c r="E1469" s="27">
+        <v>39516.453999999998</v>
+      </c>
+      <c r="F1469" s="27">
+        <v>9760.7782222222195</v>
+      </c>
+      <c r="G1469" s="27">
+        <v>17511.5311111111</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B1:B1048" xr:uid="{9A133044-BC3E-47F9-9DC3-BDA873A5AEFF}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Poppins"&amp;12&amp;KFF00FF Public&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" enabled="0" method="" siteId="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>