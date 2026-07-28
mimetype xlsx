--- v1 (2026-03-15)
+++ v2 (2026-07-28)
@@ -1,402 +1,645 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nationalenergyso.sharepoint.com/sites/GRP-INT-UK-CodeAdministrator/GRID CODE/3. Grid Code Modifications/GC0181 Enhance the Effectiveness of System  Incidents Reporting/05. Workgroup Meetings/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Andrew.Hemus\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="431" documentId="8_{1743BA86-54EF-40A4-8603-C9BCBCEF704F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6006BA54-7773-40E8-865E-CFBC2B5E3009}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1583D1C-9768-4B67-9024-B294A07D6550}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{5A4D7E06-D87E-41AD-B437-8D215934B7C0}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{5A4D7E06-D87E-41AD-B437-8D215934B7C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$H$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$H$26</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="117">
   <si>
     <t>Action number</t>
   </si>
   <si>
     <t>Workgroup Raised</t>
   </si>
   <si>
     <t>Owner</t>
   </si>
   <si>
     <t>Action</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>Due by</t>
   </si>
   <si>
     <t xml:space="preserve">Status </t>
   </si>
   <si>
     <t>Workgroup Closed</t>
   </si>
   <si>
     <t>WG1</t>
   </si>
   <si>
     <t>JSC</t>
   </si>
   <si>
     <t>Share the slides presented at Workgroup 1 with Workgroup members</t>
   </si>
   <si>
     <t xml:space="preserve">Slides shared on 12 November </t>
   </si>
   <si>
-    <t xml:space="preserve">Complete </t>
-[...1 lines deleted...]
-  <si>
     <t>WG2</t>
   </si>
   <si>
     <t xml:space="preserve">FK and JSC </t>
   </si>
   <si>
     <t>investigate reporting practices in other countries (Europe, US, etc.).</t>
   </si>
   <si>
     <t>Presented at WG2</t>
   </si>
   <si>
     <t>FK and AU</t>
   </si>
   <si>
     <t xml:space="preserve">Review STC sections and Energy Data Task Force requirements for data sharing.  </t>
   </si>
   <si>
     <t>Electricity licensing (from October 2025) - Publications - Ofgem Public Register</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
-    <t>Assess cost and workload implications for Transmission Owners (TOs) providing additional data.</t>
+    <t>Assess cost and workload implications for Transmission Owners (TOs) providing additional real time data.</t>
+  </si>
+  <si>
+    <t>Wording amended after WG6</t>
+  </si>
+  <si>
+    <t>Check NESO data triage process against Energy Data Taskforce guidelines.</t>
+  </si>
+  <si>
+    <t>FK and GN</t>
+  </si>
+  <si>
+    <t>FK &amp; JSC to provide ballpark estimate resource costs for weekly vs. monthly reporting and consider the Iberian blackout impact. GN to draft and share a benefits case</t>
+  </si>
+  <si>
+    <t>MB</t>
+  </si>
+  <si>
+    <t>Suggest thresholds for publishing larger incidents weekly and smaller ones monthly; NESO to consider if this mitigates workload concerns.</t>
+  </si>
+  <si>
+    <t>Shared at Workgroup 4</t>
+  </si>
+  <si>
+    <t>WG5</t>
+  </si>
+  <si>
+    <t>FK</t>
+  </si>
+  <si>
+    <t>Clarify what improvements are possible now, what would require more time, and how much better future data could be.</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Provide sources or a public version of the NESO data classification guidelines.</t>
+  </si>
+  <si>
+    <t>The NESO SME confirmed that there is no public source for their internal data guidelines, but they are available upon request and will share the presentation with the Workgroup.</t>
+  </si>
+  <si>
+    <t>WG3</t>
+  </si>
+  <si>
+    <t>Investigate whether TO data is published and where it can be accessed.</t>
+  </si>
+  <si>
+    <t>The NESO SME provided an update on whether Transmission Owner (TO) data can be published and where it could best be accessed.  Noting practicality and constraints around sharing PMU (Phasor Measurement Unit) data more widely and in real time.</t>
+  </si>
+  <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>Prepare a short presentation on phase jumps.</t>
+  </si>
+  <si>
+    <t>JR and LT</t>
+  </si>
+  <si>
+    <t>Review the GC0181 defect description to determine if phase jump data can be included.</t>
+  </si>
+  <si>
+    <t>Confirm the timing for when 73 PMUs (or at least 5) will be operational and consider regional coverage.</t>
+  </si>
+  <si>
+    <t>The NESO SME advised the Workgroup that NGET are considering timelines for the full PMU rollout, noting that Scotland's rollout is complete, and other regions are expected to follow, with significant progress anticipated by March 2026 and completion targeted by the end of 2027. They also mentioned that the same timeline applies to frequency, inertia and system resolution data and by December 2027, there should be sufficient rollout to access the necessary data.</t>
+  </si>
+  <si>
+    <t>Propose amended draft Legal text for the solution.</t>
+  </si>
+  <si>
+    <t>Legal text presented in WG3.</t>
+  </si>
+  <si>
+    <t>Confirm GB alignment with the European standard of 0.5 seconds for frequency recording.</t>
+  </si>
+  <si>
+    <t>GB currently aligns with European requirements for frequency data resolution, which is set at one second for frequency quality analysis, referencing Article 131.1A; the one-second resolution is used for frequency quality checks and event analysis, while frequency control in Europe uses lower resolutions (one minute and fifteen minutes); there is no ROCOF (rate of change of frequency) reporting requirement in the referenced European standards.</t>
+  </si>
+  <si>
+    <t>Provide the data guidelines and check if the direct policy documents can be shared with the Workgroup.</t>
+  </si>
+  <si>
+    <t>WG4</t>
+  </si>
+  <si>
+    <t>Provide more information regarding confidentiality, costs, and data sharing with the TOs.</t>
+  </si>
+  <si>
+    <t>JAK</t>
+  </si>
+  <si>
+    <t>Provide information on PMUs being installed are of the same technology or specification and to clarify their technical capabilities.</t>
+  </si>
+  <si>
+    <t>GN</t>
+  </si>
+  <si>
+    <t>Review and improve the framing of the cost-benefit analysis for blackout prevention, specifically by comparing the expected probability of a blackout event to the calculated benefit of enhanced reporting.</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide specific information on the system incident report spreadsheet such as format changes. </t>
+  </si>
+  <si>
+    <t>ALL</t>
+  </si>
+  <si>
+    <t>Review legal text when circulated with updated wording.</t>
+  </si>
+  <si>
+    <t>Share the background of numbers and reporting times for the System Incident Report.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide map showing where future and current PMUs are installed and the identification of zones/regions these PMUs fall into. </t>
+  </si>
+  <si>
+    <t>FK/JAK/MD</t>
+  </si>
+  <si>
+    <t>Contact EU TSOs to look at the frequency data resolution and see if they do more than the legislative standard.</t>
+  </si>
+  <si>
+    <t>Provide more detailed cost data from NESO to confirm whether the placeholder figure of £50,000 per annum for weekly reporting is sensible</t>
+  </si>
+  <si>
+    <t>Provide an example of a previous incident with attached PMU data to demonstrate how PMU data could be used in system incident reporting, once operational PMU data is available.</t>
+  </si>
+  <si>
+    <t>Update the incident reporting tables for weekly and monthly incidents to include a complete record from 2022 to 2025, using available public data.</t>
+  </si>
+  <si>
+    <t>Create a process flowchart for the incident reporting process and a Gantt chart clarifying the steps and time allocations, including separation of working and waiting times.</t>
+  </si>
+  <si>
+    <t>WG6</t>
+  </si>
+  <si>
+    <t>Explore whether there is a record of the total number of events initially investigated each month and obtain this data if possible.</t>
+  </si>
+  <si>
+    <t>AG</t>
+  </si>
+  <si>
+    <t>Consult with SMEs to clarify how phase jump angles, which are location specific, should be handled and reported in the legal text.</t>
+  </si>
+  <si>
+    <t>FK/JSC</t>
+  </si>
+  <si>
+    <t>Define the degree or extent of the phase jump angle that qualifies as a significant event for inclusion in the legal text.</t>
+  </si>
+  <si>
+    <t>WG7</t>
   </si>
   <si>
     <t xml:space="preserve">Open </t>
   </si>
   <si>
-    <t>Check NESO data triage process against Energy Data Taskforce guidelines.</t>
-[...98 lines deleted...]
-    <t xml:space="preserve">Provide specific information on the system incident report spreadsheet such as format changes. </t>
+    <t>Check whether auto-reclosures are reported in GC0151 and establish the teams and tools responsible for capturing this information</t>
+  </si>
+  <si>
+    <t>Investigate and propose language or process changes to decouple the reporting period from the report production timeline, including automation opportunities, to enable more timely system incident reporting.</t>
+  </si>
+  <si>
+    <t>Review and update references to PMU standards in relevant documents, ensuring alignment with the latest IEEE 2018 standard and STCP 2701 Appendix B, and recommend any necessary changes.</t>
+  </si>
+  <si>
+    <t>Align GC0181 data requirements with STCP 2701 Appendix B and clarify if a modification to the STC is needed to codify information exchange from TOs to NESO and NESO out.</t>
+  </si>
+  <si>
+    <t>Map current and planned PMU locations to restoration regions and provide a clear visual representation, including coverage of HVDC links and bootstraps, to ensure comprehensive system monitoring.</t>
+  </si>
+  <si>
+    <t>Research and provide an update on the availability and inclusion of time error data in system incident reports, referencing its operational importance.</t>
+  </si>
+  <si>
+    <t>Contact EU TSOs to obtain information on any planned improvements to frequency data reporting and update the work group on future enhancements.</t>
+  </si>
+  <si>
+    <t>Confirm whether the OTF question regarding the correlation between double circuit faults and HVDC trips was addressed in today's OTF and share the findings with the Work group.</t>
+  </si>
+  <si>
+    <t>Share the NESO edited legal text with the Proposer for review</t>
+  </si>
+  <si>
+    <t>Provide written guidance on phase jump angle reporting, including a proposed significance threshold (12°) and supporting rationale to inform legal text</t>
+  </si>
+  <si>
+    <t>SMc</t>
+  </si>
+  <si>
+    <t>Review precendent for asset renaming in GC0139</t>
+  </si>
+  <si>
+    <t>Review terminology for online data portals and system restoration regions</t>
+  </si>
+  <si>
+    <t>SMC</t>
+  </si>
+  <si>
+    <t>Investigate existing standards for asset referencing</t>
+  </si>
+  <si>
+    <t>Refine legal text</t>
+  </si>
+  <si>
+    <t>Explore feasibility of defining “auto‑reclosure</t>
+  </si>
+  <si>
+    <t>Propose “exceptional event” flexibility in timelines</t>
+  </si>
+  <si>
+    <t>Define the specific data requirements and reporting activities proposed under GC0181, in order to enable Transmission Owners to assess the cost and resource implications of implementing the proposal</t>
+  </si>
+  <si>
+    <t>Phase jump angle as the 12-degree threshold has been included in the draft legal text.</t>
+  </si>
+  <si>
+    <t>Closed</t>
+  </si>
+  <si>
+    <t>NESO shared findings from discussions with European TSOs, noting disparities in data reporting and sampling rates, and confirmed that the action on comparative learning could be closed.</t>
+  </si>
+  <si>
+    <t>Update provided at WG7</t>
+  </si>
+  <si>
+    <t>NESO confirmed that an alternative version of the legal text had been developed and shared with the Workgroup following the previous meeting. </t>
+  </si>
+  <si>
+    <t>The Proposer confirmed that written guidance on phase angle reporting and associated thresholds had been provided to the Workgroup. It was agreed this material should be published alongside the modification as an Annex to the Workgroup Consultation. </t>
+  </si>
+  <si>
+    <t>NESO provided initial input on asset naming, noting that existing approaches rely on general principles of unique and persistent identifiers, with inconsistencies often resolved through bilateral clarification. The Workgroup agreed further work is required to establish consistent naming conventions across BMUs, GSPs, and transmission circuits. The action was closed but combined with Action 44 to create a new consolidated Action 50.</t>
+  </si>
+  <si>
+    <t>NESO confirmed that BMU and related asset naming is sourced from the Single Markets Platform, where participants register units and are assigned NESO BMU IDs. The Workgroup agreed this should be considered alongside Action 42, with further work required to establish a single, consistent naming standard; the action was closed but combined with Action 42 to create a new consolidated Action 50.</t>
+  </si>
+  <si>
+    <t>A refined version of the Proposer’s legal text has been developed and circulated to the Workgroup.</t>
+  </si>
+  <si>
+    <t>NESO have reviewed the use of the term “auto reclosure” and identified varying terminology across the Grid Code. While recognising the benefit of standardisation, it was noted that changes would likely require a separate modification due to potential materiality; this will be explored further, with any follow-up via a separate modification. </t>
+  </si>
+  <si>
+    <t>The proposer confirmed that requirements relating to exceptional event flexibility have been incorporated into the draft legal text. </t>
+  </si>
+  <si>
+    <t>The Workgroup discussed potential impacts on Transmission Owners and concluded that no significant additional requirements are currently anticipated, noting that much of the required infrastructure is already being developed through PMU rollout. The action was agreed as closed and replaced with a new action for NESO to present a high-level solution architecture to support understanding of delivery and implementation.</t>
+  </si>
+  <si>
+    <t>NESO confirmed that a review of IEEE PMU standards had been undertaken, identifying that PMUs across GB operate to a mix of 2005, 2011, 2014 and 2018 versions, with the 2014/2018 standards broadly aligned. The action remains open, with a commitment to provide a written summary and clarify implications for compliance and any required updates to related documents.</t>
+  </si>
+  <si>
+    <t>NESO confirmed that work is ongoing to align STCP Appendix B data requirements with the proposed legal text and assessing how data would be shared with NESO. The action remains open, pending further clarity on the final legal text and any associated cross-code impacts.</t>
+  </si>
+  <si>
+    <t>NESO presented an initial view of current and planned HVDC links and PMU locations via mapping material, noting limitations in visualising all locations. The action remains open, with agreement to provide an updated approach using an itemised list of PMU locations alongside revised mapping.</t>
+  </si>
+  <si>
+    <t>NESO confirmed that the correct terminology for “system restoration regions” has been identified, however further clarification is required on how data should be made available (e.g. via data portal or API) within the legal text. The action remains open and will be addressed as part of the ongoing legal text review.</t>
+  </si>
+  <si>
+    <t>WG8</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>SMC </t>
+  </si>
+  <si>
+    <t>Provide a single, consistent source/list for BMU, GSP, and transmission circuit names. </t>
+  </si>
+  <si>
+    <t>SMC/JSC </t>
+  </si>
+  <si>
+    <t>Develop and share a high-level architecture diagram showing information flow from PMU rollout to NESO systems </t>
+  </si>
+  <si>
+    <t>JSC </t>
+  </si>
+  <si>
+    <t>Provide data on occurrences of voltage excursions below 0.85 and above 1.1 per unit for more than one second, to validate proposed reporting thresholds.  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF454546"/>
       <name val="Poppins"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Poppins"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <color theme="10"/>
       <name val="Poppins"/>
     </font>
     <font>
       <sz val="14"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color rgb="FF000000"/>
+      <name val="Poppins"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -656,775 +899,1418 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epr.ofgem.gov.uk/c/9wgWVKeHRymQ3pBbiptyqA/p/0196c209-4e4c-4e2b-92ae-525b634f2f51/wvp/d9d851f4-1dcb-426b-bc0e-6a1db31e0a17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A65D4B6F-D84B-4596-B7C2-CC8B72B28541}">
-  <dimension ref="A1:H36"/>
+  <dimension ref="A1:H52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="M26" sqref="M26"/>
+    <sheetView tabSelected="1" topLeftCell="B47" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="H38" sqref="H38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="27.5" x14ac:dyDescent="1.1499999999999999"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="27.5" x14ac:dyDescent="1.1499999999999999"/>
   <cols>
-    <col min="1" max="1" width="20.1796875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="20.453125" style="2" customWidth="1"/>
     <col min="2" max="2" width="19.453125" style="2" customWidth="1"/>
-    <col min="3" max="3" width="20.26953125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="16.1796875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="81.81640625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="54.54296875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="16.453125" style="2" customWidth="1"/>
     <col min="7" max="7" width="20.54296875" style="2" customWidth="1"/>
-    <col min="8" max="8" width="26.81640625" style="2" customWidth="1"/>
-    <col min="9" max="16384" width="8.7265625" style="2"/>
+    <col min="8" max="8" width="26.54296875" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="8.54296875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="55" x14ac:dyDescent="1.1499999999999999">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="1.1499999999999999">
-      <c r="A2" s="3">
+      <c r="A2" s="13">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="E2" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="F2" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H2" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="1.1499999999999999">
+      <c r="A3" s="13">
+        <v>2</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="D3" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="G3" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="1.1499999999999999">
+      <c r="A4" s="13">
+        <v>3</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="29.15" customHeight="1" x14ac:dyDescent="1.1499999999999999">
+      <c r="A5" s="13">
+        <v>4</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H5" s="13"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="1.1499999999999999">
+      <c r="A6" s="13">
+        <v>5</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="13" t="s">
         <v>13</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="D6" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A7" s="13">
+        <v>6</v>
+      </c>
+      <c r="B7" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C7" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A8" s="13">
+        <v>7</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A9" s="13">
+        <v>8</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="55" x14ac:dyDescent="1.1499999999999999">
+      <c r="A10" s="13">
+        <v>9</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="55" x14ac:dyDescent="1.1499999999999999">
+      <c r="A11" s="13">
+        <v>10</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="1.1499999999999999">
+      <c r="A12" s="13">
+        <v>11</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="15"/>
+      <c r="F12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="55" x14ac:dyDescent="1.1499999999999999">
+      <c r="A13" s="13">
+        <v>12</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="15"/>
+      <c r="F13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="55" x14ac:dyDescent="1.1499999999999999">
+      <c r="A14" s="13">
+        <v>13</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="1.1499999999999999">
+      <c r="A15" s="13">
         <v>14</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="B15" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="204" customHeight="1" x14ac:dyDescent="1.1499999999999999">
+      <c r="A16" s="13">
         <v>15</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="B16" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="1.1499999999999999">
+      <c r="A17" s="13">
         <v>16</v>
       </c>
-      <c r="F3" s="7" t="s">
-[...16 lines deleted...]
-      <c r="C4" s="3" t="s">
+      <c r="B17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="15"/>
+      <c r="F17" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="36.65" customHeight="1" x14ac:dyDescent="1.1499999999999999">
+      <c r="A18" s="13">
         <v>17</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="B18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="15"/>
+      <c r="F18" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A19" s="13">
         <v>18</v>
       </c>
-      <c r="E4" s="10" t="s">
+      <c r="B19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" s="15"/>
+      <c r="F19" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="110" x14ac:dyDescent="1.1499999999999999">
+      <c r="A20" s="13">
         <v>19</v>
       </c>
-      <c r="F4" s="7" t="s">
-[...16 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="B20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E20" s="15"/>
+      <c r="F20" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="55" x14ac:dyDescent="1.1499999999999999">
+      <c r="A21" s="13">
         <v>20</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="B21" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="1.1499999999999999">
+      <c r="A22" s="20">
         <v>21</v>
       </c>
-      <c r="E5" s="4"/>
-[...3 lines deleted...]
-      <c r="G5" s="3" t="s">
+      <c r="B22" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" s="20" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="55" x14ac:dyDescent="1.1499999999999999">
+      <c r="A23" s="13">
         <v>22</v>
       </c>
-      <c r="H5" s="3"/>
-[...11 lines deleted...]
-      <c r="D6" s="5" t="s">
+      <c r="B23" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A24" s="13">
         <v>23</v>
       </c>
-      <c r="E6" s="4" t="s">
-[...19 lines deleted...]
-      <c r="C7" s="3" t="s">
+      <c r="B24" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" s="15"/>
+      <c r="F24" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G24" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="55" x14ac:dyDescent="1.1499999999999999">
+      <c r="A25" s="13">
         <v>24</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="B25" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E25" s="15"/>
+      <c r="F25" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A26" s="13">
         <v>25</v>
       </c>
-      <c r="E7" s="4" t="s">
-[...19 lines deleted...]
-      <c r="C8" s="3" t="s">
+      <c r="B26" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" s="15"/>
+      <c r="F26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A27" s="13">
         <v>26</v>
       </c>
-      <c r="D8" s="4" t="s">
+      <c r="B27" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="E27" s="15"/>
+      <c r="F27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A28" s="13">
         <v>27</v>
       </c>
-      <c r="E8" s="4"/>
-[...15 lines deleted...]
-      <c r="C9" s="3" t="s">
+      <c r="B28" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="E28" s="15"/>
+      <c r="F28" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="4" t="s">
+      <c r="G28" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A29" s="13">
+        <v>28</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" s="15"/>
+      <c r="F29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A30" s="13">
         <v>29</v>
       </c>
-      <c r="E9" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A10" s="3">
+      <c r="B30" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="15"/>
+      <c r="F30" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A31" s="13">
+        <v>30</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="E31" s="15"/>
+      <c r="F31" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A32" s="13">
+        <v>31</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A33" s="13">
+        <v>32</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" s="15"/>
+      <c r="F33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="56.5" customHeight="1" x14ac:dyDescent="1.1499999999999999">
+      <c r="A34" s="13">
+        <v>33</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="E34" s="15"/>
+      <c r="F34" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="G34" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="302.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A35" s="13">
+        <v>34</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="H35" s="14"/>
+    </row>
+    <row r="36" spans="1:8" ht="220" x14ac:dyDescent="1.1499999999999999">
+      <c r="A36" s="13">
+        <v>35</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="G36" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="H36" s="14"/>
+    </row>
+    <row r="37" spans="1:8" ht="55.75" customHeight="1" x14ac:dyDescent="1.1499999999999999">
+      <c r="A37" s="13">
+        <v>36</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="H37" s="21"/>
+    </row>
+    <row r="38" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A38" s="13">
+        <v>37</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="11" t="s">
+      <c r="D38" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="E38" s="21"/>
+      <c r="F38" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="137.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A39" s="13">
+        <v>38</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D39" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="E39" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A40" s="13">
+        <v>39</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="137.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A41" s="13">
+        <v>40</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="E41" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="G41" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="220" x14ac:dyDescent="1.1499999999999999">
+      <c r="A42" s="3">
+        <v>41</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="357.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A43" s="3">
+        <v>42</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="247.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A44" s="3">
+        <v>43</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="H44" s="6"/>
+    </row>
+    <row r="45" spans="1:8" ht="330" x14ac:dyDescent="1.1499999999999999">
+      <c r="A45" s="3">
+        <v>44</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A46" s="3">
+        <v>46</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="275" x14ac:dyDescent="1.1499999999999999">
+      <c r="A47" s="3">
+        <v>47</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="110" x14ac:dyDescent="1.1499999999999999">
+      <c r="A48" s="8">
+        <v>48</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="90.75" customHeight="1" x14ac:dyDescent="1.1499999999999999">
+      <c r="A49" s="7">
+        <v>49</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E49" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="55" x14ac:dyDescent="1.1499999999999999">
+      <c r="A50" s="7">
         <v>50</v>
       </c>
-      <c r="F10" s="3" t="s">
-[...20 lines deleted...]
-      <c r="E11" s="11" t="s">
+      <c r="B50" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="E50" s="11"/>
+      <c r="F50" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H50" s="3"/>
+    </row>
+    <row r="51" spans="1:8" ht="55" x14ac:dyDescent="1.1499999999999999">
+      <c r="A51" s="7">
         <v>51</v>
       </c>
-      <c r="F11" s="3" t="s">
-[...64 lines deleted...]
-      <c r="E14" s="11" t="s">
+      <c r="B51" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="E51" s="11"/>
+      <c r="F51" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H51" s="3"/>
+    </row>
+    <row r="52" spans="1:8" ht="82.5" x14ac:dyDescent="1.1499999999999999">
+      <c r="A52" s="7">
         <v>52</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...325 lines deleted...]
-      <c r="H36" s="5"/>
+      <c r="B52" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="E52" s="11"/>
+      <c r="F52" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H52" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H1" xr:uid="{A65D4B6F-D84B-4596-B7C2-CC8B72B28541}"/>
+  <autoFilter ref="A1:H52" xr:uid="{A65D4B6F-D84B-4596-B7C2-CC8B72B28541}"/>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId1" display="https://epr.ofgem.gov.uk/c/9wgWVKeHRymQ3pBbiptyqA/p/0196c209-4e4c-4e2b-92ae-525b634f2f51/wvp/d9d851f4-1dcb-426b-bc0e-6a1db31e0a17" xr:uid="{DB93F7CA-82E4-4DD6-BB72-296F9BFB20B7}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="34" orientation="landscape" r:id="rId2"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="16" max="7" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="35" man="1"/>
   </colBreaks>
-</worksheet>
-[...12 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="97b6fe81-1556-4112-94ca-31043ca39b71">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000B60FA14D799924BADC265839397913B" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="27b2e6f288715c22383b0f9c66f9cbe8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dec74c4c-1639-4502-8f90-b4ce03410dfb" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c179a6d534b2b6d6d10f8e841e0796d3" ns2:_="" ns3:_="">
     <xsd:import namespace="dec74c4c-1639-4502-8f90-b4ce03410dfb"/>
     <xsd:import namespace="97b6fe81-1556-4112-94ca-31043ca39b71"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1615,152 +2501,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59B530C6-CD4F-41D2-8E09-EDF9C0F59582}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14937937-7F2A-4158-909D-C53104171EE0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
+    <ds:schemaRef ds:uri="dec74c4c-1639-4502-8f90-b4ce03410dfb"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{931DB157-D123-4EC6-BD18-808D3EE4D99B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dec74c4c-1639-4502-8f90-b4ce03410dfb"/>
     <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" enabled="0" method="" siteId="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ESO Code Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000B60FA14D799924BADC265839397913B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>5222100</vt:r8>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SetDate">
+    <vt:lpwstr>2026-04-27T10:13:54Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Name">
+    <vt:lpwstr>Publicly Available</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SiteId">
+    <vt:lpwstr>a63c9e9e-b4db-442a-a94f-08718d788e8c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ActionId">
+    <vt:lpwstr>544152af-bad8-4ba7-bf50-30d6eee15d74</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>