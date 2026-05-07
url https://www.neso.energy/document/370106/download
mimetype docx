--- v0 (2025-12-05)
+++ v1 (2026-05-07)
@@ -1,2728 +1,7641 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="60C86261" w14:textId="45FBB856" w:rsidR="006B69AD" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+    <w:p w14:paraId="60C86261" w14:textId="45FBB856" w:rsidR="006B69AD" w:rsidRPr="005A4D22" w:rsidRDefault="00000A7C" w:rsidP="005A4D22">
       <w:pPr>
         <w:pStyle w:val="DocumentTitle"/>
-        <w:framePr w:w="7696" w:wrap="notBeside" w:x="1096" w:y="2341"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:framePr w:w="9680" w:wrap="notBeside" w:x="1096" w:y="2341"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000A7C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Email Template: </w:t>
       </w:r>
-      <w:r w:rsidR="00B73463">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B73463" w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000A7C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>R Transfer Notice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61786BBF" w14:textId="13D39591" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+    <w:p w14:paraId="61786BBF" w14:textId="0C2E0374" w:rsidR="00000A7C" w:rsidRPr="005A4D22" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
-      <w:r w:rsidR="00B73463">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B73463" w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Slow</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000A7C">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reserve Transfer Notices must fully comply with the requirements set out in paragraph </w:t>
       </w:r>
-      <w:r w:rsidR="00B73463">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B73463" w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001978AE">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001978AE" w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
-      <w:r w:rsidR="00B73463">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B73463" w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000A7C">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the</w:t>
       </w:r>
-      <w:r w:rsidR="00B73463">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B73463" w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Slow</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000A7C">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Reserve (QR) Service Terms and must be emailed (with this completed Transfer Notice Email Template attached) to the email addresses set out in this Transfer Notice Template. All emails must be submitted with the following title: </w:t>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reserve (</w:t>
+      </w:r>
+      <w:r w:rsidR="000E519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R) Service Terms and must be emailed (with this completed Transfer Notice Email Template attached) to the email addresses set out in this Transfer Notice Template. All emails must be submitted with the following </w:t>
+      </w:r>
+      <w:r w:rsidR="0047745A">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subject </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">title: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CA71A0" w14:textId="10893BF0" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+    <w:p w14:paraId="63CA71A0" w14:textId="10893BF0" w:rsidR="00000A7C" w:rsidRPr="005A4D22" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000A7C">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice of </w:t>
       </w:r>
-      <w:r w:rsidR="00B73463">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B73463" w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000A7C">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">R Contract Transfer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6875EEE6" w14:textId="0462B8D6" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6875EEE6" w14:textId="36E5F7BE" w:rsidR="00000A7C" w:rsidRPr="005A4D22" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In accordance with paragraph 2</w:t>
       </w:r>
-      <w:r w:rsidR="001978AE">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001978AE" w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000A7C">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:r w:rsidR="00B73463">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B73463" w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000A7C">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">R Service Terms, we hereby notify our intention to transfer a </w:t>
       </w:r>
-      <w:r w:rsidR="00B73463">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B73463" w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000A7C">
-[...5 lines deleted...]
-        <w:t>R Contract as set out below:</w:t>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="004D78C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F46FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003F46FF" w:rsidRPr="003F46FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Contract Transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="003F46FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as set out below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4509"/>
         <w:gridCol w:w="4497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="2BEA7979" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="2BEA7979" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F5ADD5A" w14:textId="55C79415" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="0F5ADD5A" w14:textId="4E437421" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide details of the </w:t>
             </w:r>
-            <w:r w:rsidR="00B73463">
+            <w:r w:rsidR="00B73463" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">R Unit awarded a </w:t>
             </w:r>
-            <w:r w:rsidR="00B73463">
+            <w:r w:rsidR="00B73463" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>R Contract</w:t>
+            </w:r>
+            <w:r w:rsidR="004D78C3" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="5CE13A45" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="5CE13A45" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D42DE23" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="5D42DE23" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Primary Service Provider (full company name and company number): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6950D3FB" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="6950D3FB" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="685B9E28" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="685B9E28" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47854D18" w14:textId="6CB1706B" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="47854D18" w14:textId="6CB1706B" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Primary Service Provider </w:t>
             </w:r>
-            <w:r w:rsidR="009021D6">
+            <w:r w:rsidR="009021D6" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ontracted </w:t>
             </w:r>
-            <w:r w:rsidR="00B73463">
+            <w:r w:rsidR="00B73463" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>R Unit ID:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FEB7E5D" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="5FEB7E5D" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="48E0D110" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="48E0D110" w14:textId="77777777" w:rsidTr="001D259B">
+        <w:trPr>
+          <w:trHeight w:val="727"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DCF65B6" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="1DCF65B6" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Auction Product:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="387DB04A" w14:textId="26723B2D" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00B73463" w:rsidP="00AB07D3">
+          <w:p w14:paraId="77D40CC8" w14:textId="39DFAF99" w:rsidR="009403C9" w:rsidRPr="00182101" w:rsidRDefault="009403C9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>SLOW</w:t>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A95197D" wp14:editId="6D8AC69E">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>52705</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>45499</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="159026"/>
+                      <wp:effectExtent l="0" t="0" r="26670" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2025728549" name="Rectangle 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="159026"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="bg1"/>
+                              </a:solidFill>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict>
+                    <v:rect w14:anchorId="19C1649E" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.15pt;margin-top:3.6pt;width:14.4pt;height:12.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa+i3DcAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtkuDOkXQosOA&#10;oi2WDj0rshQbkEWNUuJkXz9KdpysK3YYdpFJk3wkn0hd3+xaw7YKfQO25MVZzpmyEqrGrkv+/eX+&#10;05QzH4SthAGrSr5Xnt/MP3647txMTaAGUylkBGL9rHMlr0Nwsyzzslat8GfglCWjBmxFIBXXWYWi&#10;I/TWZJM8v8w6wMohSOU9/b3rjXye8LVWMjxp7VVgpuRUW0gnpnMVz2x+LWZrFK5u5FCG+IcqWtFY&#10;SjpC3Ykg2AabP6DaRiJ40OFMQpuB1o1UqQfqpsjfdLOshVOpFyLHu5Em//9g5eN26Z6RaOicn3kS&#10;Yxc7jW38Un1sl8jaj2SpXWCSfhbTyXRKlEoyFRdX+eQykpkdgx368EVBy6JQcqS7SBSJ7YMPvevB&#10;JebyYJrqvjEmKfH+1a1BthV0c6t1MYCfeGXHipMU9kbFWGO/Kc2aimqcpIRpmI5gQkplQ9GbalGp&#10;PkdxkedpHqiFMSI1lAAjsqbqRuwB4PdCD9h9e4N/DFVpFsfg/G+F9cFjRMoMNozBbWMB3wMw1NWQ&#10;ufen8k+oieIKqv0zMoR+E7yT9w1dz4Pw4VkgjT7dKK1zeKJDG+hKDoPEWQ34873/0Z8mkqycdbRK&#10;Jfc/NgIVZ+arpVm9Ks7P4+4l5fzi84QUPLWsTi12094C3XlBD4eTSYz+wRxEjdC+0tYvYlYyCSsp&#10;d8llwINyG/oVp3dDqsUiudG+OREe7NLJCB5ZjeP3snsV6IYZDTTcj3BYOzF7M6q9b4y0sNgE0E2a&#10;4yOvA9+0q2lwhnclPganevI6vn7zXwAAAP//AwBQSwMEFAAGAAgAAAAhAFTnboPcAAAABQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SNyo0xTRKo1ToSJ+TpFayqE3x16SiHgd2W4b&#10;3p7lBKfRaEYzX7mZ3CDOGGLvScF8loFAMt721Co4vD/frUDEpMnqwRMq+MYIm+r6qtSF9Rfa4Xmf&#10;WsEjFAutoEtpLKSMpkOn48yPSJx9+uB0YhtaaYO+8LgbZJ5lD9Lpnvih0yNuOzRf+5NTsDvUzhyb&#10;j/pli6aenl7vfRPelLq9mR7XIBJO6a8Mv/iMDhUzNf5ENopBwWrBRQXLHASni+UcRMOa5yCrUv6n&#10;r34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWvotw3ACAABFBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVOdug9wAAAAFAQAADwAAAAAAAAAA&#10;AAAAAADKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#090107 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00000A7C" w:rsidRPr="00000A7C">
+            <w:r w:rsidR="00352EE0" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RESERVE</w:t>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidR="00352EE0" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Positive S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>low Reserve</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="387DB04A" w14:textId="2E23DA53" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00CF523D" w:rsidP="00381FDA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DD890BD" wp14:editId="37162BA0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>56598</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>24130</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="158750"/>
+                      <wp:effectExtent l="0" t="0" r="26670" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="498913553" name="Rectangle 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="158750"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="bg1"/>
+                              </a:solidFill>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+                  <w:pict>
+                    <v:rect w14:anchorId="24274839" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.45pt;margin-top:1.9pt;width:14.4pt;height:12.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFsjeIcAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDZs2COkXQosOA&#10;oi3aDj0rshQbkEWNUuJkXz9KdpysK3YYdpEpk3wkH0ldXu1aw7YKfQO25MVZzpmyEqrGrkv+/eX2&#10;04wzH4SthAGrSr5Xnl8tPn647NxcTaAGUylkBGL9vHMlr0Nw8yzzslat8GfglCWlBmxFoCuuswpF&#10;R+itySZ5/jnrACuHIJX39PemV/JFwtdayfCgtVeBmZJTbiGdmM5VPLPFpZivUbi6kUMa4h+yaEVj&#10;KegIdSOCYBts/oBqG4ngQYczCW0GWjdSpRqomiJ/U81zLZxKtRA53o00+f8HK++3z+4RiYbO+bkn&#10;MVax09jGL+XHdoms/UiW2gUm6Wcxm8xmRKkkVTGdXUwTmdnR2aEPXxW0LAolR+pFokhs73yggGR6&#10;MImxPJimum2MSZfYf3VtkG0FdW61LmKnyOPEKjtmnKSwNyr6GvukNGsqynGSAqZhOoIJKZUNRa+q&#10;RaX6GMU0zw8ljB4pZgKMyJqyG7EHgN8TPWD3yQ720VWlWRyd878l1juPHiky2DA6t40FfA/AUFVD&#10;5N6e0j+hJoorqPaPyBD6TfBO3jbUnjvhw6NAGn3qKK1zeKBDG+hKDoPEWQ34873/0Z4mkrScdbRK&#10;Jfc/NgIVZ+abpVn9Upyfx91Ll/PpxYQueKpZnWrspr0G6nlBD4eTSYz2wRxEjdC+0tYvY1RSCSsp&#10;dsllwMPlOvQrTu+GVMtlMqN9cyLc2WcnI3hkNY7fy+5VoBtmNNBw38Nh7cT8zaj2ttHTwnITQDdp&#10;jo+8DnzTrqbBGd6V+Bic3pPV8fVb/AIAAP//AwBQSwMEFAAGAAgAAAAhAC5pLKzcAAAABQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMzs1OwzAQBOA7Eu9gLRI36tAimoZsKlTEzylSSzn05thLEhHbke22&#10;4e1ZTnBczWj2K9eTHcSJQuy9Q7idZSDIaW961yLs359vchAxKWfU4B0hfFOEdXV5UarC+LPb0mmX&#10;WsEjLhYKoUtpLKSMuiOr4syP5Dj79MGqxGdopQnqzON2kPMsu5dW9Y4/dGqkTUf6a3e0CNt9bfWh&#10;+ahfNqTr6en1zjfhDfH6anp8AJFoSn9l+OUzHSo2Nf7oTBQDQr7iIsKC/ZwulksQDcI8z0FWpfyv&#10;r34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABbI3iHACAABFBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALmksrNwAAAAFAQAADwAAAAAAAAAA&#10;AAAAAADKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#090107 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="009403C9" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Negative Slow Reserv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00352EE0" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="254FACD6" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="254FACD6" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73C125E8" w14:textId="2B7159F6" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00B73463" w:rsidP="00AB07D3">
+          <w:p w14:paraId="73C125E8" w14:textId="15945E2F" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00B73463">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00000A7C" w:rsidRPr="00000A7C">
+            <w:r w:rsidR="00000A7C" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">R Contract ID </w:t>
+              <w:t>R Contract ID</w:t>
+            </w:r>
+            <w:r w:rsidR="008F2A95" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00000A7C" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53D81FFA" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="53D81FFA" w14:textId="16EAE051" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="308B6A1B" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="308B6A1B" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CA6609C" w14:textId="5DD31752" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="7CA6609C" w14:textId="5DD31752" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Contracted </w:t>
             </w:r>
-            <w:r w:rsidR="009021D6">
+            <w:r w:rsidR="009021D6" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quantity</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (MW):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15D53CD5" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="15D53CD5" w14:textId="65B21372" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="69E747EC" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="69E747EC" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F726685" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="6F726685" w14:textId="0E08CD85" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Provide the Transfer Period Contracted Service Window (date and Settlement Periods):</w:t>
+              <w:t xml:space="preserve">Provide the </w:t>
+            </w:r>
+            <w:r w:rsidR="0047745A" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">date and Settlement Periods for the transferred </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contracted Service </w:t>
+            </w:r>
+            <w:r w:rsidR="0047745A" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Period</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12D3FEEB" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="12D3FEEB" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="07088295" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="07088295" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68BF1EAB" w14:textId="540444B7" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="68BF1EAB" w14:textId="7EBFAA96" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide details of the </w:t>
             </w:r>
-            <w:r w:rsidR="00B73463">
+            <w:r w:rsidR="0047745A" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Auction</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Unit proposed for this </w:t>
+            </w:r>
+            <w:r w:rsidR="00B73463" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>R Contract Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="17CA0929" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="17CA0929" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C86364A" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="6C86364A" w14:textId="19CFEEC4" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Secondary Service Provider (full company name and company number) – If applicable*.</w:t>
+              <w:t>Secondary Service Provider (full company name and company number) – If applicable*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73DD9C81" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="73DD9C81" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="1D6FC8B9" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="1D6FC8B9" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CCE2CF5" w14:textId="4F946BF7" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="3CCE2CF5" w14:textId="141179A6" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondary Service Provider or own* </w:t>
             </w:r>
-            <w:r w:rsidR="00B73463">
+            <w:r w:rsidR="0047745A" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>S</w:t>
+              <w:t>Auction</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>R Unit ID:</w:t>
+              <w:t xml:space="preserve"> Unit ID:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C9F7C49" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="4C9F7C49" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="6E67467E" w14:textId="77777777" w:rsidTr="009021D6">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="6E67467E" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="647430A1" w14:textId="478953B8" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="647430A1" w14:textId="5DF02A2F" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondary Service Provider or own * </w:t>
+              <w:t xml:space="preserve">Secondary Service Provider or own* </w:t>
             </w:r>
-            <w:r w:rsidR="00B73463">
+            <w:r w:rsidR="003F46FF" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>S</w:t>
+              <w:t>Auction</w:t>
             </w:r>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>R Unit Maximum Registered Capacity (MW):</w:t>
+              <w:t xml:space="preserve"> Unit Maximum Registered Capacity (MW):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="587A7F02" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="587A7F02" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00182101" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009021D6" w:rsidRPr="00000A7C" w14:paraId="3D630C7A" w14:textId="77777777" w:rsidTr="000B0886">
+      <w:tr w:rsidR="009021D6" w:rsidRPr="00000A7C" w14:paraId="3D630C7A" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9006" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="290EF1E8" w14:textId="0AAEC071" w:rsidR="009021D6" w:rsidRPr="009021D6" w:rsidRDefault="009021D6" w:rsidP="00AB07D3">
+          <w:p w14:paraId="290EF1E8" w14:textId="0AAEC071" w:rsidR="009021D6" w:rsidRPr="00182101" w:rsidRDefault="009021D6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009021D6">
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Linking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009021D6" w:rsidRPr="00000A7C" w14:paraId="0B2F4C01" w14:textId="77777777" w:rsidTr="009021D6">
+      <w:tr w:rsidR="0093404E" w:rsidRPr="00000A7C" w14:paraId="6D7F825F" w14:textId="77777777" w:rsidTr="001D259B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B8E76C5" w14:textId="7ACDD7F0" w:rsidR="009021D6" w:rsidRPr="00000A7C" w:rsidRDefault="009021D6" w:rsidP="00AB07D3">
+          <w:p w14:paraId="6FF6A16E" w14:textId="3D3D64CC" w:rsidR="0093404E" w:rsidRPr="00182101" w:rsidRDefault="00047080">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is this </w:t>
+              <w:t xml:space="preserve">As part of this </w:t>
             </w:r>
-            <w:r w:rsidR="00B73463">
+            <w:r w:rsidR="003F46FF" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>S</w:t>
+              <w:t xml:space="preserve">SR </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">R Contract Linked to other </w:t>
+              <w:t xml:space="preserve">Contract Transfer, </w:t>
             </w:r>
-            <w:r w:rsidR="00B73463">
+            <w:r w:rsidR="00360501" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>S</w:t>
+              <w:t>do</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007451BE" w:rsidRPr="00182101">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>R Contracts? (Y/N)</w:t>
+              <w:t>es the</w:t>
+            </w:r>
+            <w:r w:rsidR="00360501" w:rsidRPr="00182101" w:rsidDel="007451BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F402C4" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SR Contract</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2D25" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form part of a Linked </w:t>
+            </w:r>
+            <w:r w:rsidR="008E6743" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>period</w:t>
+            </w:r>
+            <w:r w:rsidR="00E425EA" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as set out by NESO in a Linking Notice</w:t>
+            </w:r>
+            <w:r w:rsidR="008A7E7B" w:rsidRPr="00182101">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4497" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="736F2D71" w14:textId="77777777" w:rsidR="009021D6" w:rsidRPr="00000A7C" w:rsidRDefault="009021D6" w:rsidP="00AB07D3">
+          <w:p w14:paraId="639BDD23" w14:textId="77777777" w:rsidR="0093404E" w:rsidRPr="00182101" w:rsidRDefault="0093404E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...91 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4264A0D7" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40559CF7" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="23C0029B" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CD94A12" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="297B2549" w14:textId="28DC3A94" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PRIMARY SERVICE PROVIDER DECLARATION</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6DEA7EBB" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5609B7D9" w14:textId="166E0D75" w:rsidR="00A22275" w:rsidRDefault="00000A7C" w:rsidP="00C7553F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By submitting and signing this </w:t>
+      </w:r>
+      <w:r w:rsidR="00981F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SR </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7522">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>otice, we (the Primary Service Provider) confirm that</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7D22D67E" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3D634A4F" w14:textId="5C50C576" w:rsidR="00A22275" w:rsidRDefault="00570B0E" w:rsidP="00A22275">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>intend to assign all our rights, title, interest, and benefit in and to the SR Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Secondary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E1A9510" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DCD3126" w14:textId="56718213" w:rsidR="00CE24A5" w:rsidRDefault="00000A7C" w:rsidP="00E511EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>give our irrevocable consent to this</w:t>
+      </w:r>
+      <w:r w:rsidR="009021D6" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="009021D6" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00096F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00570B0E" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7553F" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have adhered to the requirements set out in paragraph 25 of the Slow Reserve Service Terms including that</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE24A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22275" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="297B2549" w14:textId="7B1F7C4E" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="319B6AA1" w14:textId="1C0B700C" w:rsidR="00C7553F" w:rsidRDefault="00A22275" w:rsidP="00AC13E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:t>DECLARATION</w:t>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5FC7" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ransferring the above</w:t>
+      </w:r>
+      <w:r w:rsidR="003F46FF" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SR C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5FC7" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontract</w:t>
+      </w:r>
+      <w:r w:rsidR="003F46FF" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5FC7" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003F46FF" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5FC7" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not result </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1C5D" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in holding less </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE40A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">than </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0587">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">four (4) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1C5D" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contiguous </w:t>
+      </w:r>
+      <w:r w:rsidR="003F46FF" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR C</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1C5D" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontract</w:t>
+      </w:r>
+      <w:r w:rsidR="003F46FF" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1C5D" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003F46FF" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1C5D" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00930C62" w:rsidRPr="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the same MW. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C80865D" w14:textId="0E4E3198" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...17 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="44793931" w14:textId="4958135C" w:rsidR="00742D62" w:rsidRPr="00A22275" w:rsidRDefault="009E7D4D" w:rsidP="00AC13E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="1843"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="00235D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (where applicable)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SR Contracts </w:t>
+      </w:r>
+      <w:r w:rsidR="00235D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2EBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rm </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">part of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA30D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inked </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA30D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:r w:rsidR="006A42A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B73463">
-[...22 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00B83B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have been </w:t>
+      </w:r>
+      <w:r w:rsidR="00617E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transferred </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r w:rsidR="007657A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>same Auction Unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C80865D" w14:textId="1385E5A8" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="4768"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="65B96BA5" w14:textId="77777777" w:rsidTr="00AB07D3">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="004943E8" w14:paraId="65B96BA5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC5CEDF" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="6D5EFB8B" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5610BEDB" w14:textId="67DD4D62" w:rsidR="00000A7C" w:rsidRPr="009021D6" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="5610BEDB" w14:textId="67DD4D62" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="004943E8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Primary Service Provider signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B76AEC6" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="5B76AEC6" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="731BCC40" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="0C77A9CA" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="004943E8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>………………………………………………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A08F430" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="34D0E118" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D0E118" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="15637ACD" w14:textId="548CB38C" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SECONDARY SERVICE PROVIDER DECLARATION</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15637ACD" w14:textId="548CB38C" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...17 lines deleted...]
-        <w:t>SECONDARY SERVICE PROVIDER DECLARATION</w:t>
+    <w:p w14:paraId="655F9E8F" w14:textId="60C2E37B" w:rsidR="00A22275" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By submitting this </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5106F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SR </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7522">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>otice, we (the Secondary Service Provider)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirm that we:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246AC67E" w14:textId="38FA35A6" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...48 lines deleted...]
-    <w:p w14:paraId="2F4D9635" w14:textId="05B780F5" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+    <w:p w14:paraId="288D1A27" w14:textId="273B1CB2" w:rsidR="00A22275" w:rsidRDefault="00A22275" w:rsidP="00A22275">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consent </w:t>
+      </w:r>
+      <w:r w:rsidR="00981F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and accept the SR Contract Transfer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E883F34" w14:textId="6A107CEC" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+    <w:p w14:paraId="79053934" w14:textId="540DEF3A" w:rsidR="00A22275" w:rsidRDefault="00570B0E" w:rsidP="00A22275">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...74 lines deleted...]
-        <w:t>R Contract to which the transfer will be made; and</w:t>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will perform </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Primary Service Provider’s obligations under the SR Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22275" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41660F26" w14:textId="1D05D0C8" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+    <w:p w14:paraId="246AC67E" w14:textId="477F0DF3" w:rsidR="00000A7C" w:rsidRPr="000F3B47" w:rsidRDefault="00000A7C" w:rsidP="000F3B47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>have adhered to the requirements set out in paragraph 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001978AE" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Slow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reserve Service Terms including that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183AB771" w14:textId="0648E297" w:rsidR="00000A7C" w:rsidRPr="000F3B47" w:rsidRDefault="00A22275" w:rsidP="00353C29">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e are a Registered </w:t>
+      </w:r>
+      <w:r w:rsidR="00557FD4" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Participant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60117DBD" w14:textId="71064D2F" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00A22275" w:rsidP="00353C29">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e have Plant and Apparatus which is </w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="00557FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>registered as a</w:t>
+      </w:r>
+      <w:r w:rsidR="00981F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="00557FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00557FD4" w:rsidRPr="000F3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="00557FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unit pursuant</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000A7C">
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R Procurement Rules with sufficient </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R Capacity to</w:t>
+      </w:r>
+      <w:r w:rsidR="00557FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deliver Slow Reserve and</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perform the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R Contract to which the </w:t>
+      </w:r>
+      <w:r w:rsidR="00557FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Contract T</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransfer will be made; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587C028A" w14:textId="151656B7" w:rsidR="00000A7C" w:rsidRDefault="00A22275" w:rsidP="00353C29">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e do not already have a</w:t>
+      </w:r>
+      <w:r w:rsidR="001F39AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nother Balancing Service </w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="001F39AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (including SR)</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="001F39AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00000A7C" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">same Contracted Service </w:t>
+      </w:r>
+      <w:r w:rsidR="009021D6" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Period</w:t>
       </w:r>
-      <w:r w:rsidRPr="00000A7C">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00981F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with respect to that Auction Unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEF6EFF" w14:textId="29D8AD03" w:rsidR="00353C29" w:rsidRDefault="00A22275" w:rsidP="00353C29">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2D25" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccepting the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE61F5" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">above </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7522" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE61F5" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontract</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7522" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE61F5" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7522" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE61F5" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not result in holding less </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80D55" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>than four (4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE61F5" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contiguous </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7522" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE61F5" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontract</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7522" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE61F5" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7522" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE61F5" w:rsidRPr="00E4093B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the same MW</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66124">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43190B96" w14:textId="014C7160" w:rsidR="000B7663" w:rsidRPr="004943E8" w:rsidRDefault="004E76CB" w:rsidP="00FA6947">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(where applicable) all SR Contracts that form part of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inked </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E76CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have been transferred to the same Auction Unit.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="4768"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000A7C" w:rsidRPr="00000A7C" w14:paraId="47B128DF" w14:textId="77777777" w:rsidTr="00000A7C">
+      <w:tr w:rsidR="00000A7C" w:rsidRPr="004943E8" w14:paraId="47B128DF" w14:textId="77777777" w:rsidTr="00000A7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03600E4F" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="17119696" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17119696" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="354A9734" w14:textId="18FAD294" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="004943E8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Secondary service provider signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="354A9734" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4768" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09976A87" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="09976A87" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00AB07D3">
+          <w:p w14:paraId="42C2D6A4" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000A7C">
+            <w:r w:rsidRPr="004943E8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>………………………………………………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1239FDE1" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="50EEFEE1" w14:textId="77777777" w:rsidR="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4378929A" w14:textId="10BE3A37" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+    <w:p w14:paraId="4378929A" w14:textId="76F220D0" w:rsidR="00000A7C" w:rsidRPr="004943E8" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000A7C">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Note: Any Transfer Notice email received by NESO less than sixty (60) minutes prior to commencement of the applicable Contracted Service Window or that in the opinion of NESO does not fully comply with the requirements of paragraph 2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Note: Any </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5106F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">SR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Transfer Notice email received by NESO less than sixty (60) minutes prior to commencement of the applicable Contracted Service </w:t>
+      </w:r>
+      <w:r w:rsidR="00557FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Slow</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>Period</w:t>
+      </w:r>
+      <w:r w:rsidR="00557FD4" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Reserve (</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>or that in the opinion of NESO does not fully comply with the requirements of paragraph 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001978AE" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Slow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reserve (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">R) Service Terms will be rejected. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AF4222" w14:textId="0286ABDB" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
+    <w:p w14:paraId="56AF4222" w14:textId="5BAA9CC9" w:rsidR="00000A7C" w:rsidRPr="00FC36AF" w:rsidRDefault="00000A7C" w:rsidP="00000A7C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004943E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Email to: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00FC36AF" w:rsidRPr="00FC36AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>commercial.operation@neso.energy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B705D3" w:rsidRPr="00FC36AF">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00B705D3" w:rsidRPr="00FC36AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>ctr1.ccta@neso.energy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B705D3" w:rsidRPr="00FC36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC36AF" w:rsidRPr="00FC36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00FC36AF" w:rsidRPr="00FC36AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>ctr1.cese@neso.energy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CA2D82" w:rsidRPr="00FC36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00CA2D82" w:rsidRPr="00FC36AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>ctr1.cosm@neso.energy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CA2D82" w:rsidRPr="00FC36AF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35E63" w:rsidRPr="00FC36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ctr2.coem@n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="00FC36AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eso.energy</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w14:paraId="4EEAA22B" w14:textId="56122743" w:rsidR="00000A7C" w:rsidRPr="00A275DF" w:rsidRDefault="00000A7C" w:rsidP="009021D6">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*In accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="009021D6" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>paragraph 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001978AE" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009021D6" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.12 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Slow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reserve (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R) Service Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00557FD4" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Service Provider (Primary Service Provider) awarded a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R Contract may nominate another of their own prequalified </w:t>
+      </w:r>
+      <w:r w:rsidR="00557FD4" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Units to discharge their obligations to NESO for the delivery of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R Contract or nominate another Registered </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB483D" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Participant’s (Secondary Service Provider) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB483D" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unit to discharge their obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104CC904" w14:textId="77777777" w:rsidR="009021D6" w:rsidRPr="00A275DF" w:rsidRDefault="009021D6" w:rsidP="009021D6">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5C1880" w14:textId="0B27FD0B" w:rsidR="00000A7C" w:rsidRPr="00A275DF" w:rsidRDefault="009021D6" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">** Please note, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R Transfer Notices must also be provided </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0873" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with the same Secondary Service Provider and Auction Unit) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for all other </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R Contracts Linked to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R Contract which is the subject of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R Transfer Notice in accordance with paragraph 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00001579" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.11 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73463" w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A275DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R Service Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22689">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABC3B11" w14:textId="77777777" w:rsidR="00937071" w:rsidRDefault="00937071" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A944B5" w14:textId="77777777" w:rsidR="00D22689" w:rsidRDefault="00D22689" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6718A527" w14:textId="77777777" w:rsidR="00D22689" w:rsidRDefault="00D22689" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711600D8" w14:textId="77777777" w:rsidR="00D22689" w:rsidRDefault="00D22689" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F577009" w14:textId="77777777" w:rsidR="00D22689" w:rsidRDefault="00D22689" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477AE6B2" w14:textId="77777777" w:rsidR="00D22689" w:rsidRDefault="00D22689" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C420F90" w14:textId="77777777" w:rsidR="00D22689" w:rsidRDefault="00D22689" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E98259D" w14:textId="77777777" w:rsidR="00182101" w:rsidRDefault="00182101" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3F8B4C" w14:textId="77777777" w:rsidR="00182101" w:rsidRDefault="00182101" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E66F81" w14:textId="77777777" w:rsidR="00182101" w:rsidRDefault="00182101" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E0D902" w14:textId="77777777" w:rsidR="00182101" w:rsidRDefault="00182101" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEBAB2F" w14:textId="77777777" w:rsidR="00182101" w:rsidRDefault="00182101" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F97566" w14:textId="77777777" w:rsidR="00182101" w:rsidRDefault="00182101" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3622B6" w14:textId="77777777" w:rsidR="00CB07BE" w:rsidRDefault="00CB07BE" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB88E8F" w14:textId="77777777" w:rsidR="00CB07BE" w:rsidRDefault="00CB07BE" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7EFBC1" w14:textId="13975585" w:rsidR="00937071" w:rsidRPr="00774236" w:rsidRDefault="00937071" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00774236">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3CEC" w:rsidRPr="00774236">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3966F6C3" w14:textId="1F83004F" w:rsidR="008525C0" w:rsidRPr="00774236" w:rsidRDefault="008525C0" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00774236">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The follo</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1FAA" w:rsidRPr="00774236">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wing is intended to provide guidance on acceptable SR Contract Transfers</w:t>
+      </w:r>
+      <w:r w:rsidR="006C62A0" w:rsidRPr="00774236">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D26B2A" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D2199F" w14:textId="3B3402AD" w:rsidR="006C62A0" w:rsidRPr="005461D9" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Principles of the Slow Reserve Transfer rules</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2DD51C" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="005461D9" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="1223A3" w:themeColor="background2" w:themeTint="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48555FAC" w14:textId="31C1B7C4" w:rsidR="006C62A0" w:rsidRPr="00A95B8A" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5106F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transfer Notice must be submitted to NESO no later than sixty (60) minutes prior to commencement of the applicable SR Contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4434C9" w14:textId="622CB7C2" w:rsidR="006C62A0" w:rsidRPr="00F32A10" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SR Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB483D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransfers must be for the full SR Contract and the entire Contracted Quantity MW and can only be transferred to one (1) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E35E63" w:rsidRPr="00B73463">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+      <w:r w:rsidR="00BB483D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A9BAB0" w14:textId="2376C6B3" w:rsidR="006C62A0" w:rsidRPr="00E22476" w:rsidRDefault="006C62A0" w:rsidP="00E22476">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SR Contracts cannot be transferred to any other </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB483D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unit that already has an SR Contract for the same </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB483D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contracted Servic</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB483D" w:rsidRPr="000319CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000319CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22476">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22476">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n addition</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6777" w:rsidRPr="00E22476">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5547" w:rsidRPr="00E22476">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he receiving </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6777" w:rsidRPr="00E22476">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5547" w:rsidRPr="00E22476">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6777" w:rsidRPr="00E22476">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5547" w:rsidRPr="00E22476">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nit must remain compliant with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="003F5547" w:rsidRPr="00E22476">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>SR Service Terms</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003F5547" w:rsidRPr="00E22476">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (clause 17) in relation to the ‘Provision of other services’ such they cannot already hold a Balancing Reserve, Quick Reserve or any Dynamic Response product contract (in either direction) during the Contracted Service Period subject to the SR Contract Transfer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6BF091" w14:textId="1F0BF21A" w:rsidR="006C62A0" w:rsidRPr="005461D9" w:rsidRDefault="00BB483D" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SR Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="006C62A0" w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006C62A0" w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006C62A0" w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not valid if it results in either SR Unit having less than four (4) contiguous SR Contracts of identical Contracted Quantity MW. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF8C377" w14:textId="67F199BE" w:rsidR="006C62A0" w:rsidRPr="00F32A10" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where any SR Contract subject of </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an SR Contrac</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22275">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransfer forms part of a linked period, as </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>explained</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Linking Notice, then all other SR Contracts that form part of that linked period must also be transferred to the same SR Unit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146F8F70" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00791513" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:afterLines="50" w:after="120"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="384DE9" w:themeColor="background2" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16DE820C" w14:textId="77F42691" w:rsidR="006C62A0" w:rsidRPr="005461D9" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791513">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples of </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791513">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>llowed</w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791513">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ot </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791513">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>llowed</w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transfers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712FCF56" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="005461D9" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5232134C" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="005461D9" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00A178B1" wp14:editId="4D9FD1B3">
+            <wp:extent cx="6192520" cy="2902585"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1372131400" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1372131400" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6192520" cy="2902585"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661B2A97" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="005461D9" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B3DD6D8" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="005461D9" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E67FD33" w14:textId="71C91404" w:rsidR="006C62A0" w:rsidRPr="00080B6B" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9257A">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="385B16" w:themeColor="accent5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allowed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="581915" w:themeColor="accent6" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005461D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– The proposed transfer leaves Provider A with at least four contiguous SR </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontract</w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of equal MW. Provider B has no conflicting </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontract for SP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20–23.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06697A7A" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00080B6B" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9257A">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="385B16" w:themeColor="accent5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allowed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Although Provider A only wants to transfer one SP (19), they will still retain four contiguous SPs. Provider B has SP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>19 available to receive the transfer, and doing so extends their contiguous SPs to five of equal MW.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178C51D8" w14:textId="4A11D1BE" w:rsidR="006C62A0" w:rsidRPr="00080B6B" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9257A">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="385B16" w:themeColor="accent5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allowed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Provider A is permitted to transfer the three contiguous SPs because they still retain sufficient contiguous contracts on either side. While the transfer covers only three SPs, this is acceptable as it increases the number of contiguous </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontracts of equal MW held by Provider B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2C95CB" w14:textId="591CD92A" w:rsidR="006C62A0" w:rsidRPr="00080B6B" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>llowed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Provider A is permitted to transfer the three contiguous SPs because they retain sufficient contiguous contracts on either side. However, the transfer would leave Provider B with only three contiguous </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontracts (SP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>19–21), which does not meet the minimum requirement. Therefore, the transfer cannot proceed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327B9425" w14:textId="7433192E" w:rsidR="006C62A0" w:rsidRPr="00080B6B" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>llowed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>– The proposed transfer of SP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>19–22 would leave Provider A without sufficient contiguous SPs on either side of the transferred block. Additionally, Provider B does not have SP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19–22 available to receive the </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EF0B9C" w14:textId="020ED52C" w:rsidR="006C62A0" w:rsidRPr="00080B6B" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">llowed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provider A can transfer the three contiguous SPs as they retain sufficient contiguous </w:t>
+      </w:r>
+      <w:r w:rsidR="00462540">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontracts. However, although Provider B has SP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20–22 available, the MW values differ, resulting in only three contiguous SPs at 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00080B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MW. This does not meet the minimum service requirement, so the transfer cannot proceed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6313D74C" w14:textId="77777777" w:rsidR="00D44D4B" w:rsidRDefault="00D44D4B" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03F8712E" w14:textId="14A04215" w:rsidR="006C62A0" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Service Terms extract relating to Slow Reserve Contract Transfers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC1F2BC" w14:textId="77777777" w:rsidR="00080B6B" w:rsidRPr="00901FC6" w:rsidRDefault="00080B6B" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1AA45C" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="142"/>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At any time during the subsistence of an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (“the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Primary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) may assign to another </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Registered Auction Participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (“the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secondary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E35E63" w:rsidRPr="00B73463">
-[...38 lines deleted...]
-        <w:t>eso.energy</w:t>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00000A7C">
-[...22 lines deleted...]
-        <w:t>eso.energy</w:t>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its rights and obligations under an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEAA22B" w14:textId="67F2C517" w:rsidR="00000A7C" w:rsidRDefault="00000A7C" w:rsidP="009021D6">
-[...169 lines deleted...]
-        <w:t>R Unit to discharge their obligations.</w:t>
+    <w:p w14:paraId="32205588" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:after="142"/>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The effect of any such assignment, once validated by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NESO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pursuant to this paragraph 25, is that all rights and obligations of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Primary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under these </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SR Service Terms </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with respect to the relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be transferred to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secondary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, for the avoidance of doubt for the entirety of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contracted Service Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in question. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104CC904" w14:textId="77777777" w:rsidR="009021D6" w:rsidRPr="009021D6" w:rsidRDefault="009021D6" w:rsidP="009021D6">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1D7E22D7" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="142" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No assignment shall be valid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>unless:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1A5C1880" w14:textId="5F93A1C0" w:rsidR="00000A7C" w:rsidRPr="00000A7C" w:rsidRDefault="009021D6" w:rsidP="00000A7C">
-[...47 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0B0B632E" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="142"/>
+        <w:ind w:left="709" w:right="617"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE8A3B7" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="142" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1701" w:right="617"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">both entities are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Registered Auction Participants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDD92AC" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="Level5"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2722"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="1701" w:right="617" w:hanging="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>Secondary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apparatus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which is registered as an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>Auction Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pursuant to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>SR Procurement Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sufficient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>SR Capacity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reasonably expected to be available and proven capability to deliver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slow Reserve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to enable the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>SR Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be discharged during the applicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>Contracted Service Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4850BF9A" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="Level5"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:right="617" w:hanging="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it is validly notified to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pursuant to paragraphs 25.4 to 25.7 inclusive and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transfer Notice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">validated by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD35F18" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="Level5"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:right="617" w:hanging="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>Contracted Service Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in question is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>Linked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6" w:rsidDel="00AD0B3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B73463">
-[...105 lines deleted...]
-        <w:t>R Service Terms</w:t>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complies with paragraph 25.11,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED8AE29" w14:textId="77777777" w:rsidR="00A05374" w:rsidRPr="00000A7C" w:rsidRDefault="00A05374" w:rsidP="00D94EBE">
+    <w:p w14:paraId="33F407FE" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="Level5"/>
+        <w:ind w:left="709" w:right="617" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>furthermore</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an assignment shall also not be valid if it results in any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>Contracted Service Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no longer being part of a series of consecutive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>Contracted Service Periods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the same </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contracted Quantity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>and whose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>aggregate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>duration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least the minimum duration of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service Window Block </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>(as stipulated by the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SR Procurement Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E360CF" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Ref54100483"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Each assignment shall be notified to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Primary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by no later than sixty (60) minutes prior to commencement of the applicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contracted Service Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, and in the format designated by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NESO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for such purpose and published on the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Industry Information Website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and each such assignment is referred to in these </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Service Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3505AE41" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Ref54101273"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Unless otherwise stipulated in writing by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NESO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from time to time, each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall comprise the entirety of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contracted Service Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>specify:-</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FAD146" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="993" w:right="617" w:hanging="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723B4637" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:pStyle w:val="Level5"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:right="617" w:hanging="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the identity of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>Primary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>SR Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="454545"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67019960" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="146" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="1701" w:right="617" w:hanging="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>25.5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">the identity of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secondary Service Provider </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Auction Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4365D935" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Ref54101295"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Each assignment shall comprise the entire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contracted Quantity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associated with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and for the avoidance of doubt the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contracted Quantity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall not be capable of being split amongst two (2) or more </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secondary Service Providers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or two (2) or more</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Auction Units</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354A9E38" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be signed by or on behalf of both the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Primary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secondary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA4ADA1" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Unless deemed withdrawn in accordance with paragraphs 25.9 or 25.10, all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> properly submitted in accordance with this paragraph 25 shall be automatically accepted by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA5A073" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.9 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Where in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s reasonable opinion the delivery of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Slow Reserve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pursuant to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secondary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s designated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would or might endanger operational security within the meaning of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Electricity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Transmission System Operation Regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, then </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall so notify both </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Registered Auction Participants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whereupon the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be deemed withdrawn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0946FF" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be invalid if the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secondary Service Provider’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s designated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the subject of an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the same </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contracted Service Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in which case </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall so notify both whereupon the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be deemed withdrawn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F5A211" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>25.11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Where the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contracted Service Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the subject of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Linked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6" w:rsidDel="00AD0B3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall procure that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is accompanied by a valid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Contracts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to which it is a party for that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with respect to each of the other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contracted Service Periods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to which that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contracted Service Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Linked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and all such </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall specify the same </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secondary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575742B6" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:ind w:left="709" w:right="617" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>25.12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">For the avoidance of doubt, where a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wishes to discharge its obligations to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with respect to the delivery of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Slow Reserve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pursuant to an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using an alternative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auction Unit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which it has registered with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Procurement Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, it may serve a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pursuant to this paragraph 25. With respect to each such </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transfer Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> validated by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NESO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will monitor availability and submitted parameters, and treat delivery of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Slow Reserve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from that alternative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auction Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as if made and delivered by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from its original </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SR Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and all references in this paragraph 25 to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secondary Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be construed as meaning the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where the context admits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1739F0D1" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73424E6F" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C7FF7E" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="00901FC6" w:rsidRDefault="006C62A0" w:rsidP="006C62A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D52F42" w14:textId="77777777" w:rsidR="006C62A0" w:rsidRPr="004943E8" w:rsidRDefault="006C62A0" w:rsidP="00000A7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED8AE29" w14:textId="77777777" w:rsidR="00A05374" w:rsidRPr="004943E8" w:rsidRDefault="00A05374" w:rsidP="00D94EBE">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="HighlightAccent4"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="399E5003" w14:textId="77777777" w:rsidR="000A730E" w:rsidRPr="00000A7C" w:rsidRDefault="000A730E" w:rsidP="00D94EBE">
+    <w:p w14:paraId="399E5003" w14:textId="77777777" w:rsidR="000A730E" w:rsidRPr="004943E8" w:rsidRDefault="000A730E" w:rsidP="00D94EBE">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="HighlightAccent4"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39F02976" w14:textId="77777777" w:rsidR="00F4613D" w:rsidRPr="00000A7C" w:rsidRDefault="00F4613D" w:rsidP="00F4613D">
+    <w:p w14:paraId="39F02976" w14:textId="77777777" w:rsidR="00F4613D" w:rsidRPr="004943E8" w:rsidRDefault="00F4613D" w:rsidP="00F4613D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F4613D" w:rsidRPr="00000A7C" w:rsidSect="00587BAF">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="00F4613D" w:rsidRPr="004943E8" w:rsidSect="00587BAF">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2495" w:right="1077" w:bottom="1361" w:left="1077" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="017FE117" w14:textId="77777777" w:rsidR="001E54E7" w:rsidRDefault="001E54E7" w:rsidP="00A62BFF">
+    <w:p w14:paraId="6D345644" w14:textId="77777777" w:rsidR="00C44195" w:rsidRDefault="00C44195" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ACD99E6" w14:textId="77777777" w:rsidR="001E54E7" w:rsidRDefault="001E54E7" w:rsidP="00A62BFF">
+    <w:p w14:paraId="6FC486DA" w14:textId="77777777" w:rsidR="00C44195" w:rsidRDefault="00C44195" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2BB3697D" w14:textId="77777777" w:rsidR="001E54E7" w:rsidRDefault="001E54E7">
+    <w:p w14:paraId="13959849" w14:textId="77777777" w:rsidR="00C44195" w:rsidRDefault="00C44195">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2730,50 +7643,65 @@
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins">
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPMinchoE">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1919854980"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
@@ -2822,51 +7750,51 @@
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72FEB38E" w14:textId="77777777" w:rsidR="00B26D29" w:rsidRDefault="00EB2BC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00EB2BC1">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="415268AB" wp14:editId="11863E11">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="415268AB" wp14:editId="11863E11">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="rightMargin">
                 <wp:posOffset>88265</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-249555</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="323850" cy="295275"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="323850" cy="295275"/>
                       </a:xfrm>
@@ -2904,109 +7832,109 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="415268AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:6.95pt;margin-top:-19.65pt;width:25.5pt;height:23.25pt;z-index:251660289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnYz4l9gEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVu3EEy0GaNEWB&#10;9AEk/QCaoiyiJJdd0pbcr++SchyjvQXVgeBqydmd2eHqerCG7RUGDa7ms8mUM+UkNNpta/7j6f7d&#10;krMQhWuEAadqflCBX6/fvln1vlIldGAahYxAXKh6X/MuRl8VRZCdsiJMwCtHyRbQikghbosGRU/o&#10;1hTldPq+6AEbjyBVCPT3bkzydcZvWyXjt7YNKjJTc+ot5hXzuklrsV6JaovCd1oe2xCv6MIK7ajo&#10;CepORMF2qP+BsloiBGjjRIItoG21VJkDsZlN/2Lz2AmvMhcSJ/iTTOH/wcqv+0f/HVkcPsBAA8wk&#10;gn8A+TMwB7edcFt1gwh9p0RDhWdJsqL3oTpeTVKHKiSQTf8FGhqy2EXIQEOLNqlCPBmh0wAOJ9HV&#10;EJmknxflxXJBGUmp8mpRXi5yBVE9X/YY4icFlqVNzZFmmsHF/iHE1Iyono+kWg7utTF5rsaxvuaE&#10;ucgXzjJWR7Kd0bbmy2n6RiMkjh9dky9Hoc24pwLGHUknniPjOGwGOpjIb6A5EH2E0V70HGjTAf7m&#10;rCdr1Tz82glUnJnPjiS8ms3nyYs5mC8uSwrwPLM5zwgnCarmkbNxexuzf0euNyR1q7MML50ceyXL&#10;ZHWO9k6ePI/zqZdHuP4DAAD//wMAUEsDBBQABgAIAAAAIQCEVirO2wAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI5BT8JAEIXvJv6HzZh4g10poq3dEqLxqgGExNvSHdqG7mzTXWj9944nOb43X958&#10;+XJ0rbhgHxpPGh6mCgRS6W1DlYav7fvkGUSIhqxpPaGGHwywLG5vcpNZP9AaL5tYCR6hkBkNdYxd&#10;JmUoa3QmTH2HxLej752JHPtK2t4MPO5aOVNqIZ1piD/UpsPXGsvT5uw07D6O3/u5+qze3GM3+FFJ&#10;cqnU+v5uXL2AiDjGfxj+9FkdCnY6+DPZIFrOScqkhkmSJiAYWMy5OGh4moEscnntX/wCAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ2M+JfYBAADMAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhFYqztsAAAAHAQAADwAAAAAAAAAAAAAAAABQBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:6.95pt;margin-top:-19.65pt;width:25.5pt;height:23.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnYz4l9gEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVu3EEy0GaNEWB&#10;9AEk/QCaoiyiJJdd0pbcr++SchyjvQXVgeBqydmd2eHqerCG7RUGDa7ms8mUM+UkNNpta/7j6f7d&#10;krMQhWuEAadqflCBX6/fvln1vlIldGAahYxAXKh6X/MuRl8VRZCdsiJMwCtHyRbQikghbosGRU/o&#10;1hTldPq+6AEbjyBVCPT3bkzydcZvWyXjt7YNKjJTc+ot5hXzuklrsV6JaovCd1oe2xCv6MIK7ajo&#10;CepORMF2qP+BsloiBGjjRIItoG21VJkDsZlN/2Lz2AmvMhcSJ/iTTOH/wcqv+0f/HVkcPsBAA8wk&#10;gn8A+TMwB7edcFt1gwh9p0RDhWdJsqL3oTpeTVKHKiSQTf8FGhqy2EXIQEOLNqlCPBmh0wAOJ9HV&#10;EJmknxflxXJBGUmp8mpRXi5yBVE9X/YY4icFlqVNzZFmmsHF/iHE1Iyono+kWg7utTF5rsaxvuaE&#10;ucgXzjJWR7Kd0bbmy2n6RiMkjh9dky9Hoc24pwLGHUknniPjOGwGOpjIb6A5EH2E0V70HGjTAf7m&#10;rCdr1Tz82glUnJnPjiS8ms3nyYs5mC8uSwrwPLM5zwgnCarmkbNxexuzf0euNyR1q7MML50ceyXL&#10;ZHWO9k6ePI/zqZdHuP4DAAD//wMAUEsDBBQABgAIAAAAIQCEVirO2wAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI5BT8JAEIXvJv6HzZh4g10poq3dEqLxqgGExNvSHdqG7mzTXWj9944nOb43X958&#10;+XJ0rbhgHxpPGh6mCgRS6W1DlYav7fvkGUSIhqxpPaGGHwywLG5vcpNZP9AaL5tYCR6hkBkNdYxd&#10;JmUoa3QmTH2HxLej752JHPtK2t4MPO5aOVNqIZ1piD/UpsPXGsvT5uw07D6O3/u5+qze3GM3+FFJ&#10;cqnU+v5uXL2AiDjGfxj+9FkdCnY6+DPZIFrOScqkhkmSJiAYWMy5OGh4moEscnntX/wCAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ2M+JfYBAADMAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhFYqztsAAAAHAQAADwAAAAAAAAAAAAAAAABQBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="6607D2C3" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00F4613D">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7607CAA3" w14:textId="77777777" w:rsidR="001E54E7" w:rsidRDefault="001E54E7" w:rsidP="00A62BFF">
+    <w:p w14:paraId="3EE7FA6D" w14:textId="77777777" w:rsidR="00C44195" w:rsidRDefault="00C44195" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="262364A4" w14:textId="77777777" w:rsidR="001E54E7" w:rsidRDefault="001E54E7" w:rsidP="00A62BFF">
+    <w:p w14:paraId="773339AF" w14:textId="77777777" w:rsidR="00C44195" w:rsidRDefault="00C44195" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="306D867D" w14:textId="77777777" w:rsidR="001E54E7" w:rsidRDefault="001E54E7">
+    <w:p w14:paraId="39BA1F37" w14:textId="77777777" w:rsidR="00C44195" w:rsidRDefault="00C44195">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EF25C7E" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRPr="00B27F49" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B27F49">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -3094,68 +8022,68 @@
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4A061D7F" w14:textId="77777777" w:rsidR="00587BAF" w:rsidRDefault="00587BAF" w:rsidP="00607F76">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="67A67696" w14:textId="77777777" w:rsidR="008313D5" w:rsidRPr="00B27F49" w:rsidRDefault="005316BC" w:rsidP="005316BC">
+  <w:p w14:paraId="67A67696" w14:textId="77777777" w:rsidR="008313D5" w:rsidRPr="00610696" w:rsidRDefault="005316BC" w:rsidP="005316BC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="40"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005316BC">
+    <w:r w:rsidRPr="00610696">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="3F0730"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="40"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Public</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5370F29A" w14:textId="77777777" w:rsidR="00DF17EF" w:rsidRPr="00B27F49" w:rsidRDefault="006E510D" w:rsidP="00DF17EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B27F49">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="HGPMinchoE" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
@@ -3449,50 +8377,163 @@
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6D109662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="029E1DA7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9CD084A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="600" w:hanging="600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="600" w:hanging="600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03917BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BF42184"/>
     <w:lvl w:ilvl="0" w:tplc="FD52E83C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SectionHeader"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3539,51 +8580,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04724149"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE981792"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
@@ -3664,51 +8705,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19674420"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7B1A2A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="716"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
@@ -3784,51 +8825,256 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C5936B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D05858A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="259A3932"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77520AB6"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="452C2B38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A360ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57861932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
@@ -3909,51 +9155,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AE1373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63AE745A"/>
     <w:lvl w:ilvl="0" w:tplc="18CA66F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1Numbered"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="3F0731" w:themeColor="text2"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4000,140 +9246,538 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="375C14C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCC2B662"/>
     <w:lvl w:ilvl="0" w:tplc="399457EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C63261"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F69E9A0E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46E9090F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E6A0028"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B0846E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97C0134A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2073" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2793" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3513" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4233" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4953" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5673" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6393" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7113" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7833" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B69411C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01CAF020"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CCA297C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E12A832E"/>
     <w:lvl w:ilvl="0" w:tplc="72B87F12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
@@ -4204,51 +9848,315 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7048" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59782599"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DDE2E20"/>
+    <w:lvl w:ilvl="0" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="634F1070"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FB62A64"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67EC1F59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50FC4BCC"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1610D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D7CA560"/>
     <w:styleLink w:val="NumberedBulletsList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="453"/>
       </w:pPr>
       <w:rPr>
@@ -4318,51 +10226,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3462" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3916" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C19419A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B0E26B2"/>
     <w:lvl w:ilvl="0" w:tplc="972E6C4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
@@ -4433,51 +10341,140 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F8A5833"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73C6E810"/>
+    <w:lvl w:ilvl="0" w:tplc="B2AE6A60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1353" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2073" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2793" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4233" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4953" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5673" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6393" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7113" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778E4D1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A7AAD1EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="453"/>
       </w:pPr>
@@ -4547,102 +10544,281 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3462" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3916" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C8B21F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7448D2A"/>
+    <w:lvl w:ilvl="0" w:tplc="18B09048">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EEE46B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6D24CB2"/>
+    <w:lvl w:ilvl="0" w:tplc="399457EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="98840366">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1631471937">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="186868467">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1738285083">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="992416223">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1066412967">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="371350953">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008558331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1590698444">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="321347623">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="400979428">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="351030145">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1473865038">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="824005066">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1980920717">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="921066483">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="448202394">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="NumberedBullet1"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="NumberedBullet2"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -4739,2158 +10915,2576 @@
         <w:pPr>
           <w:ind w:left="3462" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3916" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1855145022">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="936641804">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1315598957">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="709035142">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2041930281">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2100714957">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="554851972">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1483697586">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="307562601">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="936641804">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="27" w16cid:durableId="1043409053">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1315598957">
+  <w:num w:numId="28" w16cid:durableId="1064064558">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="722100637">
     <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1501963907">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="942344454">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="427166858">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1791393565">
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00000A7C"/>
     <w:rsid w:val="0000092C"/>
     <w:rsid w:val="00000A7C"/>
     <w:rsid w:val="00001579"/>
     <w:rsid w:val="000017C7"/>
+    <w:rsid w:val="00002535"/>
     <w:rsid w:val="00007028"/>
+    <w:rsid w:val="00007E8B"/>
     <w:rsid w:val="00011992"/>
     <w:rsid w:val="00013752"/>
     <w:rsid w:val="00015A2A"/>
+    <w:rsid w:val="00016436"/>
     <w:rsid w:val="00021319"/>
     <w:rsid w:val="000213BA"/>
     <w:rsid w:val="000218CE"/>
     <w:rsid w:val="00022819"/>
     <w:rsid w:val="00022B39"/>
     <w:rsid w:val="0002463D"/>
     <w:rsid w:val="000246B0"/>
     <w:rsid w:val="00027845"/>
     <w:rsid w:val="00030017"/>
     <w:rsid w:val="00030548"/>
     <w:rsid w:val="00031305"/>
+    <w:rsid w:val="000319CA"/>
     <w:rsid w:val="0003395B"/>
     <w:rsid w:val="00034DE8"/>
+    <w:rsid w:val="00035B8B"/>
     <w:rsid w:val="00036E0D"/>
     <w:rsid w:val="00036ECA"/>
     <w:rsid w:val="00037D0E"/>
     <w:rsid w:val="00041BFC"/>
     <w:rsid w:val="000421C8"/>
     <w:rsid w:val="0004277D"/>
     <w:rsid w:val="00044829"/>
     <w:rsid w:val="00044DA4"/>
     <w:rsid w:val="00045569"/>
     <w:rsid w:val="0004599D"/>
+    <w:rsid w:val="00047080"/>
     <w:rsid w:val="000501BC"/>
     <w:rsid w:val="00053545"/>
     <w:rsid w:val="00055072"/>
     <w:rsid w:val="000556E6"/>
     <w:rsid w:val="00061FBD"/>
     <w:rsid w:val="00062681"/>
     <w:rsid w:val="00062B8A"/>
     <w:rsid w:val="00062E14"/>
+    <w:rsid w:val="00063691"/>
     <w:rsid w:val="000638EF"/>
     <w:rsid w:val="00063CFD"/>
     <w:rsid w:val="0006536F"/>
     <w:rsid w:val="00066ABB"/>
     <w:rsid w:val="00067FC7"/>
     <w:rsid w:val="00070BFC"/>
     <w:rsid w:val="000714E6"/>
+    <w:rsid w:val="000719FD"/>
     <w:rsid w:val="00071FE5"/>
     <w:rsid w:val="00072FFA"/>
     <w:rsid w:val="00073245"/>
     <w:rsid w:val="00073AA7"/>
     <w:rsid w:val="00073F44"/>
     <w:rsid w:val="000744B5"/>
     <w:rsid w:val="00076586"/>
     <w:rsid w:val="000772BB"/>
+    <w:rsid w:val="00080B6B"/>
     <w:rsid w:val="00081106"/>
     <w:rsid w:val="000816B3"/>
     <w:rsid w:val="00081F84"/>
     <w:rsid w:val="00081FD6"/>
     <w:rsid w:val="000821BE"/>
     <w:rsid w:val="00083974"/>
     <w:rsid w:val="00083E12"/>
     <w:rsid w:val="000847DC"/>
     <w:rsid w:val="00084C5F"/>
     <w:rsid w:val="00087020"/>
+    <w:rsid w:val="0009045E"/>
     <w:rsid w:val="0009211E"/>
+    <w:rsid w:val="00092463"/>
     <w:rsid w:val="0009276B"/>
     <w:rsid w:val="00092C02"/>
     <w:rsid w:val="00092D2F"/>
     <w:rsid w:val="00093369"/>
+    <w:rsid w:val="0009425F"/>
     <w:rsid w:val="000946F1"/>
     <w:rsid w:val="00094E5F"/>
     <w:rsid w:val="00094F88"/>
     <w:rsid w:val="0009609C"/>
     <w:rsid w:val="000966D4"/>
+    <w:rsid w:val="00096F69"/>
     <w:rsid w:val="00097FED"/>
     <w:rsid w:val="000A1C65"/>
     <w:rsid w:val="000A2C20"/>
     <w:rsid w:val="000A4598"/>
     <w:rsid w:val="000A730E"/>
+    <w:rsid w:val="000A76F3"/>
     <w:rsid w:val="000A7AA5"/>
     <w:rsid w:val="000B0F9C"/>
     <w:rsid w:val="000B19B2"/>
     <w:rsid w:val="000B1B73"/>
     <w:rsid w:val="000B296B"/>
     <w:rsid w:val="000B304C"/>
+    <w:rsid w:val="000B3C3E"/>
     <w:rsid w:val="000B3F97"/>
     <w:rsid w:val="000B475E"/>
     <w:rsid w:val="000B5338"/>
+    <w:rsid w:val="000B62E3"/>
     <w:rsid w:val="000B6756"/>
     <w:rsid w:val="000B6A4C"/>
+    <w:rsid w:val="000B7663"/>
     <w:rsid w:val="000B7E99"/>
+    <w:rsid w:val="000C0B71"/>
     <w:rsid w:val="000C0D0A"/>
     <w:rsid w:val="000C35E2"/>
     <w:rsid w:val="000C5017"/>
     <w:rsid w:val="000C53DB"/>
+    <w:rsid w:val="000C5D2E"/>
     <w:rsid w:val="000C60C2"/>
     <w:rsid w:val="000C64F6"/>
     <w:rsid w:val="000C66C7"/>
     <w:rsid w:val="000D16EC"/>
     <w:rsid w:val="000D2220"/>
+    <w:rsid w:val="000D25AE"/>
     <w:rsid w:val="000D3A7B"/>
     <w:rsid w:val="000D3E58"/>
     <w:rsid w:val="000D4C01"/>
     <w:rsid w:val="000D65A7"/>
+    <w:rsid w:val="000D72AA"/>
     <w:rsid w:val="000E068A"/>
     <w:rsid w:val="000E1ECB"/>
     <w:rsid w:val="000E3824"/>
     <w:rsid w:val="000E43B5"/>
     <w:rsid w:val="000E496F"/>
     <w:rsid w:val="000E5122"/>
+    <w:rsid w:val="000E519F"/>
+    <w:rsid w:val="000E552A"/>
     <w:rsid w:val="000E6380"/>
     <w:rsid w:val="000E6C6B"/>
     <w:rsid w:val="000F033D"/>
     <w:rsid w:val="000F0452"/>
     <w:rsid w:val="000F120C"/>
     <w:rsid w:val="000F224C"/>
+    <w:rsid w:val="000F3B47"/>
     <w:rsid w:val="000F3E38"/>
+    <w:rsid w:val="000F55A6"/>
     <w:rsid w:val="000F5DF1"/>
     <w:rsid w:val="000F65D6"/>
     <w:rsid w:val="000F67B8"/>
+    <w:rsid w:val="000F6DA4"/>
     <w:rsid w:val="0010311E"/>
     <w:rsid w:val="00103DA4"/>
+    <w:rsid w:val="00105791"/>
     <w:rsid w:val="001060D4"/>
     <w:rsid w:val="00106B84"/>
     <w:rsid w:val="00107C4C"/>
     <w:rsid w:val="00110513"/>
     <w:rsid w:val="00110F32"/>
     <w:rsid w:val="00112C46"/>
     <w:rsid w:val="001137FB"/>
     <w:rsid w:val="0011389F"/>
     <w:rsid w:val="00113BF5"/>
     <w:rsid w:val="00113CB3"/>
     <w:rsid w:val="00113F39"/>
     <w:rsid w:val="0011423A"/>
     <w:rsid w:val="001145E7"/>
     <w:rsid w:val="00114BDB"/>
     <w:rsid w:val="001155B3"/>
     <w:rsid w:val="00116009"/>
     <w:rsid w:val="001173F1"/>
     <w:rsid w:val="00117DA6"/>
     <w:rsid w:val="00120547"/>
+    <w:rsid w:val="00123228"/>
     <w:rsid w:val="00124925"/>
     <w:rsid w:val="001258BB"/>
+    <w:rsid w:val="001261D7"/>
     <w:rsid w:val="00127759"/>
     <w:rsid w:val="00130F65"/>
+    <w:rsid w:val="00132637"/>
     <w:rsid w:val="00132C86"/>
     <w:rsid w:val="001340C9"/>
     <w:rsid w:val="001349FB"/>
     <w:rsid w:val="00134AC2"/>
     <w:rsid w:val="00134AF9"/>
     <w:rsid w:val="00134F82"/>
     <w:rsid w:val="0013659A"/>
     <w:rsid w:val="00136B6F"/>
     <w:rsid w:val="00137D1B"/>
+    <w:rsid w:val="0014147F"/>
     <w:rsid w:val="0014185A"/>
     <w:rsid w:val="001426CA"/>
     <w:rsid w:val="0014293F"/>
+    <w:rsid w:val="00142D48"/>
+    <w:rsid w:val="00143B91"/>
     <w:rsid w:val="001446CA"/>
     <w:rsid w:val="00144C22"/>
     <w:rsid w:val="00144D31"/>
+    <w:rsid w:val="00145F39"/>
     <w:rsid w:val="00146DE3"/>
     <w:rsid w:val="00146EC7"/>
     <w:rsid w:val="00147154"/>
     <w:rsid w:val="00147BF4"/>
     <w:rsid w:val="001510CA"/>
     <w:rsid w:val="001516B9"/>
     <w:rsid w:val="00151D8A"/>
     <w:rsid w:val="00152912"/>
     <w:rsid w:val="00153066"/>
     <w:rsid w:val="001535B0"/>
     <w:rsid w:val="001536C3"/>
     <w:rsid w:val="00154713"/>
     <w:rsid w:val="00154C3B"/>
     <w:rsid w:val="00155E29"/>
     <w:rsid w:val="001613C2"/>
     <w:rsid w:val="00162ADF"/>
     <w:rsid w:val="0016337B"/>
     <w:rsid w:val="00164401"/>
     <w:rsid w:val="0016480C"/>
     <w:rsid w:val="0016594A"/>
     <w:rsid w:val="001668BE"/>
     <w:rsid w:val="00166A57"/>
     <w:rsid w:val="0016758D"/>
     <w:rsid w:val="00170B39"/>
     <w:rsid w:val="0017122F"/>
     <w:rsid w:val="001722A3"/>
     <w:rsid w:val="00172340"/>
     <w:rsid w:val="00173215"/>
+    <w:rsid w:val="0017339D"/>
     <w:rsid w:val="0017346A"/>
     <w:rsid w:val="00173FC9"/>
     <w:rsid w:val="00174406"/>
     <w:rsid w:val="0017581D"/>
+    <w:rsid w:val="00176CB3"/>
     <w:rsid w:val="00176FB8"/>
     <w:rsid w:val="00177CCF"/>
+    <w:rsid w:val="00181474"/>
     <w:rsid w:val="00181B49"/>
+    <w:rsid w:val="00182101"/>
     <w:rsid w:val="00182168"/>
     <w:rsid w:val="00182640"/>
     <w:rsid w:val="00186A6D"/>
+    <w:rsid w:val="00186AC7"/>
     <w:rsid w:val="00186DF4"/>
     <w:rsid w:val="00186FE8"/>
     <w:rsid w:val="001917FE"/>
     <w:rsid w:val="001920B4"/>
     <w:rsid w:val="001935DE"/>
     <w:rsid w:val="001938FD"/>
     <w:rsid w:val="00193E2E"/>
     <w:rsid w:val="00193F3F"/>
     <w:rsid w:val="0019567E"/>
     <w:rsid w:val="00195C2B"/>
     <w:rsid w:val="001961D9"/>
     <w:rsid w:val="00196281"/>
     <w:rsid w:val="0019677B"/>
     <w:rsid w:val="001978AE"/>
     <w:rsid w:val="001A170B"/>
     <w:rsid w:val="001A24B0"/>
     <w:rsid w:val="001A3BE2"/>
     <w:rsid w:val="001A466F"/>
     <w:rsid w:val="001A4EB3"/>
     <w:rsid w:val="001A574A"/>
     <w:rsid w:val="001B33CC"/>
     <w:rsid w:val="001B3799"/>
     <w:rsid w:val="001B60BF"/>
     <w:rsid w:val="001B799C"/>
     <w:rsid w:val="001B7A30"/>
     <w:rsid w:val="001B7D49"/>
     <w:rsid w:val="001C0639"/>
     <w:rsid w:val="001C067C"/>
+    <w:rsid w:val="001C0A6D"/>
     <w:rsid w:val="001C1745"/>
     <w:rsid w:val="001C185D"/>
     <w:rsid w:val="001C1930"/>
     <w:rsid w:val="001C30D3"/>
+    <w:rsid w:val="001C3774"/>
+    <w:rsid w:val="001C4521"/>
     <w:rsid w:val="001C4ABF"/>
+    <w:rsid w:val="001C4DB0"/>
     <w:rsid w:val="001C4DB5"/>
+    <w:rsid w:val="001C6777"/>
     <w:rsid w:val="001C67DA"/>
     <w:rsid w:val="001C7AA0"/>
     <w:rsid w:val="001D00F7"/>
     <w:rsid w:val="001D14F7"/>
+    <w:rsid w:val="001D1FAA"/>
+    <w:rsid w:val="001D259B"/>
     <w:rsid w:val="001D26B9"/>
     <w:rsid w:val="001D2FA5"/>
     <w:rsid w:val="001D3612"/>
     <w:rsid w:val="001D682C"/>
+    <w:rsid w:val="001E14A0"/>
     <w:rsid w:val="001E2110"/>
     <w:rsid w:val="001E2E4F"/>
     <w:rsid w:val="001E372F"/>
     <w:rsid w:val="001E4924"/>
     <w:rsid w:val="001E54E7"/>
     <w:rsid w:val="001E54FC"/>
     <w:rsid w:val="001E6636"/>
     <w:rsid w:val="001E68CF"/>
     <w:rsid w:val="001E6B69"/>
     <w:rsid w:val="001E74F3"/>
     <w:rsid w:val="001E7752"/>
+    <w:rsid w:val="001E778B"/>
     <w:rsid w:val="001F04C9"/>
+    <w:rsid w:val="001F0587"/>
     <w:rsid w:val="001F0AA2"/>
     <w:rsid w:val="001F101E"/>
     <w:rsid w:val="001F1748"/>
     <w:rsid w:val="001F2EF2"/>
+    <w:rsid w:val="001F39AA"/>
     <w:rsid w:val="001F59CD"/>
     <w:rsid w:val="001F6599"/>
     <w:rsid w:val="001F77DC"/>
     <w:rsid w:val="002005E2"/>
     <w:rsid w:val="00200E17"/>
     <w:rsid w:val="0020128F"/>
+    <w:rsid w:val="002045EB"/>
     <w:rsid w:val="0020555B"/>
+    <w:rsid w:val="00206AB4"/>
     <w:rsid w:val="002071F6"/>
     <w:rsid w:val="002071FF"/>
     <w:rsid w:val="00207EBF"/>
     <w:rsid w:val="00207FF1"/>
     <w:rsid w:val="002121DE"/>
     <w:rsid w:val="002122D2"/>
     <w:rsid w:val="0021404C"/>
     <w:rsid w:val="0021513D"/>
     <w:rsid w:val="00215172"/>
     <w:rsid w:val="002152FA"/>
     <w:rsid w:val="00215B3E"/>
     <w:rsid w:val="00216034"/>
     <w:rsid w:val="00216A65"/>
     <w:rsid w:val="00217E5E"/>
     <w:rsid w:val="00220292"/>
     <w:rsid w:val="00221B5A"/>
+    <w:rsid w:val="00222DDD"/>
     <w:rsid w:val="00223A62"/>
+    <w:rsid w:val="00223D2C"/>
     <w:rsid w:val="002249DB"/>
+    <w:rsid w:val="00224DA3"/>
     <w:rsid w:val="00224DCF"/>
     <w:rsid w:val="00225056"/>
     <w:rsid w:val="00226DDB"/>
     <w:rsid w:val="00226EAA"/>
     <w:rsid w:val="00227DEE"/>
+    <w:rsid w:val="0023265D"/>
     <w:rsid w:val="002327FC"/>
     <w:rsid w:val="00233A0A"/>
+    <w:rsid w:val="00235D6E"/>
     <w:rsid w:val="0023612C"/>
     <w:rsid w:val="00236931"/>
     <w:rsid w:val="0024092B"/>
     <w:rsid w:val="0024129E"/>
     <w:rsid w:val="00241AA1"/>
     <w:rsid w:val="00241B4F"/>
     <w:rsid w:val="00246FF1"/>
     <w:rsid w:val="0024734E"/>
     <w:rsid w:val="00251245"/>
     <w:rsid w:val="00251AC7"/>
     <w:rsid w:val="0025377E"/>
     <w:rsid w:val="00253FF0"/>
     <w:rsid w:val="00254702"/>
+    <w:rsid w:val="002547EE"/>
     <w:rsid w:val="00254ACB"/>
     <w:rsid w:val="00254EB1"/>
     <w:rsid w:val="0025501B"/>
     <w:rsid w:val="0025509C"/>
     <w:rsid w:val="00261382"/>
     <w:rsid w:val="00261FDF"/>
     <w:rsid w:val="00265B9C"/>
     <w:rsid w:val="00270DDA"/>
     <w:rsid w:val="00271135"/>
     <w:rsid w:val="00272013"/>
     <w:rsid w:val="00273931"/>
     <w:rsid w:val="00274FB1"/>
     <w:rsid w:val="0027568B"/>
     <w:rsid w:val="00275D22"/>
     <w:rsid w:val="00275E09"/>
     <w:rsid w:val="00276BA1"/>
     <w:rsid w:val="00277702"/>
     <w:rsid w:val="002778F6"/>
     <w:rsid w:val="00277B32"/>
     <w:rsid w:val="00280106"/>
     <w:rsid w:val="00281809"/>
     <w:rsid w:val="00281AB6"/>
     <w:rsid w:val="00281CDF"/>
     <w:rsid w:val="002827FE"/>
     <w:rsid w:val="00282A6B"/>
     <w:rsid w:val="00285D15"/>
     <w:rsid w:val="00286477"/>
     <w:rsid w:val="002872AD"/>
     <w:rsid w:val="002874BE"/>
     <w:rsid w:val="002876A7"/>
     <w:rsid w:val="00290262"/>
     <w:rsid w:val="00290786"/>
     <w:rsid w:val="00291B33"/>
     <w:rsid w:val="00291E2C"/>
     <w:rsid w:val="0029281D"/>
     <w:rsid w:val="0029334F"/>
     <w:rsid w:val="00293E01"/>
     <w:rsid w:val="0029478F"/>
+    <w:rsid w:val="00295EB6"/>
     <w:rsid w:val="002968DD"/>
     <w:rsid w:val="00297C15"/>
     <w:rsid w:val="002A21AE"/>
     <w:rsid w:val="002A42A5"/>
     <w:rsid w:val="002A47B7"/>
+    <w:rsid w:val="002A5062"/>
     <w:rsid w:val="002A53AC"/>
+    <w:rsid w:val="002A654A"/>
     <w:rsid w:val="002A7C66"/>
     <w:rsid w:val="002B0E2D"/>
     <w:rsid w:val="002B1962"/>
+    <w:rsid w:val="002B1EBB"/>
     <w:rsid w:val="002B1FC9"/>
     <w:rsid w:val="002B1FE7"/>
     <w:rsid w:val="002B228B"/>
     <w:rsid w:val="002B25D2"/>
     <w:rsid w:val="002B3A58"/>
     <w:rsid w:val="002B43DB"/>
     <w:rsid w:val="002B56D4"/>
     <w:rsid w:val="002B6AD9"/>
     <w:rsid w:val="002C112B"/>
     <w:rsid w:val="002C1211"/>
     <w:rsid w:val="002C1261"/>
+    <w:rsid w:val="002C160B"/>
+    <w:rsid w:val="002C16A4"/>
     <w:rsid w:val="002C2938"/>
+    <w:rsid w:val="002C35E6"/>
     <w:rsid w:val="002C3C01"/>
     <w:rsid w:val="002C4AC0"/>
     <w:rsid w:val="002C4BAB"/>
     <w:rsid w:val="002C67B0"/>
+    <w:rsid w:val="002C6E06"/>
     <w:rsid w:val="002C7A80"/>
     <w:rsid w:val="002D02A7"/>
     <w:rsid w:val="002D02FA"/>
     <w:rsid w:val="002D313A"/>
     <w:rsid w:val="002D3490"/>
     <w:rsid w:val="002D3503"/>
+    <w:rsid w:val="002D3EE2"/>
     <w:rsid w:val="002D4CD5"/>
     <w:rsid w:val="002D5145"/>
     <w:rsid w:val="002D6406"/>
     <w:rsid w:val="002D6BAE"/>
     <w:rsid w:val="002D728B"/>
     <w:rsid w:val="002E0E15"/>
     <w:rsid w:val="002E2BF9"/>
     <w:rsid w:val="002F3145"/>
     <w:rsid w:val="002F329C"/>
     <w:rsid w:val="002F3900"/>
     <w:rsid w:val="002F3F4B"/>
     <w:rsid w:val="002F46B4"/>
     <w:rsid w:val="002F592C"/>
     <w:rsid w:val="002F6F4F"/>
     <w:rsid w:val="002F7DB8"/>
     <w:rsid w:val="003003BD"/>
     <w:rsid w:val="00300CC5"/>
     <w:rsid w:val="0030117E"/>
     <w:rsid w:val="0030153C"/>
+    <w:rsid w:val="00301A76"/>
     <w:rsid w:val="00301C3D"/>
     <w:rsid w:val="00301EF5"/>
     <w:rsid w:val="0030205D"/>
+    <w:rsid w:val="003023C5"/>
     <w:rsid w:val="00302539"/>
     <w:rsid w:val="00303237"/>
     <w:rsid w:val="00305777"/>
     <w:rsid w:val="003067B1"/>
     <w:rsid w:val="00306812"/>
     <w:rsid w:val="003102FE"/>
     <w:rsid w:val="00310AB7"/>
     <w:rsid w:val="00313E6E"/>
     <w:rsid w:val="00314D99"/>
     <w:rsid w:val="00314E7F"/>
     <w:rsid w:val="0031633F"/>
     <w:rsid w:val="003179A9"/>
     <w:rsid w:val="00323E4E"/>
     <w:rsid w:val="00323F41"/>
     <w:rsid w:val="00325261"/>
     <w:rsid w:val="0032644E"/>
     <w:rsid w:val="0032666D"/>
     <w:rsid w:val="0033065A"/>
+    <w:rsid w:val="0033183C"/>
     <w:rsid w:val="00331CB7"/>
     <w:rsid w:val="00331EC9"/>
     <w:rsid w:val="0033243A"/>
     <w:rsid w:val="00332474"/>
     <w:rsid w:val="00332A06"/>
+    <w:rsid w:val="003332B4"/>
     <w:rsid w:val="0033397E"/>
     <w:rsid w:val="00333BB8"/>
     <w:rsid w:val="00333D82"/>
     <w:rsid w:val="00336494"/>
     <w:rsid w:val="0033690A"/>
     <w:rsid w:val="00337021"/>
+    <w:rsid w:val="003402F1"/>
     <w:rsid w:val="00341DBA"/>
     <w:rsid w:val="003426AA"/>
     <w:rsid w:val="00342D7A"/>
     <w:rsid w:val="00342D8D"/>
     <w:rsid w:val="00342DF2"/>
+    <w:rsid w:val="00343EAF"/>
     <w:rsid w:val="0034494E"/>
+    <w:rsid w:val="00345795"/>
     <w:rsid w:val="003463ED"/>
+    <w:rsid w:val="0034654F"/>
+    <w:rsid w:val="0034678E"/>
     <w:rsid w:val="00347736"/>
     <w:rsid w:val="003479D4"/>
     <w:rsid w:val="003524B1"/>
     <w:rsid w:val="0035258D"/>
     <w:rsid w:val="003526B2"/>
     <w:rsid w:val="003528CD"/>
+    <w:rsid w:val="00352EE0"/>
+    <w:rsid w:val="00353C29"/>
     <w:rsid w:val="003550C3"/>
     <w:rsid w:val="0035561E"/>
     <w:rsid w:val="00357149"/>
+    <w:rsid w:val="00360501"/>
     <w:rsid w:val="0036093F"/>
     <w:rsid w:val="003616B4"/>
     <w:rsid w:val="00362ADD"/>
     <w:rsid w:val="003632DB"/>
     <w:rsid w:val="003644FB"/>
     <w:rsid w:val="0036495F"/>
     <w:rsid w:val="00365E0F"/>
+    <w:rsid w:val="00371DDB"/>
     <w:rsid w:val="003727C1"/>
+    <w:rsid w:val="0037368D"/>
     <w:rsid w:val="003738E5"/>
     <w:rsid w:val="00375931"/>
     <w:rsid w:val="00376923"/>
     <w:rsid w:val="00376C61"/>
     <w:rsid w:val="00377291"/>
     <w:rsid w:val="00377A6F"/>
+    <w:rsid w:val="00380A90"/>
+    <w:rsid w:val="00381FDA"/>
     <w:rsid w:val="00382894"/>
     <w:rsid w:val="0038336D"/>
     <w:rsid w:val="00383D0D"/>
     <w:rsid w:val="003853CD"/>
+    <w:rsid w:val="00385AB2"/>
+    <w:rsid w:val="00390B80"/>
     <w:rsid w:val="0039264B"/>
     <w:rsid w:val="00392DC9"/>
     <w:rsid w:val="00392E28"/>
+    <w:rsid w:val="00393B60"/>
     <w:rsid w:val="0039426F"/>
     <w:rsid w:val="0039506D"/>
+    <w:rsid w:val="003950A8"/>
     <w:rsid w:val="00396BA9"/>
     <w:rsid w:val="00396FEA"/>
     <w:rsid w:val="003A1D19"/>
+    <w:rsid w:val="003A277E"/>
     <w:rsid w:val="003A458E"/>
     <w:rsid w:val="003A4C44"/>
     <w:rsid w:val="003A69ED"/>
     <w:rsid w:val="003B23D7"/>
     <w:rsid w:val="003B3803"/>
     <w:rsid w:val="003B5C8F"/>
     <w:rsid w:val="003B6831"/>
     <w:rsid w:val="003B6A3F"/>
     <w:rsid w:val="003B6D10"/>
     <w:rsid w:val="003B79DF"/>
+    <w:rsid w:val="003C48F0"/>
     <w:rsid w:val="003C53ED"/>
+    <w:rsid w:val="003C706B"/>
     <w:rsid w:val="003D01FA"/>
     <w:rsid w:val="003D365A"/>
     <w:rsid w:val="003D634B"/>
     <w:rsid w:val="003D6B83"/>
+    <w:rsid w:val="003D7E8E"/>
+    <w:rsid w:val="003D7F3C"/>
     <w:rsid w:val="003E0A82"/>
     <w:rsid w:val="003E245C"/>
     <w:rsid w:val="003E2DA4"/>
     <w:rsid w:val="003E300B"/>
     <w:rsid w:val="003E4E47"/>
     <w:rsid w:val="003E59AF"/>
     <w:rsid w:val="003E780E"/>
     <w:rsid w:val="003F0415"/>
+    <w:rsid w:val="003F166C"/>
     <w:rsid w:val="003F3C92"/>
     <w:rsid w:val="003F4485"/>
+    <w:rsid w:val="003F4639"/>
+    <w:rsid w:val="003F46FF"/>
+    <w:rsid w:val="003F5547"/>
     <w:rsid w:val="003F699C"/>
+    <w:rsid w:val="004004CB"/>
     <w:rsid w:val="00400625"/>
     <w:rsid w:val="00400E68"/>
     <w:rsid w:val="004011DE"/>
     <w:rsid w:val="00401DC8"/>
     <w:rsid w:val="00402213"/>
+    <w:rsid w:val="00402B82"/>
     <w:rsid w:val="00402C56"/>
     <w:rsid w:val="00403161"/>
     <w:rsid w:val="00404065"/>
     <w:rsid w:val="0040422E"/>
     <w:rsid w:val="00405212"/>
+    <w:rsid w:val="004059D9"/>
     <w:rsid w:val="004132D1"/>
+    <w:rsid w:val="00413718"/>
     <w:rsid w:val="00413956"/>
     <w:rsid w:val="00413CEE"/>
     <w:rsid w:val="004140D9"/>
     <w:rsid w:val="0041583A"/>
     <w:rsid w:val="00415A85"/>
     <w:rsid w:val="00416E60"/>
     <w:rsid w:val="004207C1"/>
     <w:rsid w:val="00420DE8"/>
+    <w:rsid w:val="004229AE"/>
     <w:rsid w:val="00423DA3"/>
     <w:rsid w:val="00424A7D"/>
     <w:rsid w:val="00424DDB"/>
+    <w:rsid w:val="00424DFD"/>
     <w:rsid w:val="00424FCC"/>
     <w:rsid w:val="00425059"/>
     <w:rsid w:val="00426F5C"/>
+    <w:rsid w:val="00427A73"/>
     <w:rsid w:val="00427EE0"/>
     <w:rsid w:val="004335BD"/>
     <w:rsid w:val="00435512"/>
     <w:rsid w:val="00436720"/>
     <w:rsid w:val="0043703E"/>
+    <w:rsid w:val="00437EC2"/>
     <w:rsid w:val="004418A1"/>
     <w:rsid w:val="00443555"/>
     <w:rsid w:val="004435E6"/>
     <w:rsid w:val="00443681"/>
     <w:rsid w:val="004436DC"/>
+    <w:rsid w:val="00443E63"/>
+    <w:rsid w:val="004442A0"/>
     <w:rsid w:val="00444AE6"/>
     <w:rsid w:val="00446CE9"/>
     <w:rsid w:val="004474EE"/>
+    <w:rsid w:val="00447509"/>
     <w:rsid w:val="00450377"/>
     <w:rsid w:val="00450AA5"/>
     <w:rsid w:val="00450AB3"/>
     <w:rsid w:val="00451774"/>
     <w:rsid w:val="00452142"/>
     <w:rsid w:val="004527F5"/>
     <w:rsid w:val="004533DD"/>
     <w:rsid w:val="00453C26"/>
     <w:rsid w:val="0045450A"/>
     <w:rsid w:val="0045595E"/>
+    <w:rsid w:val="00455E1E"/>
     <w:rsid w:val="004602DB"/>
     <w:rsid w:val="0046180F"/>
+    <w:rsid w:val="00462540"/>
+    <w:rsid w:val="00462C36"/>
     <w:rsid w:val="00464A3D"/>
+    <w:rsid w:val="0046674D"/>
+    <w:rsid w:val="0046724F"/>
     <w:rsid w:val="00467853"/>
     <w:rsid w:val="004710DC"/>
     <w:rsid w:val="004713FB"/>
     <w:rsid w:val="00473562"/>
     <w:rsid w:val="00473C1A"/>
     <w:rsid w:val="00474271"/>
     <w:rsid w:val="00474678"/>
+    <w:rsid w:val="0047745A"/>
     <w:rsid w:val="00477C68"/>
     <w:rsid w:val="00480421"/>
     <w:rsid w:val="004808CC"/>
     <w:rsid w:val="0048102A"/>
     <w:rsid w:val="004833B0"/>
     <w:rsid w:val="00483E04"/>
+    <w:rsid w:val="0048451C"/>
     <w:rsid w:val="0048569C"/>
     <w:rsid w:val="00485B0F"/>
     <w:rsid w:val="00486CB3"/>
     <w:rsid w:val="00486CFC"/>
     <w:rsid w:val="004870CC"/>
+    <w:rsid w:val="00487CA4"/>
     <w:rsid w:val="00490BA7"/>
     <w:rsid w:val="0049205D"/>
     <w:rsid w:val="00493C98"/>
+    <w:rsid w:val="004943E8"/>
     <w:rsid w:val="00496719"/>
     <w:rsid w:val="00496763"/>
     <w:rsid w:val="004969EE"/>
     <w:rsid w:val="00497673"/>
     <w:rsid w:val="00497F0C"/>
+    <w:rsid w:val="004A0409"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A338B"/>
     <w:rsid w:val="004A43DA"/>
     <w:rsid w:val="004A461F"/>
     <w:rsid w:val="004A4AB5"/>
+    <w:rsid w:val="004B03FB"/>
     <w:rsid w:val="004B1D4E"/>
     <w:rsid w:val="004B1F72"/>
     <w:rsid w:val="004B20C7"/>
     <w:rsid w:val="004B2654"/>
     <w:rsid w:val="004B32DC"/>
     <w:rsid w:val="004B3949"/>
     <w:rsid w:val="004B3E8C"/>
     <w:rsid w:val="004B4ECC"/>
     <w:rsid w:val="004B6600"/>
     <w:rsid w:val="004B71EE"/>
     <w:rsid w:val="004B7424"/>
     <w:rsid w:val="004B74AD"/>
     <w:rsid w:val="004B78F0"/>
     <w:rsid w:val="004B7D7F"/>
     <w:rsid w:val="004C0A5C"/>
     <w:rsid w:val="004C1619"/>
     <w:rsid w:val="004C1FF5"/>
     <w:rsid w:val="004C318D"/>
     <w:rsid w:val="004C4C01"/>
     <w:rsid w:val="004C5EA5"/>
     <w:rsid w:val="004C70EC"/>
     <w:rsid w:val="004C7495"/>
+    <w:rsid w:val="004C75E0"/>
     <w:rsid w:val="004D0A0E"/>
     <w:rsid w:val="004D0B6E"/>
+    <w:rsid w:val="004D1F54"/>
     <w:rsid w:val="004D234A"/>
     <w:rsid w:val="004D277D"/>
     <w:rsid w:val="004D284B"/>
     <w:rsid w:val="004D2C68"/>
     <w:rsid w:val="004D320E"/>
+    <w:rsid w:val="004D48CF"/>
     <w:rsid w:val="004D5006"/>
+    <w:rsid w:val="004D78C3"/>
     <w:rsid w:val="004D7D42"/>
     <w:rsid w:val="004D7FE4"/>
     <w:rsid w:val="004E0492"/>
     <w:rsid w:val="004E076E"/>
     <w:rsid w:val="004E0C02"/>
     <w:rsid w:val="004E30DC"/>
     <w:rsid w:val="004E34A5"/>
     <w:rsid w:val="004E436B"/>
     <w:rsid w:val="004E5EDA"/>
     <w:rsid w:val="004E6F2B"/>
     <w:rsid w:val="004E71AE"/>
+    <w:rsid w:val="004E76CB"/>
     <w:rsid w:val="004F0137"/>
     <w:rsid w:val="004F0551"/>
     <w:rsid w:val="004F0640"/>
     <w:rsid w:val="004F0AF4"/>
     <w:rsid w:val="004F23EF"/>
     <w:rsid w:val="004F3A56"/>
     <w:rsid w:val="004F488A"/>
     <w:rsid w:val="004F5AEA"/>
     <w:rsid w:val="00500BE3"/>
     <w:rsid w:val="00501FD8"/>
     <w:rsid w:val="005034BD"/>
     <w:rsid w:val="005035E2"/>
+    <w:rsid w:val="00503826"/>
     <w:rsid w:val="0050387B"/>
     <w:rsid w:val="005046DF"/>
     <w:rsid w:val="005048A3"/>
     <w:rsid w:val="00505611"/>
     <w:rsid w:val="00505799"/>
     <w:rsid w:val="005058EB"/>
     <w:rsid w:val="00506216"/>
     <w:rsid w:val="00507AA9"/>
     <w:rsid w:val="0051127D"/>
     <w:rsid w:val="00513FAC"/>
     <w:rsid w:val="00514E24"/>
     <w:rsid w:val="00516216"/>
     <w:rsid w:val="0051635D"/>
     <w:rsid w:val="00517A92"/>
+    <w:rsid w:val="00520337"/>
     <w:rsid w:val="00522096"/>
     <w:rsid w:val="005220C6"/>
     <w:rsid w:val="005223E7"/>
     <w:rsid w:val="005228B8"/>
     <w:rsid w:val="00522F09"/>
     <w:rsid w:val="005253BF"/>
+    <w:rsid w:val="00527545"/>
     <w:rsid w:val="00527EF2"/>
+    <w:rsid w:val="005301BD"/>
     <w:rsid w:val="00530B60"/>
     <w:rsid w:val="005316BC"/>
     <w:rsid w:val="0053334A"/>
     <w:rsid w:val="005337E8"/>
     <w:rsid w:val="00533C8E"/>
+    <w:rsid w:val="005345AC"/>
     <w:rsid w:val="00535700"/>
     <w:rsid w:val="00540390"/>
     <w:rsid w:val="00541600"/>
     <w:rsid w:val="00541E47"/>
     <w:rsid w:val="00543B47"/>
     <w:rsid w:val="005441CC"/>
     <w:rsid w:val="00544DBC"/>
     <w:rsid w:val="00545F4B"/>
+    <w:rsid w:val="005461D9"/>
     <w:rsid w:val="005479AB"/>
     <w:rsid w:val="005506CE"/>
     <w:rsid w:val="0055236E"/>
     <w:rsid w:val="005526FA"/>
     <w:rsid w:val="00552DB7"/>
     <w:rsid w:val="00553ABF"/>
     <w:rsid w:val="00554020"/>
+    <w:rsid w:val="00554FF6"/>
     <w:rsid w:val="005553E5"/>
     <w:rsid w:val="00555ABA"/>
     <w:rsid w:val="005565D4"/>
     <w:rsid w:val="00556994"/>
     <w:rsid w:val="005569D1"/>
+    <w:rsid w:val="00557FD4"/>
     <w:rsid w:val="005607CA"/>
+    <w:rsid w:val="00560BFA"/>
     <w:rsid w:val="00561290"/>
     <w:rsid w:val="00561432"/>
     <w:rsid w:val="0056170E"/>
     <w:rsid w:val="00563FC7"/>
     <w:rsid w:val="0056490B"/>
     <w:rsid w:val="00564A4C"/>
     <w:rsid w:val="00566638"/>
     <w:rsid w:val="005668F2"/>
     <w:rsid w:val="00566BC8"/>
     <w:rsid w:val="00566D67"/>
     <w:rsid w:val="00567685"/>
     <w:rsid w:val="00567A72"/>
+    <w:rsid w:val="00567F0E"/>
+    <w:rsid w:val="00570B0E"/>
     <w:rsid w:val="00571096"/>
+    <w:rsid w:val="00571A7F"/>
     <w:rsid w:val="0057202E"/>
     <w:rsid w:val="00572DD8"/>
     <w:rsid w:val="005741D5"/>
     <w:rsid w:val="005745FE"/>
     <w:rsid w:val="00574FB6"/>
     <w:rsid w:val="005753B3"/>
     <w:rsid w:val="005764B6"/>
     <w:rsid w:val="0057651A"/>
     <w:rsid w:val="005767E1"/>
     <w:rsid w:val="005771C5"/>
     <w:rsid w:val="00577A69"/>
     <w:rsid w:val="00580E46"/>
     <w:rsid w:val="00583222"/>
     <w:rsid w:val="00583DE4"/>
     <w:rsid w:val="005851CE"/>
     <w:rsid w:val="005852D7"/>
+    <w:rsid w:val="00586618"/>
     <w:rsid w:val="00587057"/>
     <w:rsid w:val="005879FD"/>
     <w:rsid w:val="00587BAF"/>
     <w:rsid w:val="00587C4F"/>
     <w:rsid w:val="00590493"/>
     <w:rsid w:val="00590A20"/>
     <w:rsid w:val="00591F83"/>
     <w:rsid w:val="00592589"/>
     <w:rsid w:val="005942E0"/>
     <w:rsid w:val="005946B9"/>
     <w:rsid w:val="0059487D"/>
     <w:rsid w:val="00595AA9"/>
     <w:rsid w:val="00596E08"/>
     <w:rsid w:val="005A1824"/>
     <w:rsid w:val="005A1A56"/>
     <w:rsid w:val="005A241E"/>
     <w:rsid w:val="005A3718"/>
     <w:rsid w:val="005A4B61"/>
+    <w:rsid w:val="005A4D22"/>
     <w:rsid w:val="005A53E0"/>
     <w:rsid w:val="005A683D"/>
     <w:rsid w:val="005B1133"/>
     <w:rsid w:val="005B2215"/>
     <w:rsid w:val="005B27BD"/>
     <w:rsid w:val="005B2A08"/>
     <w:rsid w:val="005B2C13"/>
     <w:rsid w:val="005B2CA5"/>
+    <w:rsid w:val="005B2D22"/>
     <w:rsid w:val="005B4ACD"/>
     <w:rsid w:val="005B53DB"/>
     <w:rsid w:val="005B7AC4"/>
     <w:rsid w:val="005C0E6B"/>
     <w:rsid w:val="005C1268"/>
     <w:rsid w:val="005C1546"/>
     <w:rsid w:val="005C2176"/>
     <w:rsid w:val="005C221A"/>
     <w:rsid w:val="005C3952"/>
     <w:rsid w:val="005C5728"/>
     <w:rsid w:val="005C57DB"/>
     <w:rsid w:val="005C7EE5"/>
     <w:rsid w:val="005D0442"/>
     <w:rsid w:val="005D0750"/>
     <w:rsid w:val="005D11B0"/>
     <w:rsid w:val="005D27E5"/>
+    <w:rsid w:val="005D2D25"/>
     <w:rsid w:val="005D32C5"/>
     <w:rsid w:val="005D5098"/>
     <w:rsid w:val="005D57C5"/>
     <w:rsid w:val="005E0309"/>
     <w:rsid w:val="005E29AC"/>
     <w:rsid w:val="005E2EF0"/>
+    <w:rsid w:val="005E35CD"/>
     <w:rsid w:val="005E384E"/>
     <w:rsid w:val="005E40EB"/>
+    <w:rsid w:val="005E4139"/>
     <w:rsid w:val="005E4507"/>
     <w:rsid w:val="005E6A6B"/>
     <w:rsid w:val="005E6BA2"/>
     <w:rsid w:val="005F0BF9"/>
     <w:rsid w:val="005F14E3"/>
     <w:rsid w:val="005F2B4D"/>
     <w:rsid w:val="005F3AEF"/>
+    <w:rsid w:val="005F3BCD"/>
     <w:rsid w:val="005F52B5"/>
     <w:rsid w:val="005F6973"/>
     <w:rsid w:val="005F7A55"/>
     <w:rsid w:val="00600005"/>
+    <w:rsid w:val="00600A2D"/>
     <w:rsid w:val="006010CC"/>
     <w:rsid w:val="006020EF"/>
     <w:rsid w:val="00603EC7"/>
     <w:rsid w:val="00604369"/>
     <w:rsid w:val="006047E2"/>
     <w:rsid w:val="006062FA"/>
     <w:rsid w:val="00607F76"/>
     <w:rsid w:val="0061022B"/>
+    <w:rsid w:val="00610696"/>
     <w:rsid w:val="00610A63"/>
     <w:rsid w:val="006114A6"/>
     <w:rsid w:val="00611B4B"/>
+    <w:rsid w:val="00611BF9"/>
+    <w:rsid w:val="00616202"/>
     <w:rsid w:val="00616D69"/>
+    <w:rsid w:val="00617E72"/>
     <w:rsid w:val="0062036F"/>
     <w:rsid w:val="00621DC9"/>
     <w:rsid w:val="00622179"/>
     <w:rsid w:val="00624624"/>
     <w:rsid w:val="00624B10"/>
     <w:rsid w:val="0062521E"/>
     <w:rsid w:val="00625C5D"/>
     <w:rsid w:val="006264D8"/>
     <w:rsid w:val="00627095"/>
     <w:rsid w:val="0063061C"/>
     <w:rsid w:val="00631F40"/>
     <w:rsid w:val="00632488"/>
     <w:rsid w:val="00632545"/>
     <w:rsid w:val="006325D5"/>
+    <w:rsid w:val="00633A88"/>
+    <w:rsid w:val="00635C35"/>
     <w:rsid w:val="00637248"/>
     <w:rsid w:val="006405DF"/>
     <w:rsid w:val="0064084D"/>
     <w:rsid w:val="00642453"/>
     <w:rsid w:val="00643F1F"/>
     <w:rsid w:val="00647811"/>
     <w:rsid w:val="00651070"/>
     <w:rsid w:val="00651BA4"/>
     <w:rsid w:val="00652665"/>
     <w:rsid w:val="0065295B"/>
     <w:rsid w:val="00653D0D"/>
     <w:rsid w:val="0065406D"/>
     <w:rsid w:val="0065429A"/>
     <w:rsid w:val="006631E3"/>
     <w:rsid w:val="00663C49"/>
     <w:rsid w:val="006664D4"/>
     <w:rsid w:val="00666664"/>
     <w:rsid w:val="00666D61"/>
     <w:rsid w:val="006701E2"/>
     <w:rsid w:val="00670338"/>
     <w:rsid w:val="0067076C"/>
     <w:rsid w:val="00670C2C"/>
     <w:rsid w:val="00670DE0"/>
     <w:rsid w:val="006726E0"/>
     <w:rsid w:val="00673126"/>
     <w:rsid w:val="00673256"/>
     <w:rsid w:val="0067383E"/>
     <w:rsid w:val="0067470F"/>
+    <w:rsid w:val="00674F0F"/>
     <w:rsid w:val="00675436"/>
     <w:rsid w:val="00675CA7"/>
     <w:rsid w:val="00676A46"/>
     <w:rsid w:val="00680AD3"/>
     <w:rsid w:val="00681C00"/>
     <w:rsid w:val="00681DFD"/>
     <w:rsid w:val="00682333"/>
     <w:rsid w:val="0068310C"/>
     <w:rsid w:val="006834E4"/>
     <w:rsid w:val="00683A15"/>
     <w:rsid w:val="00684038"/>
+    <w:rsid w:val="0068414A"/>
     <w:rsid w:val="006842BD"/>
     <w:rsid w:val="0069167B"/>
     <w:rsid w:val="00691E5D"/>
     <w:rsid w:val="00692057"/>
     <w:rsid w:val="0069237B"/>
     <w:rsid w:val="0069393D"/>
     <w:rsid w:val="00693C39"/>
     <w:rsid w:val="00695F2A"/>
     <w:rsid w:val="006961C5"/>
     <w:rsid w:val="00696B6E"/>
     <w:rsid w:val="00697560"/>
     <w:rsid w:val="006A0021"/>
     <w:rsid w:val="006A11C9"/>
     <w:rsid w:val="006A2517"/>
+    <w:rsid w:val="006A42A9"/>
     <w:rsid w:val="006A644C"/>
     <w:rsid w:val="006A69E4"/>
     <w:rsid w:val="006A7045"/>
     <w:rsid w:val="006A7D75"/>
     <w:rsid w:val="006B1034"/>
+    <w:rsid w:val="006B1583"/>
+    <w:rsid w:val="006B39AA"/>
     <w:rsid w:val="006B53A9"/>
+    <w:rsid w:val="006B5731"/>
     <w:rsid w:val="006B573D"/>
     <w:rsid w:val="006B675C"/>
     <w:rsid w:val="006B69AD"/>
     <w:rsid w:val="006B74A5"/>
     <w:rsid w:val="006B7567"/>
     <w:rsid w:val="006C0325"/>
     <w:rsid w:val="006C1CD5"/>
     <w:rsid w:val="006C2B51"/>
     <w:rsid w:val="006C347F"/>
     <w:rsid w:val="006C34E5"/>
     <w:rsid w:val="006C365B"/>
     <w:rsid w:val="006C42A1"/>
+    <w:rsid w:val="006C5C4A"/>
+    <w:rsid w:val="006C62A0"/>
     <w:rsid w:val="006C7996"/>
     <w:rsid w:val="006D4919"/>
     <w:rsid w:val="006D6073"/>
     <w:rsid w:val="006D6266"/>
+    <w:rsid w:val="006D7388"/>
     <w:rsid w:val="006E055E"/>
     <w:rsid w:val="006E0E6C"/>
     <w:rsid w:val="006E1030"/>
     <w:rsid w:val="006E5041"/>
     <w:rsid w:val="006E510D"/>
     <w:rsid w:val="006E6687"/>
     <w:rsid w:val="006E7597"/>
+    <w:rsid w:val="006F0873"/>
     <w:rsid w:val="006F2FDC"/>
     <w:rsid w:val="006F3637"/>
     <w:rsid w:val="006F37D9"/>
     <w:rsid w:val="006F4409"/>
     <w:rsid w:val="006F4CCF"/>
     <w:rsid w:val="006F4F97"/>
     <w:rsid w:val="006F6119"/>
     <w:rsid w:val="006F6E18"/>
     <w:rsid w:val="00702352"/>
     <w:rsid w:val="00702959"/>
     <w:rsid w:val="00702D7C"/>
     <w:rsid w:val="00703BB1"/>
+    <w:rsid w:val="00703F04"/>
     <w:rsid w:val="0070404B"/>
     <w:rsid w:val="007042D7"/>
     <w:rsid w:val="00704D31"/>
     <w:rsid w:val="0070569C"/>
     <w:rsid w:val="00706660"/>
     <w:rsid w:val="00706725"/>
     <w:rsid w:val="00707599"/>
     <w:rsid w:val="00707BD7"/>
     <w:rsid w:val="00713F7A"/>
     <w:rsid w:val="00714246"/>
     <w:rsid w:val="00714FD2"/>
     <w:rsid w:val="007155D1"/>
     <w:rsid w:val="00716462"/>
     <w:rsid w:val="00717C5D"/>
     <w:rsid w:val="0072207E"/>
     <w:rsid w:val="00722224"/>
     <w:rsid w:val="007246A2"/>
     <w:rsid w:val="00725C76"/>
+    <w:rsid w:val="007300E7"/>
+    <w:rsid w:val="00730449"/>
     <w:rsid w:val="007304EE"/>
     <w:rsid w:val="00732965"/>
     <w:rsid w:val="007340C2"/>
     <w:rsid w:val="0073539A"/>
     <w:rsid w:val="00735F6C"/>
     <w:rsid w:val="00736A48"/>
     <w:rsid w:val="00736CFD"/>
     <w:rsid w:val="00736D72"/>
     <w:rsid w:val="00737164"/>
     <w:rsid w:val="00737AFE"/>
     <w:rsid w:val="00737EA5"/>
     <w:rsid w:val="00740A2A"/>
     <w:rsid w:val="00742A9A"/>
+    <w:rsid w:val="00742D62"/>
     <w:rsid w:val="00744128"/>
+    <w:rsid w:val="007451BE"/>
     <w:rsid w:val="00745576"/>
     <w:rsid w:val="00745E39"/>
     <w:rsid w:val="00746BCF"/>
     <w:rsid w:val="007478E0"/>
     <w:rsid w:val="00747F2D"/>
     <w:rsid w:val="00750C9E"/>
     <w:rsid w:val="007512FA"/>
     <w:rsid w:val="007513D9"/>
     <w:rsid w:val="007515B3"/>
     <w:rsid w:val="007521E9"/>
     <w:rsid w:val="0075240D"/>
     <w:rsid w:val="00754B6E"/>
     <w:rsid w:val="007554B0"/>
     <w:rsid w:val="007578B1"/>
     <w:rsid w:val="00757CBA"/>
     <w:rsid w:val="00757E52"/>
     <w:rsid w:val="007612FB"/>
+    <w:rsid w:val="00761715"/>
     <w:rsid w:val="00761CF5"/>
     <w:rsid w:val="0076418A"/>
     <w:rsid w:val="007642CB"/>
     <w:rsid w:val="00765226"/>
     <w:rsid w:val="00765520"/>
+    <w:rsid w:val="007657A9"/>
     <w:rsid w:val="00766879"/>
+    <w:rsid w:val="00766D10"/>
     <w:rsid w:val="00767CC0"/>
+    <w:rsid w:val="0077086C"/>
     <w:rsid w:val="00770F29"/>
     <w:rsid w:val="007713DD"/>
+    <w:rsid w:val="00772078"/>
     <w:rsid w:val="00773A6C"/>
+    <w:rsid w:val="00774236"/>
     <w:rsid w:val="007742FE"/>
+    <w:rsid w:val="00774325"/>
+    <w:rsid w:val="007749C7"/>
     <w:rsid w:val="00774DFB"/>
     <w:rsid w:val="0077660A"/>
     <w:rsid w:val="00780BC3"/>
     <w:rsid w:val="00780EEC"/>
     <w:rsid w:val="007820C9"/>
     <w:rsid w:val="00782244"/>
+    <w:rsid w:val="007827A7"/>
     <w:rsid w:val="00783E9A"/>
     <w:rsid w:val="00784240"/>
     <w:rsid w:val="007848A7"/>
     <w:rsid w:val="0078549F"/>
     <w:rsid w:val="0078636B"/>
     <w:rsid w:val="00787652"/>
     <w:rsid w:val="00790BEF"/>
+    <w:rsid w:val="00791513"/>
     <w:rsid w:val="00791919"/>
     <w:rsid w:val="00791BFC"/>
     <w:rsid w:val="00792077"/>
     <w:rsid w:val="0079312B"/>
     <w:rsid w:val="0079338A"/>
+    <w:rsid w:val="0079397D"/>
     <w:rsid w:val="0079416A"/>
     <w:rsid w:val="00794C2B"/>
     <w:rsid w:val="0079523B"/>
     <w:rsid w:val="00795852"/>
     <w:rsid w:val="00797132"/>
     <w:rsid w:val="007972F3"/>
     <w:rsid w:val="00797605"/>
     <w:rsid w:val="00797950"/>
     <w:rsid w:val="007A0004"/>
     <w:rsid w:val="007A0294"/>
     <w:rsid w:val="007A1269"/>
     <w:rsid w:val="007A251E"/>
     <w:rsid w:val="007A268A"/>
     <w:rsid w:val="007A2F71"/>
     <w:rsid w:val="007A329B"/>
+    <w:rsid w:val="007A3641"/>
     <w:rsid w:val="007A6388"/>
     <w:rsid w:val="007A6F89"/>
+    <w:rsid w:val="007A7585"/>
     <w:rsid w:val="007A77BB"/>
     <w:rsid w:val="007A7B91"/>
     <w:rsid w:val="007B0534"/>
     <w:rsid w:val="007B0906"/>
     <w:rsid w:val="007B15F4"/>
     <w:rsid w:val="007B1679"/>
+    <w:rsid w:val="007B1D49"/>
     <w:rsid w:val="007B516D"/>
     <w:rsid w:val="007B6414"/>
     <w:rsid w:val="007B7D81"/>
     <w:rsid w:val="007C021A"/>
     <w:rsid w:val="007C07F2"/>
     <w:rsid w:val="007C2500"/>
+    <w:rsid w:val="007C4034"/>
+    <w:rsid w:val="007C477A"/>
     <w:rsid w:val="007C4D8A"/>
     <w:rsid w:val="007C51CD"/>
     <w:rsid w:val="007D025A"/>
     <w:rsid w:val="007D0F6C"/>
     <w:rsid w:val="007D2B50"/>
+    <w:rsid w:val="007D4BE0"/>
     <w:rsid w:val="007D6535"/>
     <w:rsid w:val="007D706B"/>
     <w:rsid w:val="007E09AC"/>
+    <w:rsid w:val="007E10A8"/>
     <w:rsid w:val="007E24ED"/>
     <w:rsid w:val="007E436B"/>
+    <w:rsid w:val="007E5D89"/>
     <w:rsid w:val="007E6EF2"/>
     <w:rsid w:val="007F0038"/>
     <w:rsid w:val="007F090E"/>
     <w:rsid w:val="007F1890"/>
     <w:rsid w:val="007F1E4B"/>
     <w:rsid w:val="007F1E6E"/>
     <w:rsid w:val="007F2112"/>
     <w:rsid w:val="007F225F"/>
     <w:rsid w:val="007F3152"/>
+    <w:rsid w:val="007F343E"/>
     <w:rsid w:val="007F38A4"/>
     <w:rsid w:val="007F3E20"/>
     <w:rsid w:val="007F3FBC"/>
+    <w:rsid w:val="007F4450"/>
     <w:rsid w:val="007F6CA9"/>
     <w:rsid w:val="007F6E70"/>
     <w:rsid w:val="007F6EB7"/>
     <w:rsid w:val="007F6EFC"/>
     <w:rsid w:val="00801442"/>
     <w:rsid w:val="00801E7C"/>
     <w:rsid w:val="008040A5"/>
     <w:rsid w:val="00804C27"/>
     <w:rsid w:val="00804F2C"/>
     <w:rsid w:val="00805FAF"/>
     <w:rsid w:val="008060A0"/>
     <w:rsid w:val="00806C71"/>
     <w:rsid w:val="00811CEA"/>
+    <w:rsid w:val="00812273"/>
     <w:rsid w:val="00813825"/>
+    <w:rsid w:val="00813C5F"/>
     <w:rsid w:val="008143E1"/>
     <w:rsid w:val="00814AC3"/>
     <w:rsid w:val="00814BCA"/>
     <w:rsid w:val="008161CC"/>
     <w:rsid w:val="008162AF"/>
     <w:rsid w:val="00816643"/>
     <w:rsid w:val="00817104"/>
     <w:rsid w:val="00817F49"/>
     <w:rsid w:val="00821B58"/>
+    <w:rsid w:val="0082247A"/>
     <w:rsid w:val="0082256B"/>
+    <w:rsid w:val="00822789"/>
     <w:rsid w:val="0082344F"/>
     <w:rsid w:val="00823F60"/>
     <w:rsid w:val="00824204"/>
     <w:rsid w:val="00824427"/>
     <w:rsid w:val="00825B5A"/>
     <w:rsid w:val="0082679B"/>
     <w:rsid w:val="00827A4B"/>
     <w:rsid w:val="00830436"/>
     <w:rsid w:val="008307B9"/>
     <w:rsid w:val="008313D5"/>
     <w:rsid w:val="0083163F"/>
     <w:rsid w:val="00831E32"/>
     <w:rsid w:val="00832277"/>
     <w:rsid w:val="00833EA4"/>
     <w:rsid w:val="00833FBE"/>
+    <w:rsid w:val="00835D7C"/>
     <w:rsid w:val="00835D9D"/>
     <w:rsid w:val="00836765"/>
     <w:rsid w:val="00836A7E"/>
     <w:rsid w:val="008378DD"/>
     <w:rsid w:val="00837CFF"/>
     <w:rsid w:val="00841C4C"/>
     <w:rsid w:val="00842B54"/>
     <w:rsid w:val="00843002"/>
     <w:rsid w:val="00843B5F"/>
     <w:rsid w:val="00844A7E"/>
     <w:rsid w:val="00845ACD"/>
+    <w:rsid w:val="00845E17"/>
     <w:rsid w:val="008460EF"/>
     <w:rsid w:val="008466EA"/>
     <w:rsid w:val="00846D9A"/>
     <w:rsid w:val="0085011D"/>
     <w:rsid w:val="008503F5"/>
     <w:rsid w:val="00850743"/>
     <w:rsid w:val="008519C5"/>
     <w:rsid w:val="00851FCD"/>
+    <w:rsid w:val="008525C0"/>
     <w:rsid w:val="00852AA7"/>
     <w:rsid w:val="00854A1A"/>
     <w:rsid w:val="0085555A"/>
     <w:rsid w:val="00861F86"/>
+    <w:rsid w:val="0086214F"/>
     <w:rsid w:val="00862888"/>
     <w:rsid w:val="00863B8C"/>
+    <w:rsid w:val="00863CA3"/>
     <w:rsid w:val="00865B30"/>
     <w:rsid w:val="00866D8B"/>
     <w:rsid w:val="00867317"/>
     <w:rsid w:val="00867553"/>
     <w:rsid w:val="00867675"/>
     <w:rsid w:val="00867A97"/>
     <w:rsid w:val="00867CA8"/>
     <w:rsid w:val="00870785"/>
     <w:rsid w:val="00871524"/>
     <w:rsid w:val="00872401"/>
     <w:rsid w:val="00872592"/>
     <w:rsid w:val="008737B1"/>
     <w:rsid w:val="00875109"/>
     <w:rsid w:val="00875323"/>
     <w:rsid w:val="008755A7"/>
     <w:rsid w:val="008756F8"/>
     <w:rsid w:val="008769E9"/>
     <w:rsid w:val="00876B4B"/>
     <w:rsid w:val="008772DD"/>
     <w:rsid w:val="00880C66"/>
     <w:rsid w:val="00882021"/>
     <w:rsid w:val="00883242"/>
     <w:rsid w:val="0088329E"/>
     <w:rsid w:val="008848AA"/>
     <w:rsid w:val="00885439"/>
     <w:rsid w:val="00885573"/>
     <w:rsid w:val="00887A9E"/>
     <w:rsid w:val="00887B6D"/>
     <w:rsid w:val="008916ED"/>
     <w:rsid w:val="00891F1B"/>
+    <w:rsid w:val="00893FA6"/>
     <w:rsid w:val="008944AD"/>
     <w:rsid w:val="008964B9"/>
     <w:rsid w:val="008A0AAC"/>
     <w:rsid w:val="008A190E"/>
     <w:rsid w:val="008A19A2"/>
     <w:rsid w:val="008A1C18"/>
     <w:rsid w:val="008A2F69"/>
     <w:rsid w:val="008A4B98"/>
     <w:rsid w:val="008A6459"/>
     <w:rsid w:val="008A6D3E"/>
     <w:rsid w:val="008A72C9"/>
     <w:rsid w:val="008A78A8"/>
+    <w:rsid w:val="008A7E7B"/>
     <w:rsid w:val="008B2E0E"/>
     <w:rsid w:val="008B35B7"/>
     <w:rsid w:val="008B3A4F"/>
     <w:rsid w:val="008B5293"/>
     <w:rsid w:val="008B5414"/>
     <w:rsid w:val="008B6096"/>
     <w:rsid w:val="008B62C8"/>
     <w:rsid w:val="008B645C"/>
     <w:rsid w:val="008B6F49"/>
     <w:rsid w:val="008B76E8"/>
     <w:rsid w:val="008B7714"/>
     <w:rsid w:val="008B7EAB"/>
     <w:rsid w:val="008C046A"/>
     <w:rsid w:val="008C06B9"/>
     <w:rsid w:val="008C0821"/>
     <w:rsid w:val="008C21DA"/>
     <w:rsid w:val="008C3AFC"/>
     <w:rsid w:val="008C47BB"/>
     <w:rsid w:val="008C4959"/>
     <w:rsid w:val="008C4C42"/>
     <w:rsid w:val="008C4F08"/>
     <w:rsid w:val="008C5A14"/>
     <w:rsid w:val="008C7013"/>
     <w:rsid w:val="008C7401"/>
     <w:rsid w:val="008D00DC"/>
     <w:rsid w:val="008D1455"/>
     <w:rsid w:val="008D21C1"/>
     <w:rsid w:val="008D22AA"/>
     <w:rsid w:val="008D2C57"/>
     <w:rsid w:val="008D2C83"/>
     <w:rsid w:val="008D3764"/>
     <w:rsid w:val="008D3981"/>
     <w:rsid w:val="008D4443"/>
     <w:rsid w:val="008D6C5C"/>
+    <w:rsid w:val="008D7522"/>
     <w:rsid w:val="008D7AD5"/>
+    <w:rsid w:val="008E0386"/>
     <w:rsid w:val="008E0487"/>
     <w:rsid w:val="008E1748"/>
     <w:rsid w:val="008E307B"/>
     <w:rsid w:val="008E3E97"/>
     <w:rsid w:val="008E5E96"/>
     <w:rsid w:val="008E6168"/>
     <w:rsid w:val="008E65FA"/>
+    <w:rsid w:val="008E6743"/>
     <w:rsid w:val="008E7DBA"/>
     <w:rsid w:val="008F0AD9"/>
+    <w:rsid w:val="008F2A95"/>
     <w:rsid w:val="008F2B43"/>
     <w:rsid w:val="008F2B74"/>
     <w:rsid w:val="008F3498"/>
     <w:rsid w:val="008F3878"/>
     <w:rsid w:val="008F5879"/>
     <w:rsid w:val="008F766D"/>
     <w:rsid w:val="008F77DF"/>
+    <w:rsid w:val="00900168"/>
     <w:rsid w:val="00900693"/>
     <w:rsid w:val="009013FF"/>
+    <w:rsid w:val="00901FC6"/>
     <w:rsid w:val="009021D6"/>
     <w:rsid w:val="00905AFB"/>
     <w:rsid w:val="00906DCA"/>
+    <w:rsid w:val="00907A2B"/>
     <w:rsid w:val="00907A53"/>
     <w:rsid w:val="00910067"/>
     <w:rsid w:val="0091036B"/>
     <w:rsid w:val="00910CE2"/>
     <w:rsid w:val="00911589"/>
     <w:rsid w:val="00912347"/>
     <w:rsid w:val="00916FA7"/>
     <w:rsid w:val="0091763D"/>
     <w:rsid w:val="00917FD0"/>
     <w:rsid w:val="009201C2"/>
     <w:rsid w:val="009213EC"/>
     <w:rsid w:val="00922001"/>
     <w:rsid w:val="00924256"/>
     <w:rsid w:val="00924420"/>
     <w:rsid w:val="0092544F"/>
+    <w:rsid w:val="009267CB"/>
+    <w:rsid w:val="00927CC6"/>
+    <w:rsid w:val="00930C62"/>
     <w:rsid w:val="00931300"/>
+    <w:rsid w:val="0093404E"/>
     <w:rsid w:val="00934D6B"/>
+    <w:rsid w:val="00935A2B"/>
     <w:rsid w:val="00936933"/>
+    <w:rsid w:val="00936FB3"/>
+    <w:rsid w:val="00937071"/>
     <w:rsid w:val="00937B12"/>
+    <w:rsid w:val="009403C9"/>
+    <w:rsid w:val="00940980"/>
     <w:rsid w:val="00940B39"/>
     <w:rsid w:val="00941922"/>
     <w:rsid w:val="009420D8"/>
     <w:rsid w:val="0094430D"/>
     <w:rsid w:val="00945D30"/>
     <w:rsid w:val="009470F9"/>
     <w:rsid w:val="00947B08"/>
     <w:rsid w:val="00951338"/>
     <w:rsid w:val="0095157D"/>
     <w:rsid w:val="00951A9F"/>
     <w:rsid w:val="00951CDE"/>
     <w:rsid w:val="0095324B"/>
+    <w:rsid w:val="00953E09"/>
     <w:rsid w:val="009547C9"/>
     <w:rsid w:val="00955212"/>
+    <w:rsid w:val="00957A3C"/>
     <w:rsid w:val="00960CC3"/>
     <w:rsid w:val="00961302"/>
     <w:rsid w:val="00961C27"/>
     <w:rsid w:val="00961FD5"/>
     <w:rsid w:val="00962A4A"/>
     <w:rsid w:val="00962E0D"/>
     <w:rsid w:val="00964581"/>
+    <w:rsid w:val="00965067"/>
     <w:rsid w:val="00967C26"/>
     <w:rsid w:val="00970643"/>
     <w:rsid w:val="0097070A"/>
     <w:rsid w:val="009717C1"/>
     <w:rsid w:val="00972507"/>
     <w:rsid w:val="009727BF"/>
+    <w:rsid w:val="009735E3"/>
     <w:rsid w:val="009743E2"/>
     <w:rsid w:val="00974625"/>
     <w:rsid w:val="009753C9"/>
     <w:rsid w:val="00975CFE"/>
     <w:rsid w:val="00976660"/>
     <w:rsid w:val="009772B7"/>
     <w:rsid w:val="00977EC0"/>
     <w:rsid w:val="00980623"/>
+    <w:rsid w:val="00981F74"/>
     <w:rsid w:val="00983FFF"/>
     <w:rsid w:val="00985046"/>
     <w:rsid w:val="009853D6"/>
     <w:rsid w:val="00986312"/>
     <w:rsid w:val="00986D62"/>
     <w:rsid w:val="009878BC"/>
     <w:rsid w:val="009903E2"/>
     <w:rsid w:val="00991195"/>
     <w:rsid w:val="00991438"/>
     <w:rsid w:val="00991B68"/>
     <w:rsid w:val="00991FC3"/>
+    <w:rsid w:val="00991FF3"/>
     <w:rsid w:val="00992A7E"/>
     <w:rsid w:val="00992E68"/>
     <w:rsid w:val="009935A6"/>
     <w:rsid w:val="00993CA3"/>
+    <w:rsid w:val="00995217"/>
+    <w:rsid w:val="0099523D"/>
+    <w:rsid w:val="00995397"/>
     <w:rsid w:val="009958E4"/>
     <w:rsid w:val="00995BAB"/>
     <w:rsid w:val="009960D5"/>
     <w:rsid w:val="0099657E"/>
     <w:rsid w:val="0099761E"/>
     <w:rsid w:val="00997F18"/>
+    <w:rsid w:val="009A0310"/>
     <w:rsid w:val="009A1B15"/>
     <w:rsid w:val="009A2BF1"/>
     <w:rsid w:val="009A2D53"/>
     <w:rsid w:val="009A2F84"/>
     <w:rsid w:val="009A530F"/>
+    <w:rsid w:val="009A5C06"/>
     <w:rsid w:val="009A643E"/>
     <w:rsid w:val="009A718E"/>
+    <w:rsid w:val="009A77E4"/>
     <w:rsid w:val="009B00FB"/>
     <w:rsid w:val="009B10CE"/>
     <w:rsid w:val="009B1685"/>
     <w:rsid w:val="009B5B37"/>
     <w:rsid w:val="009B61F7"/>
     <w:rsid w:val="009B6F65"/>
     <w:rsid w:val="009B7149"/>
     <w:rsid w:val="009B7A42"/>
     <w:rsid w:val="009C072F"/>
     <w:rsid w:val="009C34E8"/>
     <w:rsid w:val="009C44D0"/>
     <w:rsid w:val="009C4983"/>
     <w:rsid w:val="009C4E4E"/>
     <w:rsid w:val="009C4EF5"/>
     <w:rsid w:val="009C5B29"/>
     <w:rsid w:val="009C621C"/>
     <w:rsid w:val="009C7EDF"/>
     <w:rsid w:val="009D063C"/>
+    <w:rsid w:val="009D286B"/>
     <w:rsid w:val="009D29E9"/>
     <w:rsid w:val="009D3DB6"/>
+    <w:rsid w:val="009D4C7B"/>
     <w:rsid w:val="009D4FA1"/>
     <w:rsid w:val="009D6762"/>
     <w:rsid w:val="009D76F3"/>
+    <w:rsid w:val="009D7BB2"/>
     <w:rsid w:val="009E1F2D"/>
     <w:rsid w:val="009E23AE"/>
     <w:rsid w:val="009E2FBC"/>
     <w:rsid w:val="009E40C0"/>
     <w:rsid w:val="009E40C8"/>
+    <w:rsid w:val="009E7D4D"/>
     <w:rsid w:val="009F073A"/>
+    <w:rsid w:val="009F1B97"/>
     <w:rsid w:val="009F3A22"/>
     <w:rsid w:val="009F4258"/>
     <w:rsid w:val="009F5202"/>
     <w:rsid w:val="009F55E1"/>
     <w:rsid w:val="009F6BC2"/>
     <w:rsid w:val="009F6F95"/>
     <w:rsid w:val="009F769B"/>
     <w:rsid w:val="00A01088"/>
     <w:rsid w:val="00A015C3"/>
     <w:rsid w:val="00A015DA"/>
     <w:rsid w:val="00A02174"/>
     <w:rsid w:val="00A034E1"/>
     <w:rsid w:val="00A03A7B"/>
     <w:rsid w:val="00A03AE4"/>
     <w:rsid w:val="00A04350"/>
     <w:rsid w:val="00A05374"/>
     <w:rsid w:val="00A061CE"/>
+    <w:rsid w:val="00A063F4"/>
     <w:rsid w:val="00A06AAD"/>
     <w:rsid w:val="00A1119B"/>
     <w:rsid w:val="00A13FAD"/>
+    <w:rsid w:val="00A1401B"/>
     <w:rsid w:val="00A14511"/>
     <w:rsid w:val="00A1490D"/>
+    <w:rsid w:val="00A163BF"/>
     <w:rsid w:val="00A20612"/>
     <w:rsid w:val="00A207F6"/>
     <w:rsid w:val="00A20B4E"/>
     <w:rsid w:val="00A221AB"/>
+    <w:rsid w:val="00A22275"/>
     <w:rsid w:val="00A222B6"/>
     <w:rsid w:val="00A234B6"/>
     <w:rsid w:val="00A23F19"/>
     <w:rsid w:val="00A24E4E"/>
     <w:rsid w:val="00A25CC7"/>
     <w:rsid w:val="00A26E4F"/>
     <w:rsid w:val="00A2731B"/>
     <w:rsid w:val="00A27413"/>
+    <w:rsid w:val="00A275DF"/>
     <w:rsid w:val="00A30A2E"/>
     <w:rsid w:val="00A30B9A"/>
     <w:rsid w:val="00A31A2D"/>
     <w:rsid w:val="00A31BEC"/>
+    <w:rsid w:val="00A31F6B"/>
     <w:rsid w:val="00A3295A"/>
+    <w:rsid w:val="00A33139"/>
     <w:rsid w:val="00A337A0"/>
+    <w:rsid w:val="00A35129"/>
     <w:rsid w:val="00A35211"/>
     <w:rsid w:val="00A36A02"/>
     <w:rsid w:val="00A37C18"/>
     <w:rsid w:val="00A40213"/>
     <w:rsid w:val="00A40BFE"/>
+    <w:rsid w:val="00A424CA"/>
     <w:rsid w:val="00A430BD"/>
+    <w:rsid w:val="00A4475C"/>
     <w:rsid w:val="00A448EB"/>
     <w:rsid w:val="00A47633"/>
+    <w:rsid w:val="00A5106F"/>
     <w:rsid w:val="00A52359"/>
     <w:rsid w:val="00A53D94"/>
     <w:rsid w:val="00A554C3"/>
     <w:rsid w:val="00A56E6F"/>
     <w:rsid w:val="00A57BBD"/>
     <w:rsid w:val="00A60EE5"/>
     <w:rsid w:val="00A61393"/>
     <w:rsid w:val="00A62284"/>
     <w:rsid w:val="00A6290B"/>
     <w:rsid w:val="00A62B5B"/>
     <w:rsid w:val="00A62BFF"/>
+    <w:rsid w:val="00A62C47"/>
     <w:rsid w:val="00A62E4E"/>
     <w:rsid w:val="00A64AA5"/>
     <w:rsid w:val="00A6517C"/>
+    <w:rsid w:val="00A6656D"/>
     <w:rsid w:val="00A6701C"/>
     <w:rsid w:val="00A71500"/>
+    <w:rsid w:val="00A7198E"/>
     <w:rsid w:val="00A72448"/>
     <w:rsid w:val="00A72545"/>
     <w:rsid w:val="00A73516"/>
     <w:rsid w:val="00A747CE"/>
     <w:rsid w:val="00A74C1D"/>
     <w:rsid w:val="00A7636B"/>
     <w:rsid w:val="00A77D5B"/>
     <w:rsid w:val="00A84E23"/>
     <w:rsid w:val="00A85844"/>
     <w:rsid w:val="00A86291"/>
     <w:rsid w:val="00A87456"/>
     <w:rsid w:val="00A87471"/>
     <w:rsid w:val="00A8770E"/>
     <w:rsid w:val="00A907DE"/>
     <w:rsid w:val="00A90FC5"/>
+    <w:rsid w:val="00A9257A"/>
     <w:rsid w:val="00A938C7"/>
+    <w:rsid w:val="00A95B8A"/>
     <w:rsid w:val="00A95EB0"/>
     <w:rsid w:val="00A961D5"/>
     <w:rsid w:val="00A967FD"/>
     <w:rsid w:val="00A97281"/>
     <w:rsid w:val="00AA0280"/>
+    <w:rsid w:val="00AA2ECC"/>
     <w:rsid w:val="00AA3692"/>
+    <w:rsid w:val="00AA44BF"/>
+    <w:rsid w:val="00AA4AB6"/>
+    <w:rsid w:val="00AA4C83"/>
+    <w:rsid w:val="00AA5AEA"/>
     <w:rsid w:val="00AA640B"/>
     <w:rsid w:val="00AA7BEB"/>
     <w:rsid w:val="00AB05A1"/>
     <w:rsid w:val="00AB0A4D"/>
     <w:rsid w:val="00AB0CB2"/>
     <w:rsid w:val="00AB3F5F"/>
     <w:rsid w:val="00AB4A75"/>
     <w:rsid w:val="00AB5A67"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rsid w:val="00AB6717"/>
+    <w:rsid w:val="00AB7197"/>
+    <w:rsid w:val="00AB7F59"/>
     <w:rsid w:val="00AC0A59"/>
+    <w:rsid w:val="00AC13E4"/>
     <w:rsid w:val="00AC2267"/>
     <w:rsid w:val="00AC613B"/>
     <w:rsid w:val="00AC721F"/>
+    <w:rsid w:val="00AC74E8"/>
     <w:rsid w:val="00AC78CA"/>
     <w:rsid w:val="00AD2BDC"/>
     <w:rsid w:val="00AD3CA9"/>
     <w:rsid w:val="00AD43E2"/>
     <w:rsid w:val="00AD5D5A"/>
     <w:rsid w:val="00AE087D"/>
     <w:rsid w:val="00AE387D"/>
     <w:rsid w:val="00AE4A2C"/>
     <w:rsid w:val="00AE4A93"/>
     <w:rsid w:val="00AE5606"/>
     <w:rsid w:val="00AE6B76"/>
     <w:rsid w:val="00AF1890"/>
+    <w:rsid w:val="00AF1AB3"/>
     <w:rsid w:val="00AF1F50"/>
     <w:rsid w:val="00AF1FA0"/>
     <w:rsid w:val="00AF2B12"/>
     <w:rsid w:val="00AF317E"/>
     <w:rsid w:val="00AF35FF"/>
     <w:rsid w:val="00AF3D19"/>
     <w:rsid w:val="00AF3E34"/>
     <w:rsid w:val="00AF4BC8"/>
     <w:rsid w:val="00AF50AE"/>
+    <w:rsid w:val="00AF5447"/>
     <w:rsid w:val="00AF5F1C"/>
     <w:rsid w:val="00AF6740"/>
     <w:rsid w:val="00AF6CFD"/>
     <w:rsid w:val="00AF70D3"/>
+    <w:rsid w:val="00AF7B75"/>
     <w:rsid w:val="00B00A03"/>
     <w:rsid w:val="00B00DD6"/>
     <w:rsid w:val="00B00F74"/>
+    <w:rsid w:val="00B0116D"/>
     <w:rsid w:val="00B01341"/>
     <w:rsid w:val="00B01463"/>
     <w:rsid w:val="00B017A1"/>
     <w:rsid w:val="00B03960"/>
     <w:rsid w:val="00B03EE4"/>
     <w:rsid w:val="00B05CAC"/>
     <w:rsid w:val="00B071E3"/>
     <w:rsid w:val="00B07CBE"/>
     <w:rsid w:val="00B07F0B"/>
     <w:rsid w:val="00B1046F"/>
+    <w:rsid w:val="00B106EF"/>
     <w:rsid w:val="00B11557"/>
     <w:rsid w:val="00B123DD"/>
     <w:rsid w:val="00B127D9"/>
     <w:rsid w:val="00B12CFD"/>
     <w:rsid w:val="00B1452D"/>
     <w:rsid w:val="00B1499F"/>
     <w:rsid w:val="00B150A1"/>
     <w:rsid w:val="00B16FC9"/>
     <w:rsid w:val="00B17C6A"/>
     <w:rsid w:val="00B2187B"/>
     <w:rsid w:val="00B22EE9"/>
     <w:rsid w:val="00B236EE"/>
+    <w:rsid w:val="00B237B1"/>
     <w:rsid w:val="00B237E4"/>
     <w:rsid w:val="00B24CD3"/>
     <w:rsid w:val="00B255DF"/>
     <w:rsid w:val="00B2625A"/>
     <w:rsid w:val="00B2661E"/>
     <w:rsid w:val="00B26D29"/>
     <w:rsid w:val="00B273CD"/>
     <w:rsid w:val="00B27F49"/>
     <w:rsid w:val="00B309B6"/>
     <w:rsid w:val="00B30D62"/>
     <w:rsid w:val="00B31D55"/>
+    <w:rsid w:val="00B36AB1"/>
     <w:rsid w:val="00B3753F"/>
     <w:rsid w:val="00B379FC"/>
     <w:rsid w:val="00B37DFD"/>
     <w:rsid w:val="00B4166E"/>
+    <w:rsid w:val="00B417EB"/>
     <w:rsid w:val="00B425FB"/>
     <w:rsid w:val="00B4286A"/>
     <w:rsid w:val="00B42BC6"/>
+    <w:rsid w:val="00B4485A"/>
+    <w:rsid w:val="00B46AE3"/>
     <w:rsid w:val="00B47721"/>
     <w:rsid w:val="00B51375"/>
+    <w:rsid w:val="00B52014"/>
     <w:rsid w:val="00B528EA"/>
     <w:rsid w:val="00B532FD"/>
     <w:rsid w:val="00B54EFE"/>
     <w:rsid w:val="00B552D5"/>
     <w:rsid w:val="00B55BEB"/>
+    <w:rsid w:val="00B561B8"/>
+    <w:rsid w:val="00B572C6"/>
     <w:rsid w:val="00B60E8B"/>
     <w:rsid w:val="00B6242E"/>
     <w:rsid w:val="00B64D66"/>
     <w:rsid w:val="00B64EA4"/>
+    <w:rsid w:val="00B705D3"/>
     <w:rsid w:val="00B71156"/>
+    <w:rsid w:val="00B7226F"/>
     <w:rsid w:val="00B73463"/>
+    <w:rsid w:val="00B73C6B"/>
     <w:rsid w:val="00B73DF8"/>
     <w:rsid w:val="00B7445D"/>
     <w:rsid w:val="00B74EB4"/>
     <w:rsid w:val="00B763EA"/>
     <w:rsid w:val="00B77676"/>
     <w:rsid w:val="00B81592"/>
     <w:rsid w:val="00B81B6D"/>
+    <w:rsid w:val="00B83B95"/>
     <w:rsid w:val="00B856A0"/>
     <w:rsid w:val="00B87308"/>
     <w:rsid w:val="00B915C1"/>
     <w:rsid w:val="00B91B8A"/>
+    <w:rsid w:val="00B91E8D"/>
     <w:rsid w:val="00B936C7"/>
     <w:rsid w:val="00B93772"/>
     <w:rsid w:val="00B937ED"/>
     <w:rsid w:val="00B938C1"/>
     <w:rsid w:val="00B95292"/>
     <w:rsid w:val="00B96EBA"/>
     <w:rsid w:val="00B9781B"/>
     <w:rsid w:val="00BA0FA9"/>
+    <w:rsid w:val="00BA2588"/>
     <w:rsid w:val="00BA30ED"/>
     <w:rsid w:val="00BA3F94"/>
     <w:rsid w:val="00BA4DF3"/>
+    <w:rsid w:val="00BA50D1"/>
+    <w:rsid w:val="00BA53EF"/>
     <w:rsid w:val="00BA5EB2"/>
+    <w:rsid w:val="00BA5FC7"/>
     <w:rsid w:val="00BA6AF9"/>
     <w:rsid w:val="00BA6E9B"/>
     <w:rsid w:val="00BA6F24"/>
     <w:rsid w:val="00BA76D8"/>
     <w:rsid w:val="00BB27EF"/>
     <w:rsid w:val="00BB2DB1"/>
     <w:rsid w:val="00BB4553"/>
+    <w:rsid w:val="00BB483D"/>
     <w:rsid w:val="00BB4E49"/>
     <w:rsid w:val="00BB52F3"/>
     <w:rsid w:val="00BB55E9"/>
     <w:rsid w:val="00BB755E"/>
     <w:rsid w:val="00BC099D"/>
     <w:rsid w:val="00BC0E63"/>
     <w:rsid w:val="00BC1019"/>
     <w:rsid w:val="00BC1612"/>
     <w:rsid w:val="00BC249A"/>
     <w:rsid w:val="00BC4850"/>
+    <w:rsid w:val="00BC53BB"/>
     <w:rsid w:val="00BC5671"/>
     <w:rsid w:val="00BC5898"/>
     <w:rsid w:val="00BC61C9"/>
     <w:rsid w:val="00BC65EE"/>
     <w:rsid w:val="00BC6C37"/>
     <w:rsid w:val="00BC7C9B"/>
     <w:rsid w:val="00BD0C0B"/>
     <w:rsid w:val="00BD13AB"/>
     <w:rsid w:val="00BD41E7"/>
     <w:rsid w:val="00BD48DD"/>
     <w:rsid w:val="00BD65FB"/>
     <w:rsid w:val="00BD6C40"/>
     <w:rsid w:val="00BE0163"/>
     <w:rsid w:val="00BE07E5"/>
     <w:rsid w:val="00BE1E7E"/>
+    <w:rsid w:val="00BE324A"/>
     <w:rsid w:val="00BE355B"/>
+    <w:rsid w:val="00BE40A2"/>
     <w:rsid w:val="00BE4B48"/>
     <w:rsid w:val="00BE4EF2"/>
     <w:rsid w:val="00BE50E9"/>
+    <w:rsid w:val="00BE61F5"/>
     <w:rsid w:val="00BE7B24"/>
     <w:rsid w:val="00BF201A"/>
     <w:rsid w:val="00BF25FB"/>
     <w:rsid w:val="00BF2B55"/>
     <w:rsid w:val="00BF4453"/>
     <w:rsid w:val="00BF51CF"/>
     <w:rsid w:val="00BF58E4"/>
     <w:rsid w:val="00BF5BDE"/>
     <w:rsid w:val="00BF5D7C"/>
     <w:rsid w:val="00BF6C0C"/>
     <w:rsid w:val="00BF75C0"/>
     <w:rsid w:val="00BF7985"/>
     <w:rsid w:val="00BF7CC4"/>
     <w:rsid w:val="00C0092B"/>
     <w:rsid w:val="00C01007"/>
     <w:rsid w:val="00C01A0F"/>
+    <w:rsid w:val="00C01E1C"/>
     <w:rsid w:val="00C02934"/>
     <w:rsid w:val="00C0295B"/>
     <w:rsid w:val="00C0351C"/>
     <w:rsid w:val="00C038AD"/>
     <w:rsid w:val="00C05379"/>
     <w:rsid w:val="00C06350"/>
     <w:rsid w:val="00C06C38"/>
     <w:rsid w:val="00C10D66"/>
     <w:rsid w:val="00C12091"/>
     <w:rsid w:val="00C12A3F"/>
     <w:rsid w:val="00C12C99"/>
     <w:rsid w:val="00C12CFA"/>
     <w:rsid w:val="00C13620"/>
     <w:rsid w:val="00C14777"/>
     <w:rsid w:val="00C14C21"/>
+    <w:rsid w:val="00C15BAF"/>
     <w:rsid w:val="00C17EB3"/>
     <w:rsid w:val="00C231A3"/>
     <w:rsid w:val="00C2348B"/>
     <w:rsid w:val="00C23A3B"/>
     <w:rsid w:val="00C23EC0"/>
     <w:rsid w:val="00C23F96"/>
     <w:rsid w:val="00C248CA"/>
     <w:rsid w:val="00C25268"/>
     <w:rsid w:val="00C256AC"/>
     <w:rsid w:val="00C257DB"/>
     <w:rsid w:val="00C26718"/>
     <w:rsid w:val="00C30026"/>
     <w:rsid w:val="00C30037"/>
     <w:rsid w:val="00C305E9"/>
     <w:rsid w:val="00C30988"/>
     <w:rsid w:val="00C3342A"/>
     <w:rsid w:val="00C3350E"/>
+    <w:rsid w:val="00C361DC"/>
     <w:rsid w:val="00C36AB6"/>
+    <w:rsid w:val="00C37C88"/>
     <w:rsid w:val="00C40F37"/>
     <w:rsid w:val="00C4113C"/>
     <w:rsid w:val="00C41B0D"/>
     <w:rsid w:val="00C42311"/>
     <w:rsid w:val="00C4380F"/>
     <w:rsid w:val="00C439AA"/>
+    <w:rsid w:val="00C44195"/>
     <w:rsid w:val="00C44916"/>
     <w:rsid w:val="00C44F0F"/>
     <w:rsid w:val="00C4690E"/>
     <w:rsid w:val="00C46A57"/>
+    <w:rsid w:val="00C50407"/>
     <w:rsid w:val="00C51235"/>
     <w:rsid w:val="00C531AF"/>
     <w:rsid w:val="00C54A40"/>
     <w:rsid w:val="00C54AEA"/>
     <w:rsid w:val="00C55842"/>
     <w:rsid w:val="00C55B8C"/>
     <w:rsid w:val="00C56DB8"/>
     <w:rsid w:val="00C60C17"/>
     <w:rsid w:val="00C621CD"/>
     <w:rsid w:val="00C639DB"/>
     <w:rsid w:val="00C6635B"/>
     <w:rsid w:val="00C6663A"/>
     <w:rsid w:val="00C66C63"/>
     <w:rsid w:val="00C66C8A"/>
     <w:rsid w:val="00C67396"/>
     <w:rsid w:val="00C6758C"/>
     <w:rsid w:val="00C7150B"/>
     <w:rsid w:val="00C71AF1"/>
     <w:rsid w:val="00C741F6"/>
     <w:rsid w:val="00C7450A"/>
     <w:rsid w:val="00C74883"/>
+    <w:rsid w:val="00C7553F"/>
     <w:rsid w:val="00C759BC"/>
     <w:rsid w:val="00C75E4C"/>
     <w:rsid w:val="00C7624A"/>
     <w:rsid w:val="00C768D1"/>
     <w:rsid w:val="00C81C68"/>
     <w:rsid w:val="00C82041"/>
     <w:rsid w:val="00C82605"/>
     <w:rsid w:val="00C82966"/>
     <w:rsid w:val="00C847C0"/>
     <w:rsid w:val="00C85CB1"/>
     <w:rsid w:val="00C90168"/>
     <w:rsid w:val="00C91224"/>
     <w:rsid w:val="00C950D4"/>
     <w:rsid w:val="00C952D5"/>
+    <w:rsid w:val="00C974D4"/>
     <w:rsid w:val="00CA01C4"/>
     <w:rsid w:val="00CA16A2"/>
     <w:rsid w:val="00CA207B"/>
     <w:rsid w:val="00CA24CB"/>
+    <w:rsid w:val="00CA2D82"/>
     <w:rsid w:val="00CA3D0D"/>
     <w:rsid w:val="00CA54AA"/>
     <w:rsid w:val="00CA5B46"/>
     <w:rsid w:val="00CA5CFF"/>
     <w:rsid w:val="00CA6B5E"/>
     <w:rsid w:val="00CA6CAE"/>
+    <w:rsid w:val="00CB07BE"/>
     <w:rsid w:val="00CB1005"/>
     <w:rsid w:val="00CB13B8"/>
     <w:rsid w:val="00CB1A2B"/>
     <w:rsid w:val="00CB5F37"/>
     <w:rsid w:val="00CC089A"/>
+    <w:rsid w:val="00CC1C5D"/>
     <w:rsid w:val="00CC20BD"/>
     <w:rsid w:val="00CC395E"/>
+    <w:rsid w:val="00CC4639"/>
     <w:rsid w:val="00CC5851"/>
     <w:rsid w:val="00CC6CF9"/>
     <w:rsid w:val="00CC79FC"/>
     <w:rsid w:val="00CD1773"/>
     <w:rsid w:val="00CD2FF6"/>
     <w:rsid w:val="00CD7050"/>
     <w:rsid w:val="00CD70A9"/>
     <w:rsid w:val="00CE13FA"/>
+    <w:rsid w:val="00CE24A5"/>
     <w:rsid w:val="00CE2694"/>
     <w:rsid w:val="00CE411E"/>
     <w:rsid w:val="00CE4789"/>
     <w:rsid w:val="00CE520B"/>
     <w:rsid w:val="00CE6C61"/>
     <w:rsid w:val="00CE77F6"/>
     <w:rsid w:val="00CE7C68"/>
     <w:rsid w:val="00CF1114"/>
     <w:rsid w:val="00CF248A"/>
     <w:rsid w:val="00CF337F"/>
     <w:rsid w:val="00CF3FAF"/>
     <w:rsid w:val="00CF4CF0"/>
     <w:rsid w:val="00CF5105"/>
+    <w:rsid w:val="00CF523D"/>
+    <w:rsid w:val="00CF5CBD"/>
     <w:rsid w:val="00CF6CB7"/>
     <w:rsid w:val="00CF7312"/>
     <w:rsid w:val="00D02E54"/>
     <w:rsid w:val="00D03C6C"/>
     <w:rsid w:val="00D05ADA"/>
     <w:rsid w:val="00D073E5"/>
     <w:rsid w:val="00D07B89"/>
     <w:rsid w:val="00D10912"/>
+    <w:rsid w:val="00D10BC6"/>
     <w:rsid w:val="00D10DE5"/>
     <w:rsid w:val="00D1126A"/>
     <w:rsid w:val="00D12418"/>
     <w:rsid w:val="00D12548"/>
     <w:rsid w:val="00D126C6"/>
     <w:rsid w:val="00D12956"/>
     <w:rsid w:val="00D12F44"/>
+    <w:rsid w:val="00D1424B"/>
     <w:rsid w:val="00D16096"/>
     <w:rsid w:val="00D163C8"/>
     <w:rsid w:val="00D1706F"/>
     <w:rsid w:val="00D2040D"/>
     <w:rsid w:val="00D21631"/>
     <w:rsid w:val="00D2182C"/>
+    <w:rsid w:val="00D22689"/>
     <w:rsid w:val="00D22E06"/>
     <w:rsid w:val="00D23BAC"/>
     <w:rsid w:val="00D2454F"/>
     <w:rsid w:val="00D247C0"/>
+    <w:rsid w:val="00D25146"/>
     <w:rsid w:val="00D256C4"/>
     <w:rsid w:val="00D25A92"/>
     <w:rsid w:val="00D25D7A"/>
     <w:rsid w:val="00D263AC"/>
     <w:rsid w:val="00D26403"/>
     <w:rsid w:val="00D26DFC"/>
     <w:rsid w:val="00D3007A"/>
     <w:rsid w:val="00D31290"/>
     <w:rsid w:val="00D33B05"/>
     <w:rsid w:val="00D34518"/>
     <w:rsid w:val="00D35562"/>
     <w:rsid w:val="00D36137"/>
+    <w:rsid w:val="00D36965"/>
     <w:rsid w:val="00D36ADA"/>
     <w:rsid w:val="00D40CF5"/>
     <w:rsid w:val="00D41319"/>
     <w:rsid w:val="00D43277"/>
     <w:rsid w:val="00D434A8"/>
     <w:rsid w:val="00D43EAB"/>
+    <w:rsid w:val="00D44D4B"/>
     <w:rsid w:val="00D45F83"/>
     <w:rsid w:val="00D4627A"/>
     <w:rsid w:val="00D4680A"/>
     <w:rsid w:val="00D479C1"/>
     <w:rsid w:val="00D50BDF"/>
+    <w:rsid w:val="00D51A57"/>
     <w:rsid w:val="00D52C83"/>
     <w:rsid w:val="00D53510"/>
     <w:rsid w:val="00D5478A"/>
     <w:rsid w:val="00D5488D"/>
+    <w:rsid w:val="00D57B64"/>
+    <w:rsid w:val="00D613D4"/>
+    <w:rsid w:val="00D62580"/>
     <w:rsid w:val="00D6377A"/>
     <w:rsid w:val="00D638FD"/>
+    <w:rsid w:val="00D64B36"/>
+    <w:rsid w:val="00D64EF3"/>
     <w:rsid w:val="00D6534C"/>
     <w:rsid w:val="00D65D93"/>
     <w:rsid w:val="00D67A4C"/>
     <w:rsid w:val="00D708D1"/>
     <w:rsid w:val="00D7195E"/>
     <w:rsid w:val="00D71BBC"/>
     <w:rsid w:val="00D73217"/>
+    <w:rsid w:val="00D73F27"/>
     <w:rsid w:val="00D73FFA"/>
     <w:rsid w:val="00D74F98"/>
+    <w:rsid w:val="00D75017"/>
     <w:rsid w:val="00D75CB3"/>
     <w:rsid w:val="00D75F0B"/>
+    <w:rsid w:val="00D76970"/>
     <w:rsid w:val="00D76A0D"/>
     <w:rsid w:val="00D76BAE"/>
     <w:rsid w:val="00D771C1"/>
     <w:rsid w:val="00D771ED"/>
     <w:rsid w:val="00D77C98"/>
     <w:rsid w:val="00D77ECC"/>
+    <w:rsid w:val="00D8037A"/>
     <w:rsid w:val="00D80C54"/>
     <w:rsid w:val="00D81183"/>
+    <w:rsid w:val="00D8161E"/>
     <w:rsid w:val="00D817A1"/>
     <w:rsid w:val="00D819BE"/>
     <w:rsid w:val="00D81DB8"/>
+    <w:rsid w:val="00D82C25"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D850E7"/>
     <w:rsid w:val="00D856B2"/>
     <w:rsid w:val="00D856EB"/>
     <w:rsid w:val="00D857EE"/>
     <w:rsid w:val="00D9034A"/>
     <w:rsid w:val="00D90712"/>
     <w:rsid w:val="00D94027"/>
     <w:rsid w:val="00D94EBE"/>
     <w:rsid w:val="00D95190"/>
     <w:rsid w:val="00D96571"/>
     <w:rsid w:val="00D96C6E"/>
     <w:rsid w:val="00D977E3"/>
     <w:rsid w:val="00DA0444"/>
+    <w:rsid w:val="00DA19AF"/>
     <w:rsid w:val="00DA2A5D"/>
     <w:rsid w:val="00DA2B44"/>
     <w:rsid w:val="00DA2D2A"/>
     <w:rsid w:val="00DA303C"/>
     <w:rsid w:val="00DA37BC"/>
+    <w:rsid w:val="00DA426D"/>
+    <w:rsid w:val="00DA4487"/>
     <w:rsid w:val="00DA4F32"/>
     <w:rsid w:val="00DA5EE8"/>
     <w:rsid w:val="00DA6CFF"/>
     <w:rsid w:val="00DA753F"/>
     <w:rsid w:val="00DA7625"/>
     <w:rsid w:val="00DA79A9"/>
     <w:rsid w:val="00DB304A"/>
     <w:rsid w:val="00DB3E3B"/>
     <w:rsid w:val="00DB4920"/>
     <w:rsid w:val="00DB4A0A"/>
+    <w:rsid w:val="00DB6193"/>
+    <w:rsid w:val="00DB7615"/>
     <w:rsid w:val="00DB7E60"/>
+    <w:rsid w:val="00DC1219"/>
     <w:rsid w:val="00DC2EC5"/>
     <w:rsid w:val="00DC6012"/>
+    <w:rsid w:val="00DD0CBC"/>
     <w:rsid w:val="00DD248B"/>
     <w:rsid w:val="00DD2F95"/>
     <w:rsid w:val="00DD3320"/>
     <w:rsid w:val="00DD3D94"/>
+    <w:rsid w:val="00DD4739"/>
     <w:rsid w:val="00DD488A"/>
     <w:rsid w:val="00DD4F05"/>
     <w:rsid w:val="00DD7DC6"/>
+    <w:rsid w:val="00DE01CA"/>
     <w:rsid w:val="00DE2149"/>
     <w:rsid w:val="00DE2854"/>
     <w:rsid w:val="00DE29C2"/>
     <w:rsid w:val="00DE326A"/>
+    <w:rsid w:val="00DE4B73"/>
     <w:rsid w:val="00DE52BF"/>
+    <w:rsid w:val="00DE6BA4"/>
     <w:rsid w:val="00DE7D00"/>
     <w:rsid w:val="00DF09E2"/>
     <w:rsid w:val="00DF17EF"/>
+    <w:rsid w:val="00DF1D9B"/>
+    <w:rsid w:val="00DF23DC"/>
     <w:rsid w:val="00DF3165"/>
     <w:rsid w:val="00DF371E"/>
+    <w:rsid w:val="00DF57F4"/>
     <w:rsid w:val="00DF6407"/>
     <w:rsid w:val="00DF6561"/>
     <w:rsid w:val="00DF6613"/>
     <w:rsid w:val="00DF7557"/>
     <w:rsid w:val="00E002D6"/>
     <w:rsid w:val="00E02A70"/>
     <w:rsid w:val="00E03154"/>
     <w:rsid w:val="00E039D5"/>
     <w:rsid w:val="00E051E7"/>
     <w:rsid w:val="00E052B7"/>
     <w:rsid w:val="00E062A4"/>
     <w:rsid w:val="00E06BA3"/>
     <w:rsid w:val="00E0784E"/>
     <w:rsid w:val="00E10C58"/>
     <w:rsid w:val="00E10E99"/>
     <w:rsid w:val="00E1132C"/>
     <w:rsid w:val="00E1138F"/>
     <w:rsid w:val="00E1232F"/>
     <w:rsid w:val="00E1334F"/>
     <w:rsid w:val="00E1356C"/>
     <w:rsid w:val="00E13D40"/>
     <w:rsid w:val="00E144AA"/>
+    <w:rsid w:val="00E14A40"/>
     <w:rsid w:val="00E150E0"/>
     <w:rsid w:val="00E15B0E"/>
     <w:rsid w:val="00E15F79"/>
     <w:rsid w:val="00E20324"/>
     <w:rsid w:val="00E20A1E"/>
     <w:rsid w:val="00E219D2"/>
+    <w:rsid w:val="00E22476"/>
+    <w:rsid w:val="00E22A51"/>
     <w:rsid w:val="00E24628"/>
     <w:rsid w:val="00E26A3B"/>
+    <w:rsid w:val="00E27364"/>
     <w:rsid w:val="00E305BA"/>
     <w:rsid w:val="00E30654"/>
     <w:rsid w:val="00E30E61"/>
     <w:rsid w:val="00E31C05"/>
     <w:rsid w:val="00E33F7B"/>
     <w:rsid w:val="00E3415C"/>
     <w:rsid w:val="00E3424F"/>
     <w:rsid w:val="00E3428C"/>
     <w:rsid w:val="00E35E63"/>
     <w:rsid w:val="00E37226"/>
     <w:rsid w:val="00E3735D"/>
+    <w:rsid w:val="00E4093B"/>
     <w:rsid w:val="00E41301"/>
     <w:rsid w:val="00E419B8"/>
     <w:rsid w:val="00E421FB"/>
     <w:rsid w:val="00E425A2"/>
+    <w:rsid w:val="00E425EA"/>
+    <w:rsid w:val="00E439F7"/>
     <w:rsid w:val="00E43BC9"/>
     <w:rsid w:val="00E43FF6"/>
     <w:rsid w:val="00E44CE1"/>
     <w:rsid w:val="00E44D7D"/>
     <w:rsid w:val="00E46DD1"/>
     <w:rsid w:val="00E5062E"/>
     <w:rsid w:val="00E506BB"/>
+    <w:rsid w:val="00E50B94"/>
+    <w:rsid w:val="00E511EE"/>
     <w:rsid w:val="00E5247D"/>
     <w:rsid w:val="00E52D70"/>
     <w:rsid w:val="00E53B66"/>
     <w:rsid w:val="00E54064"/>
     <w:rsid w:val="00E541AE"/>
     <w:rsid w:val="00E5437D"/>
     <w:rsid w:val="00E54CB2"/>
     <w:rsid w:val="00E55284"/>
     <w:rsid w:val="00E57BB4"/>
     <w:rsid w:val="00E6062E"/>
+    <w:rsid w:val="00E612AC"/>
     <w:rsid w:val="00E612F7"/>
+    <w:rsid w:val="00E62566"/>
     <w:rsid w:val="00E65F49"/>
+    <w:rsid w:val="00E66124"/>
     <w:rsid w:val="00E66396"/>
+    <w:rsid w:val="00E664C5"/>
     <w:rsid w:val="00E6655E"/>
     <w:rsid w:val="00E66D6D"/>
+    <w:rsid w:val="00E70390"/>
     <w:rsid w:val="00E70392"/>
     <w:rsid w:val="00E7159A"/>
     <w:rsid w:val="00E71846"/>
     <w:rsid w:val="00E71EF9"/>
+    <w:rsid w:val="00E725A4"/>
     <w:rsid w:val="00E727BF"/>
     <w:rsid w:val="00E73B90"/>
+    <w:rsid w:val="00E74184"/>
+    <w:rsid w:val="00E7572D"/>
+    <w:rsid w:val="00E75D91"/>
+    <w:rsid w:val="00E765A6"/>
     <w:rsid w:val="00E8003A"/>
+    <w:rsid w:val="00E8033B"/>
     <w:rsid w:val="00E825C1"/>
     <w:rsid w:val="00E82641"/>
     <w:rsid w:val="00E842B3"/>
     <w:rsid w:val="00E844CE"/>
     <w:rsid w:val="00E86BD9"/>
     <w:rsid w:val="00E90E29"/>
     <w:rsid w:val="00E932E0"/>
     <w:rsid w:val="00E93A90"/>
     <w:rsid w:val="00E94720"/>
+    <w:rsid w:val="00E953C5"/>
     <w:rsid w:val="00E96BBC"/>
     <w:rsid w:val="00E97DBE"/>
     <w:rsid w:val="00EA1BE6"/>
     <w:rsid w:val="00EA229A"/>
     <w:rsid w:val="00EA2DC7"/>
+    <w:rsid w:val="00EA2EBB"/>
     <w:rsid w:val="00EA5402"/>
     <w:rsid w:val="00EA5950"/>
     <w:rsid w:val="00EA660C"/>
     <w:rsid w:val="00EA6CF6"/>
     <w:rsid w:val="00EA79DA"/>
     <w:rsid w:val="00EA7B24"/>
     <w:rsid w:val="00EB2129"/>
     <w:rsid w:val="00EB2266"/>
     <w:rsid w:val="00EB2BC1"/>
+    <w:rsid w:val="00EB3F7B"/>
     <w:rsid w:val="00EB5163"/>
+    <w:rsid w:val="00EB60F6"/>
     <w:rsid w:val="00EC01C7"/>
     <w:rsid w:val="00EC0C90"/>
     <w:rsid w:val="00EC4F8F"/>
     <w:rsid w:val="00EC5A0C"/>
     <w:rsid w:val="00EC5E60"/>
     <w:rsid w:val="00EC7043"/>
     <w:rsid w:val="00EC7935"/>
     <w:rsid w:val="00EC7B7E"/>
     <w:rsid w:val="00EC7C11"/>
     <w:rsid w:val="00ED07EC"/>
+    <w:rsid w:val="00ED0825"/>
     <w:rsid w:val="00ED0870"/>
     <w:rsid w:val="00ED3627"/>
     <w:rsid w:val="00ED47E6"/>
+    <w:rsid w:val="00ED4A1A"/>
     <w:rsid w:val="00ED4D3D"/>
     <w:rsid w:val="00ED5D1C"/>
     <w:rsid w:val="00ED6B63"/>
     <w:rsid w:val="00ED7861"/>
+    <w:rsid w:val="00EE1E20"/>
     <w:rsid w:val="00EE1FA3"/>
+    <w:rsid w:val="00EE2F05"/>
     <w:rsid w:val="00EE3968"/>
     <w:rsid w:val="00EE403C"/>
     <w:rsid w:val="00EE4DF3"/>
     <w:rsid w:val="00EE7662"/>
     <w:rsid w:val="00EE78A6"/>
     <w:rsid w:val="00EF0EC7"/>
     <w:rsid w:val="00EF2BA0"/>
     <w:rsid w:val="00EF2F36"/>
     <w:rsid w:val="00EF6D0B"/>
     <w:rsid w:val="00F00265"/>
+    <w:rsid w:val="00F0074B"/>
     <w:rsid w:val="00F0186C"/>
     <w:rsid w:val="00F024CC"/>
     <w:rsid w:val="00F02534"/>
     <w:rsid w:val="00F05BBE"/>
     <w:rsid w:val="00F061E5"/>
     <w:rsid w:val="00F06D0B"/>
     <w:rsid w:val="00F0728A"/>
     <w:rsid w:val="00F07413"/>
     <w:rsid w:val="00F07551"/>
+    <w:rsid w:val="00F1040A"/>
     <w:rsid w:val="00F10D1D"/>
     <w:rsid w:val="00F10FD5"/>
     <w:rsid w:val="00F13BA3"/>
     <w:rsid w:val="00F13CC8"/>
     <w:rsid w:val="00F141CD"/>
     <w:rsid w:val="00F2185C"/>
     <w:rsid w:val="00F22A4D"/>
     <w:rsid w:val="00F23C75"/>
     <w:rsid w:val="00F24374"/>
     <w:rsid w:val="00F24E57"/>
     <w:rsid w:val="00F2715F"/>
     <w:rsid w:val="00F30232"/>
     <w:rsid w:val="00F31071"/>
     <w:rsid w:val="00F32903"/>
+    <w:rsid w:val="00F32A10"/>
     <w:rsid w:val="00F333B3"/>
     <w:rsid w:val="00F33DC6"/>
     <w:rsid w:val="00F346B9"/>
     <w:rsid w:val="00F34C81"/>
     <w:rsid w:val="00F34FEC"/>
     <w:rsid w:val="00F35C9D"/>
     <w:rsid w:val="00F36ACF"/>
+    <w:rsid w:val="00F36B45"/>
     <w:rsid w:val="00F36EC8"/>
     <w:rsid w:val="00F37264"/>
     <w:rsid w:val="00F3794B"/>
+    <w:rsid w:val="00F402C4"/>
     <w:rsid w:val="00F4099A"/>
     <w:rsid w:val="00F40F12"/>
     <w:rsid w:val="00F419D0"/>
     <w:rsid w:val="00F41AE2"/>
     <w:rsid w:val="00F424BA"/>
     <w:rsid w:val="00F42FE2"/>
+    <w:rsid w:val="00F42FFA"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F4436D"/>
     <w:rsid w:val="00F44ADB"/>
     <w:rsid w:val="00F4613D"/>
     <w:rsid w:val="00F4731D"/>
     <w:rsid w:val="00F50F86"/>
     <w:rsid w:val="00F51851"/>
     <w:rsid w:val="00F51E39"/>
     <w:rsid w:val="00F5214B"/>
     <w:rsid w:val="00F5365E"/>
     <w:rsid w:val="00F543FA"/>
+    <w:rsid w:val="00F5574E"/>
     <w:rsid w:val="00F56048"/>
     <w:rsid w:val="00F5660C"/>
     <w:rsid w:val="00F578E1"/>
     <w:rsid w:val="00F61DBB"/>
+    <w:rsid w:val="00F624FC"/>
     <w:rsid w:val="00F6520E"/>
     <w:rsid w:val="00F65FDF"/>
     <w:rsid w:val="00F666EB"/>
     <w:rsid w:val="00F70822"/>
     <w:rsid w:val="00F720A6"/>
     <w:rsid w:val="00F726CD"/>
+    <w:rsid w:val="00F72AC8"/>
     <w:rsid w:val="00F730BF"/>
     <w:rsid w:val="00F7344F"/>
     <w:rsid w:val="00F75C23"/>
     <w:rsid w:val="00F761A6"/>
     <w:rsid w:val="00F768CC"/>
     <w:rsid w:val="00F76E6E"/>
     <w:rsid w:val="00F771F6"/>
     <w:rsid w:val="00F777FC"/>
     <w:rsid w:val="00F779AA"/>
+    <w:rsid w:val="00F80D55"/>
     <w:rsid w:val="00F81076"/>
     <w:rsid w:val="00F82397"/>
     <w:rsid w:val="00F84531"/>
+    <w:rsid w:val="00F84692"/>
     <w:rsid w:val="00F846E0"/>
     <w:rsid w:val="00F848AD"/>
+    <w:rsid w:val="00F84BDB"/>
     <w:rsid w:val="00F85AA7"/>
     <w:rsid w:val="00F871CF"/>
     <w:rsid w:val="00F872C5"/>
     <w:rsid w:val="00F87DF0"/>
     <w:rsid w:val="00F91C11"/>
     <w:rsid w:val="00F91D74"/>
     <w:rsid w:val="00F92118"/>
     <w:rsid w:val="00F9309F"/>
     <w:rsid w:val="00F935BD"/>
     <w:rsid w:val="00F93F0D"/>
     <w:rsid w:val="00F944FF"/>
+    <w:rsid w:val="00F94F44"/>
     <w:rsid w:val="00F96625"/>
     <w:rsid w:val="00F96670"/>
     <w:rsid w:val="00FA03BD"/>
     <w:rsid w:val="00FA0820"/>
     <w:rsid w:val="00FA2F35"/>
+    <w:rsid w:val="00FA30D2"/>
     <w:rsid w:val="00FA363C"/>
     <w:rsid w:val="00FA463B"/>
     <w:rsid w:val="00FA4814"/>
     <w:rsid w:val="00FA54FF"/>
+    <w:rsid w:val="00FA6947"/>
     <w:rsid w:val="00FB18DC"/>
     <w:rsid w:val="00FB199E"/>
     <w:rsid w:val="00FB325F"/>
     <w:rsid w:val="00FB3C60"/>
+    <w:rsid w:val="00FB51B7"/>
     <w:rsid w:val="00FB56C0"/>
     <w:rsid w:val="00FB5E34"/>
     <w:rsid w:val="00FB6CEF"/>
     <w:rsid w:val="00FC1876"/>
     <w:rsid w:val="00FC1B55"/>
     <w:rsid w:val="00FC2A1B"/>
     <w:rsid w:val="00FC33FC"/>
+    <w:rsid w:val="00FC36AF"/>
     <w:rsid w:val="00FC425D"/>
     <w:rsid w:val="00FC5F75"/>
     <w:rsid w:val="00FC6CD7"/>
+    <w:rsid w:val="00FC6E94"/>
     <w:rsid w:val="00FC6EF3"/>
     <w:rsid w:val="00FC7DB6"/>
     <w:rsid w:val="00FD0173"/>
     <w:rsid w:val="00FD0B0E"/>
     <w:rsid w:val="00FD1A32"/>
     <w:rsid w:val="00FD4052"/>
     <w:rsid w:val="00FD496E"/>
     <w:rsid w:val="00FD548F"/>
     <w:rsid w:val="00FD756F"/>
     <w:rsid w:val="00FE0634"/>
     <w:rsid w:val="00FE35D2"/>
     <w:rsid w:val="00FE443D"/>
     <w:rsid w:val="00FE5424"/>
+    <w:rsid w:val="00FE5926"/>
     <w:rsid w:val="00FE694C"/>
     <w:rsid w:val="00FF110E"/>
     <w:rsid w:val="00FF1C5F"/>
     <w:rsid w:val="00FF2443"/>
     <w:rsid w:val="00FF29A2"/>
     <w:rsid w:val="00FF3C2C"/>
+    <w:rsid w:val="00FF3CEC"/>
     <w:rsid w:val="00FF409B"/>
     <w:rsid w:val="00FF40BD"/>
     <w:rsid w:val="00FF4518"/>
     <w:rsid w:val="00FF4603"/>
     <w:rsid w:val="00FF6CA9"/>
     <w:rsid w:val="00FF6ED8"/>
     <w:rsid w:val="00FF722C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-NZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4586169D"/>
-  <w15:docId w15:val="{81460085-A333-4612-AFEB-582687D94A0C}"/>
+  <w15:docId w15:val="{892BE5D3-7A53-409B-83F6-E56C83F2A1D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="23" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8429,50 +15023,51 @@
     <w:name w:val="Highlight Accent 3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E35E63"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E8A4A1" w:themeFill="accent6" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E35E63"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Numbered list"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:qFormat/>
     <w:rsid w:val="00E35E63"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Numbered">
     <w:name w:val="Heading 1 Numbered"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00E35E63"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent2">
     <w:name w:val="Highlight Accent 2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -9194,50 +15789,99 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009021D6"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009021D6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00527545"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level5">
+    <w:name w:val="Level 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006C62A0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2722"/>
+      </w:tabs>
+      <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1418" w:hanging="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="20"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00774325"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5862740">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="168570469">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9434,50 +16078,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1500853807">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1508180314">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1517958375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1520509998">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -9551,80 +16208,93 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2031950582">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2075739883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2138797210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctr1.ccta@neso.energy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:commercial.operation@neso.energy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbr01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.neso.energy%2Fdocument%2F369916%2Fdownload&amp;data=05%7C02%7Cadrian.sellar%40neso.energy%7C2e87fc84a5204852491f08de89825be5%7Ca63c9e9eb4db442aa94f08718d788e8c%7C0%7C0%7C639099389920220295%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=3CMgsF6a%2BmnZYTKOqKT8ZM%2Ft%2FAPJvsWI%2B0a79NxYbd4%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctr1.cosm@neso.energy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctr1.cese@neso.energy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\jfowler\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\NUF0YE1X\738261_NESO%20Word%20Template%20-%20Blank_S2_Oct_24%20(002).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="NGESO_2021">
   <a:themeElements>
     <a:clrScheme name="NESO II">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F0731"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="070E40"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="3F0731"/>
       </a:accent1>
@@ -9864,97 +16534,91 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NGESO_2021" id="{D4CF8D77-C3D1-EA4E-B2F1-53189B980C21}" vid="{75F56906-59CE-B54A-8CDC-538D0F4C7460}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6d33ebf9-24d2-49c4-8b7a-acdf9a6098cd" xmlns:ns3="ada98f5a-a740-4799-8252-5a3f447098bc" xmlns:ns4="63cc5491-11d0-42b6-aa67-deea8f49087f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="081fec6c922ea5102daef37c9b295ed8" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B4C46F44E5CB4144B14721DA3AAC8360" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8c0504d7369104266bab751b2f16df30">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6d33ebf9-24d2-49c4-8b7a-acdf9a6098cd" xmlns:ns3="ada98f5a-a740-4799-8252-5a3f447098bc" xmlns:ns4="63cc5491-11d0-42b6-aa67-deea8f49087f" xmlns:ns5="35ebc48a-dc9e-45bc-8496-b347132bae57" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aec16114e95d6968d0d276b65ca434db" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="6d33ebf9-24d2-49c4-8b7a-acdf9a6098cd"/>
     <xsd:import namespace="ada98f5a-a740-4799-8252-5a3f447098bc"/>
     <xsd:import namespace="63cc5491-11d0-42b6-aa67-deea8f49087f"/>
+    <xsd:import namespace="35ebc48a-dc9e-45bc-8496-b347132bae57"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:Date" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d33ebf9-24d2-49c4-8b7a-acdf9a6098cd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10006,50 +16670,77 @@
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="63cc5491-11d0-42b6-aa67-deea8f49087f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="85fefd14-5d55-4234-9e3d-a596bbbe9ae8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Date" ma:index="23" nillable="true" ma:displayName="Date" ma:format="DateTime" ma:internalName="Date">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35ebc48a-dc9e-45bc-8496-b347132bae57" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c4b432c8-d88c-4c5d-84fb-1f6f3e01c8a0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="35ebc48a-dc9e-45bc-8496-b347132bae57">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -10107,137 +16798,216 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="ada98f5a-a740-4799-8252-5a3f447098bc">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="63cc5491-11d0-42b6-aa67-deea8f49087f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Date xmlns="63cc5491-11d0-42b6-aa67-deea8f49087f" xsi:nil="true"/>
+    <TaxCatchAll xmlns="35ebc48a-dc9e-45bc-8496-b347132bae57" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<properties xmlns="http://www.imanage.com/work/xmlschema">
+  <documentid>ACTIVE!101090942.3</documentid>
+  <senderid>GNORTON@SHMA365.CO.UK</senderid>
+  <senderemail>GABRIELLA.NORTON@SHMA.CO.UK</senderemail>
+  <lastmodified>2026-03-20T15:23:00.0000000+00:00</lastmodified>
+  <database>ACTIVE</database>
+</properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDCFE5A-CFAC-436D-B868-45F50530B477}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B44EFE6-547C-46A6-9E02-B11BD741E93E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C9B3C54-09E4-4A1A-8BF9-65256B59757E}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6d33ebf9-24d2-49c4-8b7a-acdf9a6098cd"/>
+    <ds:schemaRef ds:uri="ada98f5a-a740-4799-8252-5a3f447098bc"/>
+    <ds:schemaRef ds:uri="63cc5491-11d0-42b6-aa67-deea8f49087f"/>
+    <ds:schemaRef ds:uri="35ebc48a-dc9e-45bc-8496-b347132bae57"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="5e6d1d2b-0e51-49a2-a36a-8f6ba12fb7d9"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28569B90-D8C9-4B7D-9D84-10AB000EC8F5}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7489CE42-23A1-463E-BD83-1AEDF1B1CA59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B44EFE6-547C-46A6-9E02-B11BD741E93E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ada98f5a-a740-4799-8252-5a3f447098bc"/>
+    <ds:schemaRef ds:uri="63cc5491-11d0-42b6-aa67-deea8f49087f"/>
+    <ds:schemaRef ds:uri="35ebc48a-dc9e-45bc-8496-b347132bae57"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B6863C6-1255-483E-A5CC-E2165FC514FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.imanage.com/work/xmlschema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>738261_NESO Word Template - Blank_S2_Oct_24 (002).dotx</Template>
+  <Template>738261_NESO Word Template - Blank_S2_Oct_24 (002)</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2718</Characters>
+  <Pages>7</Pages>
+  <Words>1926</Words>
+  <Characters>10981</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hamilton-Brown</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3188</CharactersWithSpaces>
+  <CharactersWithSpaces>12882</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>2031642</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.neso.energy/document/369916/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jack Fowler</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B4C46F44E5CB4144B14721DA3AAC8360</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>1800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>