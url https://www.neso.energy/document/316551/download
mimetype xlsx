--- v1 (2026-03-16)
+++ v2 (2026-05-01)
@@ -1,60 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Charging and Billing\TCR\TCS\2025-26\Mar 1st\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Charging and Billing\TCR\TCS\2026-27\Apr-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D849A1E-4C41-4662-8DC7-B0C22186A614}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8D8FC22-6EAA-4BEE-BF68-837DA5648A51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{E62FA16D-8D31-4D33-86D1-F17351986309}"/>
   </bookViews>
   <sheets>
     <sheet name="TCS" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TCS!$B$2:$I$74</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="175">
   <si>
     <t>Site reference</t>
   </si>
@@ -1022,51 +1025,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA1683ED-9B2C-4D62-BE04-9E3C1B61D0D9}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:I76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="D2" sqref="D2:I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.81640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.6328125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.1796875" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.1796875" style="4" customWidth="1"/>
     <col min="8" max="9" width="11.54296875" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="8.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" s="4" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="2:9" ht="29" x14ac:dyDescent="0.35">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>153</v>
@@ -1076,51 +1079,51 @@
       <c r="G2" s="6"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
@@ -1172,179 +1175,179 @@
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B15" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
@@ -1402,51 +1405,51 @@
     <row r="23" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
@@ -1696,51 +1699,51 @@
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B41" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>90</v>
       </c>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B42" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B43" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
@@ -1764,51 +1767,51 @@
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
     </row>
     <row r="45" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B45" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>100</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B46" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
     </row>
     <row r="47" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B47" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
@@ -1884,99 +1887,99 @@
       <c r="I51" s="3"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B52" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B53" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B54" s="2" t="s">
         <v>121</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
     </row>
     <row r="55" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B55" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>124</v>
       </c>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B56" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B57" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
@@ -2042,51 +2045,51 @@
       <c r="I60" s="3" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="61" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B61" s="2" t="s">
         <v>138</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
       <c r="I61" s="2"/>
     </row>
     <row r="62" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B62" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>140</v>
       </c>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B63" s="2" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F63" s="2"/>
       <c r="G63" s="2"/>