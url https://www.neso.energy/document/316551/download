--- v2 (2026-05-01)
+++ v3 (2026-06-15)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Charging and Billing\TCR\TCS\2026-27\Apr-26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Charging and Billing\TCR\TCS\2026-27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8D8FC22-6EAA-4BEE-BF68-837DA5648A51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EC4B666C-1402-48C4-A90E-CE41C9F21600}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{E62FA16D-8D31-4D33-86D1-F17351986309}"/>
   </bookViews>
   <sheets>
     <sheet name="TCS" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TCS!$B$2:$I$74</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -1024,52 +1025,52 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA1683ED-9B2C-4D62-BE04-9E3C1B61D0D9}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:I76"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2:I2"/>
+    <sheetView tabSelected="1" topLeftCell="A57" workbookViewId="0">
+      <selection activeCell="C68" sqref="C68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.81640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.6328125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.1796875" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.1796875" style="4" customWidth="1"/>
     <col min="8" max="9" width="11.54296875" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="8.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" s="4" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="2:9" ht="29" x14ac:dyDescent="0.35">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>153</v>
@@ -2133,51 +2134,51 @@
       <c r="I65" s="2"/>
     </row>
     <row r="66" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B66" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>151</v>
       </c>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
     </row>
     <row r="67" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B67" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>168</v>
       </c>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
     </row>
     <row r="68" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B68" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>158</v>
       </c>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
@@ -2266,64 +2267,96 @@
     </row>
     <row r="74" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B74" s="2" t="s">
         <v>169</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
     </row>
     <row r="75" spans="2:9" x14ac:dyDescent="0.35"/>
     <row r="76" spans="2:9" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:I2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Poppins"&amp;12&amp;KFF00FF Confidential&amp;1#_x000D_</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TCS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hickman(ESO), Daniel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_0b512571-f9cc-4a9e-9d19-99c76f61bda4_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_0b512571-f9cc-4a9e-9d19-99c76f61bda4_SetDate">
+    <vt:lpwstr>2026-05-12T16:17:41Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0b512571-f9cc-4a9e-9d19-99c76f61bda4_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0b512571-f9cc-4a9e-9d19-99c76f61bda4_Name">
+    <vt:lpwstr>Confidential</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0b512571-f9cc-4a9e-9d19-99c76f61bda4_SiteId">
+    <vt:lpwstr>a63c9e9e-b4db-442a-a94f-08718d788e8c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0b512571-f9cc-4a9e-9d19-99c76f61bda4_ActionId">
+    <vt:lpwstr>2b817d4c-ef83-454f-a007-aea982de0ff2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0b512571-f9cc-4a9e-9d19-99c76f61bda4_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0b512571-f9cc-4a9e-9d19-99c76f61bda4_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>