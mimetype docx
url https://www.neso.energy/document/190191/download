--- v0 (2025-12-05)
+++ v1 (2026-06-14)
@@ -1,1248 +1,1316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6CE7BA10" w14:textId="066B75EB" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2265"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3540"/>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="2153"/>
+        <w:gridCol w:w="364"/>
+        <w:gridCol w:w="1116"/>
+        <w:gridCol w:w="3450"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="150103B8" w14:textId="77777777" w:rsidTr="0053612F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w14:paraId="150103B8" w14:textId="77777777" w:rsidTr="00EB362E">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9630" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10D9F7B8" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="10D9F7B8" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EB362E" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
+              <w:spacing w:after="0"/>
               <w:divId w:val="351806427"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>SQSS Modification Proposal Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="6BE88286" w14:textId="77777777" w:rsidTr="0053612F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00A06C97" w14:paraId="6BE88286" w14:textId="77777777" w:rsidTr="00140635">
         <w:trPr>
           <w:trHeight w:val="5820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62F87452" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="62F87452" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EB362E" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
-              <w:t>GSR​XXX​: </w:t>
+              <w:t>GSR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70935CC1" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="70935CC1" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EB362E" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
-              <w:t>​​[Insert modification title]​ </w:t>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>[Insert modification title]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3F0731" w:themeColor="text2"/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="605A58B0" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="50C6C2ED" w14:textId="7DF09515" w:rsidR="00EB109C" w:rsidRPr="003C65F0" w:rsidRDefault="00A24803" w:rsidP="00A06C97">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Overview:  </w:t>
+            <w:commentRangeStart w:id="0"/>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A777D">
-[...7 lines deleted...]
-              <w:t>​[Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to. This should not be any longer than the timetable section.]​</w:t>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style4"/>
+                </w:rPr>
+                <w:id w:val="-1042359604"/>
+                <w:placeholder>
+                  <w:docPart w:val="24F8276D90374EE3889F1CE629C9D537"/>
+                </w:placeholder>
+                <w:temporary/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style4"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A06C97" w:rsidRPr="003C65F0">
+                  <w:rPr>
+                    <w:rStyle w:val="Style4"/>
+                  </w:rPr>
+                  <w:t>[Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to This should not be any longer than the timetable section.] </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
-          <w:p w14:paraId="05094C74" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4566" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFFB8DF" w14:textId="08E0834F" w:rsidR="00EB109C" w:rsidRPr="00A06C97" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A06C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modification process &amp; </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="1"/>
+            <w:r w:rsidRPr="00A06C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>timetable </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidR="00734101" w:rsidRPr="00A06C97">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
+            </w:r>
+            <w:r w:rsidRPr="00A06C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A06C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50C6C2ED" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="0F6334AD" w14:textId="281A2167" w:rsidR="00EB109C" w:rsidRPr="00A06C97" w:rsidRDefault="008A582D" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00A06C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59BFF2F6" wp14:editId="63C9A0EC">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>373967</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>24129</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2310765" cy="368625"/>
+                      <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="963002933" name="Rectangle: Rounded Corners 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2310765" cy="368625"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst>
+                                  <a:gd name="adj" fmla="val 4902"/>
+                                </a:avLst>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="520EDE3A" w14:textId="77777777" w:rsidR="008A582D" w:rsidRPr="00F26BA0" w:rsidRDefault="008A582D" w:rsidP="008A582D">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00F26BA0">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Proposal Form</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="1F703BC7" w14:textId="77777777" w:rsidR="008A582D" w:rsidRPr="00EB637C" w:rsidRDefault="008A582D" w:rsidP="008A582D">
+                                  <w:pPr>
+                                    <w:spacing w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00EB637C">
+                                    <w:rPr>
+                                      <w:rStyle w:val="TimelineChar"/>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>DD Month YYYY</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:roundrect w14:anchorId="59BFF2F6" id="Rectangle: Rounded Corners 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.45pt;margin-top:1.9pt;width:181.95pt;height:29.05pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFWqFBmgIAAIoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2ka9oGdYqgRYYB&#10;RVu0HXpWZCn2IIsapSTOfv0o+SPFVuwwLAeHEslH8onk1XXbGLZT6GuwBZ+c5JwpK6Gs7abg315W&#10;ny4480HYUhiwquAH5fn14uOHq72bqylUYEqFjECsn+9dwasQ3DzLvKxUI/wJOGVJqQEbEeiIm6xE&#10;sSf0xmTTPJ9le8DSIUjlPd3edkq+SPhaKxketPYqMFNwyi2kL6bvOn6zxZWYb1C4qpZ9GuIfsmhE&#10;bSnoCHUrgmBbrP+AamqJ4EGHEwlNBlrXUqUaqJpJ/ls1z5VwKtVC5Hg30uT/H6y83z27RyQa9s7P&#10;PYmxilZjE/8pP9Ymsg4jWaoNTNLl9HSSn8/OOJOkO51dzKZnkc3s6O3Qhy8KGhaFgiNsbflEL5KI&#10;Ers7HxJjJbOiodYQ5XfOdGOI/50w7PNlPu0Be1uCHiCjo4VVbUx6QGPjhQdTl/EuHXCzvjHICIrS&#10;W+Xnp5Me7Y0ZIUbX7Fh7ksLBqIhh7JPSrC5jtSnp1JZqhBVSKhsmnaoSpeqineX0G4LFRo4eiZkE&#10;GJE1ZTli9wCDZQcyYHeU9vbRVaWuHp3zvyXWOY8eKTLYMDo3tQV8D8BQVX3kzn4gqaMmshTadUsm&#10;UVxDeXhEhtCNl3dyVdOT3wkfHgXSe9Lk0Y4ID/TRBvYFh17irAL8+d59tKc2Jy1ne5rPgvsfW4GK&#10;M/PV0gDEYR4EHIT1INhtcwP08BPaPk4mkRwwmEHUCM0rrY5ljEIqYSXFKrgMOBxuQrcnaPlItVwm&#10;MxpaJ8KdfXYygkdCY0u+tK8CXd/ngSbkHobZFfPUvR2ZR9voaWG5DaDrEJVHHvsDDXzqmX45xY3y&#10;9pysjit08QsAAP//AwBQSwMEFAAGAAgAAAAhAGss+krfAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwYvYTaOWNmZSRBBE2kMbL96m2TWJZmdjdtum/nrHk97e8B7vfZMvR9ep&#10;gx1C6xlhOklAWa68ablGeC2fruegQiQ21Hm2CCcbYFmcn+WUGX/kjT1sY62khENGCE2MfaZ1qBrr&#10;KEx8b1m8dz84inIOtTYDHaXcdTpNkpl21LIsNNTbx8ZWn9u9Q6CrlXHrl7fT6vnbcLkZP8bkq0S8&#10;vBgf7kFFO8a/MPziCzoUwrTzezZBdQh384UkEW7kAbFv01TEDmE2XYAucv2fv/gBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEABVqhQZoCAACKBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAayz6St8AAAAHAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w14:paraId="520EDE3A" w14:textId="77777777" w:rsidR="008A582D" w:rsidRPr="00F26BA0" w:rsidRDefault="008A582D" w:rsidP="008A582D">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F26BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Proposal Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1F703BC7" w14:textId="77777777" w:rsidR="008A582D" w:rsidRPr="00EB637C" w:rsidRDefault="008A582D" w:rsidP="008A582D">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EB637C">
+                              <w:rPr>
+                                <w:rStyle w:val="TimelineChar"/>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>DD Month YYYY</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
-          </w:p>
-[...85 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00500F87" w:rsidRPr="00A06C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="664CC313" wp14:editId="29E4AA30">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E6B8EDF" wp14:editId="0F54EA4A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-3810</wp:posOffset>
+                        <wp:posOffset>-2540</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>19050</wp:posOffset>
+                        <wp:posOffset>22225</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2800350" cy="3314700"/>
-                      <wp:effectExtent l="0" t="19050" r="19050" b="38100"/>
+                      <wp:extent cx="2689860" cy="2973705"/>
+                      <wp:effectExtent l="0" t="19050" r="15240" b="36195"/>
                       <wp:wrapNone/>
                       <wp:docPr id="30" name="Group 30"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2800350" cy="3314700"/>
+                                <a:ext cx="2689860" cy="2973705"/>
                                 <a:chOff x="0" y="0"/>
-                                <a:chExt cx="3332480" cy="3676700"/>
+                                <a:chExt cx="3443125" cy="3676700"/>
                               </a:xfrm>
                               <a:solidFill>
                                 <a:srgbClr val="FF66FF"/>
                               </a:solidFill>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="31" name="Rectangle: Rounded Corners 31"/>
-[...101 lines deleted...]
-                            <wps:wsp>
                               <wps:cNvPr id="32" name="Rectangle: Rounded Corners 32"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="482599" y="527100"/>
-                                  <a:ext cx="2843529" cy="431800"/>
+                                  <a:off x="481944" y="512371"/>
+                                  <a:ext cx="2961098" cy="457086"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="55702AE0" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="002A0863" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="2D3AF1A4" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Workgroup Consultation</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:p w14:paraId="4B29A8DE" w14:textId="275794E7" w:rsidR="002833E1" w:rsidRPr="004F10E6" w:rsidRDefault="00B815B8" w:rsidP="002833E1">
+                                  <w:p w14:paraId="4954E61D" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:sdt>
-[...28 lines deleted...]
-                                    <w:r w:rsidR="002833E1">
+                                    <w:r w:rsidRPr="00EB637C">
                                       <w:rPr>
-                                        <w:color w:val="000000"/>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
                                       </w:rPr>
-                                      <w:t xml:space="preserve"> - </w:t>
+                                      <w:t>DD Month YYYY – DD Month YYYY</w:t>
                                     </w:r>
-                                    <w:sdt>
-[...27 lines deleted...]
-                                    </w:sdt>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="33" name="Rectangle: Rounded Corners 33"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="482600" y="1022400"/>
-                                  <a:ext cx="2843530" cy="431800"/>
+                                  <a:off x="482113" y="1022400"/>
+                                  <a:ext cx="2959147" cy="431800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="18403028" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="002A0863" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="590CAF97" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Workgroup Report</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:sdt>
-                                    <w:sdtPr>
+                                  <w:p w14:paraId="56B91184" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00EB637C">
                                       <w:rPr>
                                         <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
                                       </w:rPr>
-                                      <w:alias w:val="Code Administrator Use"/>
-[...29 lines deleted...]
-                                  </w:sdt>
+                                      <w:t>DD Month YYYY</w:t>
+                                    </w:r>
+                                  </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="34" name="Rectangle: Rounded Corners 34"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="482600" y="1524050"/>
-                                  <a:ext cx="2843530" cy="431800"/>
+                                  <a:off x="482372" y="1524051"/>
+                                  <a:ext cx="2960753" cy="431800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="765B69E9" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="002A0863" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="14E1D0BE" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Code Administrator Consultation</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:p w14:paraId="2BFB0E5A" w14:textId="77CCF565" w:rsidR="002833E1" w:rsidRPr="004F10E6" w:rsidRDefault="00B815B8" w:rsidP="002833E1">
+                                  <w:p w14:paraId="3611D00E" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
-                                      <w:pStyle w:val="Timeline"/>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
                                     </w:pPr>
-                                    <w:sdt>
-[...29 lines deleted...]
-                                      <w:t xml:space="preserve"> </w:t>
+                                    <w:r w:rsidRPr="00EB637C">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>DD Month YYYY – DD Month YYYY</w:t>
                                     </w:r>
-                                    <w:r w:rsidR="002833E1" w:rsidRPr="005C34DD">
-[...30 lines deleted...]
-                                    </w:sdt>
                                   </w:p>
+                                  <w:p w14:paraId="64678A6A" w14:textId="77777777" w:rsidR="00500F87" w:rsidRDefault="00500F87" w:rsidP="00500F87"/>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="35" name="Rectangle: Rounded Corners 35"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="482600" y="2019350"/>
-                                  <a:ext cx="2843530" cy="431800"/>
+                                  <a:off x="482265" y="2019350"/>
+                                  <a:ext cx="2958181" cy="431800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="59624C2A" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="002A0863" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="733602D6" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Draft Final Modification Report</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:sdt>
-                                    <w:sdtPr>
+                                  <w:p w14:paraId="7A17AF05" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00EB637C">
                                       <w:rPr>
                                         <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
                                       </w:rPr>
-                                      <w:alias w:val="Code Administrator Use"/>
-[...9 lines deleted...]
-                                    <w:sdtEndPr>
+                                      <w:t>DD Month YYYY</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w14:paraId="79A24694" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
-                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
-                                    </w:sdtEndPr>
-[...15 lines deleted...]
-                                  </w:sdt>
+                                    </w:pPr>
+                                  </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="36" name="Rectangle: Rounded Corners 36"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="482600" y="2514650"/>
-                                  <a:ext cx="2843530" cy="431800"/>
+                                  <a:off x="482218" y="2514650"/>
+                                  <a:ext cx="2960906" cy="431800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="3EA138AD" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="002A0863" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="617A8E08" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Final Modification Report</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:sdt>
-                                    <w:sdtPr>
+                                  <w:p w14:paraId="35A7A2E5" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00EB637C">
                                       <w:rPr>
                                         <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
                                       </w:rPr>
-                                      <w:alias w:val="Code Administrator Use"/>
-[...9 lines deleted...]
-                                    <w:sdtEndPr>
+                                      <w:t>DD Month YYYY</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w14:paraId="7B210ACC" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
-                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
-                                    </w:sdtEndPr>
-[...15 lines deleted...]
-                                  </w:sdt>
+                                    </w:pPr>
+                                  </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="37" name="Rectangle: Rounded Corners 37"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="488950" y="3016300"/>
-                                  <a:ext cx="2843530" cy="431800"/>
+                                  <a:off x="488699" y="3016300"/>
+                                  <a:ext cx="2954425" cy="431800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="318E9A24" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="002A0863" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="3DA82B9F" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Implementation</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:sdt>
-                                    <w:sdtPr>
+                                  <w:p w14:paraId="779E41CF" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="00EB637C">
                                       <w:rPr>
                                         <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
                                       </w:rPr>
-                                      <w:alias w:val="Code Administrator Use"/>
-[...9 lines deleted...]
-                                    <w:sdtEndPr>
+                                      <w:t>DD Month YYYY</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w14:paraId="0D4F943E" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
-                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
-                                    </w:sdtEndPr>
-[...15 lines deleted...]
-                                  </w:sdt>
+                                    </w:pPr>
+                                  </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="38" name="Arrow: Chevron 38"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm rot="5400000">
                                   <a:off x="-107950" y="108000"/>
                                   <a:ext cx="648000" cy="432000"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="chevron">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
-                                  <a:srgbClr val="3F0731"/>
+                                  <a:srgbClr val="FF00FF"/>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="3AC7AEE6" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="40F6D3AF" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00984B19" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
-                                      <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+                                      <w:shd w:val="clear" w:color="auto" w:fill="FF00FF"/>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="00B2143A">
+                                    <w:r w:rsidRPr="00984B19">
                                       <w:rPr>
                                         <w:b/>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                       </w:rPr>
                                       <w:t>1</w:t>
                                     </w:r>
                                   </w:p>
+                                  <w:p w14:paraId="5823AD26" w14:textId="77777777" w:rsidR="00500F87" w:rsidRDefault="00500F87" w:rsidP="00500F87"/>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="39" name="Arrow: Chevron 39"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm rot="5400000">
                                   <a:off x="-107950" y="609650"/>
                                   <a:ext cx="648000" cy="432000"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="chevron">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="3F0731"/>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="198D8CDE" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="6BB67D11" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>2</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="40" name="Arrow: Chevron 40"/>
                               <wps:cNvSpPr/>
@@ -1259,51 +1327,51 @@
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="6661D5EC" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="52E8F574" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>3</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="41" name="Arrow: Chevron 41"/>
                               <wps:cNvSpPr/>
@@ -1320,51 +1388,51 @@
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="52589E31" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="4E1D3BC8" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>4</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="42" name="Arrow: Chevron 42"/>
                               <wps:cNvSpPr/>
@@ -1381,51 +1449,51 @@
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="2CB9A760" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="528B3CED" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>5</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="43" name="Arrow: Chevron 43"/>
                               <wps:cNvSpPr/>
@@ -1442,51 +1510,51 @@
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="6956E517" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="42AD1EB3" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>6</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="44" name="Arrow: Chevron 44"/>
                               <wps:cNvSpPr/>
@@ -1503,854 +1571,694 @@
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="459F8DAE" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                                  <w:p w14:paraId="067F8143" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>7</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="664CC313" id="Group 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.3pt;margin-top:1.5pt;width:220.5pt;height:261pt;z-index:251673600;mso-width-relative:margin;mso-height-relative:margin" coordsize="33324,36767" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbR6VrdAUAAMA+AAAOAAAAZHJzL2Uyb0RvYy54bWzsm19v4ygQwN9Puu+A/L6N/zuxmq6q7qU6&#10;qdqt2j3tM7Vx4pMNPiBNep/+BmyTTZreZtOrWl/pg4tjwDAMv8HMcPpxXVfonnBRMjp1vBPXQYRm&#10;LC/pfOr88XX2YewgITHNccUomToPRDgfz3795XTVpMRnC1blhCOohIp01UydhZRNOhqJbEFqLE5Y&#10;Qyg8LBivsYRbPh/lHK+g9roa+a4bj1aM5w1nGRECfv3UPnTOdP1FQTL5pSgEkaiaOtA2qa9cX+/U&#10;dXR2itM5x82izLpm4CNaUeOSwktNVZ+wxGjJy0dV1WXGmWCFPMlYPWJFUWZE9wF647k7vbnkbNno&#10;vszT1bwxYgLR7sjp6Gqzz/eXvLltrjlIYtXMQRb6TvVlXfBa/YdWorUW2YMRGVlLlMGP/th1gwgk&#10;m8GzIPDCxO2Emi1A8o/KZYvfupJBEPjhuC8ZJ3FXcrR5sWBVmc/KqlKtEHx+d1FxdI9hKGezOJ7N&#10;1OhB9u+yjba6sGpAqcRGbuJ5crtd4Ibo4RApyO2aozKHTnsOorgG3b4BbcN0XpEU3bAlzUmOLhin&#10;MDkQZNLy1QWNtEUqQPB7RB2O/RjkiECmfhSCeLWabmQeBlHQSS4MPBiCThL9iDVcyEvCaqQSUwfU&#10;iOaqdVpF8f2VkOql87xrOM7/dFBRV6D5IF0UTly/q7DLC0Luq9RD8eS4BDM3afu6PS44rehxJaEe&#10;VRQGtpeWTsmHiqgKK3pDChgHpYq6d5ocxCgKzjJCpdc+WuCctPoTufDX9dGU0MqkK1Q1F6B3pu6u&#10;AkWlx3W3WtjlV0WJBo8p7P5bw9rCpoR+M6PSFK5Lyvi+CiroVffmNn8vpFY0SkpyfbeGLCp5x/IH&#10;UFjOWgKKJpuVoBtXWMhrzGHgQZ0A4/ILXIqKraYO61IOWjD+977fVX6YUfDUQStA6NQRfy0xJw6q&#10;fqcw16BK2Sd4n7jrE3RZXzCYyjB9oDU6CQW4rPpkwVn9Deh+rt4CjzDN4F1TJ5O8v7mQLcrBPmTk&#10;/FxnA642WF7R2yZTlSuBKt39uv6GedNNCAlT6TPr5zNOtZq3wtzkVSUpO19KVpRSPdzIsbsBtrTS&#10;fXnI+IdARs9a1Uqg00GQiSYTDZnIT7ye21uU8eG5IvtrUIYyhX4QvIVHahjV4qunWquyLwcPbeCM&#10;6bIMGTZDgkMYEiij8jMM6Rcqnuv74V6IvOZSxUJELY1edQWiIWJMk4XIsCESHgKR8GiIRMCQN/e9&#10;YyHyNiBibJOFyLAhEh0CkehYiMBO2kTtSelPh63PGbsSedd7IXolYmyThciwIRIfApH4aIhEXhhb&#10;iMDu+v5NT7UtI97jhqqGiLFNFiLDhkhyCESSn4TIeALgUM6bwPXiwO6JWIikYtsroyFibJOFyLAh&#10;AjEOrQf4nHO2StHFgtxzRlEw/jE4WpdcBDunyiOprGrnbv/guUnPEc8FH+/OB00MznP4rXPPQCxE&#10;7898wgkMZlw1Sr9ix9+lXMXanlu/rgou2PauvFG/riaIMUwvRxDl5PUT0DPr4e2jlF4mjAQ8rfsh&#10;MvmPIBK7k0cfNBYidkPEGCkLkaGHiYTA6b0QgQc/dOsethLxvMRSZG8Y2PveETFWylJk8BQxEa07&#10;3zOhCQV6OsDsMIrE4KGxHzT7gknfN0U8Y6csRgaPEROzuosREwz0TIz4np9YjNjFiDoKoEIWVby7&#10;3hfxjKGyGBk8RkzY6i5GTDjQczES+9pjsxUvYndG7M6IZwyVxcjgMWICV3cxYgKCnomRwAti5bDZ&#10;wUiizjUefIjGemlIoT6B/ien79rViDFUFiMviBF99heOSetjnN2RbnUO+/t7fXBvc/D87B8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCdzAnr3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAFITv&#10;hf6H5RV60000kRKzEZG2JylUC8XbM/tMgtndkF2T+O/7emqPwwwz3+SbybRioN43ziqI5xEIsqXT&#10;ja0UfB3fZi8gfECrsXWWFNzJw6Z4fMgx0260nzQcQiW4xPoMFdQhdJmUvqzJoJ+7jix7F9cbDCz7&#10;SuoeRy43rVxE0UoabCwv1NjRrqbyergZBe8jjttl/Drsr5fd/XRMP773MSn1/DRt1yACTeEvDL/4&#10;jA4FM53dzWovWgWzFQcVLPkQu0kSJSDOCtJFGoEscvmfv/gBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAG0ela3QFAADAPgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAncwJ694AAAAHAQAADwAAAAAAAAAAAAAAAADOBwAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAANkIAAAAAA==&#10;">
-                      <v:roundrect id="Rectangle: Rounded Corners 31" o:spid="_x0000_s1027" style="position:absolute;left:4826;top:254;width:28435;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC34oB5xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfBf/DcoS+iG5UbEvqJvSCIGIfGtv3Q/Y0Cc2eDdltLv/eFQQfh5n5htmlg6lFR62rLCtYLSMQ&#10;xLnVFRcKvs/7xTMI55E11pZJwUgO0mQ62WGsbc9f1GW+EAHCLkYFpfdNLKXLSzLolrYhDt6vbQ36&#10;INtC6hb7ADe1XEfRozRYcVgosaH3kvK/7N8oKPQ6est/zOHkj9m83358PtWjVuphNry+gPA0+Hv4&#10;1j5oBZsVXL+EHyCTCwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC34oB5xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
+                    <v:group w14:anchorId="4E6B8EDF" id="Group 30" o:spid="_x0000_s1027" style="position:absolute;margin-left:-.2pt;margin-top:1.75pt;width:211.8pt;height:234.15pt;z-index:251658242;mso-width-relative:margin;mso-height-relative:margin" coordsize="34431,36767" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZxsWKnwUAAFs6AAAOAAAAZHJzL2Uyb0RvYy54bWzsm19vozgQwN9Puu+AeN8GA4EQNV1V3Ut1&#10;0mq3ave0zy6YhBPYnHGa9D79zhhw2jS5ptvt3kZxH1ID/sd4/PPYM5y+X1Wlc8dkUwg+ccmJ5zqM&#10;pyIr+Gzi/vVl+m7kOo2iPKOl4Gzi3rPGfX/2+2+ny3rMfDEXZcakA5XwZrysJ+5cqXo8GDTpnFW0&#10;ORE14/AwF7KiCi7lbJBJuoTaq3Lge140WAqZ1VKkrGng7of2oXum689zlqrPed4w5ZQTF/qm9K/U&#10;v7f4Ozg7peOZpPW8SLtu0O/oRUULDo2aqj5QRZ2FLJ5UVRWpFI3I1UkqqoHI8yJl+h3gbYi38TaX&#10;Uixq/S6z8XJWGzGBaDfk9N3Vpp/uLmV9U19JkMSynoEs9BW+yyqXFf6HXjorLbJ7IzK2Uk4KN/1o&#10;lIwikGwKz/wkDmJv2Ao1nYPkn5RL5390JYMwDIg/bEsGURzFnh6OwbrhRpRFNi3KEnvRyNntRSmd&#10;OwpDOZ1G0XSKDUH2B9kGj15hWYNSNWu5Na+T282c1kwPRzMGuV1Jp8gmbuC7DqcV6PY1aBvls5KN&#10;nWux4BnLnAshOUwOBzJp+eqCRtrNuAHBbxF1OCJJGLoOyHRI/CAmrUiN0JOIeAnMLBR6OIy9UdSJ&#10;oh+yWjbqkonKwcTEBT3iGXZP6yi9+9gobHWWdT2n2d+uk1clqD6I1wkTT/cXZNvlhVRfJRbkAkdF&#10;z52S68HZOVLB1IsD3f+NkaJjLAoD1ktBp9R9ybDCkl+zHOSLKqY7rYnAjALQNGVckfbRnGas1Yuh&#10;B3+9WiBDsIRWEl0h1pxDz03dXQV9zraSvu5Wu7r8WJRpoJjC3n91rC1sSuiWBVemcFVwIbdVUMJb&#10;dS23+XshtaJBKanV7Urrns6Jd25Fdg/6KEULuKZOpwWM/EfaqCsqYVhhhgKl1Wf4yUuxnLiiS7nO&#10;XMh/t93H/DBh4KnrLIGQE7f5Z0Elc53yTw5TCXHaJ2SfuO0TfFFdCJipBPhfpzoJBaQq+2QuRfUV&#10;4H2OrcAjylNoa+KmSvYXF6olNeA/ZefnOhtgs6bqI7+pU6wc5Yqa+WX1lcq6U3cFE+WT6Kdrp8St&#10;TNd5sSQX5wsl8kLhw7UcuwtABzLxZzAk2IchAeoF9gfgsw9DfEKgXkAE8Xw/bOcFKHFP7mSYkDDu&#10;IBKQkZk4FiJHBRGzNFmIHDZEwGB43hAJXwqRIAYDByEyBIYMn1oiXjwEymhLxELkaC0RszZZiBw2&#10;RGBD9jxE9BbvJZaIH0G9ABHY5CbBsNt2P7BERmQEhqKFCBqlzdFCxKxNFiKHDZFoH4joM4sXQYTA&#10;kQdCZEjC6ClEIi/xoGELkeOGiFmbLEQOGyJwNPG8JRK/cDszipJEQyTwSBRsORMJw/5MGo6n7ZnI&#10;kR6smrXJQuSwIQIWQwuRcynFcuxczNmdFNwJRs+Doz1OH8LJKZ4H4qraecLeES9OwABpz1YBEhsb&#10;mijU9zpTBNyUvUtix8kquB+wU7oJ7XBZn1WjE0ev5zsdLNOp521zhbX+lUfesQ0nmnXNpOiPQfHm&#10;P9w1YxamtyMIOmj8GNTQemf6AIK38fCCxbAdIskPgghsXZ5saH4qRHahwEJkvMPx3CL6jf27ZpGy&#10;EDl0F28InN4KEXjwrFt3P0uEkNhSpIv5eBzJcdwnImaVshQ5eIqAl2Q7RUwo0O7gkP0oEoGH5n/d&#10;0FhbBHFlLIs2CO4XiDUz65TFyMFjxMSsbhyLhCYY6JUY8YkfW4xYYwSjedHHtw5ZNQuVxcjBY8SE&#10;rW5ixIQDvRYjkT/Ck1bYIa0jV+3JiI18J2ahshg5eIyYwNVNjJiAoFdiJCBBtAUjMX5ytHfAyKu8&#10;NHZT82tuasxCZTHyhhjRn+XBF4z6S6zua0v8RPLhtf7oZv1N6Nk3AAAA//8DAFBLAwQUAAYACAAA&#10;ACEA0sdLpd4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0vDQBTE74LfYXmCt3bzp9USsyml&#10;qKcitBXE2zb7moRm34bsNkm/vc+T3maYYeaXryfbigF73zhSEM8jEEilMw1VCj6Pb7MVCB80Gd06&#10;QgU39LAu7u9ynRk30h6HQ6gEj5DPtII6hC6T0pc1Wu3nrkPi7Ox6qwPbvpKm1yOP21YmUfQkrW6I&#10;H2rd4bbG8nK4WgXvox43afw67C7n7e37uPz42sWo1OPDtHkBEXAKf2X4xWd0KJjp5K5kvGgVzBZc&#10;VJAuQXC6SNIExInFc7wCWeTyP3/xAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFnGxYqf&#10;BQAAWzoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANLH&#10;S6XeAAAABwEAAA8AAAAAAAAAAAAAAAAA+QcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAAECQAAAAA=&#10;">
+                      <v:roundrect id="Rectangle: Rounded Corners 32" o:spid="_x0000_s1028" style="position:absolute;left:4819;top:5123;width:29611;height:4571;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXJmYgxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTe1ICW6ShEKodhDkl56e2SfSWz2bcxuzeqv7xaEHoeZ+YbZ7ILpxIUG11pW8LRI&#10;QBBXVrdcK/gs3+YvIJxH1thZJgVXcrDbTh42mGo7ck6XwtciQtilqKDxvk+ldFVDBt3C9sTRO9rB&#10;oI9yqKUecIxw08llkqykwZbjQoM97RuqvosfowAfD9p8vH9dD9lNc5mHU0jOpVKzaXhdg/AU/H/4&#10;3s60gucl/H2JP0BufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXJmYgxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
                         <v:stroke joinstyle="miter"/>
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="0FEE47CE" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00C842EE" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="2D3AF1A4" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
-                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00C842EE">
+                              <w:r w:rsidRPr="00F26BA0">
                                 <w:rPr>
-                                  <w:b/>
-[...53 lines deleted...]
-                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
-                                </w:rPr>
-[...4 lines deleted...]
-                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Workgroup Consultation</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="4B29A8DE" w14:textId="275794E7" w:rsidR="002833E1" w:rsidRPr="004F10E6" w:rsidRDefault="00B815B8" w:rsidP="002833E1">
+                            <w:p w14:paraId="4954E61D" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:sdt>
-[...28 lines deleted...]
-                              <w:r w:rsidR="002833E1">
+                              <w:r w:rsidRPr="00EB637C">
                                 <w:rPr>
-                                  <w:color w:val="000000"/>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> - </w:t>
+                                <w:t>DD Month YYYY – DD Month YYYY</w:t>
                               </w:r>
-                              <w:sdt>
-[...27 lines deleted...]
-                              </w:sdt>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:roundrect>
-                      <v:roundrect id="Rectangle: Rounded Corners 33" o:spid="_x0000_s1029" style="position:absolute;left:4826;top:10224;width:28435;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4asO7xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTdVkBJdpQiFUOwhSS+9PbLPJDb7Nma3Zu2v7xaEHoeZ+YbZ7oPpxJUG11pW8LRI&#10;QBBXVrdcK/goX+fPIJxH1thZJgU3crDfTR62mGo7ck7XwtciQtilqKDxvk+ldFVDBt3C9sTRO9nB&#10;oI9yqKUecIxw08llkqylwZbjQoM9HRqqvopvowAfj9q8v33ejtmP5jIP55BcSqVm0/CyAeEp+P/w&#10;vZ1pBasV/H2JP0DufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4asO7xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:roundrect id="Rectangle: Rounded Corners 33" o:spid="_x0000_s1029" style="position:absolute;left:4821;top:10224;width:29591;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4asO7xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTdVkBJdpQiFUOwhSS+9PbLPJDb7Nma3Zu2v7xaEHoeZ+YbZ7oPpxJUG11pW8LRI&#10;QBBXVrdcK/goX+fPIJxH1thZJgU3crDfTR62mGo7ck7XwtciQtilqKDxvk+ldFVDBt3C9sTRO9nB&#10;oI9yqKUecIxw08llkqylwZbjQoM9HRqqvopvowAfj9q8v33ejtmP5jIP55BcSqVm0/CyAeEp+P/w&#10;vZ1pBasV/H2JP0DufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4asO7xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
                         <v:stroke joinstyle="miter"/>
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="18403028" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="002A0863" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="590CAF97" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="002A0863">
+                              <w:r w:rsidRPr="00F26BA0">
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Workgroup Report</w:t>
                               </w:r>
                             </w:p>
-                            <w:sdt>
-                              <w:sdtPr>
+                            <w:p w14:paraId="56B91184" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00EB637C">
                                 <w:rPr>
                                   <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
-                                <w:alias w:val="Code Administrator Use"/>
-[...29 lines deleted...]
-                            </w:sdt>
+                                <w:t>DD Month YYYY</w:t>
+                              </w:r>
+                            </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:roundrect>
-                      <v:roundrect id="Rectangle: Rounded Corners 34" o:spid="_x0000_s1030" style="position:absolute;left:4826;top:15240;width:28435;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3g1vPxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReitn0DyKpq0ihEIoeNL309si+JtHs25jdmtVP7woFj8PM/IaZL4NpxYl611hW8Jyk&#10;IIhLqxuuFHwXn5MZCOeRNbaWScGZHCwXo4c5ZtoOvKXTzlciQthlqKD2vsukdGVNBl1iO+Lo/dre&#10;oI+yr6TucYhw08qXNJ1Kgw3HhRo7+qipPOz+jAJ8Wmuz+fo5r/OL5mIb9iE9Fko9jsPqHYSn4O/h&#10;/3auFby+we1L/AFycQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3g1vPxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:roundrect id="Rectangle: Rounded Corners 34" o:spid="_x0000_s1030" style="position:absolute;left:4823;top:15240;width:29608;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3g1vPxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReitn0DyKpq0ihEIoeNL309si+JtHs25jdmtVP7woFj8PM/IaZL4NpxYl611hW8Jyk&#10;IIhLqxuuFHwXn5MZCOeRNbaWScGZHCwXo4c5ZtoOvKXTzlciQthlqKD2vsukdGVNBl1iO+Lo/dre&#10;oI+yr6TucYhw08qXNJ1Kgw3HhRo7+qipPOz+jAJ8Wmuz+fo5r/OL5mIb9iE9Fko9jsPqHYSn4O/h&#10;/3auFby+we1L/AFycQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3g1vPxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
                         <v:stroke joinstyle="miter"/>
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="765B69E9" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="002A0863" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="14E1D0BE" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="002A0863">
+                              <w:r w:rsidRPr="00F26BA0">
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Code Administrator Consultation</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="2BFB0E5A" w14:textId="77CCF565" w:rsidR="002833E1" w:rsidRPr="004F10E6" w:rsidRDefault="00B815B8" w:rsidP="002833E1">
+                            <w:p w14:paraId="3611D00E" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
-                                <w:pStyle w:val="Timeline"/>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
                               </w:pPr>
-                              <w:sdt>
-[...29 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidRPr="00EB637C">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>DD Month YYYY – DD Month YYYY</w:t>
                               </w:r>
-                              <w:r w:rsidR="002833E1" w:rsidRPr="005C34DD">
-                                <w:t xml:space="preserve">- </w:t>
+                            </w:p>
+                            <w:p w14:paraId="64678A6A" w14:textId="77777777" w:rsidR="00500F87" w:rsidRDefault="00500F87" w:rsidP="00500F87"/>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:roundrect>
+                      <v:roundrect id="Rectangle: Rounded Corners 35" o:spid="_x0000_s1031" style="position:absolute;left:4822;top:20193;width:29582;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYz/5UxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitm0pSKpq0ihEIoeNL309si+JtHs25jdmtVf7woFj8PMfMPMl8G04kS9aywreE5S&#10;EMSl1Q1XCr6Lz8kMhPPIGlvLpOBMDpaL0cMcM20H3tJp5ysRIewyVFB732VSurImgy6xHXH0fm1v&#10;0EfZV1L3OES4aeVLmk6lwYbjQo0dfdRUHnZ/RgE+rbXZfP2c1/lFc7EN+5AeC6Uex2H1DsJT8Pfw&#10;fzvXCl7f4PYl/gC5uAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYz/5UxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="733602D6" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Draft Final Modification Report</w:t>
                               </w:r>
-                              <w:sdt>
-[...27 lines deleted...]
-                              </w:sdt>
+                            </w:p>
+                            <w:p w14:paraId="7A17AF05" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00EB637C">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>DD Month YYYY</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="79A24694" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:roundrect>
-                      <v:roundrect id="Rectangle: Rounded Corners 35" o:spid="_x0000_s1031" style="position:absolute;left:4826;top:20193;width:28435;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYz/5UxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitm0pSKpq0ihEIoeNL309si+JtHs25jdmtVf7woFj8PMfMPMl8G04kS9aywreE5S&#10;EMSl1Q1XCr6Lz8kMhPPIGlvLpOBMDpaL0cMcM20H3tJp5ysRIewyVFB732VSurImgy6xHXH0fm1v&#10;0EfZV1L3OES4aeVLmk6lwYbjQo0dfdRUHnZ/RgE+rbXZfP2c1/lFc7EN+5AeC6Uex2H1DsJT8Pfw&#10;fzvXCl7f4PYl/gC5uAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYz/5UxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:roundrect id="Rectangle: Rounded Corners 36" o:spid="_x0000_s1032" style="position:absolute;left:4822;top:25146;width:29609;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAoHWAjxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvpW5qQSR1FREKQdKDphdvj+xrkpp9G7NrsvbXdwuFHoeZ+YZZb4NpxUC9aywreJ4n&#10;IIhLqxuuFHwUb08rEM4ja2wtk4I7OdhuJg9rTLUd+UjDyVciQtilqKD2vkuldGVNBt3cdsTR+7S9&#10;QR9lX0nd4xjhppWLJFlKgw3HhRo72tdUXk43owAfc23eD+d7nn1rLo7hKyTXQqnZNOxeQXgK/j/8&#10;1860gpcl/H6JP0BufgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAoHWAjxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
                         <v:stroke joinstyle="miter"/>
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="59624C2A" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="002A0863" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="617A8E08" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="002A0863">
+                              <w:r w:rsidRPr="00F26BA0">
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
-                                </w:rPr>
-[...57 lines deleted...]
-                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Final Modification Report</w:t>
                               </w:r>
                             </w:p>
-                            <w:sdt>
-                              <w:sdtPr>
+                            <w:p w14:paraId="35A7A2E5" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00EB637C">
                                 <w:rPr>
                                   <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
-                                <w:alias w:val="Code Administrator Use"/>
-[...9 lines deleted...]
-                              <w:sdtEndPr>
+                                <w:t>DD Month YYYY</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="7B210ACC" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
-                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
-                              </w:sdtEndPr>
-[...15 lines deleted...]
-                            </w:sdt>
+                              </w:pPr>
+                            </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:roundrect>
-                      <v:roundrect id="Rectangle: Rounded Corners 37" o:spid="_x0000_s1033" style="position:absolute;left:4889;top:30163;width:28435;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHUcW4xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitm0hSqpq0ihEIoeNL309si+JtHs25jdmtVf7woFj8PMfMPMl8G04kS9aywreE5S&#10;EMSl1Q1XCr6Lz8kMhPPIGlvLpOBMDpaL0cMcM20H3tJp5ysRIewyVFB732VSurImgy6xHXH0fm1v&#10;0EfZV1L3OES4aeVLmr5Jgw3HhRo7+qipPOz+jAJ8Wmuz+fo5r/OL5mIb9iE9Fko9jsPqHYSn4O/h&#10;/3auFbxO4fYl/gC5uAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHUcW4xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:roundrect id="Rectangle: Rounded Corners 37" o:spid="_x0000_s1033" style="position:absolute;left:4886;top:30163;width:29545;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHUcW4xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitm0hSqpq0ihEIoeNL309si+JtHs25jdmtVf7woFj8PMfMPMl8G04kS9aywreE5S&#10;EMSl1Q1XCr6Lz8kMhPPIGlvLpOBMDpaL0cMcM20H3tJp5ysRIewyVFB732VSurImgy6xHXH0fm1v&#10;0EfZV1L3OES4aeVLmr5Jgw3HhRo7+qipPOz+jAJ8Wmuz+fo5r/OL5mIb9iE9Fko9jsPqHYSn4O/h&#10;/3auFbxO4fYl/gC5uAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHUcW4xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
                         <v:stroke joinstyle="miter"/>
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="318E9A24" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="002A0863" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="3DA82B9F" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="002A0863">
+                              <w:r w:rsidRPr="00F26BA0">
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Implementation</w:t>
                               </w:r>
                             </w:p>
-                            <w:sdt>
-                              <w:sdtPr>
+                            <w:p w14:paraId="779E41CF" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00EB637C" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00EB637C">
                                 <w:rPr>
                                   <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
-                                <w:alias w:val="Code Administrator Use"/>
-[...9 lines deleted...]
-                              <w:sdtEndPr>
+                                <w:t>DD Month YYYY</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="0D4F943E" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00F26BA0" w:rsidRDefault="00500F87" w:rsidP="00500F87">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
-                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
-                              </w:sdtEndPr>
-[...15 lines deleted...]
-                            </w:sdt>
+                              </w:pPr>
+                            </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:roundrect>
                       <v:shapetype id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="val #0"/>
                           <v:f eqn="sum 21600 0 @0"/>
                           <v:f eqn="prod #0 1 2"/>
                         </v:formulas>
                         <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
                         <v:handles>
                           <v:h position="#0,topLeft" xrange="0,21600"/>
                         </v:handles>
                       </v:shapetype>
-                      <v:shape id="Arrow: Chevron 38" o:spid="_x0000_s1034" type="#_x0000_t55" style="position:absolute;left:-1080;top:1080;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLpGoXwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN9hlaLop01ajbIOBChNavXh7Ns+22LyUJNP635vDYMeP7/d82ZtWXMj5xrKC12ECgri0&#10;uuFKwX73PZiC8AFZY2uZFNzIw3Lx+DDHTNsr53QpQiViCPsMFdQhdJmUvqzJoB/ajjhyJ+sMhghd&#10;JbXDaww3rXxLkndpsOHYUGNHXzWV5+LXKHgpzp/r/JCmbnObhONoq3+acarU81P/MQMRqA//4j/3&#10;SisYxbHxS/wBcnEHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy6RqF8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:shape id="Arrow: Chevron 38" o:spid="_x0000_s1034" type="#_x0000_t55" style="position:absolute;left:-1080;top:1080;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBn6EEDvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNVSjSMYoIglvrc3lp7qSdaW5KE239e7MQXB7Oe7XpbS2e1PrKsYLZNAFBXDhdsVFw&#10;Pu0nSxA+IGusHZOCF3nYrIeDFWbadXykZx6MiCHsM1RQhtBkUvqiJIt+6hriyP261mKIsDVSt9jF&#10;cFvLeZKk0mLFsaHEhnYlFf/5wyq4d2n6uu6N2Tb57fLXn22XuqtS41G//QERqA9f8cd90AoWcWz8&#10;En+AXL8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ+hBA70AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" adj="14400" fillcolor="fuchsia" strokecolor="#3f0731" strokeweight="1pt">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="3AC7AEE6" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="40F6D3AF" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00984B19" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
-                                <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FF00FF"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00B2143A">
+                              <w:r w:rsidRPr="00984B19">
                                 <w:rPr>
                                   <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                             </w:p>
+                            <w:p w14:paraId="5823AD26" w14:textId="77777777" w:rsidR="00500F87" w:rsidRDefault="00500F87" w:rsidP="00500F87"/>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="Arrow: Chevron 39" o:spid="_x0000_s1035" type="#_x0000_t55" style="position:absolute;left:-1080;top:6096;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCk6M+MxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpeSt1UpW2iq6hQqIUWTL14e2Zfk2D2bdhdNf57Vyh4HGbmG2Y670wjTuR8bVnByyAB&#10;QVxYXXOpYPv78fwOwgdkjY1lUnAhD/PZQ2+KmbZn3tApD6WIEPYZKqhCaDMpfVGRQT+wLXH0/qwz&#10;GKJ0pdQOzxFuGjlMkldpsOa4UGFLq4qKQ340Cp7yw3K92aWp+7q8hf3oR3/X41Sp/mO3mIAI1IV7&#10;+L/9qRWMUrh9iT9Azq4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApOjPjMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="198D8CDE" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="6BB67D11" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="Arrow: Chevron 40" o:spid="_x0000_s1036" type="#_x0000_t55" style="position:absolute;left:-1080;top:11176;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBt1BVswwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFtyUOvGBbVJHUUFQwYJpN93dZm6TYOZOmBk1/r2zKLg8nPds0ZlGXMj52rKC4SABQVxY&#10;XXOp4Ptr8/oOwgdkjY1lUnAjD4v5U2+GmbZXPtIlD6WIIewzVFCF0GZS+qIig35gW+LI/VlnMETo&#10;SqkdXmO4aeQoSabSYM2xocKW1hUVp/xsFLzkp9Xu+JOmbn97C7/jT32oJ6lS/edu+QEiUBce4n/3&#10;ViuYxPXxS/wBcn4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbdQVbMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="6661D5EC" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="52E8F574" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>3</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="Arrow: Chevron 41" o:spid="_x0000_s1037" type="#_x0000_t55" style="position:absolute;left:-1080;top:16193;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACmLD3xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbqxlWqiq7SFggoVjF68PbPPJJh9G3a3Gv+9KxR6HGbmG2Y670wjzuR8bVnBoJ+A&#10;IC6srrlUsNt+98YgfEDW2FgmBVfyMJ89Pkwx0/bCGzrnoRQRwj5DBVUIbSalLyoy6Pu2JY7e0TqD&#10;IUpXSu3wEuGmka9J8i4N1hwXKmzpq6LilP8aBS/56XO52aepW11H4fC21j/1MFXq+an7mIAI1IX/&#10;8F97oRUMB3D/En+AnN0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAApiw98YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="52589E31" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="4E1D3BC8" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>4</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="Arrow: Chevron 42" o:spid="_x0000_s1038" type="#_x0000_t55" style="position:absolute;left:-1080;top:21273;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDySi6AxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8FN3USjXRVapQaIUKRi/entlnEsy+Dburxn/fLRR6HGbmG2a26EwjruR8bVnByyAB&#10;QVxYXXOpYL/76E9A+ICssbFMCu7kYTF/fJhhpu2Nt3TNQykihH2GCqoQ2kxKX1Rk0A9sSxy9k3UG&#10;Q5SulNrhLcJNI4dJ8iYN1hwXKmxpVVFxzi9GwXN+Xn5tD2nq1vdxOL5u9Hc9SpXqPXXvUxCBuvAf&#10;/mt/agWjIfx+iT9Azn8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8kougMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="2CB9A760" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="528B3CED" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>5</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="Arrow: Chevron 43" o:spid="_x0000_s1039" type="#_x0000_t55" style="position:absolute;left:-1080;top:26289;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdBosbxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6KbrxD2pSV9FCwQoKRi+9vWZfk2D2bdjdavz2bqHQ4zAzv2Hmy8404kLO15YVDPoJ&#10;COLC6ppLBafje28GwgdkjY1lUnAjD8vF48McM22vfKBLHkoRIewzVFCF0GZS+qIig75vW+LofVtn&#10;METpSqkdXiPcNHKYJBNpsOa4UGFLbxUV5/zHKHjJz+uPw2eauu1tGr5Ge72rx6lSz0/d6hVEoC78&#10;h//aG61gPILfL/EHyMUdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnQaLG8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="6956E517" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="42AD1EB3" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>6</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                       <v:shape id="Arrow: Chevron 44" o:spid="_x0000_s1040" type="#_x0000_t55" style="position:absolute;left:-1080;top:31370;width:6477;height:4318;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAS7xNvxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYKXUjfaYE10lbZQaAsVjL309sw+k2D2bdjdavz33ULB4zAz3zCrTW9acSbnG8sKppME&#10;BHFpdcOVgq/96/0ChA/IGlvLpOBKHjbr4WCFubYX3tG5CJWIEPY5KqhD6HIpfVmTQT+xHXH0jtYZ&#10;DFG6SmqHlwg3rZwlyVwabDgu1NjRS03lqfgxCu6K0/P77jvL3Mf1MRwetvqzSTOlxqP+aQkiUB9u&#10;4f/2m1aQpvD3Jf4Auf4FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEu8Tb8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="459F8DAE" w14:textId="77777777" w:rsidR="002833E1" w:rsidRPr="00B2143A" w:rsidRDefault="002833E1" w:rsidP="002833E1">
+                            <w:p w14:paraId="067F8143" w14:textId="77777777" w:rsidR="00500F87" w:rsidRPr="00B2143A" w:rsidRDefault="00500F87" w:rsidP="00500F87">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>7</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00EB109C" w:rsidRPr="00F54F7F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidR="00EB109C" w:rsidRPr="00A06C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E1BC662" wp14:editId="037DE607">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E1BC662" wp14:editId="3A6F08BE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>98425</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>2501265</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="247650" cy="257175"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="872889877" name="Text Box 6"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="247650" cy="257175"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="3A5A3A29" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00CC5BE1" w:rsidRDefault="00EB109C" w:rsidP="00CC5BE1">
+                                <w:p w14:paraId="3A5A3A29" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00CC5BE1" w:rsidRDefault="00EB109C" w:rsidP="00B3492A">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                     <w:t>6</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="3E1BC662" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 6" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:7.75pt;margin-top:196.95pt;width:19.5pt;height:20.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxRUKwGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0Xxxn+diMOEXWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnK91Ow27yKRIP5LvUfO7rtHkIJxXYEqaD4aUCMOhUmZX0u8vqw+f&#10;KPGBmYppMKKkR+Hp3eL9u3lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22WVYy2i&#10;NzobDYfTrAVXWQdceI+3D32QLhK+lIKHJym9CESXFHsL6XTp3MYzW8xZsXPM1oqf2mD/0EXDlMGi&#10;F6gHFhjZO/UHVKO4Aw8yDDg0GUipuEgz4DT58M00m5pZkWZBcry90OT/Hyx/PGzssyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLjhTbRBcLxcjSeTScY4RgaTWb5bBJRsuvP1vnwVUBDolFSh6oksthh&#10;7UOfek6JtQyslNZJGW1IW9LpR4T/LYLg2mCNa6vRCt22I6rCMcbnObZQHXE8B73y3vKVwibWzIdn&#10;5lBq7BvXNzzhITVgMThZlNTgfv7tPuajAhilpMXVKan/sWdOUKK/GdTmcz4ex11LzngyG6HjbiPb&#10;24jZN/eA25njQ7E8mTE/6LMpHTSvuOXLWBVDzHCsXdJwNu9Dv9D4SrhYLlMSbpdlYW02lkfoSF6k&#10;+KV7Zc6edAgo4COcl4wVb+Toc3val/sAUiWtItE9qyf+cTOT2qdXFFf/1k9Z17e++AUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGn4XFLgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4s3dqirTSdpkoTEoLDxi7c3CZrqzVOabKt8PSYExx/+9Pvz/l6sr24mNF3jhTMZxEIQ7XTHTUK&#10;Du/bhyUIH5A09o6Mgi/jYV3c3uSYaXelnbnsQyO4hHyGCtoQhkxKX7fGop+5wRDvjm60GDiOjdQj&#10;Xrnc9nIRRY/SYkd8ocXBlK2pT/uzVfBSbt9wVy3s8rsvn1+Pm+Hz8JEqdX83bZ5ABDOFPxh+9Vkd&#10;Cnaq3Jm0Fz3nNGVSQbyKVyAYSBMeVAqSOElAFrn8/0HxAwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADFFQrAZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGn4XFLgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:shape id="Text Box 6" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:7.75pt;margin-top:196.95pt;width:19.5pt;height:20.25pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxRUKwGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0Xxxn+diMOEXWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnK91Ow27yKRIP5LvUfO7rtHkIJxXYEqaD4aUCMOhUmZX0u8vqw+f&#10;KPGBmYppMKKkR+Hp3eL9u3lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22WVYy2i&#10;NzobDYfTrAVXWQdceI+3D32QLhK+lIKHJym9CESXFHsL6XTp3MYzW8xZsXPM1oqf2mD/0EXDlMGi&#10;F6gHFhjZO/UHVKO4Aw8yDDg0GUipuEgz4DT58M00m5pZkWZBcry90OT/Hyx/PGzssyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLjhTbRBcLxcjSeTScY4RgaTWb5bBJRsuvP1vnwVUBDolFSh6oksthh&#10;7UOfek6JtQyslNZJGW1IW9LpR4T/LYLg2mCNa6vRCt22I6rCMcbnObZQHXE8B73y3vKVwibWzIdn&#10;5lBq7BvXNzzhITVgMThZlNTgfv7tPuajAhilpMXVKan/sWdOUKK/GdTmcz4ex11LzngyG6HjbiPb&#10;24jZN/eA25njQ7E8mTE/6LMpHTSvuOXLWBVDzHCsXdJwNu9Dv9D4SrhYLlMSbpdlYW02lkfoSF6k&#10;+KV7Zc6edAgo4COcl4wVb+Toc3val/sAUiWtItE9qyf+cTOT2qdXFFf/1k9Z17e++AUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGn4XFLgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4s3dqirTSdpkoTEoLDxi7c3CZrqzVOabKt8PSYExx/+9Pvz/l6sr24mNF3jhTMZxEIQ7XTHTUK&#10;Du/bhyUIH5A09o6Mgi/jYV3c3uSYaXelnbnsQyO4hHyGCtoQhkxKX7fGop+5wRDvjm60GDiOjdQj&#10;Xrnc9nIRRY/SYkd8ocXBlK2pT/uzVfBSbt9wVy3s8rsvn1+Pm+Hz8JEqdX83bZ5ABDOFPxh+9Vkd&#10;Cnaq3Jm0Fz3nNGVSQbyKVyAYSBMeVAqSOElAFrn8/0HxAwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADFFQrAZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGn4XFLgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="3A5A3A29" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00CC5BE1" w:rsidRDefault="00EB109C" w:rsidP="00CC5BE1">
+                          <w:p w14:paraId="3A5A3A29" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00CC5BE1" w:rsidRDefault="00EB109C" w:rsidP="00B3492A">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00EB109C" w:rsidRPr="00F54F7F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidR="00EB109C" w:rsidRPr="00A06C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C5AC8AB" wp14:editId="1D3985F4">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C5AC8AB" wp14:editId="1D3985F4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>90170</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>102235</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="247650" cy="257175"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="11785339" name="Text Box 6"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="247650" cy="257175"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -2377,6770 +2285,8768 @@
                                     <w:t>1</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1C5AC8AB" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:7.1pt;margin-top:8.05pt;width:19.5pt;height:20.25pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBO9w1lGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47TXForzirdVapK&#10;0e5K2WqfCYYYCTMUSOz06zvg3LrtU9UXPMyM53LOYX7XNZochPMKTEnzwZASYThUyuxK+v1l9eET&#10;JT4wUzENRpT0KDy9W7x/N29tIUZQg66EI1jE+KK1Ja1DsEWWeV6LhvkBWGEwKME1LODV7bLKsRar&#10;NzobDYfTrAVXWQdceI/ehz5IF6m+lIKHJym9CESXFGcL6XTp3MYzW8xZsXPM1oqfxmD/MEXDlMGm&#10;l1IPLDCyd+qPUo3iDjzIMODQZCCl4iLtgNvkwzfbbGpmRdoFwfH2ApP/f2X542Fjnx0J3RfokMAI&#10;SGt94dEZ9+mka+IXJyUYRwiPF9hEFwhH52g8m04wwjE0mszy2SRWya4/W+fDVwENiUZJHbKSwGKH&#10;tQ996jkl9jKwUlonZrQhbUmnH7H8bxEsrg32uI4ardBtO6IqXCNNEF1bqI64noOeeW/5SuEQa+bD&#10;M3NINc6N8g1PeEgN2AxOFiU1uJ9/88d8ZACjlLQonZL6H3vmBCX6m0FuPufjcdRauownsxFe3G1k&#10;exsx++YeUJ05PhTLkxnzgz6b0kHziipfxq4YYoZj75KGs3kfekHjK+FiuUxJqC7LwtpsLI+lI3gR&#10;4pfulTl74iEggY9wFhkr3tDR5/awL/cBpEpcXVE94Y/KTGyfXlGU/u09ZV3f+uIXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAFK7yWdwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0vDQBTE74LfYXkF&#10;b3bTaEOJ2ZQSKILoobUXby/Z1yR0/8Tsto1+ep8nPQ3DDDO/Yj1ZIy40ht47BYt5AoJc43XvWgWH&#10;9+39CkSI6DQa70jBFwVYl7c3BebaX92OLvvYCh5xIUcFXYxDLmVoOrIY5n4gx9nRjxYj27GVesQr&#10;j1sj0yTJpMXe8UOHA1UdNaf92Sp4qbZvuKtTu/o21fPrcTN8Hj6WSt3Nps0TiEhT/CvDLz6jQ8lM&#10;tT87HYRh/5hykzVbgOB8+cC+Zs0ykGUh//OXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBO9w1lGAIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAUrvJZ3AAAAAcBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:shape w14:anchorId="1C5AC8AB" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:7.1pt;margin-top:8.05pt;width:19.5pt;height:20.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBO9w1lGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47TXForzirdVapK&#10;0e5K2WqfCYYYCTMUSOz06zvg3LrtU9UXPMyM53LOYX7XNZochPMKTEnzwZASYThUyuxK+v1l9eET&#10;JT4wUzENRpT0KDy9W7x/N29tIUZQg66EI1jE+KK1Ja1DsEWWeV6LhvkBWGEwKME1LODV7bLKsRar&#10;NzobDYfTrAVXWQdceI/ehz5IF6m+lIKHJym9CESXFGcL6XTp3MYzW8xZsXPM1oqfxmD/MEXDlMGm&#10;l1IPLDCyd+qPUo3iDjzIMODQZCCl4iLtgNvkwzfbbGpmRdoFwfH2ApP/f2X542Fjnx0J3RfokMAI&#10;SGt94dEZ9+mka+IXJyUYRwiPF9hEFwhH52g8m04wwjE0mszy2SRWya4/W+fDVwENiUZJHbKSwGKH&#10;tQ996jkl9jKwUlonZrQhbUmnH7H8bxEsrg32uI4ardBtO6IqXCNNEF1bqI64noOeeW/5SuEQa+bD&#10;M3NINc6N8g1PeEgN2AxOFiU1uJ9/88d8ZACjlLQonZL6H3vmBCX6m0FuPufjcdRauownsxFe3G1k&#10;exsx++YeUJ05PhTLkxnzgz6b0kHziipfxq4YYoZj75KGs3kfekHjK+FiuUxJqC7LwtpsLI+lI3gR&#10;4pfulTl74iEggY9wFhkr3tDR5/awL/cBpEpcXVE94Y/KTGyfXlGU/u09ZV3f+uIXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAFK7yWdwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0vDQBTE74LfYXkF&#10;b3bTaEOJ2ZQSKILoobUXby/Z1yR0/8Tsto1+ep8nPQ3DDDO/Yj1ZIy40ht47BYt5AoJc43XvWgWH&#10;9+39CkSI6DQa70jBFwVYl7c3BebaX92OLvvYCh5xIUcFXYxDLmVoOrIY5n4gx9nRjxYj27GVesQr&#10;j1sj0yTJpMXe8UOHA1UdNaf92Sp4qbZvuKtTu/o21fPrcTN8Hj6WSt3Nps0TiEhT/CvDLz6jQ8lM&#10;tT87HYRh/5hykzVbgOB8+cC+Zs0ykGUh//OXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBO9w1lGAIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAUrvJZ3AAAAAcBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="30878EC2" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00CC5BE1" w:rsidRDefault="00EB109C">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CC5BE1">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="3B68CBD1" w14:textId="77777777" w:rsidTr="0053612F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00B5261A" w14:paraId="3B68CBD1" w14:textId="77777777" w:rsidTr="00EB362E">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9630" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="5"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51E438ED" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
+          <w:p w14:paraId="51E438ED" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="003C65F0" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00975B30">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Status summary:  </w:t>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Status summary</w:t>
             </w:r>
-            <w:r w:rsidRPr="00975B30">
-[...6 lines deleted...]
-              <w:t>The Proposer has raised a modification and is seeking a decision from the Panel on the governance route to be taken. </w:t>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>:  The Proposer has raised a modification and is seeking a decision from the Panel on the governance route to be taken. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="4537C47F" w14:textId="77777777" w:rsidTr="0053612F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00A06C97" w14:paraId="4537C47F" w14:textId="77777777" w:rsidTr="00EB362E">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9630" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="5"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E5FE419" w14:textId="0538203B" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
+          <w:p w14:paraId="235A99BD" w14:textId="77777777" w:rsidR="00E46946" w:rsidRPr="003C65F0" w:rsidRDefault="00E46946" w:rsidP="00E46946">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00975B30">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">This modification is expected to have a: </w:t>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>This modification is expected to have</w:t>
+            </w:r>
+            <w:commentRangeStart w:id="2"/>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a: </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Boldnormaltext"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:b/>
+                  <w:bCs/>
                 </w:rPr>
-                <w:alias w:val="Impact assessment"/>
-[...1 lines deleted...]
-                <w:id w:val="1726332859"/>
+                <w:id w:val="-976991523"/>
                 <w:placeholder>
-                  <w:docPart w:val="B467080BB2C140D6AB6A3A6296E730AB"/>
+                  <w:docPart w:val="D04F1993626E40E1BB53644A0ABDDC1D"/>
                 </w:placeholder>
                 <w:dropDownList>
-                  <w:listItem w:displayText="High" w:value="High"/>
-[...1 lines deleted...]
-                  <w:listItem w:displayText="Low" w:value="Low"/>
+                  <w:listItem w:displayText="[Select impact]" w:value="[Select impact]"/>
+                  <w:listItem w:displayText="High impact" w:value="High impact"/>
+                  <w:listItem w:displayText="Medium impact" w:value="Medium impact"/>
+                  <w:listItem w:displayText="Low impact" w:value="Low impact"/>
                 </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="003C65F0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>[Select impact]</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FBE5E62" w14:textId="65C8A28D" w:rsidR="00EB109C" w:rsidRPr="003C65F0" w:rsidRDefault="00CD3D93" w:rsidP="00E46946">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style3"/>
+                </w:rPr>
+                <w:id w:val="757872842"/>
+                <w:placeholder>
+                  <w:docPart w:val="03D7AB8A6CDE42588D1E46DF89F4B7E9"/>
+                </w:placeholder>
+                <w:temporary/>
+                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rStyle w:val="Boldnormaltext"/>
+                  <w:rStyle w:val="DefaultParagraphFont"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Poppins"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00600025">
+                <w:r w:rsidR="00E46946" w:rsidRPr="003C65F0">
                   <w:rPr>
-                    <w:rStyle w:val="Boldnormaltext"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="auto"/>
                   </w:rPr>
-                  <w:t>High</w:t>
+                  <w:t>[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7FBE5E62" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00B15A57" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
-[...15 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="363AF9C9" w14:textId="77777777" w:rsidTr="0053612F">
+      <w:tr w:rsidR="00812CA1" w:rsidRPr="00812CA1" w14:paraId="363AF9C9" w14:textId="77777777" w:rsidTr="003C65F0">
         <w:trPr>
-          <w:trHeight w:val="735"/>
+          <w:trHeight w:val="2130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4700" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="077A0F63" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
+          <w:p w14:paraId="5CD68811" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="003C65F0" w:rsidRDefault="00EB109C" w:rsidP="005818A7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00975B30">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Proposer’s recommendation of governance route </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="70ACF4DF" w14:textId="53B16B99" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00B815B8" w:rsidP="00975B30">
+          <w:p w14:paraId="077A0F63" w14:textId="033615CD" w:rsidR="00140635" w:rsidRPr="003C65F0" w:rsidRDefault="00CD3D93" w:rsidP="00372404">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:rStyle w:val="Style4"/>
                 </w:rPr>
                 <w:alias w:val="Governance Route"/>
                 <w:tag w:val="Governance Route"/>
-                <w:id w:val="165610577"/>
+                <w:id w:val="1516105551"/>
                 <w:placeholder>
-                  <w:docPart w:val="295D2912E3D54F95A4BF1A028861CDBD"/>
+                  <w:docPart w:val="4C18AB02977543B6A96F47E3FEF97191"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:displayText="Standard Governance modification with assessment by a Workgroup" w:value="Standard Governance modification with assessment by a Workgroup"/>
                   <w:listItem w:displayText="Standard Governance modification to proceed to Code Administrator Consultation" w:value="Standard Governance modification to proceed to Code Administrator Consultation"/>
                 </w:comboBox>
               </w:sdtPr>
-              <w:sdtEndPr/>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="DefaultParagraphFont"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Poppins"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00361211" w:rsidRPr="00975B30">
+                <w:r w:rsidR="00140635" w:rsidRPr="003C65F0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="auto"/>
                   </w:rPr>
-                  <w:t>[</w:t>
-[...18 lines deleted...]
-                  <w:t xml:space="preserve"> For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
+                  <w:t>[Select governance route from the drop-down menu. For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4930" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77128413" w14:textId="77777777" w:rsidR="003C65F0" w:rsidRPr="003C65F0" w:rsidRDefault="003C65F0" w:rsidP="003C65F0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposer’s view on modification priority</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70ACF4DF" w14:textId="2C24163E" w:rsidR="00EB109C" w:rsidRPr="003C65F0" w:rsidRDefault="00CD3D93" w:rsidP="003C65F0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style4"/>
+                </w:rPr>
+                <w:alias w:val="Prioritisation"/>
+                <w:tag w:val="Prioritisation"/>
+                <w:id w:val="-1693680890"/>
+                <w:placeholder>
+                  <w:docPart w:val="22D0B8FB41414A5BA8F1179CA5E31895"/>
+                </w:placeholder>
+                <w:comboBox>
+                  <w:listItem w:displayText="High" w:value="High"/>
+                  <w:listItem w:displayText="Standard" w:value="Standard"/>
+                </w:comboBox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style4"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003C65F0" w:rsidRPr="003C65F0">
+                  <w:rPr>
+                    <w:rStyle w:val="Style4"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Please select using the Prioritisation Criteria on Page </w:t>
+                </w:r>
+                <w:r w:rsidR="0078529E">
+                  <w:rPr>
+                    <w:rStyle w:val="Style4"/>
+                  </w:rPr>
+                  <w:t>7</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003C65F0" w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rStyle w:val="Style12"/>
+                <w:rFonts w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="6314F17B" w14:textId="77777777" w:rsidTr="0053612F">
+      <w:tr w:rsidR="00372404" w:rsidRPr="00B5261A" w14:paraId="6314F17B" w14:textId="77777777" w:rsidTr="00140635">
         <w:trPr>
           <w:trHeight w:val="1455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F8D67B8" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
+          <w:p w14:paraId="0F8D67B8" w14:textId="77777777" w:rsidR="00372404" w:rsidRPr="003C65F0" w:rsidRDefault="00372404" w:rsidP="00372404">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00975B30">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Who can I talk to about the change? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ED0AD33" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
+          <w:p w14:paraId="3ED0AD33" w14:textId="77777777" w:rsidR="00372404" w:rsidRPr="003C65F0" w:rsidRDefault="00372404" w:rsidP="00372404">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00975B30">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3633" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66914F92" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
+          <w:p w14:paraId="33709D10" w14:textId="77777777" w:rsidR="00372404" w:rsidRPr="003C65F0" w:rsidRDefault="00372404" w:rsidP="00372404">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
-[...11 lines deleted...]
-              <w:t>Proposer:  </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposer:</w:t>
             </w:r>
-          </w:p>
-[...73 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76BECB6C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
+          <w:p w14:paraId="02462E81" w14:textId="77777777" w:rsidR="00372404" w:rsidRPr="003C65F0" w:rsidRDefault="00372404" w:rsidP="00372404">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>[Your name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76BECB6C" w14:textId="5972CD79" w:rsidR="00372404" w:rsidRPr="003C65F0" w:rsidRDefault="00372404" w:rsidP="00372404">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00975B30">
-[...4 lines deleted...]
-              <w:t>​​[Your phone number]​ </w:t>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Your email@.com</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3540" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3450" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="108ED5F0" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
+          <w:p w14:paraId="4D7DAC8E" w14:textId="77777777" w:rsidR="00372404" w:rsidRPr="003C65F0" w:rsidRDefault="00372404" w:rsidP="00372404">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Code Administrator Contact:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6951A1B2" w14:textId="77777777" w:rsidR="00372404" w:rsidRPr="003C65F0" w:rsidRDefault="00372404" w:rsidP="00372404">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>[Your name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B53091" w14:textId="7BB5145C" w:rsidR="00372404" w:rsidRPr="003C65F0" w:rsidRDefault="00372404" w:rsidP="00372404">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00975B30">
-[...6 lines deleted...]
-              <w:t>Code Administrator Contact</w:t>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00975B30">
-[...4 lines deleted...]
-              <w:t>:  </w:t>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Your email@neso.</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:t>​​[Code Admin Use]​ </w:t>
+            <w:commentRangeStart w:id="3"/>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>energy</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:t> </w:t>
+            <w:commentRangeEnd w:id="3"/>
+            <w:r w:rsidRPr="003C65F0">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3580EE7A" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="3580EE7A" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E497C4A" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="2E497C4A" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBFDB0E" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="1BBFDB0E" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38042F89" w14:textId="77777777" w:rsidR="00F54F7F" w:rsidRPr="00F54F7F" w:rsidRDefault="00F54F7F" w:rsidP="00EB109C">
+    <w:p w14:paraId="00D23527" w14:textId="77777777" w:rsidR="00D03811" w:rsidRDefault="00D03811" w:rsidP="00CD1E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+    </w:p>
+    <w:p w14:paraId="7613A9DC" w14:textId="2CCE48F9" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3F0731" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3F0731" w:themeColor="text2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203AF993" w14:textId="5F649B1C" w:rsidR="00EB109C" w:rsidRPr="00AB005B" w:rsidRDefault="00EB109C" w:rsidP="00AB005B">
+    <w:p w14:paraId="608D9DD8" w14:textId="2D1BEFE3" w:rsidR="00EE2D39" w:rsidRDefault="00EB109C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc178764750" w:history="1">
-        <w:r w:rsidRPr="00AB005B">
+      <w:hyperlink w:anchor="_Toc212803808" w:history="1">
+        <w:r w:rsidR="00EE2D39" w:rsidRPr="00032DA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:t>What is the issue?</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidR="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidR="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidR="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178764750 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803808 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidR="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidR="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidR="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidR="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1185374D" w14:textId="5E62507B" w:rsidR="00EB109C" w:rsidRPr="00AB005B" w:rsidRDefault="00EB109C">
+    <w:p w14:paraId="33ED504B" w14:textId="48D9ED03" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178764751" w:history="1">
-        <w:r w:rsidRPr="00AB005B">
+      <w:hyperlink w:anchor="_Toc212803809" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Why change?</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...83 lines deleted...]
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178764752 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803809 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EDA34B6" w14:textId="27B3133C" w:rsidR="00EB109C" w:rsidRPr="00AB005B" w:rsidRDefault="00EB109C">
-[...84 lines deleted...]
-    <w:p w14:paraId="0424F713" w14:textId="3AA8DA1E" w:rsidR="00EB109C" w:rsidRPr="00AB005B" w:rsidRDefault="00EB109C" w:rsidP="00AB005B">
+    <w:p w14:paraId="322E2B82" w14:textId="51DCF315" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178764754" w:history="1">
-        <w:r w:rsidRPr="00AB005B">
+      <w:hyperlink w:anchor="_Toc212803810" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>What is the impact of this change?</w:t>
+          <w:t>What is the Proposer’s solution?</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178764754 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803810 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="192735EC" w14:textId="7EB638B3" w:rsidR="00EB109C" w:rsidRPr="00AB005B" w:rsidRDefault="00EB109C">
+    <w:p w14:paraId="3047E109" w14:textId="0242BFED" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178764755" w:history="1">
-        <w:r w:rsidRPr="00AB005B">
+      <w:hyperlink w:anchor="_Toc212803811" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Proposer’s assessment against SQSS Objectives</w:t>
+          <w:t>Draft legal text  </w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...168 lines deleted...]
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178764757 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803811 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64336940" w14:textId="65CA27A4" w:rsidR="00EB109C" w:rsidRPr="00AB005B" w:rsidRDefault="00EB109C">
-[...339 lines deleted...]
-    <w:p w14:paraId="716B9447" w14:textId="48889F7F" w:rsidR="00EB109C" w:rsidRPr="00AB005B" w:rsidRDefault="00EB109C" w:rsidP="00AB005B">
+    <w:p w14:paraId="5090E2B2" w14:textId="316714A6" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178764762" w:history="1">
-        <w:r w:rsidRPr="00AB005B">
+      <w:hyperlink w:anchor="_Toc212803812" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:t>Interactions</w:t>
+          <w:t>What is the impact of this change?</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178764762 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803812 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r>
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47245989" w14:textId="7638947B" w:rsidR="00EB109C" w:rsidRPr="00AB005B" w:rsidRDefault="00EB109C" w:rsidP="00AB005B">
+    <w:p w14:paraId="6155AAFE" w14:textId="5E6C61C3" w:rsidR="00EE2D39" w:rsidRPr="00EE2D39" w:rsidRDefault="00EE2D39">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178764763" w:history="1">
-        <w:r w:rsidRPr="00AB005B">
+      <w:hyperlink w:anchor="_Toc212803813" w:history="1">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
           </w:rPr>
-          <w:t>Acronyms, key terms and reference material</w:t>
+          <w:t>Proposer’s assessment against SQSS Objectives</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178764763 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803813 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:b w:val="0"/>
-            <w:bCs w:val="0"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="588BAC6B" w14:textId="28BF0DB3" w:rsidR="00EB109C" w:rsidRPr="00AB005B" w:rsidRDefault="00EB109C">
+    <w:p w14:paraId="2E8DB46E" w14:textId="4062DA44" w:rsidR="00EE2D39" w:rsidRPr="00EE2D39" w:rsidRDefault="00EE2D39">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc178764764" w:history="1">
-        <w:r w:rsidRPr="00AB005B">
+      <w:hyperlink w:anchor="_Toc212803814" w:history="1">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Reference material</w:t>
+          <w:t>Proposer’s assessment of the impact of the modification on the stakeholder / consumer benefit categories</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:webHidden/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:webHidden/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:webHidden/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc178764764 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803814 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:webHidden/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:webHidden/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:webHidden/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AB005B">
+        <w:r w:rsidRPr="00EE2D39">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:webHidden/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34AFD020" w14:textId="016261F0" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="0D4FB7DB" w14:textId="0ECA584E" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212803815" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:t>When will this change take place?</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803815 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="464D0282" w14:textId="3C76AADE" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212803816" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Implementation date</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803816 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="136606AD" w14:textId="3F945AFA" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212803817" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Date decision required by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803817 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C1ADF55" w14:textId="0BEF226F" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212803818" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Implementation approach </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803818 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DF69A78" w14:textId="170B2BA2" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212803819" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Proposer’s justification for governance route </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803819 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3890B839" w14:textId="604A7BA2" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212803820" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:t>Interactions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803820 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22F83940" w14:textId="5AB29CAC" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212803821" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:t>Acronyms, key terms and reference material</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803821 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="27B91E39" w14:textId="2E57BAA6" w:rsidR="00EE2D39" w:rsidRDefault="00EE2D39">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212803822" w:history="1">
+        <w:r w:rsidRPr="00032DA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reference material</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212803822 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34AFD020" w14:textId="03C93F9C" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CB05F6" w14:textId="1962D671" w:rsidR="00196D23" w:rsidRPr="00C73CA8" w:rsidRDefault="00196D23" w:rsidP="00CD1E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4819624C" w14:textId="77777777" w:rsidR="00975514" w:rsidRPr="002C12C5" w:rsidRDefault="00975514" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc212803808"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc178772310"/>
+      <w:r w:rsidRPr="002C12C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">What is the </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="6"/>
+      <w:r w:rsidRPr="002C12C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidRPr="002C12C5">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002C12C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="002C12C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DCD98D" w14:textId="77777777" w:rsidR="00975514" w:rsidRPr="002C12C5" w:rsidRDefault="00975514" w:rsidP="00B3492A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="598298975"/>
+          <w:placeholder>
+            <w:docPart w:val="4494169F7D514DCCA85854266CCDDAD6"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Poppins"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="24"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="002C12C5">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0392A4D5" w14:textId="77777777" w:rsidR="00975514" w:rsidRPr="002C12C5" w:rsidRDefault="00975514" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc178773662"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc212803809"/>
+      <w:r w:rsidRPr="002C12C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Why </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="9"/>
+      <w:r w:rsidRPr="002C12C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="9"/>
+      <w:r w:rsidRPr="002C12C5">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
+        <w:commentReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="002C12C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="002C12C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CB05F6" w14:textId="1962D671" w:rsidR="00196D23" w:rsidRDefault="00196D23">
+    <w:p w14:paraId="2BCA321B" w14:textId="77777777" w:rsidR="00975514" w:rsidRPr="00191EF3" w:rsidRDefault="00CD3D93" w:rsidP="00B3492A">
       <w:pPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-818798554"/>
+          <w:placeholder>
+            <w:docPart w:val="5FE1C617D14F44538C7E25A3B1A1EB1F"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00975514" w:rsidRPr="00191EF3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="5BC9FACA" w14:textId="610C6C9E" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="36612FDA" w14:textId="59022A5F" w:rsidR="00975514" w:rsidRPr="00BF5EFD" w:rsidRDefault="00975514" w:rsidP="00BF5EFD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rStyle w:val="PlaceholderText"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="3F0730"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc178764750"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkStart w:id="10" w:name="_Toc178773663"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc212803810"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>What is the issue?</w:t>
+        <w:t xml:space="preserve">What is the Proposer’s </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:commentRangeStart w:id="12"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>solution</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="12"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA7085F" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
+    <w:p w14:paraId="4F38B85A" w14:textId="03ADC050" w:rsidR="00115EDB" w:rsidRDefault="00CD3D93" w:rsidP="00115EDB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="-1605563224"/>
+          <w:placeholder>
+            <w:docPart w:val="CAE705023BB143B7B678F896C746B07C"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:b/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00191EF3" w:rsidRPr="004F39F8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Insert your solution. Please identify which part of the Procedure will need to be changed.] </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4CC770E6" w14:textId="77777777" w:rsidR="00BF5EFD" w:rsidRPr="00115EDB" w:rsidRDefault="00BF5EFD" w:rsidP="00115EDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497586CD" w14:textId="77777777" w:rsidR="00975514" w:rsidRPr="00C73CA8" w:rsidRDefault="00975514" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc212803811"/>
+      <w:commentRangeStart w:id="14"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Draft legal text</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:commentRangeEnd w:id="14"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:commentReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC140B0" w14:textId="77777777" w:rsidR="00975514" w:rsidRPr="00C73CA8" w:rsidRDefault="00975514" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00975B30">
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>​​[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.] ​ </w:t>
+        <w:t>​​</w:t>
       </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="377134672"/>
+          <w:placeholder>
+            <w:docPart w:val="4803A7DA9BE6477BB839E662D88FD6D7"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Poppins"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00503829">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Detail the proposed legal text or proposed route to finalise the legal text.   If you’re recommending a governance route which is either Fast-track or straight to Code Administrator Consultation, please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.].</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="18F9216B" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="5CDB6E16" w14:textId="77777777" w:rsidR="00975514" w:rsidRPr="00C73CA8" w:rsidRDefault="00975514" w:rsidP="00B3492A">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc178764751"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkStart w:id="15" w:name="_Toc178773665"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc212803812"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>Why change?</w:t>
+        <w:t xml:space="preserve">What is the impact of this </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:commentRangeStart w:id="17"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="17"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2883D7EB" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00975B30">
-[...81 lines deleted...]
-    <w:p w14:paraId="7368ADE8" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="691B2D23" w14:textId="77777777" w:rsidR="00975514" w:rsidRPr="00C73CA8" w:rsidRDefault="00975514" w:rsidP="00975514">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:divId w:val="1755318010"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>​​[</w:t>
+        <w:t>  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00975B30">
-[...86 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="-2136090930"/>
+          <w:placeholder>
+            <w:docPart w:val="93593CB1A34F4BD9A7D6B735282DBD1B"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Poppins"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00503829">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6465"/>
         <w:gridCol w:w="3015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="0006103B" w14:paraId="74D17EB1" w14:textId="77777777" w:rsidTr="001D4A13">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="74D17EB1" w14:textId="77777777" w:rsidTr="13300D32">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61723113" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
+          <w:p w14:paraId="61723113" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00EE2D39">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:after="0"/>
               <w:divId w:val="1755318010"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc178764755"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc212803813"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Proposer’s assessment against SQSS Objectives</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="0006103B" w14:paraId="4D7EC779" w14:textId="77777777" w:rsidTr="001D4A13">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w14:paraId="4D7EC779" w14:textId="77777777" w:rsidTr="13300D32">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23F62F82" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
+          <w:p w14:paraId="23F62F82" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relevant </w:t>
-[...15 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Relevant Objective </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36895496" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
+          <w:p w14:paraId="36895496" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Identified impact </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="0006103B" w14:paraId="47AFD525" w14:textId="77777777" w:rsidTr="001D4A13">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w14:paraId="47AFD525" w14:textId="77777777" w:rsidTr="13300D32">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13B743A7" w14:textId="70218CF3" w:rsidR="00EB109C" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
+          <w:p w14:paraId="13B743A7" w14:textId="0C6AB89F" w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="589" w:hanging="589"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="36C1F8A1" w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>i</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
-            <w:r w:rsidR="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>facilitate the planning, development and maintenance of an efficient, coordinated and economical system of electricity transmission, and the operation of that system in an efficient, economic and coordinated manner; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rStyle w:val="Style2"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="319315225"/>
+              <w:id w:val="1534462843"/>
               <w:placeholder>
-                <w:docPart w:val="6DA02CDE6A78422EBDC2CC06CEC5F527"/>
+                <w:docPart w:val="A3B216C0BD9E49E0AFBBE0CE90A4F6F7"/>
               </w:placeholder>
               <w:dropDownList>
+                <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
+                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
-                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rStyle w:val="Style2"/>
+              </w:rPr>
+            </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="76F60244" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="0006103B" w:rsidRDefault="00941AF2" w:rsidP="0006103B">
+              <w:p w14:paraId="5042D18D" w14:textId="77777777" w:rsidR="00FC4051" w:rsidRPr="00CC6CBA" w:rsidRDefault="00FC4051" w:rsidP="00FC4051">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0006103B">
+                <w:r w:rsidRPr="00CC6CBA">
                   <w:rPr>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:rStyle w:val="Style2"/>
                   </w:rPr>
-                  <w:t>[Select impact]</w:t>
+                  <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="0786C79F" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
-[...32 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="-1472590764"/>
+              <w:placeholder>
+                <w:docPart w:val="96F3921394BB4880B3903EA8A67737F1"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="56A65FA3" w14:textId="2E6DFCD1" w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w:rsidRDefault="00FC4051" w:rsidP="00FC4051">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CC6CBA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Please provide your rationale</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="0006103B" w14:paraId="4EE068BD" w14:textId="77777777" w:rsidTr="001D4A13">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w14:paraId="4EE068BD" w14:textId="77777777" w:rsidTr="13300D32">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F90B99E" w14:textId="52293685" w:rsidR="00EB109C" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
+          <w:p w14:paraId="3F90B99E" w14:textId="018A9294" w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="589" w:hanging="589"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">(ii) </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="0006103B">
-              <w:rPr>
+            <w:r w:rsidR="499FD404" w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ensure an appropriate level of security and quality of supply and safe operation of the National Electricity Transmission System; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rStyle w:val="Style2"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="2033612143"/>
+              <w:id w:val="-1059090568"/>
               <w:placeholder>
-                <w:docPart w:val="EF7FA0ACEB784B4CA0198E9C081AB1E9"/>
+                <w:docPart w:val="815BC9F0C6FF4E4391A11024107BDC5D"/>
               </w:placeholder>
               <w:dropDownList>
+                <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
+                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
-                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rStyle w:val="Style2"/>
+              </w:rPr>
+            </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="3E16C855" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="0006103B" w:rsidRDefault="00941AF2" w:rsidP="0006103B">
+              <w:p w14:paraId="64814C0D" w14:textId="77777777" w:rsidR="00FC4051" w:rsidRPr="00CC6CBA" w:rsidRDefault="00FC4051" w:rsidP="00FC4051">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0006103B">
+                <w:r w:rsidRPr="00CC6CBA">
                   <w:rPr>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:rStyle w:val="Style2"/>
                   </w:rPr>
-                  <w:t>[Select impact]</w:t>
+                  <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="45A98543" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
-[...32 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="1474865642"/>
+              <w:placeholder>
+                <w:docPart w:val="D58B59AE84A447868A360EF298AE656D"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2C1F7BE2" w14:textId="4F4F84BC" w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w:rsidRDefault="00FC4051" w:rsidP="00FC4051">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CC6CBA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Please provide your rationale</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="0006103B" w14:paraId="5CA7814E" w14:textId="77777777" w:rsidTr="001D4A13">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w14:paraId="5CA7814E" w14:textId="77777777" w:rsidTr="13300D32">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="121EFA1F" w14:textId="121D6A0E" w:rsidR="00EB109C" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
+          <w:p w14:paraId="121EFA1F" w14:textId="673C7B42" w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="589" w:hanging="589"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">(iii) </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="0006103B">
-              <w:rPr>
+            <w:r w:rsidR="6F190152" w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>facilitate effective competition in the generation and supply of electricity, and (so far as consistent therewith) facilitating such competition in the distribution of electricity; and </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-919797959"/>
+              <w:id w:val="-1296983966"/>
               <w:placeholder>
-                <w:docPart w:val="0656B106C0204D88AB4C5FAC17BB6FD3"/>
+                <w:docPart w:val="C50820743B5340C9BEA3B72D9543A179"/>
               </w:placeholder>
               <w:dropDownList>
+                <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
+                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
-                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4EA62F22" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="0006103B" w:rsidRDefault="00941AF2" w:rsidP="0006103B">
+              <w:p w14:paraId="184DBC09" w14:textId="77777777" w:rsidR="00FC4051" w:rsidRPr="00CC6CBA" w:rsidRDefault="00FC4051" w:rsidP="00FC4051">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0006103B">
+                <w:r w:rsidRPr="00CC6CBA">
                   <w:rPr>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>[Select impact]</w:t>
+                  <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="6F66D646" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
-[...32 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="1108244575"/>
+              <w:placeholder>
+                <w:docPart w:val="F50A6400FE5B4374836E1D08EE6F7FC4"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="24C60B2D" w14:textId="79337165" w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w:rsidRDefault="00FC4051" w:rsidP="00FC4051">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CC6CBA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Please provide your rationale</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="0006103B" w14:paraId="21856524" w14:textId="77777777" w:rsidTr="001D4A13">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w14:paraId="21856524" w14:textId="77777777" w:rsidTr="13300D32">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="211883E0" w14:textId="0BE9FD66" w:rsidR="00EB109C" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
+          <w:p w14:paraId="211883E0" w14:textId="5053524C" w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="589" w:hanging="589"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">(iv)  </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="0006103B">
-              <w:rPr>
+            <w:r w:rsidR="129318F3" w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">facilitate Licensees to comply with any relevant obligations under </w:t>
             </w:r>
-            <w:r w:rsidR="00B815B8">
-              <w:rPr>
+            <w:r w:rsidR="00B815B8" w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assimilated</w:t>
             </w:r>
-            <w:r w:rsidRPr="0006103B">
-              <w:rPr>
+            <w:r w:rsidRPr="00CC6CBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> law </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="1850682272"/>
+              <w:id w:val="-831289488"/>
               <w:placeholder>
-                <w:docPart w:val="5B3B311734E54C9B8BB351EB24DEB7CD"/>
+                <w:docPart w:val="7A524FA302EF49739E15B9D9F8C78103"/>
               </w:placeholder>
               <w:dropDownList>
+                <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
+                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
-                <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="712CBE84" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="0006103B" w:rsidRDefault="00941AF2" w:rsidP="0006103B">
+              <w:p w14:paraId="3CD54E66" w14:textId="77777777" w:rsidR="00FC4051" w:rsidRPr="00CC6CBA" w:rsidRDefault="00FC4051" w:rsidP="00FC4051">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0006103B">
+                <w:r w:rsidRPr="00CC6CBA">
                   <w:rPr>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>[Select impact]</w:t>
+                  <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="7A06697A" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="0006103B" w:rsidRDefault="00EB109C" w:rsidP="0006103B">
-[...32 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="560442332"/>
+              <w:placeholder>
+                <w:docPart w:val="BF4788717DDB46FE97A91DBF85CC8DC6"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2D153455" w14:textId="5E2D7F43" w:rsidR="00EB109C" w:rsidRPr="00CC6CBA" w:rsidRDefault="00FC4051" w:rsidP="00FC4051">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CC6CBA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Please provide your rationale</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1585DBC4" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="1585DBC4" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4C9ED5" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="4B4C9ED5" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
-        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9480" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3390"/>
         <w:gridCol w:w="6090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="30BB3CA6" w14:textId="77777777" w:rsidTr="00B84A02">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w14:paraId="30BB3CA6" w14:textId="77777777" w:rsidTr="00DE41D3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="557626CC" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00975B30" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="557626CC" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
+              <w:spacing w:after="0"/>
               <w:divId w:val="303002081"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="19" w:name="_Toc212803814"/>
+            <w:commentRangeStart w:id="20"/>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Proposer’s assessment</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="20"/>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:commentReference w:id="20"/>
+            </w:r>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Proposer’s assessment</w:t>
+              <w:t xml:space="preserve"> of the impact of the modification on the stakeholder / consumer benefit categories</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="8"/>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="2D1F7CA6" w14:textId="77777777" w:rsidTr="00B84A02">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w14:paraId="2D1F7CA6" w14:textId="77777777" w:rsidTr="00DE41D3">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A126C4C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00DE27BD" w:rsidRDefault="00EB109C" w:rsidP="00DE27BD">
+          <w:p w14:paraId="1A126C4C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE27BD">
-              <w:rPr>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Stakeholder / consumer benefit categories </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FD157BB" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00DE27BD" w:rsidRDefault="00EB109C" w:rsidP="00DE27BD">
+          <w:p w14:paraId="4FD157BB" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE27BD">
-              <w:rPr>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Identified impact </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="58DBCF3D" w14:textId="77777777" w:rsidTr="00B84A02">
+      <w:tr w:rsidR="00DE41D3" w:rsidRPr="00C73CA8" w14:paraId="58DBCF3D" w14:textId="77777777" w:rsidTr="00DE41D3">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BFDAC5F" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00E67473" w:rsidRDefault="00EB109C" w:rsidP="00DE27BD">
+          <w:p w14:paraId="2BFDAC5F" w14:textId="3B749882" w:rsidR="00DE41D3" w:rsidRPr="00BC44BD" w:rsidRDefault="00DE41D3" w:rsidP="00DE41D3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67473">
-              <w:rPr>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Improved safety and reliability of the system </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Improved safety and reliability of the </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="21"/>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>system</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="21"/>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="21"/>
+            </w:r>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-1171871536"/>
+              <w:id w:val="-618373279"/>
               <w:placeholder>
-                <w:docPart w:val="B276033DF9D540C6A29B8EF27A83F0E1"/>
+                <w:docPart w:val="DC561D34BDD84BEB9C41492D157AE37A"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="4F18EE2A" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="00DE27BD" w:rsidRDefault="00941AF2" w:rsidP="00DE27BD">
+              <w:p w14:paraId="77EEE767" w14:textId="77777777" w:rsidR="00DE41D3" w:rsidRPr="00BC44BD" w:rsidRDefault="00DE41D3" w:rsidP="00DE41D3">
                 <w:pPr>
-                  <w:pStyle w:val="BodyText"/>
+                  <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="Boldnormaltext"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DE27BD">
+                <w:r w:rsidRPr="00BC44BD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="3315898E" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="00DE27BD" w:rsidRDefault="00941AF2" w:rsidP="00DE27BD">
+          <w:p w14:paraId="23305980" w14:textId="77777777" w:rsidR="00DE41D3" w:rsidRPr="00BC44BD" w:rsidRDefault="00DE41D3" w:rsidP="00DE41D3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="786162763"/>
+                <w:placeholder>
+                  <w:docPart w:val="08AB533BA30A4A55A7D3F74FC24CF39D"/>
+                </w:placeholder>
+                <w:temporary/>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t>[Please provide your rationale.  Will this change mean that the energy system can operate more safely and reliably now and in the future in a way that benefits end consumers?</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t>This area would relate to changes which balance the system safely, securely and at optimum cost, particularly for consumers in vulnerable situations. It would also consider changes which introduce flexibility across the market to flow energy at the most efficient profile, lower operational costs and make sure GB consumers can access the cheapest sources of energy. </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:br/>
+                  <w:t>Examples of changes include: </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                  <w:t>​</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                  <w:t>- security of supply </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">- changes to the balancing regimes e.g. </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:lastRenderedPageBreak/>
+                  <w:t>charging changes</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <w:t>​</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:br/>
+                  <w:t> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="68567BE4" w14:textId="62E4A085" w:rsidR="00DE41D3" w:rsidRPr="00BC44BD" w:rsidRDefault="00DE41D3" w:rsidP="00DE41D3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...100 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="223A2688" w14:textId="77777777" w:rsidTr="00B84A02">
+      <w:tr w:rsidR="000E40CF" w:rsidRPr="00C73CA8" w14:paraId="223A2688" w14:textId="77777777" w:rsidTr="00DE41D3">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03AA4934" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00E67473" w:rsidRDefault="00EB109C" w:rsidP="00DE27BD">
+          <w:p w14:paraId="03AA4934" w14:textId="294BA3BC" w:rsidR="000E40CF" w:rsidRPr="00BC44BD" w:rsidRDefault="000E40CF" w:rsidP="000E40CF">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67473">
-              <w:rPr>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Lower bills than would otherwise be the case </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Lower bills than would otherwise be the </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="22"/>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>case</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="22"/>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="22"/>
+            </w:r>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="2116318706"/>
+              <w:id w:val="1896535093"/>
               <w:placeholder>
-                <w:docPart w:val="FC9F14EA87A147A9B2C9DE98B0971513"/>
+                <w:docPart w:val="CC3C986048DF4C96B5A5AB245202D3BF"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="16890A97" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="00DE27BD" w:rsidRDefault="00941AF2" w:rsidP="00DE27BD">
+              <w:p w14:paraId="5DBF848D" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRPr="00BC44BD" w:rsidRDefault="000E40CF" w:rsidP="000E40CF">
                 <w:pPr>
-                  <w:pStyle w:val="BodyText"/>
+                  <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="Boldnormaltext"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DE27BD">
+                <w:r w:rsidRPr="00BC44BD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="36C714E7" w14:textId="5C4ADD22" w:rsidR="00EB109C" w:rsidRPr="00DE27BD" w:rsidRDefault="00EB109C" w:rsidP="00DE27BD">
-[...117 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:id w:val="-170656487"/>
+              <w:placeholder>
+                <w:docPart w:val="7ED8AA1FA6564B04B7E79028C0A48657"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="174D0578" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRPr="00BC44BD" w:rsidRDefault="000E40CF" w:rsidP="000E40CF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="00D783D2" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRPr="00BC44BD" w:rsidRDefault="000E40CF" w:rsidP="000E40CF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Will this change lower consumers’ bills by controlling, reducing, and optimising spend, for example on balancing and operating the system? </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="66E8BDBE" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRPr="00BC44BD" w:rsidRDefault="000E40CF" w:rsidP="000E40CF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">This area would relate to changes that are likely to benefit end consumers. This could include any change where it has been demonstrated that it could lower bills for end consumers. </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="09C4138B" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRPr="00BC44BD" w:rsidRDefault="000E40CF" w:rsidP="000E40CF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">If possible, this section should include any quantifiable benefits.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="422E818E" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRPr="00BC44BD" w:rsidRDefault="000E40CF" w:rsidP="000E40CF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Examples of changes include: </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3D59345A" w14:textId="0D2CF80F" w:rsidR="000E40CF" w:rsidRPr="00BC44BD" w:rsidRDefault="000E40CF" w:rsidP="000E40CF">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Charging review]</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="5FB6F9D1" w14:textId="77777777" w:rsidTr="00B84A02">
+      <w:tr w:rsidR="000019D9" w:rsidRPr="00C73CA8" w14:paraId="5FB6F9D1" w14:textId="77777777" w:rsidTr="00DE41D3">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BE4EDF9" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00E67473" w:rsidRDefault="00EB109C" w:rsidP="00DE27BD">
+          <w:p w14:paraId="2BE4EDF9" w14:textId="6649B755" w:rsidR="000019D9" w:rsidRPr="00BC44BD" w:rsidRDefault="000019D9" w:rsidP="000019D9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67473">
-              <w:rPr>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Benefits for society as a whole </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benefits for society as a </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="23"/>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>whole</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="23"/>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="23"/>
+            </w:r>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-711803459"/>
+              <w:id w:val="1726332859"/>
               <w:placeholder>
-                <w:docPart w:val="3519352BE63E473B9FED5708DE94A85B"/>
+                <w:docPart w:val="CFA7FD9512794790B38CE5310D375165"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="349ED5FE" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="00DE27BD" w:rsidRDefault="00941AF2" w:rsidP="00DE27BD">
+              <w:p w14:paraId="140D9854" w14:textId="77777777" w:rsidR="000019D9" w:rsidRPr="00BC44BD" w:rsidRDefault="000019D9" w:rsidP="000019D9">
                 <w:pPr>
-                  <w:pStyle w:val="BodyText"/>
+                  <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="Boldnormaltext"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DE27BD">
+                <w:r w:rsidRPr="00BC44BD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="0553D9B0" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="00DE27BD" w:rsidRDefault="00941AF2" w:rsidP="00DE27BD">
-[...42 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:id w:val="882362507"/>
+              <w:placeholder>
+                <w:docPart w:val="2575DD30AFA5455EBB18D1236418D898"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="689979E6" w14:textId="77777777" w:rsidR="000019D9" w:rsidRPr="00BC44BD" w:rsidRDefault="000019D9" w:rsidP="000019D9">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="034A9807" w14:textId="62E64CE9" w:rsidR="000019D9" w:rsidRPr="00BC44BD" w:rsidRDefault="000019D9" w:rsidP="000019D9">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>This area would focus on demonstrating why and how the change can improve the quality of service for some or all end consumers. Improved service quality ultimately benefits the end consumer due to interactions in the value chains across the industry being more seamless, efficient and effective.].</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="0A7D91ED" w14:textId="77777777" w:rsidTr="00B84A02">
+      <w:tr w:rsidR="00AF4697" w:rsidRPr="00C73CA8" w14:paraId="0A7D91ED" w14:textId="77777777" w:rsidTr="00DE41D3">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="099AA664" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00E67473" w:rsidRDefault="00EB109C" w:rsidP="00DE27BD">
+          <w:p w14:paraId="099AA664" w14:textId="52159272" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E67473">
-              <w:rPr>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Reduced environmental damage </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reduced environmental </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="24"/>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>damage</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="24"/>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="24"/>
+            </w:r>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C718488" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rStyle w:val="Boldnormaltext"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rStyle w:val="Boldnormaltext"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Boldnormaltext"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:alias w:val="Impact assessment"/>
+                <w:tag w:val="Impact assessment"/>
+                <w:id w:val="-1573738800"/>
+                <w:placeholder>
+                  <w:docPart w:val="05A6359E0B8842488B9D94610A226C1B"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:displayText="Positive" w:value="Positive"/>
+                  <w:listItem w:displayText="Negative" w:value="Negative"/>
+                  <w:listItem w:displayText="Neutral" w:value="Neutral"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Boldnormaltext"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>[Select impact]</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:id w:val="1982108050"/>
+              <w:placeholder>
+                <w:docPart w:val="F20DEAC31C0E4CFC895C45A129900C77"/>
+              </w:placeholder>
+              <w:temporary/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="79F60DF9" w14:textId="40CE1CC2" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="6F830EFA" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Will this proposal support: </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="11E2810A" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• new providers and technologies?  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="397D059F" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• a move to hydrogen or lower greenhouse gases? </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0C4D65F4" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• the journey toward statutory net-zero targets? </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="104CF62B" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• decarbonisation? </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="738C8FC2" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:lastRenderedPageBreak/>
+                  <w:t xml:space="preserve">This area would relate to changes which demonstrate innovative work to design solutions which ensure the system can operate in an environmentally sustainable way both now and in the future. </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7273F1E5" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Examples include: </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="6513D819" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• Gas quality blending  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4556254D" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">• Carbon Capture and Storage </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7B8A7A2A" w14:textId="40CE1CC2" w:rsidR="00AF4697" w:rsidRPr="00BC44BD" w:rsidRDefault="00AF4697" w:rsidP="00AF4697">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>New technologies, e.g. wind power]</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF1B65" w:rsidRPr="00C73CA8" w14:paraId="5645B3A1" w14:textId="77777777" w:rsidTr="00DE41D3">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E53DD89" w14:textId="55703C76" w:rsidR="00EF1B65" w:rsidRPr="00BC44BD" w:rsidRDefault="00EF1B65" w:rsidP="00EF1B65">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Improved quality of </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="25"/>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>service</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="25"/>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="25"/>
+            </w:r>
+            <w:r w:rsidRPr="00BC44BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
-              <w:id w:val="-2100398391"/>
+              <w:id w:val="1712995486"/>
               <w:placeholder>
-                <w:docPart w:val="F6E52D8345674B4F933FA2DC0AB1E8EC"/>
+                <w:docPart w:val="FFB9F4DFE0CA49C19AF293499390DA94"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="32FD07A0" w14:textId="77777777" w:rsidR="00941AF2" w:rsidRPr="00DE27BD" w:rsidRDefault="00941AF2" w:rsidP="00DE27BD">
+              <w:p w14:paraId="28662097" w14:textId="77777777" w:rsidR="00EF1B65" w:rsidRPr="00BC44BD" w:rsidRDefault="00EF1B65" w:rsidP="00EF1B65">
                 <w:pPr>
-                  <w:pStyle w:val="BodyText"/>
+                  <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="Boldnormaltext"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DE27BD">
+                <w:r w:rsidRPr="00BC44BD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:b/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="3A73827A" w14:textId="77777777" w:rsidR="00163C3F" w:rsidRPr="00DE27BD" w:rsidRDefault="00163C3F" w:rsidP="00DE27BD">
-[...245 lines deleted...]
-          </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rStyle w:val="Boldnormaltext"/>
-[...5 lines deleted...]
-              <w:id w:val="-1283878618"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:id w:val="309147559"/>
               <w:placeholder>
-                <w:docPart w:val="3274C974F0C74B2591F7D4A123CC0E64"/>
+                <w:docPart w:val="354B652DCAEA498EA039B6B39195E234"/>
               </w:placeholder>
-              <w:dropDownList>
-[...3 lines deleted...]
-              </w:dropDownList>
+              <w:temporary/>
+              <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr>
-[...3 lines deleted...]
-            </w:sdtEndPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="66654304" w14:textId="77777777" w:rsidR="00163C3F" w:rsidRPr="00DE27BD" w:rsidRDefault="00163C3F" w:rsidP="00DE27BD">
+              <w:p w14:paraId="70FD1872" w14:textId="77777777" w:rsidR="00EF1B65" w:rsidRPr="00BC44BD" w:rsidRDefault="00EF1B65" w:rsidP="00EF1B65">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="389FB437" w14:textId="77777777" w:rsidR="00EF1B65" w:rsidRPr="00BC44BD" w:rsidRDefault="00EF1B65" w:rsidP="00EF1B65">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2820"/>
+                  </w:tabs>
+                  <w:spacing w:after="0"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC44BD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">This area would relate to any other identified changes to society, such as jobs or the economy.  </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4899FB2C" w14:textId="61D183E9" w:rsidR="00EF1B65" w:rsidRPr="00BC44BD" w:rsidRDefault="00EF1B65" w:rsidP="00EF1B65">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
-                    <w:rStyle w:val="Boldnormaltext"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DE27BD">
+                <w:r w:rsidRPr="00BC44BD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>[Select impact]</w:t>
+                  <w:t>For example, by 2050, energy system decarbonisation efforts could add 19 million jobs and £52tn of gross domestic product (GDP) to the global economy, increasing the GDP of Northern and Western Europe by 1.25% and 2.5% respectively. It could also generate a 15% increase in global welfare and reduce negative health effects caused by local air pollution by 60%.].</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="6AEEFDBE" w14:textId="77777777" w:rsidR="00163C3F" w:rsidRPr="00DE27BD" w:rsidRDefault="00163C3F" w:rsidP="00DE27BD">
-[...59 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B090FDD" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="4B090FDD" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B26C19" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="35B26C19" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc178764757"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkStart w:id="26" w:name="_Toc212803815"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>When will this change take place?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E9DA9E" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="18E9DA9E" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc178764758"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkStart w:id="27" w:name="_Toc212803816"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Implementation date</w:t>
+        <w:t xml:space="preserve">Implementation </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:commentRangeStart w:id="28"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:commentRangeEnd w:id="28"/>
+      <w:r w:rsidR="00636AC6" w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="28"/>
+      </w:r>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E74A993" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00146EC0" w:rsidRDefault="00EB109C" w:rsidP="00146EC0">
+    <w:p w14:paraId="5E74A993" w14:textId="597BBE6E" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00CD3D93" w:rsidP="00CD1E20">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00146EC0">
-[...5 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="-2111036084"/>
+          <w:placeholder>
+            <w:docPart w:val="F24A519DF69D4F62A00993E73AD0AA13"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Poppins"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C73CA8" w:rsidRPr="00E269E8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Insert the date which you are proposing the change is made to the code. Note that all SQSS modifications require an update to the Transmission Licence. The Authority must consult on Transmission Licence changes which takes ~6 months from the date we receive an Authority decision on the modification.]</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="3C9A65DD" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="43592DE3" w14:textId="77777777" w:rsidR="00E269E8" w:rsidRDefault="00E269E8" w:rsidP="00636AC6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc178764759"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkStart w:id="29" w:name="_Toc178772317"/>
+    </w:p>
+    <w:p w14:paraId="17627393" w14:textId="108E6F86" w:rsidR="00636AC6" w:rsidRPr="00C73CA8" w:rsidRDefault="00636AC6" w:rsidP="00636AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Date decision required by</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc212803817"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date decision required </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:commentRangeStart w:id="31"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:commentRangeEnd w:id="31"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="31"/>
+      </w:r>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4293A0" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00096AC1">
+    <w:p w14:paraId="36F89489" w14:textId="77777777" w:rsidR="00636AC6" w:rsidRPr="00E269E8" w:rsidRDefault="00CD3D93" w:rsidP="00636AC6">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096AC1">
-[...5 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="-1346394205"/>
+          <w:placeholder>
+            <w:docPart w:val="B7EABE4BF9AD40FAA48668BAF167A976"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Poppins"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00636AC6" w:rsidRPr="00E269E8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Insert the date which the decision is required from the Authority - or Panel (if self-governance].</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="3726076A" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="3B72CFF2" w14:textId="77777777" w:rsidR="00E269E8" w:rsidRDefault="00E269E8" w:rsidP="00B3492A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc178764760"/>
-      <w:r w:rsidRPr="00F54F7F">
+    </w:p>
+    <w:p w14:paraId="751EC506" w14:textId="4F423EDF" w:rsidR="00500A61" w:rsidRPr="00C73CA8" w:rsidRDefault="00500A61" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Implementation approach</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc212803818"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Implementation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:commentRangeStart w:id="33"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:commentRangeEnd w:id="33"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38797D87" w14:textId="77777777" w:rsidR="00500A61" w:rsidRPr="00C73CA8" w:rsidRDefault="00CD3D93" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096AC1">
-[...21 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="61153112"/>
+          <w:placeholder>
+            <w:docPart w:val="F99E6D57279F466BB5F00AB66C98DBC7"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Poppins"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00500A61" w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[List any systems or processes that will need to change as a result of this proposal.]</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="506D9F08" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="2812E49B" w14:textId="77777777" w:rsidR="00E269E8" w:rsidRDefault="00E269E8" w:rsidP="00B3492A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc178764761"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkStart w:id="34" w:name="_Toc178772318"/>
+    </w:p>
+    <w:p w14:paraId="27D171BF" w14:textId="3EA05613" w:rsidR="00500A61" w:rsidRPr="00C73CA8" w:rsidRDefault="00500A61" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Proposer’s justification for governance route</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc212803819"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposer’s justification for governance </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:commentRangeStart w:id="36"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>route</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:commentRangeEnd w:id="36"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="36"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29056DBA" w14:textId="77777777" w:rsidR="00500A61" w:rsidRPr="00E269E8" w:rsidRDefault="00500A61" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096AC1">
+      <w:r w:rsidRPr="00E269E8">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">Governance route: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-            <w:sz w:val="24"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
           <w:alias w:val="Goverance Route"/>
           <w:tag w:val="Goverance Route"/>
           <w:id w:val="1976943313"/>
           <w:placeholder>
-            <w:docPart w:val="15DC54DB6FCF4A80956B7C88F212E516"/>
+            <w:docPart w:val="F7C9C57E54AE4195A23A381E95D516C6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Standard Governance modification with assessment by a Workgroup" w:value="Standard Governance modification with assessment by a Workgroup"/>
             <w:listItem w:displayText="Standard Governance modification to proceed to Code Administrator Consultation" w:value="Standard Governance modification to proceed to Code Administrator Consultation"/>
+            <w:listItem w:displayText="Self-Governance modification with assessment by a Workgroup" w:value="Self-Governance modification with assessment by a Workgroup"/>
+            <w:listItem w:displayText="Self-Governance modification to proceed to Code Administrator Consultation" w:value="Self-Governance modification to proceed to Code Administrator Consultation"/>
+            <w:listItem w:displayText="Urgent modification to proceed under a timeline agreed by the Authority (with an Authority Decision)" w:value="Urgent modification to proceed under a timeline agreed by the Authority (with an Authority Decision)"/>
+            <w:listItem w:displayText="Fast-track Self- Governance modification" w:value="Fast-track Self- Governance modification"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E67473" w:rsidRPr="005D2B41">
+          <w:r w:rsidRPr="00E269E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>Choose a</w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> governance route</w:t>
+            <w:t>Choose a governance route</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="00E269E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4D06101A" w14:textId="10A08E7F" w:rsidR="00EB109C" w:rsidRPr="0064152E" w:rsidRDefault="00EB109C" w:rsidP="00096AC1">
+    <w:p w14:paraId="504F3B08" w14:textId="64B45E31" w:rsidR="00500A61" w:rsidRDefault="00CD3D93" w:rsidP="00500A61">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:divId w:val="1283001580"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096AC1">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="-1830350855"/>
+          <w:placeholder>
+            <w:docPart w:val="F99E6D57279F466BB5F00AB66C98DBC7"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Poppins"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D8671D" w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[List any systems or processes that will need to change as a result of this proposal.]</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00500A61" w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>​​[Please give justification for the governance route you have recommended. Use the below guidance to help.]​</w:t>
+        <w:t>  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0064152E">
+    </w:p>
+    <w:p w14:paraId="77D063B8" w14:textId="77777777" w:rsidR="00E269E8" w:rsidRPr="00C73CA8" w:rsidRDefault="00E269E8" w:rsidP="00500A61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:divId w:val="1283001580"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3675"/>
         <w:gridCol w:w="3105"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="4E0BACDC" w14:textId="77777777" w:rsidTr="003B4C9A">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="4E0BACDC" w14:textId="77777777" w:rsidTr="003B4C9A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CA48192" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="002239C4">
+          <w:p w14:paraId="7CA48192" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:divId w:val="1283001580"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Guidance on governance routes </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="49BEB3FC" w14:textId="77777777" w:rsidTr="003B4C9A">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w14:paraId="49BEB3FC" w14:textId="77777777" w:rsidTr="003B4C9A">
         <w:trPr>
           <w:trHeight w:val="673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30F34046" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00096AC1">
+          <w:p w14:paraId="30F34046" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Timescales </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EF59AC9" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00096AC1">
+          <w:p w14:paraId="7EF59AC9" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Route </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F401DA9" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00096AC1">
+          <w:p w14:paraId="2F401DA9" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Who makes the decision (Governance type) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="4EFFFC9D" w14:textId="77777777" w:rsidTr="003B4C9A">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="4EFFFC9D" w14:textId="77777777" w:rsidTr="003B4C9A">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="340BB159" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00096AC1">
+          <w:p w14:paraId="340BB159" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="120"/>
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All SQSS modifications require an update to the Transmission Licence. The Authority must consult on Transmission Licence changes which takes ~6 months from the date we receive an Authority decision on the modification.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F9F8543" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00096AC1">
+          <w:p w14:paraId="3F9F8543" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proceed to Code Administrator Consultation* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65C844B0" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00096AC1">
+          <w:p w14:paraId="65C844B0" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-[...20 lines deleted...]
-              <w:t>** </w:t>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Authority (Standard Governance)*** </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="7CB71238" w14:textId="77777777" w:rsidTr="003B4C9A">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="7CB71238" w14:textId="77777777" w:rsidTr="003B4C9A">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D8AE35C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="002239C4">
+          <w:p w14:paraId="4D8AE35C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64410F78" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="0064152E" w:rsidRDefault="00EB109C" w:rsidP="002239C4">
+          <w:p w14:paraId="64410F78" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0064152E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Assessment by a Workgroup** </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EFB60A3" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="0064152E" w:rsidRDefault="00EB109C" w:rsidP="002239C4">
+          <w:p w14:paraId="2EFB60A3" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="28A7F28C" w14:textId="77777777" w:rsidTr="003B4C9A">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="28A7F28C" w14:textId="77777777" w:rsidTr="003B4C9A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1642F9B7" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="002239C4">
+          <w:p w14:paraId="1642F9B7" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>* This route is for modifications which have a fully developed solution and therefore don’t need to be considered by a Workgroup.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22728F44" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="002239C4">
+          <w:p w14:paraId="22728F44" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>** For modifications which need further input from industry to develop the solution.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FEED682" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="002239C4">
+          <w:p w14:paraId="1FEED682" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>*** All SQSS modifications require an Authority decision. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E10BCF9" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="4E10BCF9" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13D5F516">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EBF0FC" w14:textId="6BC09E94" w:rsidR="13D5F516" w:rsidRDefault="13D5F516" w:rsidP="13D5F516">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03234991" w14:textId="30A6E27D" w:rsidR="00E1008C" w:rsidRPr="00A10B1C" w:rsidRDefault="00E1008C" w:rsidP="13D5F516">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13D5F516">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Proposer’s view on prioritisation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC9E549" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRDefault="00E1008C" w:rsidP="00E1008C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Prioritisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016261C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:id w:val="-1332829609"/>
+          <w:placeholder>
+            <w:docPart w:val="089C820D93C94FECA9CC5F0682526B35"/>
+          </w:placeholder>
+          <w:dropDownList>
+            <w:listItem w:value="Please select the modification priority using the Prioritisation Criteria below"/>
+            <w:listItem w:displayText="High" w:value="High"/>
+            <w:listItem w:displayText="Standard" w:value="Standard"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Please select the modification priority using the Prioritisation Criteria below</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0B6E28C5" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRDefault="00E1008C" w:rsidP="00E1008C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1ED2BA" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="00A5278C" w:rsidRDefault="00E1008C" w:rsidP="00E1008C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00A5278C">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Prioritisation Criteria </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732E8DAC" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="6586F625" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="00A5278C" w:rsidRDefault="00E1008C" w:rsidP="00E1008C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The proposer must provide an initial assessment of their proposal against the prioritisation criteria, using the table below, and include a clear justification for classifying the Modification as a high priority. To be considered High priority all 3 Criteria must be High Impact. If not, the priority category should be Standard.  This assessment will be taken into account when prioritisation determinations are made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059DDBB6" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="00A5278C" w:rsidRDefault="00E1008C" w:rsidP="00E1008C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Proposers must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140288AC" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="00A5278C" w:rsidRDefault="00E1008C" w:rsidP="00E1008C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>demonstrate a link to the delivery of government policies and developments relating to the energy sector as set out in the Strategic Direction Statement (SDS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4041E0C3" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="00A5278C" w:rsidRDefault="00E1008C" w:rsidP="00E1008C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include the level of industry resource, knowledge and/or time required to progress the modification through to implementation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A586E1C" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="00A5278C" w:rsidRDefault="00E1008C" w:rsidP="00E1008C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include the perceived value, criticality and risk to industry, consumers, and/or other stakeholders of the implementation of the modification. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D84F6C5" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="00A5278C" w:rsidRDefault="00E1008C" w:rsidP="00E1008C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provide any additional information to support the proposal such as what is driving the priority, or any relevant deadlines for implementing the modification</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9854" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7744"/>
+        <w:gridCol w:w="2110"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E1008C" w:rsidRPr="008E4F94" w14:paraId="411A9F3E" w14:textId="77777777" w:rsidTr="13D5F516">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7744" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FBD22A" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="008E4F94" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prioritisation Criteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BA4CA0" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="008E4F94" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>High Impact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1008C" w14:paraId="69619297" w14:textId="77777777" w:rsidTr="13D5F516">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="355BF6F3" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="006473EA" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006473EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Strongly aligns with the Strategic Direction Statement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241D918F" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006473EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>The Modification strongly supports key government energy policy actions that require immediate progress and aligns with SDS priorities under the Act Now category.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D65E727" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1008C" w14:paraId="271C5B1E" w14:textId="77777777" w:rsidTr="13D5F516">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F419960" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="00085713" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085713">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Complexity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A5CEA4" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085713">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>The Modification is highly complex, with a fast-approaching deadline, significant implementation challenges, and a requirement for extensive stakeholder engagement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF55074" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Yes/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1008C" w14:paraId="30CA4427" w14:textId="77777777" w:rsidTr="13D5F516">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E053BC" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRPr="00D92521" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Importance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F911DE" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>The Modification addresses a high</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>risk or critical issue, making timely action important for stakeholders as it is anticipated to deliver substantial benefits and value.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="332F1876" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1008C" w14:paraId="35935077" w14:textId="77777777" w:rsidTr="13D5F516">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA56B7A" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Priority Category (To be considered High priority all 3 Criteria must be High Impact.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="171902F6" w14:textId="77777777" w:rsidR="00E1008C" w:rsidRDefault="00E1008C" w:rsidP="00B3492A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>High/Standard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68EF60E6" w14:textId="77777777" w:rsidR="003C65F0" w:rsidRPr="00C73CA8" w:rsidRDefault="003C65F0" w:rsidP="00CD1E20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732E8DAC" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc178764762"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkStart w:id="37" w:name="_Toc212803820"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Interactions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="152174A8" w14:textId="77777777" w:rsidTr="00EB109C">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="152174A8" w14:textId="77777777" w:rsidTr="00EB109C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BFDEAEE" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+          <w:p w14:paraId="5BFDEAEE" w14:textId="3A643BC1" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>☐</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="-260292135"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C73CA8" w:rsidRPr="00EE2D39">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>​Grid Code </w:t>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Grid Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="372A9895" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+          <w:p w14:paraId="372A9895" w14:textId="0F13B6AC" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>☐</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="-684125387"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C73CA8" w:rsidRPr="00EE2D39">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>​BSC </w:t>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>BSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="782C6A16" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+          <w:p w14:paraId="782C6A16" w14:textId="39CF874E" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>☐</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="1810592081"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C73CA8" w:rsidRPr="00EE2D39">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>​STC </w:t>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>STC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AEEC5A7" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+          <w:p w14:paraId="5AEEC5A7" w14:textId="6A689289" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>☐</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="-1954932505"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C73CA8" w:rsidRPr="00EE2D39">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>​CUSC </w:t>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>CUSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="51E09A3F" w14:textId="77777777" w:rsidTr="00EB109C">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="51E09A3F" w14:textId="77777777" w:rsidTr="00EB109C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F851478" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+          <w:p w14:paraId="3F851478" w14:textId="41A8A0C3" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>☐</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="268052344"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C73CA8" w:rsidRPr="00EE2D39">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>​European Network Codes  </w:t>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>European Network Codes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F6F0559" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+          <w:p w14:paraId="6F6F0559" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="112D2BA9" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+          <w:p w14:paraId="112D2BA9" w14:textId="446E4C86" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>☐</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="-644429179"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C73CA8" w:rsidRPr="00EE2D39">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>​Other modifications </w:t>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Other modifications </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CF09D7B" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+          <w:p w14:paraId="0CF09D7B" w14:textId="5077AFE5" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>☐</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:id w:val="-279195334"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C73CA8" w:rsidRPr="00EE2D39">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F54F7F">
-[...4 lines deleted...]
-              <w:t>​Other </w:t>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Other </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05D63C2C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+          <w:p w14:paraId="05D63C2C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06CF1837" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+          <w:p w14:paraId="06CF1837" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="308A396E" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00096AC1">
+    <w:p w14:paraId="308A396E" w14:textId="0678695B" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00096AC1">
+        <w:t>​​</w:t>
+      </w:r>
+      <w:r w:rsidR="00B723D6" w:rsidRPr="00B723D6">
         <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>​​[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.]​ </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style1"/>
+          </w:rPr>
+          <w:id w:val="1559667949"/>
+          <w:placeholder>
+            <w:docPart w:val="9E050466DD0B4E01B1AEFDC8C9A68BE0"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Poppins"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00B723D6" w:rsidRPr="00EE2D39">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.].</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00B723D6" w:rsidRPr="00EE2D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDF59B8" w14:textId="58E40793" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00CB518F">
+    <w:p w14:paraId="7DDF59B8" w14:textId="58E40793" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc178764763"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkStart w:id="38" w:name="_Toc212803821"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Acronyms, key terms and reference material</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9480" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2535"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="60C74564" w14:textId="77777777" w:rsidTr="003B4C9A">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w14:paraId="60C74564" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C81F24F" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="003B4C9A" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="7C81F24F" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B4C9A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Acronym / key term</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B4C9A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2039B451" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="003B4C9A" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="2039B451" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B4C9A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Meaning</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B4C9A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00C73CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="0E36B681" w14:textId="77777777" w:rsidTr="00CB518F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="0E36B681" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57BDEF7C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="57BDEF7C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C993FF0" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="2C993FF0" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Balancing and Settlement Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="7C7F8E6D" w14:textId="77777777" w:rsidTr="00CB518F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="7C7F8E6D" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64041DF2" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="64041DF2" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CUSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CFDB7C4" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="0CFDB7C4" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Connection and Use of System Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="7AC01206" w14:textId="77777777" w:rsidTr="00CB518F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="7AC01206" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4487DC97" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="4487DC97" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>STC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B266366" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="2B266366" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>System Operator Transmission Owner Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="099D9FA8" w14:textId="77777777" w:rsidTr="00CB518F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="099D9FA8" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35806572" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="35806572" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SQSS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19C0843C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="19C0843C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Security and Quality of Supply Standards </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="38B6A6E9" w14:textId="77777777" w:rsidTr="00CB518F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="38B6A6E9" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F02A9CC" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="7F02A9CC" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2438F909" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00096AC1" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="2438F909" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00096AC1">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="4F6360E7" w14:textId="77777777" w:rsidTr="00CB518F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="4F6360E7" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="522E0DEA" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="522E0DEA" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BD8989B" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="4BD8989B" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="13803083" w14:textId="77777777" w:rsidTr="00CB518F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="13803083" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32895BA8" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="32895BA8" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A8DF86C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="5A8DF86C" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="1F9642BE" w14:textId="77777777" w:rsidTr="00CB518F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="1F9642BE" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37D1CCEF" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="37D1CCEF" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06AFC146" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="06AFC146" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="0BC752EC" w14:textId="77777777" w:rsidTr="00CB518F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="0BC752EC" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="628B4239" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="628B4239" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13785E53" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="13785E53" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w14:paraId="575E8B44" w14:textId="77777777" w:rsidTr="00CB518F">
+      <w:tr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w14:paraId="575E8B44" w14:textId="77777777" w:rsidTr="00317C02">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CBA8072" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="4CBA8072" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29DE7C98" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+          <w:p w14:paraId="29DE7C98" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F54F7F">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00EE2D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61118472" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="61118472" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7812F3F6" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="7812F3F6" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc178764764"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkStart w:id="39" w:name="_Toc212803822"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Reference material</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A260973" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00EB109C">
+    <w:p w14:paraId="0A260973" w14:textId="77777777" w:rsidR="00EB109C" w:rsidRPr="00C73CA8" w:rsidRDefault="00EB109C" w:rsidP="00CD1E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00C73CA8">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EB2BD3" w14:textId="6655E697" w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidRDefault="00EB109C" w:rsidP="00F4613D">
+    <w:p w14:paraId="77EB2BD3" w14:textId="6655E697" w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidRDefault="00EB109C" w:rsidP="00B723D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54F7F">
+      <w:r w:rsidRPr="00EE2D39">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>​​Add links to reference material​ </w:t>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Add links to reference material</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EB109C" w:rsidRPr="00F54F7F" w:rsidSect="006D15C6">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:sectPr w:rsidR="00EB109C" w:rsidRPr="00EE2D39" w:rsidSect="006D15C6">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="397" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="3470F490" w14:textId="5D4393FE" w:rsidR="00163C3F" w:rsidRDefault="00163C3F">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Guidance" w:date="2025-03-06T19:05:00Z" w:initials="ML">
+    <w:p w14:paraId="681F7ABC" w14:textId="77777777" w:rsidR="00A24803" w:rsidRDefault="00A24803" w:rsidP="00A24803">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="2DD2389F">
+      <w:r>
+        <w:t>​[Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to.]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Guidance" w:date="2025-03-10T16:04:00Z" w:initials="ML">
+    <w:p w14:paraId="07A380AD" w14:textId="77777777" w:rsidR="00734101" w:rsidRDefault="00734101" w:rsidP="00734101">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
         <w:t>Note that the process stages will change depending on which governance route is determined. The timetable is for Code Admin to update.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="Katie McGuinness" w:date="2024-10-21T09:27:00Z" w:initials="KM">
-    <w:p w14:paraId="573C1EBC" w14:textId="2CDDB067" w:rsidR="00163C3F" w:rsidRDefault="00163C3F">
+  <w:comment w:id="2" w:author="Guidance" w:date="2025-03-06T19:06:00Z" w:initials="ML">
+    <w:p w14:paraId="5D10F295" w14:textId="77777777" w:rsidR="00E46946" w:rsidRDefault="00E46946" w:rsidP="00E46946">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Claire Goult [NESO]" w:date="2025-10-10T13:29:00Z" w:initials="CG">
+    <w:p w14:paraId="6CDB006F" w14:textId="77777777" w:rsidR="00372404" w:rsidRDefault="00372404" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>If this goes over one page then reduce the font</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="Guidance" w:date="2025-03-06T19:00:00Z" w:initials="ML">
+    <w:p w14:paraId="529F8E2D" w14:textId="77777777" w:rsidR="00975514" w:rsidRDefault="00975514" w:rsidP="00975514">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.] ​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="9" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:initials="ML">
+    <w:p w14:paraId="4E1E34DB" w14:textId="77777777" w:rsidR="00975514" w:rsidRDefault="00975514" w:rsidP="00975514">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">​​[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="12" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:initials="ML">
+    <w:p w14:paraId="77DE8D99" w14:textId="77777777" w:rsidR="00975514" w:rsidRDefault="00975514" w:rsidP="00975514">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Insert your solution. Please identify which part of the Procedure will need to be changed.]  ​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="14" w:author="Guidance" w:date="2025-03-10T15:50:00Z" w:initials="ML">
+    <w:p w14:paraId="2FEB10D5" w14:textId="77777777" w:rsidR="00975514" w:rsidRDefault="00975514" w:rsidP="00975514">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Detail the proposed legal text or proposed route to finalise the legal text.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F184BB" w14:textId="77777777" w:rsidR="00975514" w:rsidRDefault="00975514" w:rsidP="00975514">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​If you’re recommending a governance route which is either Fast-track or straight to Code Administrator Consultation, please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="17" w:author="Guidance" w:date="2025-03-06T19:03:00Z" w:initials="ML">
+    <w:p w14:paraId="377DF378" w14:textId="77777777" w:rsidR="00975514" w:rsidRDefault="00975514" w:rsidP="00975514">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="20" w:author="Katie McGuinness" w:date="2024-10-21T09:27:00Z" w:initials="KM">
+    <w:p w14:paraId="573C1EBC" w14:textId="614140B1" w:rsidR="00163C3F" w:rsidRDefault="00163C3F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="5569343A">
         <w:t>This is your own qualitative assessment. Please be aware this is not mandatory to fill in. The decision on the modification will be based on the Applicable Objectives only. The Code Admin team in their role as Critical Friend can provide support on this section.</w:t>
       </w:r>
     </w:p>
   </w:comment>
+  <w:comment w:id="21" w:author="Guidance" w:date="2025-03-10T15:53:00Z" w:initials="ML">
+    <w:p w14:paraId="030B8B32" w14:textId="77777777" w:rsidR="00DE41D3" w:rsidRDefault="00DE41D3" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Please provide your rationale.  Will this change mean that the energy system can operate more safely and reliably now and in the future in a way that benefits end consumers? ​This area would relate to changes which balance the system safely, securely and at optimum cost, particularly for consumers in vulnerable situations. It would also consider changes which introduce flexibility across the market to flow energy at the most efficient profile, lower operational costs and make sure GB consumers can access the cheapest sources of energy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE7BA14" w14:textId="77777777" w:rsidR="00DE41D3" w:rsidRDefault="00DE41D3" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Examples of changes include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DA84F6" w14:textId="77777777" w:rsidR="00DE41D3" w:rsidRDefault="00DE41D3" w:rsidP="00B723D6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​security of supply </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2B86F1" w14:textId="77777777" w:rsidR="00DE41D3" w:rsidRDefault="00DE41D3" w:rsidP="00B723D6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​changes to the balancing regimes e.g. charging changes​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="22" w:author="Guidance" w:date="2025-03-10T15:56:00Z" w:initials="ML">
+    <w:p w14:paraId="55D51B44" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRDefault="000E40CF" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Please provide your rationale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B83F3D7" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRDefault="000E40CF" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Will this change lower consumers’ bills by controlling, reducing, and optimising spend, for example on balancing and operating the system? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402E6DC6" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRDefault="000E40CF" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​This area would relate to changes that are likely to benefit end consumers. This could include any change where it has been demonstrated that it could lower bills for end consumers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503629B5" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRDefault="000E40CF" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​If possible, this section should include any quantifiable benefits.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EAEA5B" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRDefault="000E40CF" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Examples of changes include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772D8A95" w14:textId="77777777" w:rsidR="000E40CF" w:rsidRDefault="000E40CF" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Charging review]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="23" w:author="Guidance" w:date="2025-03-10T15:56:00Z" w:initials="ML">
+    <w:p w14:paraId="350B2AE5" w14:textId="77777777" w:rsidR="000019D9" w:rsidRDefault="000019D9" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:r>
+        <w:t>[Please provide your rationale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08796611" w14:textId="77777777" w:rsidR="000019D9" w:rsidRDefault="000019D9" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​This area would focus on demonstrating why and how the change can improve the quality of service for some or all end consumers. Improved service quality ultimately benefits the end consumer due to interactions in the value chains across the industry being more seamless, efficient and effective.]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="24" w:author="Guidance" w:date="2025-03-10T15:58:00Z" w:initials="ML">
+    <w:p w14:paraId="20A00AB7" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Please provide your rationale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C7C627" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Will this proposal support: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29099E6F" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B723D6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​new providers and technologies?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710FE11D" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B723D6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​a move to hydrogen or lower greenhouse gases? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093BF8BE" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B723D6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​the journey toward statutory net-zero targets? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC25761" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B723D6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​decarbonisation? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269F1395" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​This area would relate to changes which demonstrate innovative work to design solutions which ensure the system can operate in an environmentally sustainable way both now and in the future. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBF11D2" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​Examples include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201B8533" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B723D6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​Gas quality blending  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD1BC2F" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B723D6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>​Carbon Capture and Storage </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2D3BEE" w14:textId="77777777" w:rsidR="00AF4697" w:rsidRDefault="00AF4697" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​New technologies, e.g. wind power]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="25" w:author="Guidance" w:date="2025-03-10T15:59:00Z" w:initials="ML">
+    <w:p w14:paraId="4DCC500F" w14:textId="77777777" w:rsidR="00EF1B65" w:rsidRDefault="00EF1B65" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Please provide your rationale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32283D72" w14:textId="77777777" w:rsidR="00EF1B65" w:rsidRDefault="00EF1B65" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​This area would relate to any other identified changes to society, such as jobs or the economy.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCA0AC4" w14:textId="77777777" w:rsidR="00EF1B65" w:rsidRDefault="00EF1B65" w:rsidP="00B3492A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>​For example, by 2050, energy system decarbonisation efforts could add 19 million jobs and £52tn of gross domestic product (GDP) to the global economy, increasing the GDP of Northern and Western Europe by 1.25% and 2.5% respectively. It could also generate a 15% increase in global welfare and reduce negative health effects caused by local air pollution by 60%.]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="28" w:author="Guidance" w:date="2025-03-10T16:09:00Z" w:initials="ML">
+    <w:p w14:paraId="44540E2B" w14:textId="77777777" w:rsidR="00636AC6" w:rsidRDefault="00636AC6" w:rsidP="00636AC6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Insert the date which you are proposing the change is made to the code. Note that all SQSS modifications require an update to the Transmission Licence. The Authority must consult on Transmission Licence changes which takes ~6 months from the date we receive an Authority decision on the modification.]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="31" w:author="Guidance" w:date="2025-03-10T16:01:00Z" w:initials="ML">
+    <w:p w14:paraId="79672634" w14:textId="1FF47D02" w:rsidR="00636AC6" w:rsidRDefault="00636AC6" w:rsidP="00636AC6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Insert the date which the decision is required from the Authority - or Panel (if self-governance]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="33" w:author="Guidance" w:date="2025-03-10T16:01:00Z" w:initials="ML">
+    <w:p w14:paraId="0A98802B" w14:textId="77777777" w:rsidR="00500A61" w:rsidRDefault="00500A61" w:rsidP="00500A61">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[List any systems or processes that will need to change as a result of this proposal.]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="36" w:author="Guidance" w:date="2025-03-10T16:02:00Z" w:initials="ML">
+    <w:p w14:paraId="1779B86E" w14:textId="77777777" w:rsidR="00500A61" w:rsidRDefault="00500A61" w:rsidP="00500A61">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>​​[Please give justification for the governance route you have recommended. Use the below guidance to help. If you have recommended Self-Governance, Urgent or Fast-Track, you must explain how it meets the relevant criteria.]​ </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w15:commentEx w15:paraId="3470F490" w15:done="0"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="681F7ABC" w15:done="0"/>
+  <w15:commentEx w15:paraId="07A380AD" w15:done="0"/>
+  <w15:commentEx w15:paraId="5D10F295" w15:done="0"/>
+  <w15:commentEx w15:paraId="6CDB006F" w15:done="0"/>
+  <w15:commentEx w15:paraId="529F8E2D" w15:done="0"/>
+  <w15:commentEx w15:paraId="4E1E34DB" w15:done="0"/>
+  <w15:commentEx w15:paraId="77DE8D99" w15:done="0"/>
+  <w15:commentEx w15:paraId="67F184BB" w15:done="0"/>
+  <w15:commentEx w15:paraId="377DF378" w15:done="0"/>
   <w15:commentEx w15:paraId="573C1EBC" w15:done="0"/>
+  <w15:commentEx w15:paraId="2A2B86F1" w15:done="0"/>
+  <w15:commentEx w15:paraId="772D8A95" w15:done="0"/>
+  <w15:commentEx w15:paraId="08796611" w15:done="0"/>
+  <w15:commentEx w15:paraId="3B2D3BEE" w15:done="0"/>
+  <w15:commentEx w15:paraId="4CCA0AC4" w15:done="0"/>
+  <w15:commentEx w15:paraId="44540E2B" w15:done="0"/>
+  <w15:commentEx w15:paraId="79672634" w15:done="0"/>
+  <w15:commentEx w15:paraId="0A98802B" w15:done="0"/>
+  <w15:commentEx w15:paraId="1779B86E" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr w16du wp14">
-  <w16cex:commentExtensible w16cex:durableId="56C818E2" w16cex:dateUtc="2024-10-21T08:27:00Z"/>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="043B6141" w16cex:dateUtc="2025-03-06T19:05:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="71915255" w16cex:dateUtc="2025-03-10T16:04:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="58695F6E" w16cex:dateUtc="2025-03-06T19:06:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2E5637CD" w16cex:dateUtc="2025-10-10T12:29:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="25280A5E" w16cex:dateUtc="2025-03-06T19:00:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="48C9A8C1" w16cex:dateUtc="2025-03-06T19:01:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="331004D4" w16cex:dateUtc="2025-03-06T19:01:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="51155670" w16cex:dateUtc="2025-03-10T15:50:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="26AEA130" w16cex:dateUtc="2025-03-06T19:03:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1F723672" w16cex:dateUtc="2024-10-21T08:27:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="47B1A383" w16cex:dateUtc="2025-03-10T15:53:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6797A5C0" w16cex:dateUtc="2025-03-10T15:56:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7A79DD23" w16cex:dateUtc="2025-03-10T15:56:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2B7A12AB" w16cex:dateUtc="2025-03-10T15:58:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5BEF0EAC" w16cex:dateUtc="2025-03-10T15:59:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="36CAA3DB" w16cex:dateUtc="2025-03-10T16:09:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5B0E9729" w16cex:dateUtc="2025-03-10T16:01:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="716DD2E9" w16cex:dateUtc="2025-03-10T16:01:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="45102C21" w16cex:dateUtc="2025-03-10T16:02:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w16cid:commentId w16cid:paraId="3470F490" w16cid:durableId="56C818E2"/>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="681F7ABC" w16cid:durableId="043B6141"/>
+  <w16cid:commentId w16cid:paraId="07A380AD" w16cid:durableId="71915255"/>
+  <w16cid:commentId w16cid:paraId="5D10F295" w16cid:durableId="58695F6E"/>
+  <w16cid:commentId w16cid:paraId="6CDB006F" w16cid:durableId="2E5637CD"/>
+  <w16cid:commentId w16cid:paraId="529F8E2D" w16cid:durableId="25280A5E"/>
+  <w16cid:commentId w16cid:paraId="4E1E34DB" w16cid:durableId="48C9A8C1"/>
+  <w16cid:commentId w16cid:paraId="77DE8D99" w16cid:durableId="331004D4"/>
+  <w16cid:commentId w16cid:paraId="67F184BB" w16cid:durableId="51155670"/>
+  <w16cid:commentId w16cid:paraId="377DF378" w16cid:durableId="26AEA130"/>
   <w16cid:commentId w16cid:paraId="573C1EBC" w16cid:durableId="1F723672"/>
+  <w16cid:commentId w16cid:paraId="2A2B86F1" w16cid:durableId="47B1A383"/>
+  <w16cid:commentId w16cid:paraId="772D8A95" w16cid:durableId="6797A5C0"/>
+  <w16cid:commentId w16cid:paraId="08796611" w16cid:durableId="7A79DD23"/>
+  <w16cid:commentId w16cid:paraId="3B2D3BEE" w16cid:durableId="2B7A12AB"/>
+  <w16cid:commentId w16cid:paraId="4CCA0AC4" w16cid:durableId="5BEF0EAC"/>
+  <w16cid:commentId w16cid:paraId="44540E2B" w16cid:durableId="36CAA3DB"/>
+  <w16cid:commentId w16cid:paraId="79672634" w16cid:durableId="5B0E9729"/>
+  <w16cid:commentId w16cid:paraId="0A98802B" w16cid:durableId="716DD2E9"/>
+  <w16cid:commentId w16cid:paraId="1779B86E" w16cid:durableId="45102C21"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41334CB5" w14:textId="77777777" w:rsidR="00813BFF" w:rsidRDefault="00813BFF" w:rsidP="00A62BFF">
+    <w:p w14:paraId="4527BF42" w14:textId="77777777" w:rsidR="00CD3D93" w:rsidRDefault="00CD3D93" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2978171F" w14:textId="77777777" w:rsidR="00813BFF" w:rsidRDefault="00813BFF" w:rsidP="00A62BFF">
+    <w:p w14:paraId="788C59E5" w14:textId="77777777" w:rsidR="00CD3D93" w:rsidRDefault="00CD3D93" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="665219BE" w14:textId="77777777" w:rsidR="00813BFF" w:rsidRDefault="00813BFF">
+    <w:p w14:paraId="2BD4A6E4" w14:textId="77777777" w:rsidR="00CD3D93" w:rsidRDefault="00CD3D93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="HelveticaNeueLT Pro 45 Lt">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Pro 55 Roman">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins">
+    <w:altName w:val="Nirmala UI"/>
+    <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPMinchoE">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3836C216" w14:textId="4C704E61" w:rsidR="00B26D29" w:rsidRDefault="00F4613D" w:rsidP="00B17C6A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4572787C" w14:textId="77777777" w:rsidR="00C75FFB" w:rsidRDefault="00C75FFB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00EB2BC1">
-[...120 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="23DCB194" w14:textId="21188AC9" w:rsidR="00B26D29" w:rsidRDefault="00EB2BC1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A17701D" w14:textId="67898EFA" w:rsidR="1D2FF0D1" w:rsidRDefault="1D2FF0D1" w:rsidP="1D2FF0D1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00EB2BC1">
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00567F59">
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3836C216" w14:textId="4C704E61" w:rsidR="00B26D29" w:rsidRDefault="00B26D29" w:rsidP="00B17C6A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5297FAD2" w14:textId="571F5194" w:rsidR="1D2FF0D1" w:rsidRDefault="1D2FF0D1" w:rsidP="1D2FF0D1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00567F59">
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="23DCB194" w14:textId="6B549BA9" w:rsidR="00B26D29" w:rsidRPr="00B87310" w:rsidRDefault="00B87310" w:rsidP="00B87310">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4170"/>
+      </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
-[...1 lines deleted...]
-        <w:szCs w:val="40"/>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...113 lines deleted...]
-      </mc:AlternateContent>
+    </w:pPr>
+    <w:r w:rsidRPr="00B87310">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>Version 4 04 June 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64D18B26" w14:textId="77777777" w:rsidR="00813BFF" w:rsidRDefault="00813BFF" w:rsidP="00A62BFF">
+    <w:p w14:paraId="7132BD94" w14:textId="77777777" w:rsidR="00CD3D93" w:rsidRDefault="00CD3D93" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43B76175" w14:textId="77777777" w:rsidR="00813BFF" w:rsidRDefault="00813BFF" w:rsidP="00A62BFF">
+    <w:p w14:paraId="0646799B" w14:textId="77777777" w:rsidR="00CD3D93" w:rsidRDefault="00CD3D93" w:rsidP="00A62BFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="63A6CBE2" w14:textId="77777777" w:rsidR="00813BFF" w:rsidRDefault="00813BFF">
+    <w:p w14:paraId="062A408D" w14:textId="77777777" w:rsidR="00CD3D93" w:rsidRDefault="00CD3D93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="52265BD7" w14:textId="5A716D05" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E93CEBB" w14:textId="37B42987" w:rsidR="00C75FFB" w:rsidRDefault="00184291">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15A9E1AF" wp14:editId="0DF3188E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="856615" cy="455295"/>
+              <wp:effectExtent l="0" t="0" r="635" b="1905"/>
+              <wp:wrapNone/>
+              <wp:docPr id="495489688" name="Text Box 2" descr="General">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="856615" cy="455295"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="71B47B85" w14:textId="33F38205" w:rsidR="00184291" w:rsidRPr="00184291" w:rsidRDefault="00184291" w:rsidP="00184291">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00184291">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                            <w:t>General</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="15A9E1AF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1043" type="#_x0000_t202" alt="General" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:67.45pt;height:35.85pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/cmOIDQIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tr2zAUfh/sPwi9L3ZCHVoTp2QtGYPQ&#10;FtLRZ0WWYoOkIyQldvbrdyQ7SdftaexFPjefy3e+s7jvtSJH4XwLpqLTSU6JMBzq1uwr+uN1/eWW&#10;Eh+YqZkCIyp6Ep7eLz9/WnS2FDNoQNXCEUxifNnZijYh2DLLPG+EZn4CVhh0SnCaBVTdPqsd6zC7&#10;Vtksz+dZB662DrjwHq2Pg5MuU34pBQ/PUnoRiKoo9hbS69K7i2+2XLBy75htWj62wf6hC81ag0Uv&#10;qR5ZYOTg2j9S6ZY78CDDhIPOQMqWizQDTjPNP0yzbZgVaRYEx9sLTP7/peVPx619cST0X6HHBUZA&#10;OutLj8Y4Ty+djl/slKAfITxdYBN9IByNt8V8Pi0o4ei6KYrZXRGzZNefrfPhmwBNolBRh1tJYLHj&#10;xoch9BwSaxlYt0qlzSjzmwFzRkt27TBKod/1Y9s7qE84jYNh0d7ydYs1N8yHF+ZwszgAsjU84yMV&#10;dBWFUaKkAffzb/YYj4Cjl5IOmVJRg1SmRH03uIhZcZPnkVlJm97lRdRc0lDYnQVz0A+AJJziPVie&#10;xBgX1FmUDvQbknkVq6GLGY41KxrO4kMYeIvHwMVqlYKQRJaFjdlaHlNHsCKSr/0bc3aEO+CenuDM&#10;JVZ+QH2IjX96uzoExD6tJAI7oDnijQRMSx2PJTL8vZ6irie9/AUAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJaPzCvbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdVKvVmEkRQVCw&#10;FGvR6zY7+YPZ2ZDZNPHbu/Wil4HHe7z3m2w1uVYdqJfGM8J8loAiLrxtuELYvT9d3IKSYNia1jMh&#10;fJPAKj89yUxq/chvdNiGSsUSltQg1CF0qdZS1OSMzHxHHL3S986EKPtK296Msdy1+jJJbrQzDceF&#10;2nT0WFPxtR0cwvNCPsNQlteyfl2PycvodsPmA/H8bHq4BxVoCn9hOOJHdMgj094PbEW1CPGR8HuP&#10;3tXiDtQeYTlfgs4z/R8+/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/cmOIDQIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWj8wr2wAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="71B47B85" w14:textId="33F38205" w:rsidR="00184291" w:rsidRPr="00184291" w:rsidRDefault="00184291" w:rsidP="00184291">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00184291">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                      <w:t>General</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52265BD7" w14:textId="56A999B3" w:rsidR="00EB2BC1" w:rsidRDefault="00184291" w:rsidP="00EB2BC1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003D365A">
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="437A4264" wp14:editId="0751FDD3">
+              <wp:simplePos x="686435" y="252730"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="856615" cy="455295"/>
+              <wp:effectExtent l="0" t="0" r="635" b="1905"/>
+              <wp:wrapNone/>
+              <wp:docPr id="742807736" name="Text Box 3" descr="General">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="856615" cy="455295"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7416265A" w14:textId="10CA4A87" w:rsidR="00184291" w:rsidRPr="00184291" w:rsidRDefault="00184291" w:rsidP="00184291">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00184291">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                            <w:t>General</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="437A4264" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1044" type="#_x0000_t202" alt="General" style="position:absolute;margin-left:0;margin-top:0;width:67.45pt;height:35.85pt;z-index:251658244;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCypXcnEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11r2zAUfR/sPwi9L7ZDHVoTp2QtGYPQ&#10;FtLRZ0WWYoOkKyQldvbrdyXno+v2NPYi3y9f3XvO0fx+0IochPMdmJoWk5wSYTg0ndnV9Mfr6sst&#10;JT4w0zAFRtT0KDy9X3z+NO9tJabQgmqEI9jE+Kq3NW1DsFWWed4KzfwErDCYlOA0C+i6XdY41mN3&#10;rbJpns+yHlxjHXDhPUYfxyRdpP5SCh6epfQiEFVTnC2k06VzG89sMWfVzjHbdvw0BvuHKTTrDF56&#10;afXIAiN71/3RSnfcgQcZJhx0BlJ2XKQdcJsi/7DNpmVWpF0QHG8vMPn/15Y/HTb2xZEwfIUBCYyA&#10;9NZXHoNxn0E6Hb84KcE8Qni8wCaGQDgGb8vZrCgp4Zi6KcvpXRm7ZNefrfPhmwBNolFTh6wksNhh&#10;7cNYei6JdxlYdUolZpT5LYA9YyS7ThitMGwH0jXvpt9Cc8SlHIx8e8tXHV69Zj68MIcE4x4o2vCM&#10;h1TQ1xROFiUtuJ9/i8d6xB2zlPQomJoaVDQl6rtBPqblTZ5HgSWvuMvL6LnkobE9G2avHwC1WOCz&#10;sDyZsS6osykd6DfU9DLehilmON5Z03A2H8IoX3wTXCyXqQi1ZFlYm43lsXXELAL6OrwxZ0+oB6Tr&#10;Cc6SYtUH8Mfa+Ke3y31AChIzEd8RzRPsqMPE7enNRKG/91PV9WUvfgEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJaPzCvbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdVKvVmEkR&#10;QVCwFGvR6zY7+YPZ2ZDZNPHbu/Wil4HHe7z3m2w1uVYdqJfGM8J8loAiLrxtuELYvT9d3IKSYNia&#10;1jMhfJPAKj89yUxq/chvdNiGSsUSltQg1CF0qdZS1OSMzHxHHL3S986EKPtK296Msdy1+jJJbrQz&#10;DceF2nT0WFPxtR0cwvNCPsNQlteyfl2PycvodsPmA/H8bHq4BxVoCn9hOOJHdMgj094PbEW1CPGR&#10;8HuP3tXiDtQeYTlfgs4z/R8+/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCypXcnEAIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWj8wr&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7416265A" w14:textId="10CA4A87" w:rsidR="00184291" w:rsidRPr="00184291" w:rsidRDefault="00184291" w:rsidP="00184291">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00184291">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                      <w:t>General</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00EB2BC1" w:rsidRPr="003D365A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="636F6E64" wp14:editId="1227148B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10692000"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Picture 5"/>
@@ -9216,64 +11122,179 @@
   <w:p w14:paraId="4B084201" w14:textId="7F19FF21" w:rsidR="008313D5" w:rsidRPr="00EB2BC1" w:rsidRDefault="00472FBD" w:rsidP="00472FBD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00472FBD">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Public</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6185BDD8" w14:textId="23522314" w:rsidR="00DF17EF" w:rsidRDefault="006E510D" w:rsidP="00DF17EF">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6185BDD8" w14:textId="5C5F2031" w:rsidR="00DF17EF" w:rsidRDefault="00184291" w:rsidP="00DF17EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DF17EF">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="40"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4862EB1D" wp14:editId="1FBC2958">
+              <wp:simplePos x="685800" y="257175"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="856615" cy="455295"/>
+              <wp:effectExtent l="0" t="0" r="635" b="1905"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1665173113" name="Text Box 1" descr="General">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="856615" cy="455295"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4F69F8BE" w14:textId="2F787B0C" w:rsidR="00184291" w:rsidRPr="00184291" w:rsidRDefault="00184291" w:rsidP="00184291">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00184291">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                            <w:t>General</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4862EB1D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1045" type="#_x0000_t202" alt="General" style="position:absolute;margin-left:0;margin-top:0;width:67.45pt;height:35.85pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjM4RlEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11r2zAUfR/sPwi9L3ZCHVoTp2QtGYPQ&#10;FtLRZ0WWYoOkKyQldvbrdyXHSdftaexFvl++uveco8V9rxU5CudbMBWdTnJKhOFQt2Zf0R+v6y+3&#10;lPjATM0UGFHRk/D0fvn506KzpZhBA6oWjmAT48vOVrQJwZZZ5nkjNPMTsMJgUoLTLKDr9lntWIfd&#10;tcpmeT7POnC1dcCF9xh9HJJ0mfpLKXh4ltKLQFRFcbaQTpfOXTyz5YKVe8ds0/LzGOwfptCsNXjp&#10;pdUjC4wcXPtHK91yBx5kmHDQGUjZcpF2wG2m+Ydttg2zIu2C4Hh7gcn/v7b86bi1L46E/iv0SGAE&#10;pLO+9BiM+/TS6fjFSQnmEcLTBTbRB8IxeFvM59OCEo6pm6KY3RWxS3b92TofvgnQJBoVdchKAosd&#10;Nz4MpWNJvMvAulUqMaPMbwHsGSPZdcJohX7Xk7au6Gycfgf1CZdyMPDtLV+3ePWG+fDCHBKMe6Bo&#10;wzMeUkFXUThblDTgfv4tHusRd8xS0qFgKmpQ0ZSo7wb5mBU3eR4FlrzpXV5EzyUPjd1omIN+ANTi&#10;FJ+F5cmMdUGNpnSg31DTq3gbppjheGdFw2g+hEG++Ca4WK1SEWrJsrAxW8tj64hZBPS1f2POnlEP&#10;SNcTjJJi5Qfwh9r4p7erQ0AKEjMR3wHNM+yow8Tt+c1Eob/3U9X1ZS9/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAlo/MK9sAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm91Uq9WY&#10;SRFBULAUa9HrNjv5g9nZkNk08du79aKXgcd7vPebbDW5Vh2ol8YzwnyWgCIuvG24Qti9P13cgpJg&#10;2JrWMyF8k8AqPz3JTGr9yG902IZKxRKW1CDUIXSp1lLU5IzMfEccvdL3zoQo+0rb3oyx3LX6Mklu&#10;tDMNx4XadPRYU/G1HRzC80I+w1CW17J+XY/Jy+h2w+YD8fxsergHFWgKf2E44kd0yCPT3g9sRbUI&#10;8ZHwe4/e1eIO1B5hOV+CzjP9Hz7/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOMzhGUS&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJaP&#10;zCvbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4F69F8BE" w14:textId="2F787B0C" w:rsidR="00184291" w:rsidRPr="00184291" w:rsidRDefault="00184291" w:rsidP="00184291">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00184291">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                      <w:t>General</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="006E510D" w:rsidRPr="00DF17EF">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5849E66E" wp14:editId="63B78F0D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10688400"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -9348,51 +11369,51 @@
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00472FBD">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Public</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="34A87E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1700"/>
         </w:tabs>
         <w:ind w:left="1700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CB806A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -9656,199 +11677,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03D35708"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04724149"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE981792"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
@@ -9926,50 +11798,163 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="094418A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC4608F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EF2F03"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A7E9040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
@@ -10199,205 +12184,163 @@
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23260FEE"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1DF62785"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1167ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="4C141C14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7340C5A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0A3055CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E8A81442">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6CA8D24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F73C758E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2A869FB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8932D8D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1A3267D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A1F2726"/>
-[...4 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34376E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38126198"/>
     <w:lvl w:ilvl="0" w:tplc="61963378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10468,51 +12411,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AE1373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF923E2E"/>
     <w:lvl w:ilvl="0" w:tplc="10DAF008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1Numbered"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10559,1246 +12502,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...177 lines deleted...]
-    <w:nsid w:val="4C213FE9"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="362D2115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="530C76F6"/>
-[...89 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="C39A8238"/>
+    <w:lvl w:ilvl="0" w:tplc="062C30FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="539AD26E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5D8C5148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97C03378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="DC6EE1E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3E547B98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D85E262E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="05725F14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C30F342">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...219 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57731754"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5670A0CC"/>
+    <w:lvl w:ilvl="0" w:tplc="466858C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7A8CAC7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10D4E10A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E9AE5B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A744753E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="557CDCB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="768AF278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6A9A2F38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BD1C5C24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...414 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1610D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D7CA560"/>
     <w:styleLink w:val="NumberedBulletsList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="453"/>
@@ -11871,1458 +12845,103 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3462" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3916" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...480 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778E4D1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D7CA560"/>
     <w:numStyleLink w:val="NumberedBulletsList"/>
-  </w:abstractNum>
-[...554 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="98840366">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1631471937">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="186868467">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1738285083">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="992416223">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1066412967">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="371350953">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008558331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1590698444">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="321347623">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="400979428">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="450050108">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="427045568">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="13" w16cid:durableId="351030145">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="351030145">
-[...113 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="984354713">
+  <w:num w:numId="14" w16cid:durableId="984354713">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1552032955">
-[...203 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="48194925">
+  <w:num w:numId="15" w16cid:durableId="48194925">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="237911749">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="16" w16cid:durableId="237911749">
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="NumberedBullet1"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="NumberedBullet2"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -13418,395 +13037,369 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3462" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3916" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="863979532">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="17" w16cid:durableId="776801520">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1982036560">
-[...2 lines deleted...]
-  <w:num w:numId="29" w16cid:durableId="795679059">
+  <w:num w:numId="18" w16cid:durableId="1942257626">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="776801520">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="19" w16cid:durableId="866067775">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="233004790">
-[...11 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="873037354">
+  <w:num w:numId="20" w16cid:durableId="338896433">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="143934142">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="21" w16cid:durableId="2053384469">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="853499786">
-[...8 lines deleted...]
-  <w:num w:numId="40" w16cid:durableId="1719358078">
+  <w:num w:numId="22" w16cid:durableId="1179929941">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="282273516">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="23" w16cid:durableId="1345937798">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="705328902">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="16"/>
+  <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Guidance">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Guidance"/>
+  </w15:person>
+  <w15:person w15:author="Claire Goult [NESO]">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Claire.Goult@neso.energy::b6699ba2-7832-48c8-a1be-529c30d4ea26"/>
+  </w15:person>
   <w15:person w15:author="Katie McGuinness">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::katie.mcguinness_shma.co.uk#ext#@nationalgridplc.onmicrosoft.com::3cc6ef7d-10ae-4d74-9c9e-25e4c35266ac"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:linkStyles/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C257DB"/>
     <w:rsid w:val="0000092C"/>
     <w:rsid w:val="000017C7"/>
+    <w:rsid w:val="000019D9"/>
     <w:rsid w:val="00007028"/>
     <w:rsid w:val="00011992"/>
     <w:rsid w:val="00013752"/>
     <w:rsid w:val="00015A2A"/>
     <w:rsid w:val="00021319"/>
     <w:rsid w:val="000213BA"/>
     <w:rsid w:val="000218CE"/>
     <w:rsid w:val="00022819"/>
     <w:rsid w:val="00022B39"/>
     <w:rsid w:val="0002463D"/>
     <w:rsid w:val="000246B0"/>
     <w:rsid w:val="00027845"/>
     <w:rsid w:val="00030017"/>
     <w:rsid w:val="00030548"/>
     <w:rsid w:val="00031305"/>
     <w:rsid w:val="0003395B"/>
     <w:rsid w:val="00034DE8"/>
     <w:rsid w:val="00036E0D"/>
     <w:rsid w:val="00036ECA"/>
     <w:rsid w:val="00037D0E"/>
     <w:rsid w:val="00041BFC"/>
     <w:rsid w:val="000421C8"/>
     <w:rsid w:val="0004277D"/>
     <w:rsid w:val="00044829"/>
     <w:rsid w:val="00044DA4"/>
     <w:rsid w:val="00045569"/>
     <w:rsid w:val="0004599D"/>
+    <w:rsid w:val="0004709A"/>
     <w:rsid w:val="000501BC"/>
     <w:rsid w:val="00053545"/>
     <w:rsid w:val="00055072"/>
     <w:rsid w:val="000556E6"/>
+    <w:rsid w:val="00056450"/>
     <w:rsid w:val="0006103B"/>
     <w:rsid w:val="00061FBD"/>
     <w:rsid w:val="00062681"/>
     <w:rsid w:val="00062B8A"/>
     <w:rsid w:val="00062E14"/>
     <w:rsid w:val="000638EF"/>
     <w:rsid w:val="00063CFD"/>
     <w:rsid w:val="0006536F"/>
     <w:rsid w:val="00066ABB"/>
     <w:rsid w:val="00067FC7"/>
     <w:rsid w:val="00070BFC"/>
     <w:rsid w:val="000714E6"/>
     <w:rsid w:val="00071FE5"/>
     <w:rsid w:val="00072FFA"/>
     <w:rsid w:val="00073245"/>
     <w:rsid w:val="00073AA7"/>
     <w:rsid w:val="00073F44"/>
     <w:rsid w:val="00076586"/>
     <w:rsid w:val="000772BB"/>
     <w:rsid w:val="00081106"/>
     <w:rsid w:val="000816B3"/>
     <w:rsid w:val="00081F84"/>
     <w:rsid w:val="00081FD6"/>
     <w:rsid w:val="000821BE"/>
     <w:rsid w:val="00083974"/>
     <w:rsid w:val="00083E12"/>
     <w:rsid w:val="000847DC"/>
     <w:rsid w:val="00084C5F"/>
     <w:rsid w:val="00087020"/>
+    <w:rsid w:val="00090F73"/>
     <w:rsid w:val="0009134D"/>
     <w:rsid w:val="0009211E"/>
     <w:rsid w:val="0009276B"/>
     <w:rsid w:val="00092C02"/>
     <w:rsid w:val="00092D2F"/>
     <w:rsid w:val="00093369"/>
     <w:rsid w:val="000946F1"/>
     <w:rsid w:val="00094E5F"/>
     <w:rsid w:val="00094F88"/>
     <w:rsid w:val="0009609C"/>
     <w:rsid w:val="000966D4"/>
     <w:rsid w:val="00096AC1"/>
     <w:rsid w:val="00097FED"/>
     <w:rsid w:val="000A1C65"/>
     <w:rsid w:val="000A1E89"/>
     <w:rsid w:val="000A2C20"/>
     <w:rsid w:val="000A4598"/>
     <w:rsid w:val="000A730E"/>
     <w:rsid w:val="000B0F9C"/>
     <w:rsid w:val="000B19B2"/>
     <w:rsid w:val="000B1B73"/>
     <w:rsid w:val="000B296B"/>
     <w:rsid w:val="000B304C"/>
     <w:rsid w:val="000B3F97"/>
     <w:rsid w:val="000B475E"/>
     <w:rsid w:val="000B5338"/>
     <w:rsid w:val="000B6756"/>
     <w:rsid w:val="000B6A4C"/>
     <w:rsid w:val="000B7E99"/>
     <w:rsid w:val="000C0D0A"/>
     <w:rsid w:val="000C35E2"/>
     <w:rsid w:val="000C5017"/>
     <w:rsid w:val="000C53DB"/>
     <w:rsid w:val="000C60C2"/>
     <w:rsid w:val="000C64F6"/>
     <w:rsid w:val="000C66C7"/>
     <w:rsid w:val="000D16EC"/>
     <w:rsid w:val="000D2220"/>
     <w:rsid w:val="000D3A7B"/>
+    <w:rsid w:val="000D3C63"/>
     <w:rsid w:val="000D3E58"/>
     <w:rsid w:val="000D4C01"/>
     <w:rsid w:val="000D65A7"/>
     <w:rsid w:val="000E068A"/>
     <w:rsid w:val="000E1ECB"/>
     <w:rsid w:val="000E3824"/>
+    <w:rsid w:val="000E40CF"/>
     <w:rsid w:val="000E43B5"/>
     <w:rsid w:val="000E496F"/>
     <w:rsid w:val="000E5122"/>
     <w:rsid w:val="000E6380"/>
     <w:rsid w:val="000E6C6B"/>
     <w:rsid w:val="000F033D"/>
     <w:rsid w:val="000F0452"/>
     <w:rsid w:val="000F120C"/>
     <w:rsid w:val="000F224C"/>
     <w:rsid w:val="000F3E38"/>
     <w:rsid w:val="000F5DF1"/>
     <w:rsid w:val="000F65D6"/>
     <w:rsid w:val="000F67B8"/>
     <w:rsid w:val="000F7CD8"/>
     <w:rsid w:val="0010311E"/>
     <w:rsid w:val="00103DA4"/>
     <w:rsid w:val="001060D4"/>
     <w:rsid w:val="00106B84"/>
     <w:rsid w:val="00107C4C"/>
     <w:rsid w:val="00110513"/>
     <w:rsid w:val="00110F32"/>
     <w:rsid w:val="00112C46"/>
     <w:rsid w:val="001137FB"/>
     <w:rsid w:val="0011389F"/>
     <w:rsid w:val="00113BF5"/>
     <w:rsid w:val="00113CB3"/>
     <w:rsid w:val="00113F39"/>
     <w:rsid w:val="0011423A"/>
     <w:rsid w:val="001145E7"/>
     <w:rsid w:val="00114BDB"/>
     <w:rsid w:val="001155B3"/>
+    <w:rsid w:val="00115EDB"/>
     <w:rsid w:val="00116009"/>
     <w:rsid w:val="001173F1"/>
     <w:rsid w:val="00117DA6"/>
     <w:rsid w:val="00120547"/>
     <w:rsid w:val="00124925"/>
     <w:rsid w:val="001258BB"/>
     <w:rsid w:val="00127759"/>
     <w:rsid w:val="00130F65"/>
     <w:rsid w:val="00132C86"/>
     <w:rsid w:val="001340C9"/>
     <w:rsid w:val="001349FB"/>
     <w:rsid w:val="00134AC2"/>
     <w:rsid w:val="00134AF9"/>
     <w:rsid w:val="00134F82"/>
     <w:rsid w:val="0013659A"/>
     <w:rsid w:val="00136B6F"/>
     <w:rsid w:val="00137D1B"/>
+    <w:rsid w:val="00140635"/>
     <w:rsid w:val="0014185A"/>
     <w:rsid w:val="001426CA"/>
     <w:rsid w:val="0014293F"/>
     <w:rsid w:val="001446CA"/>
     <w:rsid w:val="00144C22"/>
     <w:rsid w:val="00144D31"/>
     <w:rsid w:val="00146DE3"/>
     <w:rsid w:val="00146EC0"/>
     <w:rsid w:val="00146EC7"/>
     <w:rsid w:val="00147154"/>
     <w:rsid w:val="00147BF4"/>
     <w:rsid w:val="001510CA"/>
     <w:rsid w:val="001516B9"/>
+    <w:rsid w:val="00151CA4"/>
     <w:rsid w:val="00151D8A"/>
     <w:rsid w:val="00152912"/>
     <w:rsid w:val="00153066"/>
     <w:rsid w:val="001535B0"/>
     <w:rsid w:val="001536C3"/>
     <w:rsid w:val="00154713"/>
     <w:rsid w:val="00154C3B"/>
     <w:rsid w:val="00155E29"/>
     <w:rsid w:val="00156FB3"/>
     <w:rsid w:val="00162ADF"/>
     <w:rsid w:val="0016337B"/>
     <w:rsid w:val="00163C3F"/>
     <w:rsid w:val="00164401"/>
     <w:rsid w:val="0016480C"/>
     <w:rsid w:val="0016594A"/>
     <w:rsid w:val="001668BE"/>
     <w:rsid w:val="00166A57"/>
     <w:rsid w:val="0016758D"/>
     <w:rsid w:val="00170B39"/>
     <w:rsid w:val="0017122F"/>
     <w:rsid w:val="001722A3"/>
     <w:rsid w:val="00172340"/>
     <w:rsid w:val="00173215"/>
     <w:rsid w:val="0017346A"/>
     <w:rsid w:val="00173FC9"/>
     <w:rsid w:val="00174406"/>
     <w:rsid w:val="0017581D"/>
     <w:rsid w:val="00176FB8"/>
     <w:rsid w:val="00177CCF"/>
     <w:rsid w:val="00181B49"/>
     <w:rsid w:val="00182168"/>
     <w:rsid w:val="00182640"/>
+    <w:rsid w:val="00184291"/>
     <w:rsid w:val="00186A6D"/>
     <w:rsid w:val="00186DF4"/>
     <w:rsid w:val="00186FE8"/>
     <w:rsid w:val="001917FE"/>
+    <w:rsid w:val="00191EF3"/>
     <w:rsid w:val="001920B4"/>
     <w:rsid w:val="001935DE"/>
     <w:rsid w:val="001938FD"/>
     <w:rsid w:val="00193E2E"/>
     <w:rsid w:val="00193F3F"/>
     <w:rsid w:val="0019567E"/>
     <w:rsid w:val="00195C2B"/>
     <w:rsid w:val="001961D9"/>
     <w:rsid w:val="00196281"/>
     <w:rsid w:val="0019677B"/>
     <w:rsid w:val="00196D23"/>
     <w:rsid w:val="001A170B"/>
     <w:rsid w:val="001A24B0"/>
     <w:rsid w:val="001A3BE2"/>
     <w:rsid w:val="001A466F"/>
     <w:rsid w:val="001A4EB3"/>
     <w:rsid w:val="001A574A"/>
+    <w:rsid w:val="001A5D22"/>
     <w:rsid w:val="001B33CC"/>
     <w:rsid w:val="001B3799"/>
+    <w:rsid w:val="001B4207"/>
     <w:rsid w:val="001B60BF"/>
     <w:rsid w:val="001B799C"/>
     <w:rsid w:val="001B7A30"/>
     <w:rsid w:val="001B7D49"/>
     <w:rsid w:val="001C0639"/>
     <w:rsid w:val="001C067C"/>
     <w:rsid w:val="001C1745"/>
     <w:rsid w:val="001C185D"/>
     <w:rsid w:val="001C1930"/>
     <w:rsid w:val="001C30D3"/>
     <w:rsid w:val="001C4ABF"/>
     <w:rsid w:val="001C4DB5"/>
     <w:rsid w:val="001C67DA"/>
     <w:rsid w:val="001C7AA0"/>
+    <w:rsid w:val="001C7B48"/>
     <w:rsid w:val="001D00F7"/>
     <w:rsid w:val="001D14F7"/>
     <w:rsid w:val="001D26B9"/>
     <w:rsid w:val="001D2FA5"/>
     <w:rsid w:val="001D3612"/>
     <w:rsid w:val="001D4A13"/>
     <w:rsid w:val="001D682C"/>
     <w:rsid w:val="001E2110"/>
     <w:rsid w:val="001E2E4F"/>
     <w:rsid w:val="001E372F"/>
     <w:rsid w:val="001E4924"/>
     <w:rsid w:val="001E54FC"/>
     <w:rsid w:val="001E6636"/>
     <w:rsid w:val="001E68CF"/>
     <w:rsid w:val="001E6B69"/>
     <w:rsid w:val="001E72A0"/>
     <w:rsid w:val="001E74F3"/>
     <w:rsid w:val="001E7752"/>
     <w:rsid w:val="001F04C9"/>
     <w:rsid w:val="001F0AA2"/>
     <w:rsid w:val="001F101E"/>
     <w:rsid w:val="001F1748"/>
     <w:rsid w:val="001F2EF2"/>
     <w:rsid w:val="001F59CD"/>
     <w:rsid w:val="001F6599"/>
@@ -13814,72 +13407,75 @@
     <w:rsid w:val="002005E2"/>
     <w:rsid w:val="00200E17"/>
     <w:rsid w:val="0020128F"/>
     <w:rsid w:val="0020555B"/>
     <w:rsid w:val="002071F6"/>
     <w:rsid w:val="002071FF"/>
     <w:rsid w:val="00207EBF"/>
     <w:rsid w:val="00207FF1"/>
     <w:rsid w:val="002121DE"/>
     <w:rsid w:val="002122D2"/>
     <w:rsid w:val="0021404C"/>
     <w:rsid w:val="0021513D"/>
     <w:rsid w:val="00215172"/>
     <w:rsid w:val="002152FA"/>
     <w:rsid w:val="00215B3E"/>
     <w:rsid w:val="00216034"/>
     <w:rsid w:val="00216A65"/>
     <w:rsid w:val="00217E5E"/>
     <w:rsid w:val="00220292"/>
     <w:rsid w:val="00221B5A"/>
     <w:rsid w:val="002239C4"/>
     <w:rsid w:val="00223A62"/>
     <w:rsid w:val="002249DB"/>
     <w:rsid w:val="00224DCF"/>
     <w:rsid w:val="00225056"/>
+    <w:rsid w:val="002254FD"/>
     <w:rsid w:val="00226DDB"/>
     <w:rsid w:val="00226EAA"/>
+    <w:rsid w:val="00227CFA"/>
     <w:rsid w:val="00227DEE"/>
     <w:rsid w:val="002327FC"/>
     <w:rsid w:val="00233A0A"/>
     <w:rsid w:val="0023612C"/>
     <w:rsid w:val="00236931"/>
     <w:rsid w:val="0024092B"/>
     <w:rsid w:val="0024129E"/>
     <w:rsid w:val="00241AA1"/>
     <w:rsid w:val="00241B4F"/>
     <w:rsid w:val="00246FF1"/>
     <w:rsid w:val="0024734E"/>
     <w:rsid w:val="00251245"/>
     <w:rsid w:val="00251AC7"/>
     <w:rsid w:val="0025377E"/>
     <w:rsid w:val="00253FF0"/>
     <w:rsid w:val="00254702"/>
     <w:rsid w:val="00254ACB"/>
     <w:rsid w:val="00254EB1"/>
     <w:rsid w:val="0025501B"/>
     <w:rsid w:val="0025509C"/>
+    <w:rsid w:val="00256880"/>
     <w:rsid w:val="00261382"/>
     <w:rsid w:val="00261FDF"/>
     <w:rsid w:val="00262661"/>
     <w:rsid w:val="00265B9C"/>
     <w:rsid w:val="00270DDA"/>
     <w:rsid w:val="00271135"/>
     <w:rsid w:val="00272013"/>
     <w:rsid w:val="00273931"/>
     <w:rsid w:val="00274FB1"/>
     <w:rsid w:val="0027568B"/>
     <w:rsid w:val="00275D22"/>
     <w:rsid w:val="00275E09"/>
     <w:rsid w:val="00276BA1"/>
     <w:rsid w:val="00277702"/>
     <w:rsid w:val="002778F6"/>
     <w:rsid w:val="00277B32"/>
     <w:rsid w:val="00280106"/>
     <w:rsid w:val="00281809"/>
     <w:rsid w:val="00281AB6"/>
     <w:rsid w:val="00281CDF"/>
     <w:rsid w:val="002827FE"/>
     <w:rsid w:val="00282A6B"/>
     <w:rsid w:val="002833E1"/>
     <w:rsid w:val="00285D15"/>
     <w:rsid w:val="00286477"/>
@@ -13896,519 +13492,548 @@
     <w:rsid w:val="00293E01"/>
     <w:rsid w:val="0029478F"/>
     <w:rsid w:val="002968DD"/>
     <w:rsid w:val="00297C15"/>
     <w:rsid w:val="002A21AE"/>
     <w:rsid w:val="002A42A5"/>
     <w:rsid w:val="002A47B7"/>
     <w:rsid w:val="002A53AC"/>
     <w:rsid w:val="002A777D"/>
     <w:rsid w:val="002A7C66"/>
     <w:rsid w:val="002B0E2D"/>
     <w:rsid w:val="002B1962"/>
     <w:rsid w:val="002B1FC9"/>
     <w:rsid w:val="002B1FE7"/>
     <w:rsid w:val="002B228B"/>
     <w:rsid w:val="002B25D2"/>
     <w:rsid w:val="002B271C"/>
     <w:rsid w:val="002B3A58"/>
     <w:rsid w:val="002B43DB"/>
     <w:rsid w:val="002B56D4"/>
     <w:rsid w:val="002B67DA"/>
     <w:rsid w:val="002B6AD9"/>
     <w:rsid w:val="002C112B"/>
     <w:rsid w:val="002C1211"/>
     <w:rsid w:val="002C1261"/>
+    <w:rsid w:val="002C12C5"/>
     <w:rsid w:val="002C2938"/>
     <w:rsid w:val="002C3C01"/>
     <w:rsid w:val="002C4AC0"/>
     <w:rsid w:val="002C4BAB"/>
     <w:rsid w:val="002C67B0"/>
+    <w:rsid w:val="002C6E3D"/>
     <w:rsid w:val="002C7A80"/>
     <w:rsid w:val="002D02A7"/>
     <w:rsid w:val="002D02FA"/>
     <w:rsid w:val="002D313A"/>
     <w:rsid w:val="002D3490"/>
     <w:rsid w:val="002D3503"/>
     <w:rsid w:val="002D4CD5"/>
     <w:rsid w:val="002D5145"/>
     <w:rsid w:val="002D6406"/>
     <w:rsid w:val="002D6BAE"/>
     <w:rsid w:val="002D728B"/>
     <w:rsid w:val="002E0E15"/>
     <w:rsid w:val="002E2BF9"/>
+    <w:rsid w:val="002E77BD"/>
     <w:rsid w:val="002F3145"/>
     <w:rsid w:val="002F329C"/>
     <w:rsid w:val="002F3900"/>
     <w:rsid w:val="002F3F4B"/>
     <w:rsid w:val="002F46B4"/>
     <w:rsid w:val="002F592C"/>
     <w:rsid w:val="002F6F4F"/>
     <w:rsid w:val="002F7DB8"/>
     <w:rsid w:val="003003BD"/>
     <w:rsid w:val="00300CC5"/>
     <w:rsid w:val="0030117E"/>
     <w:rsid w:val="0030153C"/>
     <w:rsid w:val="00301C3D"/>
     <w:rsid w:val="00301EF5"/>
     <w:rsid w:val="0030205D"/>
     <w:rsid w:val="00302539"/>
     <w:rsid w:val="00303237"/>
     <w:rsid w:val="00305777"/>
     <w:rsid w:val="003067B1"/>
     <w:rsid w:val="00306812"/>
     <w:rsid w:val="003102FE"/>
     <w:rsid w:val="00310AB7"/>
+    <w:rsid w:val="00312502"/>
     <w:rsid w:val="00313E6E"/>
     <w:rsid w:val="00314D99"/>
     <w:rsid w:val="00314E7F"/>
     <w:rsid w:val="0031633F"/>
+    <w:rsid w:val="00316641"/>
     <w:rsid w:val="003179A9"/>
+    <w:rsid w:val="00317C02"/>
     <w:rsid w:val="00322C5A"/>
     <w:rsid w:val="00323E4E"/>
     <w:rsid w:val="00323F41"/>
     <w:rsid w:val="00325261"/>
     <w:rsid w:val="0032644E"/>
     <w:rsid w:val="0032666D"/>
     <w:rsid w:val="0033065A"/>
+    <w:rsid w:val="003309CF"/>
     <w:rsid w:val="00331CB7"/>
     <w:rsid w:val="00331EC9"/>
     <w:rsid w:val="0033243A"/>
     <w:rsid w:val="00332474"/>
     <w:rsid w:val="00332A06"/>
     <w:rsid w:val="0033397E"/>
     <w:rsid w:val="00333BB8"/>
     <w:rsid w:val="00333D82"/>
     <w:rsid w:val="00336494"/>
     <w:rsid w:val="0033690A"/>
     <w:rsid w:val="00337021"/>
+    <w:rsid w:val="0033722D"/>
     <w:rsid w:val="00341DBA"/>
     <w:rsid w:val="003426AA"/>
     <w:rsid w:val="00342D7A"/>
     <w:rsid w:val="00342D8D"/>
     <w:rsid w:val="00342DF2"/>
     <w:rsid w:val="0034494E"/>
     <w:rsid w:val="003463ED"/>
     <w:rsid w:val="00347736"/>
     <w:rsid w:val="003479D4"/>
     <w:rsid w:val="003524B1"/>
     <w:rsid w:val="0035258D"/>
     <w:rsid w:val="003526B2"/>
     <w:rsid w:val="003528CD"/>
+    <w:rsid w:val="00353E6B"/>
     <w:rsid w:val="003550C3"/>
     <w:rsid w:val="0035561E"/>
     <w:rsid w:val="00357149"/>
+    <w:rsid w:val="00357990"/>
     <w:rsid w:val="0036093F"/>
     <w:rsid w:val="00361211"/>
     <w:rsid w:val="003616B4"/>
     <w:rsid w:val="00362ADD"/>
     <w:rsid w:val="003644FB"/>
     <w:rsid w:val="0036495F"/>
     <w:rsid w:val="00365E0F"/>
+    <w:rsid w:val="00367780"/>
+    <w:rsid w:val="00372404"/>
     <w:rsid w:val="003727C1"/>
     <w:rsid w:val="003738E5"/>
     <w:rsid w:val="00375931"/>
     <w:rsid w:val="00376923"/>
     <w:rsid w:val="00376C61"/>
     <w:rsid w:val="00377291"/>
     <w:rsid w:val="00377A6F"/>
     <w:rsid w:val="00382894"/>
     <w:rsid w:val="0038336D"/>
     <w:rsid w:val="00383D0D"/>
     <w:rsid w:val="003853CD"/>
     <w:rsid w:val="0039264B"/>
     <w:rsid w:val="00392DC9"/>
     <w:rsid w:val="00392E28"/>
     <w:rsid w:val="0039426F"/>
     <w:rsid w:val="0039506D"/>
     <w:rsid w:val="00396BA9"/>
     <w:rsid w:val="00396FEA"/>
     <w:rsid w:val="003A1D19"/>
     <w:rsid w:val="003A458E"/>
     <w:rsid w:val="003A4C44"/>
+    <w:rsid w:val="003A556A"/>
     <w:rsid w:val="003A69ED"/>
     <w:rsid w:val="003B23D7"/>
     <w:rsid w:val="003B3803"/>
     <w:rsid w:val="003B4C9A"/>
     <w:rsid w:val="003B5C8F"/>
     <w:rsid w:val="003B6831"/>
     <w:rsid w:val="003B6A3F"/>
     <w:rsid w:val="003B6D10"/>
     <w:rsid w:val="003B79DF"/>
     <w:rsid w:val="003C53ED"/>
+    <w:rsid w:val="003C65F0"/>
     <w:rsid w:val="003D01FA"/>
     <w:rsid w:val="003D365A"/>
+    <w:rsid w:val="003D4E83"/>
     <w:rsid w:val="003D634B"/>
     <w:rsid w:val="003D6B83"/>
     <w:rsid w:val="003E0A82"/>
     <w:rsid w:val="003E245C"/>
     <w:rsid w:val="003E2DA4"/>
     <w:rsid w:val="003E300B"/>
     <w:rsid w:val="003E4E47"/>
     <w:rsid w:val="003E59AF"/>
     <w:rsid w:val="003E780E"/>
     <w:rsid w:val="003F0415"/>
     <w:rsid w:val="003F3C92"/>
     <w:rsid w:val="003F4485"/>
     <w:rsid w:val="003F6744"/>
     <w:rsid w:val="003F699C"/>
     <w:rsid w:val="00400625"/>
     <w:rsid w:val="00400E68"/>
     <w:rsid w:val="004011DE"/>
     <w:rsid w:val="00401DC8"/>
     <w:rsid w:val="00402213"/>
     <w:rsid w:val="00402C56"/>
     <w:rsid w:val="00403161"/>
     <w:rsid w:val="00404065"/>
     <w:rsid w:val="0040422E"/>
     <w:rsid w:val="00405212"/>
     <w:rsid w:val="004132D1"/>
     <w:rsid w:val="00413956"/>
     <w:rsid w:val="00413CEE"/>
     <w:rsid w:val="004140D9"/>
     <w:rsid w:val="0041583A"/>
     <w:rsid w:val="00415A85"/>
     <w:rsid w:val="00416E60"/>
+    <w:rsid w:val="00420479"/>
     <w:rsid w:val="004207C1"/>
     <w:rsid w:val="00420DE8"/>
     <w:rsid w:val="00423DA3"/>
     <w:rsid w:val="00424A7D"/>
     <w:rsid w:val="00424DDB"/>
     <w:rsid w:val="00424FCC"/>
     <w:rsid w:val="00425059"/>
     <w:rsid w:val="00426F5C"/>
     <w:rsid w:val="00427EE0"/>
     <w:rsid w:val="004335BD"/>
     <w:rsid w:val="00435512"/>
     <w:rsid w:val="00436720"/>
     <w:rsid w:val="0043703E"/>
     <w:rsid w:val="004418A1"/>
     <w:rsid w:val="00443555"/>
     <w:rsid w:val="004435E6"/>
     <w:rsid w:val="00443681"/>
     <w:rsid w:val="004436DC"/>
     <w:rsid w:val="00444AE6"/>
     <w:rsid w:val="00446CE9"/>
     <w:rsid w:val="004474EE"/>
     <w:rsid w:val="00450377"/>
     <w:rsid w:val="00450AA5"/>
     <w:rsid w:val="00450AB3"/>
     <w:rsid w:val="00451774"/>
     <w:rsid w:val="00452142"/>
     <w:rsid w:val="004527F5"/>
     <w:rsid w:val="004533DD"/>
     <w:rsid w:val="00453C26"/>
     <w:rsid w:val="0045450A"/>
     <w:rsid w:val="0045595E"/>
     <w:rsid w:val="00456304"/>
     <w:rsid w:val="004602DB"/>
     <w:rsid w:val="0046180F"/>
     <w:rsid w:val="00464A3D"/>
     <w:rsid w:val="00467853"/>
     <w:rsid w:val="004710DC"/>
     <w:rsid w:val="004713FB"/>
     <w:rsid w:val="00472FBD"/>
     <w:rsid w:val="00473562"/>
     <w:rsid w:val="00473C1A"/>
     <w:rsid w:val="00474271"/>
     <w:rsid w:val="00474678"/>
     <w:rsid w:val="00477C68"/>
     <w:rsid w:val="00480421"/>
     <w:rsid w:val="004808CC"/>
     <w:rsid w:val="0048102A"/>
     <w:rsid w:val="004833B0"/>
+    <w:rsid w:val="0048397A"/>
     <w:rsid w:val="00483E04"/>
     <w:rsid w:val="0048569C"/>
     <w:rsid w:val="00485B0F"/>
     <w:rsid w:val="00486CB3"/>
     <w:rsid w:val="00486CFC"/>
+    <w:rsid w:val="004870C8"/>
     <w:rsid w:val="004870CC"/>
     <w:rsid w:val="00490BA7"/>
     <w:rsid w:val="0049205D"/>
     <w:rsid w:val="00493C98"/>
     <w:rsid w:val="00496719"/>
     <w:rsid w:val="00496763"/>
     <w:rsid w:val="004969EE"/>
     <w:rsid w:val="00497673"/>
     <w:rsid w:val="00497F0C"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A338B"/>
     <w:rsid w:val="004A43DA"/>
     <w:rsid w:val="004A461F"/>
     <w:rsid w:val="004A4AB5"/>
     <w:rsid w:val="004B1D4E"/>
     <w:rsid w:val="004B1F72"/>
     <w:rsid w:val="004B20C7"/>
     <w:rsid w:val="004B2654"/>
     <w:rsid w:val="004B32DC"/>
     <w:rsid w:val="004B3949"/>
     <w:rsid w:val="004B3E8C"/>
     <w:rsid w:val="004B6600"/>
     <w:rsid w:val="004B71EE"/>
     <w:rsid w:val="004B7424"/>
     <w:rsid w:val="004B74AD"/>
     <w:rsid w:val="004B78F0"/>
     <w:rsid w:val="004C0A5C"/>
     <w:rsid w:val="004C1619"/>
     <w:rsid w:val="004C1CB6"/>
     <w:rsid w:val="004C1FF5"/>
     <w:rsid w:val="004C318D"/>
     <w:rsid w:val="004C4C01"/>
     <w:rsid w:val="004C5EA5"/>
     <w:rsid w:val="004C70EC"/>
     <w:rsid w:val="004C7495"/>
+    <w:rsid w:val="004C757C"/>
     <w:rsid w:val="004D0A0E"/>
     <w:rsid w:val="004D234A"/>
     <w:rsid w:val="004D277D"/>
     <w:rsid w:val="004D284B"/>
     <w:rsid w:val="004D2C68"/>
     <w:rsid w:val="004D320E"/>
     <w:rsid w:val="004D5006"/>
     <w:rsid w:val="004D68A5"/>
     <w:rsid w:val="004D7D42"/>
     <w:rsid w:val="004D7FE4"/>
     <w:rsid w:val="004E0492"/>
     <w:rsid w:val="004E076E"/>
     <w:rsid w:val="004E0C02"/>
     <w:rsid w:val="004E30DC"/>
     <w:rsid w:val="004E34A5"/>
     <w:rsid w:val="004E436B"/>
     <w:rsid w:val="004E5EDA"/>
     <w:rsid w:val="004E6F2B"/>
     <w:rsid w:val="004E71AE"/>
     <w:rsid w:val="004F0137"/>
     <w:rsid w:val="004F0551"/>
     <w:rsid w:val="004F0640"/>
     <w:rsid w:val="004F0AF4"/>
     <w:rsid w:val="004F23EF"/>
     <w:rsid w:val="004F3A56"/>
     <w:rsid w:val="004F488A"/>
     <w:rsid w:val="004F5AEA"/>
+    <w:rsid w:val="00500A61"/>
     <w:rsid w:val="00500BE3"/>
+    <w:rsid w:val="00500F87"/>
     <w:rsid w:val="00501FD8"/>
     <w:rsid w:val="005034BD"/>
     <w:rsid w:val="005035E2"/>
+    <w:rsid w:val="00503829"/>
     <w:rsid w:val="0050387B"/>
     <w:rsid w:val="005046DF"/>
     <w:rsid w:val="005048A3"/>
     <w:rsid w:val="00505611"/>
     <w:rsid w:val="00505799"/>
     <w:rsid w:val="005058EB"/>
     <w:rsid w:val="00506216"/>
     <w:rsid w:val="00507AA9"/>
     <w:rsid w:val="0051127D"/>
+    <w:rsid w:val="00511929"/>
     <w:rsid w:val="00513FAC"/>
     <w:rsid w:val="00514E24"/>
     <w:rsid w:val="00516216"/>
     <w:rsid w:val="0051635D"/>
     <w:rsid w:val="00517A92"/>
     <w:rsid w:val="00522096"/>
     <w:rsid w:val="005220C6"/>
     <w:rsid w:val="005223E7"/>
     <w:rsid w:val="005228B8"/>
     <w:rsid w:val="00522F09"/>
     <w:rsid w:val="005253BF"/>
     <w:rsid w:val="00527EF2"/>
     <w:rsid w:val="00530B60"/>
     <w:rsid w:val="0053334A"/>
     <w:rsid w:val="005337E8"/>
     <w:rsid w:val="00533C8E"/>
     <w:rsid w:val="00535700"/>
     <w:rsid w:val="0053612F"/>
     <w:rsid w:val="00540390"/>
     <w:rsid w:val="00541600"/>
     <w:rsid w:val="00541E47"/>
     <w:rsid w:val="00543B47"/>
     <w:rsid w:val="005441CC"/>
     <w:rsid w:val="00544DBC"/>
     <w:rsid w:val="00545F4B"/>
     <w:rsid w:val="005479AB"/>
     <w:rsid w:val="005506CE"/>
     <w:rsid w:val="0055236E"/>
     <w:rsid w:val="005526FA"/>
     <w:rsid w:val="00552DB7"/>
     <w:rsid w:val="00553ABF"/>
     <w:rsid w:val="00554020"/>
     <w:rsid w:val="005553E5"/>
     <w:rsid w:val="00555ABA"/>
     <w:rsid w:val="00555E3E"/>
     <w:rsid w:val="005565D4"/>
     <w:rsid w:val="00556994"/>
     <w:rsid w:val="005569D1"/>
     <w:rsid w:val="005607CA"/>
     <w:rsid w:val="00561290"/>
     <w:rsid w:val="00561432"/>
+    <w:rsid w:val="00561564"/>
     <w:rsid w:val="0056170E"/>
     <w:rsid w:val="00563FC7"/>
     <w:rsid w:val="0056490B"/>
     <w:rsid w:val="00564A4C"/>
     <w:rsid w:val="00566638"/>
     <w:rsid w:val="005668F2"/>
     <w:rsid w:val="00566BC8"/>
     <w:rsid w:val="00566D67"/>
     <w:rsid w:val="00567685"/>
     <w:rsid w:val="00567A72"/>
+    <w:rsid w:val="00567F59"/>
     <w:rsid w:val="00571096"/>
     <w:rsid w:val="0057202E"/>
     <w:rsid w:val="00572DD8"/>
     <w:rsid w:val="005741D5"/>
     <w:rsid w:val="005745FE"/>
     <w:rsid w:val="00574FB6"/>
     <w:rsid w:val="005753B3"/>
     <w:rsid w:val="005764B6"/>
     <w:rsid w:val="0057651A"/>
     <w:rsid w:val="005767E1"/>
     <w:rsid w:val="005771C5"/>
     <w:rsid w:val="00577A69"/>
     <w:rsid w:val="005800AE"/>
     <w:rsid w:val="00580E46"/>
+    <w:rsid w:val="005818A7"/>
     <w:rsid w:val="00583222"/>
     <w:rsid w:val="00583DE4"/>
     <w:rsid w:val="005851CE"/>
     <w:rsid w:val="005852D7"/>
     <w:rsid w:val="00587057"/>
     <w:rsid w:val="005879FD"/>
     <w:rsid w:val="00587C4F"/>
     <w:rsid w:val="00590493"/>
     <w:rsid w:val="00590A20"/>
     <w:rsid w:val="00591F83"/>
     <w:rsid w:val="005942E0"/>
     <w:rsid w:val="005946B9"/>
     <w:rsid w:val="0059487D"/>
     <w:rsid w:val="00595AA9"/>
     <w:rsid w:val="00596E08"/>
     <w:rsid w:val="005A1824"/>
     <w:rsid w:val="005A1A56"/>
     <w:rsid w:val="005A241E"/>
     <w:rsid w:val="005A3718"/>
     <w:rsid w:val="005A4B61"/>
     <w:rsid w:val="005A53E0"/>
     <w:rsid w:val="005A683D"/>
     <w:rsid w:val="005B1133"/>
     <w:rsid w:val="005B2215"/>
     <w:rsid w:val="005B27BD"/>
     <w:rsid w:val="005B2A08"/>
     <w:rsid w:val="005B2C13"/>
     <w:rsid w:val="005B2CA5"/>
     <w:rsid w:val="005B4ACD"/>
     <w:rsid w:val="005B53DB"/>
     <w:rsid w:val="005B7AC4"/>
     <w:rsid w:val="005C0E6B"/>
     <w:rsid w:val="005C1268"/>
     <w:rsid w:val="005C1546"/>
     <w:rsid w:val="005C2176"/>
     <w:rsid w:val="005C221A"/>
     <w:rsid w:val="005C3952"/>
     <w:rsid w:val="005C5728"/>
     <w:rsid w:val="005C57DB"/>
+    <w:rsid w:val="005C64AE"/>
     <w:rsid w:val="005C7EE5"/>
     <w:rsid w:val="005D0442"/>
     <w:rsid w:val="005D0750"/>
     <w:rsid w:val="005D11B0"/>
     <w:rsid w:val="005D27E5"/>
     <w:rsid w:val="005D32C5"/>
     <w:rsid w:val="005D5098"/>
     <w:rsid w:val="005D57C5"/>
     <w:rsid w:val="005E0309"/>
     <w:rsid w:val="005E29AC"/>
     <w:rsid w:val="005E2EF0"/>
     <w:rsid w:val="005E384E"/>
     <w:rsid w:val="005E40EB"/>
     <w:rsid w:val="005E4507"/>
     <w:rsid w:val="005E6A6B"/>
     <w:rsid w:val="005E6BA2"/>
     <w:rsid w:val="005F0BF9"/>
     <w:rsid w:val="005F14E3"/>
     <w:rsid w:val="005F2B4D"/>
     <w:rsid w:val="005F3AEF"/>
     <w:rsid w:val="005F52B5"/>
     <w:rsid w:val="005F6973"/>
     <w:rsid w:val="005F7A55"/>
     <w:rsid w:val="00600005"/>
     <w:rsid w:val="00600025"/>
     <w:rsid w:val="006010CC"/>
     <w:rsid w:val="006020EF"/>
     <w:rsid w:val="00603EC7"/>
     <w:rsid w:val="00604369"/>
     <w:rsid w:val="006047E2"/>
     <w:rsid w:val="006062FA"/>
     <w:rsid w:val="00607F76"/>
     <w:rsid w:val="0061022B"/>
     <w:rsid w:val="00610A63"/>
     <w:rsid w:val="006114A6"/>
     <w:rsid w:val="00611B4B"/>
     <w:rsid w:val="00616D69"/>
     <w:rsid w:val="00621DC9"/>
     <w:rsid w:val="00622179"/>
     <w:rsid w:val="00624624"/>
     <w:rsid w:val="00624B10"/>
     <w:rsid w:val="0062521E"/>
     <w:rsid w:val="00625C5D"/>
     <w:rsid w:val="006264D8"/>
     <w:rsid w:val="00627095"/>
     <w:rsid w:val="0063061C"/>
     <w:rsid w:val="00631F40"/>
     <w:rsid w:val="00632488"/>
     <w:rsid w:val="00632545"/>
     <w:rsid w:val="006325D5"/>
+    <w:rsid w:val="00636AC6"/>
     <w:rsid w:val="00637248"/>
     <w:rsid w:val="006405DF"/>
     <w:rsid w:val="0064084D"/>
     <w:rsid w:val="0064152E"/>
     <w:rsid w:val="00642453"/>
     <w:rsid w:val="00643F1F"/>
     <w:rsid w:val="00647811"/>
     <w:rsid w:val="00651070"/>
     <w:rsid w:val="00651BA4"/>
     <w:rsid w:val="00652665"/>
     <w:rsid w:val="0065295B"/>
     <w:rsid w:val="00653D0D"/>
     <w:rsid w:val="0065406D"/>
     <w:rsid w:val="0065429A"/>
     <w:rsid w:val="00657D8B"/>
     <w:rsid w:val="006631E3"/>
     <w:rsid w:val="00663C49"/>
     <w:rsid w:val="006664D4"/>
     <w:rsid w:val="00666664"/>
     <w:rsid w:val="00666D61"/>
     <w:rsid w:val="006701E2"/>
     <w:rsid w:val="00670338"/>
     <w:rsid w:val="0067076C"/>
     <w:rsid w:val="00670C2C"/>
     <w:rsid w:val="00670DE0"/>
     <w:rsid w:val="006726E0"/>
     <w:rsid w:val="00673126"/>
     <w:rsid w:val="00673256"/>
     <w:rsid w:val="0067383E"/>
     <w:rsid w:val="0067470F"/>
     <w:rsid w:val="00675436"/>
     <w:rsid w:val="00675CA7"/>
     <w:rsid w:val="00676A46"/>
     <w:rsid w:val="00680AD3"/>
     <w:rsid w:val="00681C00"/>
     <w:rsid w:val="00681DFD"/>
     <w:rsid w:val="00682333"/>
+    <w:rsid w:val="006829A3"/>
     <w:rsid w:val="0068310C"/>
     <w:rsid w:val="006834E4"/>
     <w:rsid w:val="00683A15"/>
     <w:rsid w:val="00684038"/>
     <w:rsid w:val="006842BD"/>
     <w:rsid w:val="0069167B"/>
     <w:rsid w:val="00691E5D"/>
     <w:rsid w:val="00692057"/>
     <w:rsid w:val="0069237B"/>
     <w:rsid w:val="0069393D"/>
     <w:rsid w:val="00693C39"/>
     <w:rsid w:val="00695F2A"/>
     <w:rsid w:val="006961C5"/>
     <w:rsid w:val="00696B6E"/>
     <w:rsid w:val="00697560"/>
     <w:rsid w:val="006A0021"/>
     <w:rsid w:val="006A11C9"/>
     <w:rsid w:val="006A2517"/>
     <w:rsid w:val="006A644C"/>
     <w:rsid w:val="006A69E4"/>
     <w:rsid w:val="006A7045"/>
     <w:rsid w:val="006A7D75"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B53A9"/>
     <w:rsid w:val="006B573D"/>
@@ -14437,107 +14062,113 @@
     <w:rsid w:val="006E7597"/>
     <w:rsid w:val="006F2FDC"/>
     <w:rsid w:val="006F3637"/>
     <w:rsid w:val="006F37D9"/>
     <w:rsid w:val="006F4409"/>
     <w:rsid w:val="006F4CCF"/>
     <w:rsid w:val="006F4F97"/>
     <w:rsid w:val="006F6119"/>
     <w:rsid w:val="006F6E18"/>
     <w:rsid w:val="00702352"/>
     <w:rsid w:val="00702959"/>
     <w:rsid w:val="00702D7C"/>
     <w:rsid w:val="00703BB1"/>
     <w:rsid w:val="0070404B"/>
     <w:rsid w:val="007042D7"/>
     <w:rsid w:val="00704D31"/>
     <w:rsid w:val="0070569C"/>
     <w:rsid w:val="00706660"/>
     <w:rsid w:val="00706725"/>
     <w:rsid w:val="00707599"/>
     <w:rsid w:val="00707BD7"/>
     <w:rsid w:val="00713F7A"/>
     <w:rsid w:val="00714246"/>
     <w:rsid w:val="00714FD2"/>
     <w:rsid w:val="007155D1"/>
+    <w:rsid w:val="007160EB"/>
     <w:rsid w:val="00716462"/>
     <w:rsid w:val="00717C5D"/>
     <w:rsid w:val="0072207E"/>
     <w:rsid w:val="00722224"/>
     <w:rsid w:val="007246A2"/>
     <w:rsid w:val="00725C76"/>
+    <w:rsid w:val="00726BC3"/>
     <w:rsid w:val="007304EE"/>
     <w:rsid w:val="00732965"/>
     <w:rsid w:val="007340C2"/>
+    <w:rsid w:val="00734101"/>
     <w:rsid w:val="0073539A"/>
     <w:rsid w:val="00735F6C"/>
     <w:rsid w:val="00736A48"/>
     <w:rsid w:val="00736CFD"/>
     <w:rsid w:val="00736D72"/>
     <w:rsid w:val="00737164"/>
     <w:rsid w:val="00737AFE"/>
     <w:rsid w:val="00737EA5"/>
     <w:rsid w:val="00740A2A"/>
     <w:rsid w:val="00742A9A"/>
     <w:rsid w:val="00744128"/>
     <w:rsid w:val="00745576"/>
     <w:rsid w:val="00745E39"/>
     <w:rsid w:val="00746BCF"/>
     <w:rsid w:val="007478E0"/>
     <w:rsid w:val="00747F2D"/>
     <w:rsid w:val="00750C9E"/>
     <w:rsid w:val="007512FA"/>
     <w:rsid w:val="007513D9"/>
     <w:rsid w:val="007515B3"/>
     <w:rsid w:val="007521E9"/>
     <w:rsid w:val="0075240D"/>
     <w:rsid w:val="00754B6E"/>
     <w:rsid w:val="007554B0"/>
     <w:rsid w:val="007578B1"/>
     <w:rsid w:val="00757CBA"/>
     <w:rsid w:val="00757E52"/>
     <w:rsid w:val="007612FB"/>
     <w:rsid w:val="00761CF5"/>
     <w:rsid w:val="0076418A"/>
     <w:rsid w:val="007642CB"/>
     <w:rsid w:val="00765226"/>
     <w:rsid w:val="00765520"/>
+    <w:rsid w:val="00765C65"/>
     <w:rsid w:val="00766879"/>
     <w:rsid w:val="00767CC0"/>
     <w:rsid w:val="00770F29"/>
     <w:rsid w:val="007713DD"/>
     <w:rsid w:val="00773A6C"/>
     <w:rsid w:val="007742FE"/>
     <w:rsid w:val="00774DFB"/>
     <w:rsid w:val="0077660A"/>
     <w:rsid w:val="007807E5"/>
     <w:rsid w:val="00780BC3"/>
     <w:rsid w:val="00780EEC"/>
     <w:rsid w:val="007820C9"/>
     <w:rsid w:val="00782244"/>
+    <w:rsid w:val="007830DD"/>
     <w:rsid w:val="00783E9A"/>
     <w:rsid w:val="007848A7"/>
+    <w:rsid w:val="0078529E"/>
     <w:rsid w:val="0078549F"/>
     <w:rsid w:val="0078636B"/>
     <w:rsid w:val="00787652"/>
     <w:rsid w:val="00790BEF"/>
     <w:rsid w:val="00791919"/>
     <w:rsid w:val="00791BFC"/>
     <w:rsid w:val="00792077"/>
     <w:rsid w:val="0079312B"/>
     <w:rsid w:val="0079338A"/>
     <w:rsid w:val="0079416A"/>
     <w:rsid w:val="00794C2B"/>
     <w:rsid w:val="0079523B"/>
     <w:rsid w:val="00795852"/>
     <w:rsid w:val="00797132"/>
     <w:rsid w:val="007972F3"/>
     <w:rsid w:val="00797605"/>
     <w:rsid w:val="00797950"/>
     <w:rsid w:val="007A0004"/>
     <w:rsid w:val="007A0294"/>
     <w:rsid w:val="007A1269"/>
     <w:rsid w:val="007A251E"/>
     <w:rsid w:val="007A268A"/>
     <w:rsid w:val="007A2F71"/>
     <w:rsid w:val="007A329B"/>
     <w:rsid w:val="007A6388"/>
@@ -14553,192 +14184,201 @@
     <w:rsid w:val="007B7D81"/>
     <w:rsid w:val="007C021A"/>
     <w:rsid w:val="007C07F2"/>
     <w:rsid w:val="007C2500"/>
     <w:rsid w:val="007C4D8A"/>
     <w:rsid w:val="007C51CD"/>
     <w:rsid w:val="007D025A"/>
     <w:rsid w:val="007D0F6C"/>
     <w:rsid w:val="007D2B50"/>
     <w:rsid w:val="007D6535"/>
     <w:rsid w:val="007D706B"/>
     <w:rsid w:val="007E09AC"/>
     <w:rsid w:val="007E24ED"/>
     <w:rsid w:val="007E436B"/>
     <w:rsid w:val="007E6EF2"/>
     <w:rsid w:val="007F0038"/>
     <w:rsid w:val="007F090E"/>
     <w:rsid w:val="007F1E4B"/>
     <w:rsid w:val="007F1E6E"/>
     <w:rsid w:val="007F2112"/>
     <w:rsid w:val="007F225F"/>
     <w:rsid w:val="007F3152"/>
     <w:rsid w:val="007F38A4"/>
     <w:rsid w:val="007F3E20"/>
     <w:rsid w:val="007F3FBC"/>
+    <w:rsid w:val="007F5B26"/>
     <w:rsid w:val="007F6CA9"/>
     <w:rsid w:val="007F6E70"/>
     <w:rsid w:val="007F6EB7"/>
     <w:rsid w:val="007F6EFC"/>
     <w:rsid w:val="00800D3B"/>
     <w:rsid w:val="00801442"/>
     <w:rsid w:val="00801E7C"/>
     <w:rsid w:val="008040A5"/>
     <w:rsid w:val="00804C27"/>
     <w:rsid w:val="00804F2C"/>
     <w:rsid w:val="00805FAF"/>
     <w:rsid w:val="008060A0"/>
     <w:rsid w:val="00806C71"/>
+    <w:rsid w:val="008100A3"/>
+    <w:rsid w:val="00812CA1"/>
     <w:rsid w:val="00813825"/>
     <w:rsid w:val="00813BFF"/>
     <w:rsid w:val="008143E1"/>
     <w:rsid w:val="00814AC3"/>
     <w:rsid w:val="00814BCA"/>
     <w:rsid w:val="008161CC"/>
     <w:rsid w:val="008162AF"/>
     <w:rsid w:val="00816643"/>
     <w:rsid w:val="00817104"/>
     <w:rsid w:val="00817F49"/>
     <w:rsid w:val="00821B58"/>
     <w:rsid w:val="0082256B"/>
     <w:rsid w:val="0082344F"/>
     <w:rsid w:val="00823F60"/>
     <w:rsid w:val="00824204"/>
     <w:rsid w:val="00824427"/>
     <w:rsid w:val="00825B5A"/>
     <w:rsid w:val="0082679B"/>
     <w:rsid w:val="00827A4B"/>
     <w:rsid w:val="00830436"/>
     <w:rsid w:val="008307B9"/>
     <w:rsid w:val="008313D5"/>
     <w:rsid w:val="0083163F"/>
     <w:rsid w:val="00831E32"/>
     <w:rsid w:val="00832277"/>
     <w:rsid w:val="00833EA4"/>
     <w:rsid w:val="00833FBE"/>
     <w:rsid w:val="00836765"/>
     <w:rsid w:val="00836A7E"/>
     <w:rsid w:val="008378DD"/>
     <w:rsid w:val="00837B74"/>
     <w:rsid w:val="00837CFF"/>
     <w:rsid w:val="00841C4C"/>
     <w:rsid w:val="00842B54"/>
     <w:rsid w:val="00843002"/>
     <w:rsid w:val="00843B5F"/>
     <w:rsid w:val="00844A7E"/>
     <w:rsid w:val="00845ACD"/>
     <w:rsid w:val="008460EF"/>
     <w:rsid w:val="008466EA"/>
     <w:rsid w:val="00846D9A"/>
     <w:rsid w:val="0085011D"/>
     <w:rsid w:val="008503F5"/>
     <w:rsid w:val="00850743"/>
+    <w:rsid w:val="00850B5E"/>
     <w:rsid w:val="008519C5"/>
     <w:rsid w:val="00851FCD"/>
     <w:rsid w:val="00852AA7"/>
     <w:rsid w:val="00854A1A"/>
     <w:rsid w:val="0085555A"/>
     <w:rsid w:val="00861F86"/>
     <w:rsid w:val="00862888"/>
+    <w:rsid w:val="00863185"/>
     <w:rsid w:val="00863B8C"/>
     <w:rsid w:val="00865B30"/>
     <w:rsid w:val="00866D8B"/>
     <w:rsid w:val="00867317"/>
     <w:rsid w:val="00867553"/>
     <w:rsid w:val="00867675"/>
     <w:rsid w:val="00867A97"/>
     <w:rsid w:val="00867CA8"/>
     <w:rsid w:val="00870785"/>
     <w:rsid w:val="00871524"/>
     <w:rsid w:val="00872401"/>
     <w:rsid w:val="00872592"/>
     <w:rsid w:val="008737B1"/>
     <w:rsid w:val="00875109"/>
     <w:rsid w:val="00875323"/>
     <w:rsid w:val="008755A7"/>
     <w:rsid w:val="008756F8"/>
     <w:rsid w:val="008769E9"/>
     <w:rsid w:val="00876B4B"/>
     <w:rsid w:val="008772DD"/>
     <w:rsid w:val="00880C66"/>
     <w:rsid w:val="00882021"/>
     <w:rsid w:val="00883242"/>
     <w:rsid w:val="0088329E"/>
     <w:rsid w:val="008848AA"/>
     <w:rsid w:val="00885439"/>
     <w:rsid w:val="00885573"/>
     <w:rsid w:val="00887A9E"/>
     <w:rsid w:val="00887B6D"/>
     <w:rsid w:val="008916ED"/>
     <w:rsid w:val="00891F1B"/>
     <w:rsid w:val="008944AD"/>
     <w:rsid w:val="008964B9"/>
+    <w:rsid w:val="00896BDB"/>
     <w:rsid w:val="008A0AAC"/>
     <w:rsid w:val="008A190E"/>
     <w:rsid w:val="008A19A2"/>
     <w:rsid w:val="008A1C18"/>
+    <w:rsid w:val="008A2D2C"/>
     <w:rsid w:val="008A2F69"/>
     <w:rsid w:val="008A4B98"/>
+    <w:rsid w:val="008A582D"/>
     <w:rsid w:val="008A6459"/>
     <w:rsid w:val="008A6D3E"/>
     <w:rsid w:val="008A72C9"/>
     <w:rsid w:val="008A78A8"/>
     <w:rsid w:val="008B2E0E"/>
     <w:rsid w:val="008B35B7"/>
     <w:rsid w:val="008B3A4F"/>
     <w:rsid w:val="008B5293"/>
     <w:rsid w:val="008B5414"/>
     <w:rsid w:val="008B6096"/>
     <w:rsid w:val="008B62C8"/>
     <w:rsid w:val="008B645C"/>
     <w:rsid w:val="008B6F49"/>
     <w:rsid w:val="008B76E8"/>
     <w:rsid w:val="008B7714"/>
     <w:rsid w:val="008C046A"/>
     <w:rsid w:val="008C06B9"/>
     <w:rsid w:val="008C0821"/>
     <w:rsid w:val="008C21DA"/>
     <w:rsid w:val="008C3AFC"/>
     <w:rsid w:val="008C47BB"/>
     <w:rsid w:val="008C4959"/>
     <w:rsid w:val="008C4C42"/>
     <w:rsid w:val="008C4F08"/>
     <w:rsid w:val="008C5A14"/>
     <w:rsid w:val="008C7013"/>
     <w:rsid w:val="008C7401"/>
     <w:rsid w:val="008D00DC"/>
     <w:rsid w:val="008D1455"/>
     <w:rsid w:val="008D21C1"/>
     <w:rsid w:val="008D22AA"/>
     <w:rsid w:val="008D2C83"/>
     <w:rsid w:val="008D3764"/>
     <w:rsid w:val="008D3981"/>
     <w:rsid w:val="008D4443"/>
     <w:rsid w:val="008D6C5C"/>
     <w:rsid w:val="008D7AD5"/>
     <w:rsid w:val="008E0487"/>
     <w:rsid w:val="008E1748"/>
+    <w:rsid w:val="008E1E5B"/>
     <w:rsid w:val="008E307B"/>
     <w:rsid w:val="008E3E97"/>
     <w:rsid w:val="008E5E96"/>
     <w:rsid w:val="008E6168"/>
     <w:rsid w:val="008E65FA"/>
     <w:rsid w:val="008E7DBA"/>
     <w:rsid w:val="008F0AD9"/>
     <w:rsid w:val="008F2B43"/>
     <w:rsid w:val="008F2B74"/>
     <w:rsid w:val="008F3498"/>
     <w:rsid w:val="008F3878"/>
     <w:rsid w:val="008F5879"/>
     <w:rsid w:val="008F766D"/>
     <w:rsid w:val="008F77DF"/>
     <w:rsid w:val="00900693"/>
     <w:rsid w:val="009013FF"/>
     <w:rsid w:val="00905AFB"/>
     <w:rsid w:val="00906DCA"/>
     <w:rsid w:val="00907A53"/>
     <w:rsid w:val="00910067"/>
     <w:rsid w:val="0091036B"/>
     <w:rsid w:val="00910CE2"/>
     <w:rsid w:val="00911589"/>
     <w:rsid w:val="00912347"/>
     <w:rsid w:val="00916FA7"/>
@@ -14762,51 +14402,53 @@
     <w:rsid w:val="00945D30"/>
     <w:rsid w:val="009470F9"/>
     <w:rsid w:val="00947B08"/>
     <w:rsid w:val="00951338"/>
     <w:rsid w:val="0095157D"/>
     <w:rsid w:val="00951A9F"/>
     <w:rsid w:val="00951CDE"/>
     <w:rsid w:val="0095324B"/>
     <w:rsid w:val="009547C9"/>
     <w:rsid w:val="00955212"/>
     <w:rsid w:val="00960CC3"/>
     <w:rsid w:val="00961302"/>
     <w:rsid w:val="00961C27"/>
     <w:rsid w:val="00961FD5"/>
     <w:rsid w:val="00962A4A"/>
     <w:rsid w:val="00962E0D"/>
     <w:rsid w:val="00964581"/>
     <w:rsid w:val="00970643"/>
     <w:rsid w:val="0097070A"/>
     <w:rsid w:val="009717C1"/>
     <w:rsid w:val="00972507"/>
     <w:rsid w:val="009727BF"/>
     <w:rsid w:val="009743E2"/>
     <w:rsid w:val="00974625"/>
     <w:rsid w:val="009753C9"/>
+    <w:rsid w:val="00975514"/>
     <w:rsid w:val="00975B30"/>
+    <w:rsid w:val="00975C22"/>
     <w:rsid w:val="00975CFE"/>
     <w:rsid w:val="00976660"/>
     <w:rsid w:val="009772B7"/>
     <w:rsid w:val="00977EC0"/>
     <w:rsid w:val="00980623"/>
     <w:rsid w:val="0098144E"/>
     <w:rsid w:val="00983FFF"/>
     <w:rsid w:val="00985046"/>
     <w:rsid w:val="009853D6"/>
     <w:rsid w:val="00986312"/>
     <w:rsid w:val="00986D62"/>
     <w:rsid w:val="009878BC"/>
     <w:rsid w:val="009903E2"/>
     <w:rsid w:val="00991195"/>
     <w:rsid w:val="00991438"/>
     <w:rsid w:val="00991B68"/>
     <w:rsid w:val="00991FC3"/>
     <w:rsid w:val="00992A7E"/>
     <w:rsid w:val="00992E68"/>
     <w:rsid w:val="009935A6"/>
     <w:rsid w:val="00993CA3"/>
     <w:rsid w:val="009958E4"/>
     <w:rsid w:val="00995BAB"/>
     <w:rsid w:val="009960D5"/>
     <w:rsid w:val="0099657E"/>
@@ -14846,61 +14488,64 @@
     <w:rsid w:val="009E1F2D"/>
     <w:rsid w:val="009E23AE"/>
     <w:rsid w:val="009E2FBC"/>
     <w:rsid w:val="009E40C0"/>
     <w:rsid w:val="009E40C8"/>
     <w:rsid w:val="009E41DC"/>
     <w:rsid w:val="009F073A"/>
     <w:rsid w:val="009F3A22"/>
     <w:rsid w:val="009F4258"/>
     <w:rsid w:val="009F5202"/>
     <w:rsid w:val="009F55E1"/>
     <w:rsid w:val="009F6BC2"/>
     <w:rsid w:val="009F6F95"/>
     <w:rsid w:val="009F769B"/>
     <w:rsid w:val="00A01088"/>
     <w:rsid w:val="00A015C3"/>
     <w:rsid w:val="00A015DA"/>
     <w:rsid w:val="00A02174"/>
     <w:rsid w:val="00A034E1"/>
     <w:rsid w:val="00A03A7B"/>
     <w:rsid w:val="00A03AE4"/>
     <w:rsid w:val="00A04350"/>
     <w:rsid w:val="00A05374"/>
     <w:rsid w:val="00A061CE"/>
     <w:rsid w:val="00A06AAD"/>
+    <w:rsid w:val="00A06C97"/>
     <w:rsid w:val="00A1119B"/>
     <w:rsid w:val="00A13FAD"/>
+    <w:rsid w:val="00A14025"/>
     <w:rsid w:val="00A14511"/>
     <w:rsid w:val="00A1490D"/>
     <w:rsid w:val="00A20612"/>
     <w:rsid w:val="00A207F6"/>
     <w:rsid w:val="00A20B4E"/>
     <w:rsid w:val="00A221AB"/>
     <w:rsid w:val="00A222B6"/>
     <w:rsid w:val="00A234B6"/>
     <w:rsid w:val="00A23F19"/>
+    <w:rsid w:val="00A24803"/>
     <w:rsid w:val="00A24E4E"/>
     <w:rsid w:val="00A25CC7"/>
     <w:rsid w:val="00A26E4F"/>
     <w:rsid w:val="00A2731B"/>
     <w:rsid w:val="00A27413"/>
     <w:rsid w:val="00A30A2E"/>
     <w:rsid w:val="00A30B9A"/>
     <w:rsid w:val="00A31A2D"/>
     <w:rsid w:val="00A31BEC"/>
     <w:rsid w:val="00A3295A"/>
     <w:rsid w:val="00A337A0"/>
     <w:rsid w:val="00A35211"/>
     <w:rsid w:val="00A36A02"/>
     <w:rsid w:val="00A37C18"/>
     <w:rsid w:val="00A40213"/>
     <w:rsid w:val="00A40BFE"/>
     <w:rsid w:val="00A430BD"/>
     <w:rsid w:val="00A448EB"/>
     <w:rsid w:val="00A46BB6"/>
     <w:rsid w:val="00A47633"/>
     <w:rsid w:val="00A52359"/>
     <w:rsid w:val="00A53D94"/>
     <w:rsid w:val="00A554C3"/>
     <w:rsid w:val="00A56E6F"/>
     <w:rsid w:val="00A57BBD"/>
@@ -14942,188 +14587,198 @@
     <w:rsid w:val="00AA7BEB"/>
     <w:rsid w:val="00AB005B"/>
     <w:rsid w:val="00AB05A1"/>
     <w:rsid w:val="00AB0A4D"/>
     <w:rsid w:val="00AB0CB2"/>
     <w:rsid w:val="00AB3F5F"/>
     <w:rsid w:val="00AB4A75"/>
     <w:rsid w:val="00AB5A67"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rsid w:val="00AB6717"/>
     <w:rsid w:val="00AC0A59"/>
     <w:rsid w:val="00AC2267"/>
     <w:rsid w:val="00AC613B"/>
     <w:rsid w:val="00AC721F"/>
     <w:rsid w:val="00AC78CA"/>
     <w:rsid w:val="00AD2BDC"/>
     <w:rsid w:val="00AD3CA9"/>
     <w:rsid w:val="00AD43E2"/>
     <w:rsid w:val="00AD5D5A"/>
     <w:rsid w:val="00AE087D"/>
     <w:rsid w:val="00AE387D"/>
     <w:rsid w:val="00AE4A2C"/>
     <w:rsid w:val="00AE4A93"/>
     <w:rsid w:val="00AE5606"/>
     <w:rsid w:val="00AE6B76"/>
+    <w:rsid w:val="00AE6BD3"/>
     <w:rsid w:val="00AF1890"/>
     <w:rsid w:val="00AF1F50"/>
     <w:rsid w:val="00AF1FA0"/>
     <w:rsid w:val="00AF2B12"/>
     <w:rsid w:val="00AF317E"/>
     <w:rsid w:val="00AF35FF"/>
     <w:rsid w:val="00AF3D19"/>
     <w:rsid w:val="00AF3E34"/>
+    <w:rsid w:val="00AF4697"/>
     <w:rsid w:val="00AF4BC8"/>
+    <w:rsid w:val="00AF4E3D"/>
     <w:rsid w:val="00AF50AE"/>
     <w:rsid w:val="00AF5F1C"/>
     <w:rsid w:val="00AF6740"/>
     <w:rsid w:val="00AF6CFD"/>
     <w:rsid w:val="00AF70D3"/>
     <w:rsid w:val="00B00A03"/>
     <w:rsid w:val="00B00DD6"/>
     <w:rsid w:val="00B00F74"/>
     <w:rsid w:val="00B01341"/>
     <w:rsid w:val="00B01463"/>
     <w:rsid w:val="00B017A1"/>
     <w:rsid w:val="00B03960"/>
     <w:rsid w:val="00B03EE4"/>
     <w:rsid w:val="00B05CAC"/>
     <w:rsid w:val="00B071E3"/>
     <w:rsid w:val="00B07CBE"/>
     <w:rsid w:val="00B07F0B"/>
     <w:rsid w:val="00B1046F"/>
     <w:rsid w:val="00B11557"/>
     <w:rsid w:val="00B123DD"/>
     <w:rsid w:val="00B127D9"/>
     <w:rsid w:val="00B12CFD"/>
     <w:rsid w:val="00B1452D"/>
     <w:rsid w:val="00B1499F"/>
     <w:rsid w:val="00B150A1"/>
     <w:rsid w:val="00B15A57"/>
     <w:rsid w:val="00B16FC9"/>
     <w:rsid w:val="00B17C6A"/>
     <w:rsid w:val="00B2187B"/>
     <w:rsid w:val="00B22EE9"/>
     <w:rsid w:val="00B236EE"/>
     <w:rsid w:val="00B237E4"/>
     <w:rsid w:val="00B24CD3"/>
     <w:rsid w:val="00B255DF"/>
     <w:rsid w:val="00B2625A"/>
     <w:rsid w:val="00B2661E"/>
     <w:rsid w:val="00B26D29"/>
     <w:rsid w:val="00B273CD"/>
     <w:rsid w:val="00B309B6"/>
     <w:rsid w:val="00B30D62"/>
     <w:rsid w:val="00B31D55"/>
+    <w:rsid w:val="00B3492A"/>
     <w:rsid w:val="00B3753F"/>
     <w:rsid w:val="00B379FC"/>
     <w:rsid w:val="00B37DFD"/>
     <w:rsid w:val="00B4166E"/>
     <w:rsid w:val="00B425FB"/>
     <w:rsid w:val="00B4286A"/>
     <w:rsid w:val="00B42BC6"/>
     <w:rsid w:val="00B47721"/>
     <w:rsid w:val="00B51375"/>
+    <w:rsid w:val="00B5261A"/>
     <w:rsid w:val="00B528EA"/>
     <w:rsid w:val="00B532FD"/>
     <w:rsid w:val="00B54EFE"/>
     <w:rsid w:val="00B552D5"/>
     <w:rsid w:val="00B55BEB"/>
+    <w:rsid w:val="00B5712A"/>
     <w:rsid w:val="00B60E8B"/>
     <w:rsid w:val="00B6242E"/>
     <w:rsid w:val="00B64D66"/>
     <w:rsid w:val="00B64EA4"/>
     <w:rsid w:val="00B71156"/>
+    <w:rsid w:val="00B723D6"/>
     <w:rsid w:val="00B73DF8"/>
     <w:rsid w:val="00B7445D"/>
     <w:rsid w:val="00B74EB4"/>
     <w:rsid w:val="00B763EA"/>
     <w:rsid w:val="00B81592"/>
     <w:rsid w:val="00B815B8"/>
     <w:rsid w:val="00B81B6D"/>
     <w:rsid w:val="00B84A02"/>
     <w:rsid w:val="00B856A0"/>
     <w:rsid w:val="00B87308"/>
+    <w:rsid w:val="00B87310"/>
     <w:rsid w:val="00B8776B"/>
     <w:rsid w:val="00B915C1"/>
     <w:rsid w:val="00B91B8A"/>
     <w:rsid w:val="00B936C7"/>
     <w:rsid w:val="00B93772"/>
     <w:rsid w:val="00B937ED"/>
     <w:rsid w:val="00B938C1"/>
     <w:rsid w:val="00B95292"/>
     <w:rsid w:val="00B96EBA"/>
     <w:rsid w:val="00B9781B"/>
     <w:rsid w:val="00BA0FA9"/>
     <w:rsid w:val="00BA30ED"/>
     <w:rsid w:val="00BA3F94"/>
     <w:rsid w:val="00BA4DF3"/>
     <w:rsid w:val="00BA5EB2"/>
     <w:rsid w:val="00BA6AF9"/>
     <w:rsid w:val="00BA6E9B"/>
     <w:rsid w:val="00BA6F24"/>
     <w:rsid w:val="00BA76D8"/>
     <w:rsid w:val="00BB2DB1"/>
     <w:rsid w:val="00BB4553"/>
     <w:rsid w:val="00BB4E49"/>
     <w:rsid w:val="00BB52F3"/>
     <w:rsid w:val="00BB55E9"/>
     <w:rsid w:val="00BB755E"/>
     <w:rsid w:val="00BC099D"/>
     <w:rsid w:val="00BC0E63"/>
     <w:rsid w:val="00BC1019"/>
     <w:rsid w:val="00BC1612"/>
     <w:rsid w:val="00BC249A"/>
     <w:rsid w:val="00BC3170"/>
+    <w:rsid w:val="00BC44BD"/>
     <w:rsid w:val="00BC4850"/>
     <w:rsid w:val="00BC5671"/>
     <w:rsid w:val="00BC5898"/>
     <w:rsid w:val="00BC61C9"/>
     <w:rsid w:val="00BC65EE"/>
     <w:rsid w:val="00BC6C37"/>
     <w:rsid w:val="00BC7C9B"/>
     <w:rsid w:val="00BD0C0B"/>
     <w:rsid w:val="00BD13AB"/>
     <w:rsid w:val="00BD41E7"/>
     <w:rsid w:val="00BD48DD"/>
     <w:rsid w:val="00BD65FB"/>
     <w:rsid w:val="00BD6C40"/>
     <w:rsid w:val="00BE0163"/>
     <w:rsid w:val="00BE07E5"/>
     <w:rsid w:val="00BE1E7E"/>
     <w:rsid w:val="00BE355B"/>
     <w:rsid w:val="00BE4B48"/>
     <w:rsid w:val="00BE4EF2"/>
     <w:rsid w:val="00BE50E9"/>
     <w:rsid w:val="00BE7B24"/>
     <w:rsid w:val="00BF201A"/>
     <w:rsid w:val="00BF25FB"/>
     <w:rsid w:val="00BF4453"/>
     <w:rsid w:val="00BF51CF"/>
     <w:rsid w:val="00BF58E4"/>
     <w:rsid w:val="00BF5BDE"/>
     <w:rsid w:val="00BF5D7C"/>
+    <w:rsid w:val="00BF5EFD"/>
     <w:rsid w:val="00BF6C0C"/>
     <w:rsid w:val="00BF75C0"/>
     <w:rsid w:val="00BF7985"/>
     <w:rsid w:val="00BF7CC4"/>
     <w:rsid w:val="00C0092B"/>
     <w:rsid w:val="00C01007"/>
     <w:rsid w:val="00C01A0F"/>
     <w:rsid w:val="00C02934"/>
     <w:rsid w:val="00C0295B"/>
     <w:rsid w:val="00C0351C"/>
     <w:rsid w:val="00C038AD"/>
     <w:rsid w:val="00C05379"/>
     <w:rsid w:val="00C06350"/>
     <w:rsid w:val="00C10D66"/>
     <w:rsid w:val="00C12091"/>
     <w:rsid w:val="00C12A3F"/>
     <w:rsid w:val="00C12C99"/>
     <w:rsid w:val="00C12CFA"/>
     <w:rsid w:val="00C13620"/>
     <w:rsid w:val="00C14777"/>
     <w:rsid w:val="00C14C21"/>
     <w:rsid w:val="00C17EB3"/>
     <w:rsid w:val="00C231A3"/>
     <w:rsid w:val="00C2348B"/>
     <w:rsid w:val="00C23A3B"/>
@@ -15146,525 +14801,567 @@
     <w:rsid w:val="00C42311"/>
     <w:rsid w:val="00C4380F"/>
     <w:rsid w:val="00C439AA"/>
     <w:rsid w:val="00C44916"/>
     <w:rsid w:val="00C44F0F"/>
     <w:rsid w:val="00C4690E"/>
     <w:rsid w:val="00C46A57"/>
     <w:rsid w:val="00C51235"/>
     <w:rsid w:val="00C531AF"/>
     <w:rsid w:val="00C54A40"/>
     <w:rsid w:val="00C54AEA"/>
     <w:rsid w:val="00C55842"/>
     <w:rsid w:val="00C55B8C"/>
     <w:rsid w:val="00C56DB8"/>
     <w:rsid w:val="00C60C17"/>
     <w:rsid w:val="00C621CD"/>
     <w:rsid w:val="00C639DB"/>
     <w:rsid w:val="00C6635B"/>
     <w:rsid w:val="00C6663A"/>
     <w:rsid w:val="00C66C63"/>
     <w:rsid w:val="00C66C8A"/>
     <w:rsid w:val="00C67396"/>
     <w:rsid w:val="00C6758C"/>
     <w:rsid w:val="00C7150B"/>
     <w:rsid w:val="00C71AF1"/>
+    <w:rsid w:val="00C73CA8"/>
     <w:rsid w:val="00C7450A"/>
     <w:rsid w:val="00C74883"/>
     <w:rsid w:val="00C759BC"/>
     <w:rsid w:val="00C75E4C"/>
+    <w:rsid w:val="00C75FFB"/>
     <w:rsid w:val="00C7624A"/>
     <w:rsid w:val="00C768D1"/>
     <w:rsid w:val="00C81C68"/>
     <w:rsid w:val="00C82041"/>
     <w:rsid w:val="00C82605"/>
     <w:rsid w:val="00C82966"/>
     <w:rsid w:val="00C847C0"/>
     <w:rsid w:val="00C85CB1"/>
     <w:rsid w:val="00C90168"/>
     <w:rsid w:val="00C91224"/>
     <w:rsid w:val="00C950D4"/>
     <w:rsid w:val="00C952D5"/>
     <w:rsid w:val="00CA01C4"/>
     <w:rsid w:val="00CA16A2"/>
     <w:rsid w:val="00CA207B"/>
     <w:rsid w:val="00CA24CB"/>
     <w:rsid w:val="00CA2D34"/>
     <w:rsid w:val="00CA3D0D"/>
     <w:rsid w:val="00CA54AA"/>
     <w:rsid w:val="00CA5B46"/>
     <w:rsid w:val="00CA5CFF"/>
     <w:rsid w:val="00CA6B5E"/>
     <w:rsid w:val="00CA6CAE"/>
     <w:rsid w:val="00CB1005"/>
     <w:rsid w:val="00CB13B8"/>
     <w:rsid w:val="00CB1A2B"/>
+    <w:rsid w:val="00CB2B72"/>
     <w:rsid w:val="00CB518F"/>
     <w:rsid w:val="00CB5F37"/>
+    <w:rsid w:val="00CB6129"/>
     <w:rsid w:val="00CC089A"/>
     <w:rsid w:val="00CC20BD"/>
     <w:rsid w:val="00CC395E"/>
     <w:rsid w:val="00CC47F0"/>
     <w:rsid w:val="00CC5851"/>
+    <w:rsid w:val="00CC6CBA"/>
     <w:rsid w:val="00CC6CF9"/>
     <w:rsid w:val="00CC79FC"/>
     <w:rsid w:val="00CD1773"/>
+    <w:rsid w:val="00CD1E20"/>
     <w:rsid w:val="00CD2FF6"/>
+    <w:rsid w:val="00CD3D93"/>
     <w:rsid w:val="00CD7050"/>
     <w:rsid w:val="00CD70A9"/>
+    <w:rsid w:val="00CD77E4"/>
     <w:rsid w:val="00CE13FA"/>
     <w:rsid w:val="00CE2694"/>
     <w:rsid w:val="00CE411E"/>
     <w:rsid w:val="00CE4789"/>
+    <w:rsid w:val="00CE50A3"/>
     <w:rsid w:val="00CE520B"/>
     <w:rsid w:val="00CE6C61"/>
     <w:rsid w:val="00CE77F6"/>
     <w:rsid w:val="00CE7C68"/>
     <w:rsid w:val="00CF1114"/>
     <w:rsid w:val="00CF248A"/>
     <w:rsid w:val="00CF337F"/>
     <w:rsid w:val="00CF3FAF"/>
     <w:rsid w:val="00CF4CF0"/>
     <w:rsid w:val="00CF5105"/>
+    <w:rsid w:val="00CF600C"/>
     <w:rsid w:val="00CF6CB7"/>
     <w:rsid w:val="00CF7312"/>
     <w:rsid w:val="00D02E54"/>
+    <w:rsid w:val="00D03811"/>
     <w:rsid w:val="00D03C6C"/>
     <w:rsid w:val="00D05ADA"/>
     <w:rsid w:val="00D073E5"/>
     <w:rsid w:val="00D07B89"/>
     <w:rsid w:val="00D10912"/>
     <w:rsid w:val="00D10DE5"/>
     <w:rsid w:val="00D1126A"/>
     <w:rsid w:val="00D12418"/>
     <w:rsid w:val="00D12548"/>
     <w:rsid w:val="00D126C6"/>
     <w:rsid w:val="00D12956"/>
     <w:rsid w:val="00D12F44"/>
+    <w:rsid w:val="00D15E96"/>
     <w:rsid w:val="00D16096"/>
     <w:rsid w:val="00D163C8"/>
     <w:rsid w:val="00D1706F"/>
     <w:rsid w:val="00D2040D"/>
     <w:rsid w:val="00D21631"/>
     <w:rsid w:val="00D2182C"/>
     <w:rsid w:val="00D22E06"/>
     <w:rsid w:val="00D23BAC"/>
     <w:rsid w:val="00D2454F"/>
     <w:rsid w:val="00D247C0"/>
     <w:rsid w:val="00D256C4"/>
     <w:rsid w:val="00D25A92"/>
     <w:rsid w:val="00D25D7A"/>
     <w:rsid w:val="00D263AC"/>
     <w:rsid w:val="00D26403"/>
     <w:rsid w:val="00D26DFC"/>
     <w:rsid w:val="00D3007A"/>
     <w:rsid w:val="00D31290"/>
     <w:rsid w:val="00D33B05"/>
     <w:rsid w:val="00D34518"/>
     <w:rsid w:val="00D35562"/>
     <w:rsid w:val="00D36137"/>
     <w:rsid w:val="00D36ADA"/>
     <w:rsid w:val="00D40CF5"/>
     <w:rsid w:val="00D41319"/>
     <w:rsid w:val="00D43277"/>
     <w:rsid w:val="00D434A8"/>
     <w:rsid w:val="00D43EAB"/>
     <w:rsid w:val="00D45F83"/>
     <w:rsid w:val="00D4627A"/>
     <w:rsid w:val="00D4680A"/>
     <w:rsid w:val="00D479C1"/>
+    <w:rsid w:val="00D50139"/>
     <w:rsid w:val="00D50BDF"/>
     <w:rsid w:val="00D52C83"/>
     <w:rsid w:val="00D53510"/>
     <w:rsid w:val="00D5478A"/>
     <w:rsid w:val="00D5488D"/>
     <w:rsid w:val="00D6377A"/>
     <w:rsid w:val="00D638FD"/>
     <w:rsid w:val="00D6534C"/>
     <w:rsid w:val="00D65D93"/>
     <w:rsid w:val="00D67A4C"/>
     <w:rsid w:val="00D708D1"/>
     <w:rsid w:val="00D7195E"/>
     <w:rsid w:val="00D71BBC"/>
     <w:rsid w:val="00D73217"/>
     <w:rsid w:val="00D73FFA"/>
     <w:rsid w:val="00D74F98"/>
     <w:rsid w:val="00D75CB3"/>
     <w:rsid w:val="00D75F0B"/>
     <w:rsid w:val="00D76A0D"/>
     <w:rsid w:val="00D76BAE"/>
     <w:rsid w:val="00D771C1"/>
     <w:rsid w:val="00D771ED"/>
     <w:rsid w:val="00D77C98"/>
     <w:rsid w:val="00D77ECC"/>
     <w:rsid w:val="00D80C54"/>
     <w:rsid w:val="00D81183"/>
     <w:rsid w:val="00D817A1"/>
     <w:rsid w:val="00D819BE"/>
     <w:rsid w:val="00D81DB8"/>
     <w:rsid w:val="00D856B2"/>
     <w:rsid w:val="00D856EB"/>
     <w:rsid w:val="00D857EE"/>
+    <w:rsid w:val="00D8671D"/>
     <w:rsid w:val="00D9034A"/>
     <w:rsid w:val="00D90712"/>
     <w:rsid w:val="00D94027"/>
     <w:rsid w:val="00D94EBE"/>
     <w:rsid w:val="00D95190"/>
     <w:rsid w:val="00D96571"/>
     <w:rsid w:val="00D96C6E"/>
     <w:rsid w:val="00D977E3"/>
     <w:rsid w:val="00DA0444"/>
     <w:rsid w:val="00DA2A5D"/>
     <w:rsid w:val="00DA2B44"/>
     <w:rsid w:val="00DA2D2A"/>
     <w:rsid w:val="00DA303C"/>
     <w:rsid w:val="00DA37BC"/>
     <w:rsid w:val="00DA4F32"/>
     <w:rsid w:val="00DA5EE8"/>
     <w:rsid w:val="00DA6CFF"/>
     <w:rsid w:val="00DA753F"/>
     <w:rsid w:val="00DA7625"/>
     <w:rsid w:val="00DA79A9"/>
     <w:rsid w:val="00DB304A"/>
     <w:rsid w:val="00DB4920"/>
     <w:rsid w:val="00DB4A0A"/>
+    <w:rsid w:val="00DB6731"/>
     <w:rsid w:val="00DB7E60"/>
     <w:rsid w:val="00DC2EC5"/>
     <w:rsid w:val="00DC6012"/>
     <w:rsid w:val="00DD248B"/>
     <w:rsid w:val="00DD2F95"/>
     <w:rsid w:val="00DD3320"/>
     <w:rsid w:val="00DD3D94"/>
     <w:rsid w:val="00DD488A"/>
     <w:rsid w:val="00DD7DC6"/>
     <w:rsid w:val="00DE2149"/>
     <w:rsid w:val="00DE27BD"/>
     <w:rsid w:val="00DE2854"/>
     <w:rsid w:val="00DE29C2"/>
     <w:rsid w:val="00DE326A"/>
+    <w:rsid w:val="00DE41D3"/>
     <w:rsid w:val="00DE4378"/>
     <w:rsid w:val="00DE52BF"/>
     <w:rsid w:val="00DE7D00"/>
     <w:rsid w:val="00DF09E2"/>
     <w:rsid w:val="00DF17EF"/>
     <w:rsid w:val="00DF3165"/>
     <w:rsid w:val="00DF371E"/>
     <w:rsid w:val="00DF6407"/>
     <w:rsid w:val="00DF6561"/>
     <w:rsid w:val="00DF6613"/>
     <w:rsid w:val="00DF6C74"/>
     <w:rsid w:val="00DF7557"/>
     <w:rsid w:val="00E002D6"/>
     <w:rsid w:val="00E02A70"/>
     <w:rsid w:val="00E03154"/>
     <w:rsid w:val="00E039D5"/>
     <w:rsid w:val="00E051E7"/>
     <w:rsid w:val="00E052B7"/>
     <w:rsid w:val="00E062A4"/>
     <w:rsid w:val="00E06BA3"/>
     <w:rsid w:val="00E0784E"/>
+    <w:rsid w:val="00E1008C"/>
     <w:rsid w:val="00E10C58"/>
     <w:rsid w:val="00E10E99"/>
     <w:rsid w:val="00E1132C"/>
     <w:rsid w:val="00E1138F"/>
     <w:rsid w:val="00E1232F"/>
     <w:rsid w:val="00E1334F"/>
     <w:rsid w:val="00E1356C"/>
     <w:rsid w:val="00E144AA"/>
     <w:rsid w:val="00E150E0"/>
     <w:rsid w:val="00E15B0E"/>
     <w:rsid w:val="00E15F79"/>
     <w:rsid w:val="00E20324"/>
     <w:rsid w:val="00E20A1E"/>
     <w:rsid w:val="00E219D2"/>
     <w:rsid w:val="00E24628"/>
+    <w:rsid w:val="00E269E8"/>
     <w:rsid w:val="00E26A3B"/>
     <w:rsid w:val="00E305BA"/>
     <w:rsid w:val="00E30654"/>
     <w:rsid w:val="00E30E61"/>
     <w:rsid w:val="00E31C05"/>
     <w:rsid w:val="00E33F7B"/>
     <w:rsid w:val="00E3415C"/>
     <w:rsid w:val="00E3428C"/>
     <w:rsid w:val="00E37226"/>
     <w:rsid w:val="00E3735D"/>
     <w:rsid w:val="00E41301"/>
     <w:rsid w:val="00E419B8"/>
     <w:rsid w:val="00E421FB"/>
     <w:rsid w:val="00E425A2"/>
     <w:rsid w:val="00E43BC9"/>
     <w:rsid w:val="00E43FF6"/>
     <w:rsid w:val="00E44CE1"/>
     <w:rsid w:val="00E44D7D"/>
+    <w:rsid w:val="00E46946"/>
     <w:rsid w:val="00E46DD1"/>
     <w:rsid w:val="00E5062E"/>
     <w:rsid w:val="00E506BB"/>
     <w:rsid w:val="00E5247D"/>
     <w:rsid w:val="00E52D70"/>
     <w:rsid w:val="00E53B66"/>
     <w:rsid w:val="00E54064"/>
     <w:rsid w:val="00E541AE"/>
     <w:rsid w:val="00E5437D"/>
     <w:rsid w:val="00E54CB2"/>
     <w:rsid w:val="00E55284"/>
     <w:rsid w:val="00E57BB4"/>
     <w:rsid w:val="00E6062E"/>
     <w:rsid w:val="00E612F7"/>
     <w:rsid w:val="00E65F49"/>
     <w:rsid w:val="00E66396"/>
     <w:rsid w:val="00E6655E"/>
     <w:rsid w:val="00E66D6D"/>
     <w:rsid w:val="00E67473"/>
     <w:rsid w:val="00E70392"/>
     <w:rsid w:val="00E7159A"/>
     <w:rsid w:val="00E71846"/>
     <w:rsid w:val="00E71EF9"/>
     <w:rsid w:val="00E727BF"/>
     <w:rsid w:val="00E73B90"/>
+    <w:rsid w:val="00E74A01"/>
     <w:rsid w:val="00E8003A"/>
     <w:rsid w:val="00E825C1"/>
     <w:rsid w:val="00E82641"/>
     <w:rsid w:val="00E842B3"/>
     <w:rsid w:val="00E844CE"/>
     <w:rsid w:val="00E86BD9"/>
     <w:rsid w:val="00E90E29"/>
     <w:rsid w:val="00E932E0"/>
     <w:rsid w:val="00E93A90"/>
     <w:rsid w:val="00E94720"/>
     <w:rsid w:val="00E96BBC"/>
     <w:rsid w:val="00E97DBE"/>
     <w:rsid w:val="00EA1BE6"/>
     <w:rsid w:val="00EA229A"/>
     <w:rsid w:val="00EA2DC7"/>
     <w:rsid w:val="00EA5402"/>
     <w:rsid w:val="00EA5950"/>
     <w:rsid w:val="00EA660C"/>
     <w:rsid w:val="00EA6CF6"/>
     <w:rsid w:val="00EA79DA"/>
     <w:rsid w:val="00EA7B24"/>
+    <w:rsid w:val="00EB0E41"/>
     <w:rsid w:val="00EB109C"/>
     <w:rsid w:val="00EB2129"/>
     <w:rsid w:val="00EB2266"/>
     <w:rsid w:val="00EB2BC1"/>
+    <w:rsid w:val="00EB362E"/>
     <w:rsid w:val="00EB5163"/>
+    <w:rsid w:val="00EB637C"/>
     <w:rsid w:val="00EC01C7"/>
     <w:rsid w:val="00EC0C90"/>
     <w:rsid w:val="00EC4F8F"/>
     <w:rsid w:val="00EC5E60"/>
     <w:rsid w:val="00EC7043"/>
     <w:rsid w:val="00EC7935"/>
     <w:rsid w:val="00EC7B7E"/>
     <w:rsid w:val="00EC7C11"/>
+    <w:rsid w:val="00EC7DDB"/>
     <w:rsid w:val="00ED07EC"/>
     <w:rsid w:val="00ED0870"/>
     <w:rsid w:val="00ED3627"/>
     <w:rsid w:val="00ED47E6"/>
     <w:rsid w:val="00ED4D3D"/>
     <w:rsid w:val="00ED5D1C"/>
     <w:rsid w:val="00ED6B63"/>
     <w:rsid w:val="00ED7861"/>
     <w:rsid w:val="00EE1FA3"/>
+    <w:rsid w:val="00EE2D39"/>
     <w:rsid w:val="00EE3968"/>
+    <w:rsid w:val="00EE3C95"/>
     <w:rsid w:val="00EE403C"/>
+    <w:rsid w:val="00EE4A32"/>
     <w:rsid w:val="00EE4DF3"/>
     <w:rsid w:val="00EE7662"/>
     <w:rsid w:val="00EE78A6"/>
     <w:rsid w:val="00EF0EC7"/>
+    <w:rsid w:val="00EF1B65"/>
     <w:rsid w:val="00EF2BA0"/>
     <w:rsid w:val="00EF2F36"/>
     <w:rsid w:val="00EF6D0B"/>
     <w:rsid w:val="00F00265"/>
     <w:rsid w:val="00F0186C"/>
     <w:rsid w:val="00F024CC"/>
     <w:rsid w:val="00F02534"/>
     <w:rsid w:val="00F05BBE"/>
     <w:rsid w:val="00F061E5"/>
     <w:rsid w:val="00F06D0B"/>
     <w:rsid w:val="00F0728A"/>
     <w:rsid w:val="00F07413"/>
     <w:rsid w:val="00F07551"/>
     <w:rsid w:val="00F10D1D"/>
     <w:rsid w:val="00F10FD5"/>
     <w:rsid w:val="00F13BA3"/>
     <w:rsid w:val="00F13CC8"/>
     <w:rsid w:val="00F141CD"/>
     <w:rsid w:val="00F2185C"/>
     <w:rsid w:val="00F22A4D"/>
     <w:rsid w:val="00F23C75"/>
     <w:rsid w:val="00F24374"/>
     <w:rsid w:val="00F24E57"/>
     <w:rsid w:val="00F2715F"/>
     <w:rsid w:val="00F30232"/>
     <w:rsid w:val="00F31071"/>
     <w:rsid w:val="00F32903"/>
     <w:rsid w:val="00F333B3"/>
     <w:rsid w:val="00F33DC6"/>
     <w:rsid w:val="00F346B9"/>
     <w:rsid w:val="00F34C81"/>
     <w:rsid w:val="00F34FEC"/>
     <w:rsid w:val="00F35C9D"/>
     <w:rsid w:val="00F36ACF"/>
     <w:rsid w:val="00F36EC8"/>
     <w:rsid w:val="00F37264"/>
     <w:rsid w:val="00F3794B"/>
     <w:rsid w:val="00F4099A"/>
     <w:rsid w:val="00F40F12"/>
     <w:rsid w:val="00F419D0"/>
     <w:rsid w:val="00F41AE2"/>
     <w:rsid w:val="00F424BA"/>
     <w:rsid w:val="00F42FE2"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F4436D"/>
     <w:rsid w:val="00F44ADB"/>
     <w:rsid w:val="00F4613D"/>
     <w:rsid w:val="00F4731D"/>
+    <w:rsid w:val="00F47665"/>
     <w:rsid w:val="00F50F86"/>
     <w:rsid w:val="00F51851"/>
     <w:rsid w:val="00F51E39"/>
     <w:rsid w:val="00F5214B"/>
     <w:rsid w:val="00F5365E"/>
     <w:rsid w:val="00F543FA"/>
     <w:rsid w:val="00F54F7F"/>
     <w:rsid w:val="00F56048"/>
     <w:rsid w:val="00F5660C"/>
     <w:rsid w:val="00F578E1"/>
     <w:rsid w:val="00F61DBB"/>
     <w:rsid w:val="00F6520E"/>
     <w:rsid w:val="00F65FDF"/>
     <w:rsid w:val="00F666EB"/>
     <w:rsid w:val="00F70822"/>
+    <w:rsid w:val="00F71E3A"/>
     <w:rsid w:val="00F720A6"/>
     <w:rsid w:val="00F726CD"/>
     <w:rsid w:val="00F730BF"/>
     <w:rsid w:val="00F7344F"/>
     <w:rsid w:val="00F75C23"/>
     <w:rsid w:val="00F761A6"/>
     <w:rsid w:val="00F768CC"/>
     <w:rsid w:val="00F76E6E"/>
     <w:rsid w:val="00F771F6"/>
     <w:rsid w:val="00F777FC"/>
     <w:rsid w:val="00F779AA"/>
     <w:rsid w:val="00F80BE5"/>
     <w:rsid w:val="00F81076"/>
     <w:rsid w:val="00F82397"/>
     <w:rsid w:val="00F84531"/>
     <w:rsid w:val="00F846E0"/>
     <w:rsid w:val="00F848AD"/>
     <w:rsid w:val="00F85AA7"/>
     <w:rsid w:val="00F871CF"/>
     <w:rsid w:val="00F872C5"/>
     <w:rsid w:val="00F87DF0"/>
     <w:rsid w:val="00F91C11"/>
     <w:rsid w:val="00F91D74"/>
     <w:rsid w:val="00F92118"/>
     <w:rsid w:val="00F9309F"/>
     <w:rsid w:val="00F935BD"/>
     <w:rsid w:val="00F93F0D"/>
     <w:rsid w:val="00F944FF"/>
     <w:rsid w:val="00F95C4E"/>
     <w:rsid w:val="00F96625"/>
     <w:rsid w:val="00F96670"/>
     <w:rsid w:val="00FA03BD"/>
     <w:rsid w:val="00FA0820"/>
     <w:rsid w:val="00FA2F35"/>
     <w:rsid w:val="00FA363C"/>
     <w:rsid w:val="00FA463B"/>
     <w:rsid w:val="00FA4814"/>
     <w:rsid w:val="00FA54FF"/>
+    <w:rsid w:val="00FA784D"/>
     <w:rsid w:val="00FB18DC"/>
     <w:rsid w:val="00FB199E"/>
     <w:rsid w:val="00FB325F"/>
     <w:rsid w:val="00FB3C60"/>
     <w:rsid w:val="00FB56C0"/>
     <w:rsid w:val="00FB5E34"/>
     <w:rsid w:val="00FB6CEF"/>
     <w:rsid w:val="00FC1876"/>
     <w:rsid w:val="00FC1B55"/>
     <w:rsid w:val="00FC2A1B"/>
     <w:rsid w:val="00FC33FC"/>
+    <w:rsid w:val="00FC4051"/>
     <w:rsid w:val="00FC425D"/>
     <w:rsid w:val="00FC5F75"/>
     <w:rsid w:val="00FC6CD7"/>
     <w:rsid w:val="00FC6EF3"/>
     <w:rsid w:val="00FC7DB6"/>
     <w:rsid w:val="00FD0173"/>
     <w:rsid w:val="00FD0B0E"/>
     <w:rsid w:val="00FD1A32"/>
+    <w:rsid w:val="00FD2F9B"/>
     <w:rsid w:val="00FD4052"/>
     <w:rsid w:val="00FD496E"/>
     <w:rsid w:val="00FD548F"/>
     <w:rsid w:val="00FD756F"/>
     <w:rsid w:val="00FE0634"/>
     <w:rsid w:val="00FE35D2"/>
     <w:rsid w:val="00FE443D"/>
     <w:rsid w:val="00FE5424"/>
     <w:rsid w:val="00FE694C"/>
     <w:rsid w:val="00FF110E"/>
     <w:rsid w:val="00FF1C5F"/>
     <w:rsid w:val="00FF2443"/>
     <w:rsid w:val="00FF29A2"/>
     <w:rsid w:val="00FF3C2C"/>
     <w:rsid w:val="00FF40BD"/>
     <w:rsid w:val="00FF4518"/>
     <w:rsid w:val="00FF4603"/>
     <w:rsid w:val="00FF6CA9"/>
     <w:rsid w:val="00FF6ED8"/>
     <w:rsid w:val="00FF722C"/>
     <w:rsid w:val="09E897AA"/>
+    <w:rsid w:val="129318F3"/>
+    <w:rsid w:val="13300D32"/>
+    <w:rsid w:val="13D5F516"/>
+    <w:rsid w:val="152D24C2"/>
+    <w:rsid w:val="1D2FF0D1"/>
+    <w:rsid w:val="36C1F8A1"/>
+    <w:rsid w:val="499FD404"/>
     <w:rsid w:val="6553E1CC"/>
+    <w:rsid w:val="6E8B1015"/>
+    <w:rsid w:val="6F190152"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NZ"/>
+  <w:themeFontLang w:val="en-NZ" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79E0076A"/>
-  <w15:docId w15:val="{584F02E3-FE4B-1F47-AB5D-4599CF41D68E}"/>
+  <w15:docId w15:val="{7A58AC34-BEB2-4C53-B790-868FE7FA0DFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="23" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16015,310 +15712,307 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B815B8"/>
+    <w:rsid w:val="00357990"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0730"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00EB109C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2820"/>
       </w:tabs>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="3F0730"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Heading 4 (table &amp; chart)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="2CB9FF" w:themeColor="accent2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="17"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B815B8"/>
+    <w:rsid w:val="00357990"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B815B8"/>
+    <w:rsid w:val="00357990"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableColumnHeading">
     <w:name w:val="Table Column Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="18"/>
@@ -16720,60 +16414,58 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="6E6E6E"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -16819,130 +16511,134 @@
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="003F0415"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="3F0730"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002D313A"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="38"/>
+        <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet3">
     <w:name w:val="Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="30"/>
+        <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet1">
     <w:name w:val="Numbered Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="26"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet2">
     <w:name w:val="Numbered Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="26"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet3">
     <w:name w:val="Numbered Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="26"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1276"/>
       </w:tabs>
       <w:ind w:left="993"/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NumberedBulletsList">
     <w:name w:val="Numbered Bullets List"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent1">
     <w:name w:val="Indent 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
@@ -17008,111 +16704,127 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authors">
     <w:name w:val="Authors"/>
     <w:basedOn w:val="Footer"/>
     <w:link w:val="AuthorsChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="Heading 4 (table &amp; chart) Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="2CB9FF" w:themeColor="accent2"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
@@ -17236,154 +16948,152 @@
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:next w:val="BodyText"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B532FD"/>
+    <w:rsid w:val="00EE2D39"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
       <w:noProof/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AB005B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents">
     <w:name w:val="Contents"/>
     <w:basedOn w:val="PageTitle"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:wrap="notBeside" w:hAnchor="text" w:y="710"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dateofpapers">
     <w:name w:val="Date of papers"/>
     <w:basedOn w:val="Footer"/>
     <w:link w:val="DateofpapersChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:rPr>
       <w:color w:val="3F0730"/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameBody">
     <w:name w:val="Frame Body"/>
     <w:basedOn w:val="FrameHeading"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="002D313A"/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="002D313A"/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Bullets">
     <w:name w:val="Bullets"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTitle">
     <w:name w:val="Table Title"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="3F0730"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ShadedBody">
     <w:name w:val="Shaded Body"/>
     <w:basedOn w:val="ShadedHeading"/>
     <w:uiPriority w:val="11"/>
@@ -17538,51 +17248,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeading">
     <w:name w:val="Section Heading"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="1140" w:y="13885"/>
       <w:ind w:left="1080" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="D43900"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeader">
     <w:name w:val="Section Header"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="397" w:y="14053"/>
       <w:numPr>
-        <w:numId w:val="25"/>
+        <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionSubtitle">
     <w:name w:val="Section Subtitle"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="1140" w:y="13885"/>
       <w:ind w:left="1080" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
@@ -17635,52 +17345,50 @@
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="1438"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="3F0730"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="NESO">
     <w:name w:val="NESO"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004C1CB6"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF00FF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="57" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -17874,55 +17582,106 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TimelineChar">
     <w:name w:val="Timeline Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Timeline"/>
     <w:rsid w:val="00931306"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Boldnormaltext">
     <w:name w:val="Bold normal text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00456304"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00503829"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CC6CBA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style12">
+    <w:name w:val="Style12"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003C65F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003C65F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003C65F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5862740">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="168570469">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17984,699 +17743,203 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="666591978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="477767065">
+        <w:div w:id="169561788">
           <w:marLeft w:val="-75"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="30"/>
           <w:marBottom w:val="30"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="614411388">
+            <w:div w:id="253974241">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="351806427">
+                <w:div w:id="32537305">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="685137690">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1429814143">
+            <w:div w:id="366609841">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="550117432">
+                <w:div w:id="873268738">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="326716983">
-[...379 lines deleted...]
-                <w:div w:id="1755318010">
+                <w:div w:id="1263731276">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="413819756">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="58527545">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1687056633">
+            <w:div w:id="582567904">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1349091316">
+                <w:div w:id="1600944948">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1686442447">
+            <w:div w:id="727804659">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="762338079">
-[...127 lines deleted...]
-                <w:div w:id="293759185">
+                <w:div w:id="1755318010">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="781532914">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
@@ -18684,63 +17947,63 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
                 <w:div w:id="1868526107">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="582567904">
+            <w:div w:id="866792215">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1600944948">
+                <w:div w:id="293759185">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="1021934004">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
@@ -18748,1361 +18011,571 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
                 <w:div w:id="909462668">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-          </w:divsChild>
-[...13 lines deleted...]
-            <w:div w:id="1856339021">
+            <w:div w:id="1620723471">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="303002081">
+                <w:div w:id="1564019895">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="762143652">
+            <w:div w:id="1686442447">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1102070560">
+                <w:div w:id="762338079">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="539826277">
+            <w:div w:id="1687056633">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1087534229">
-[...1113 lines deleted...]
-                <w:div w:id="1702314346">
+                <w:div w:id="1349091316">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="212664696">
           <w:marLeft w:val="-75"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="30"/>
           <w:marBottom w:val="30"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2045976455">
+            <w:div w:id="3018226">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1733430162">
+                <w:div w:id="366611010">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="13658582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1850175793">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="107353896">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1104888243">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="263465874">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2078242855">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="300309747">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1450472533">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="328412510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2120179229">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="376323646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1199274707">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="380712536">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1476145456">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="411975378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="672298229">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="419914658">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="260796988">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="579556545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="609629369">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="582422246">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2038267270">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="622230818">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="161774091">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="799882282">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="456266494">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="107353896">
+            <w:div w:id="1050810277">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1104888243">
+                <w:div w:id="1748654331">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="582422246">
+            <w:div w:id="1228879886">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="2038267270">
+                <w:div w:id="2143618627">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1245652182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1230921963">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="1343583235">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
@@ -20124,619 +18597,1905 @@
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1046220380">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="2147114353">
+            <w:div w:id="1768767347">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="294410056">
+                <w:div w:id="956717732">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1245652182">
+            <w:div w:id="1886679043">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1230921963">
-[...25 lines deleted...]
-                <w:div w:id="956717732">
+                <w:div w:id="211816892">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="1924994664">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="835533891">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="411975378">
+            <w:div w:id="2045976455">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="672298229">
+                <w:div w:id="1733430162">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="419914658">
+            <w:div w:id="2055276209">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="260796988">
+                <w:div w:id="1490366013">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="2127503615">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1672098656">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1050810277">
+            <w:div w:id="2147114353">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1748654331">
-[...311 lines deleted...]
-                <w:div w:id="161774091">
+                <w:div w:id="294410056">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1611620174">
+        <w:div w:id="280042262">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="477767065">
+          <w:marLeft w:val="-75"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="30"/>
+          <w:marBottom w:val="30"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="545681082">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2062904555">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="614411388">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="351806427">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="897788056">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="156501207">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="927927616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="35660465">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2045444968">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="993337110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="506794150">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1864054595">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1373992772">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="170267338">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1685588558">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1429814143">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="326716983">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="550117432">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="757941082">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1824396165">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1894192692">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1583643416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="395006550">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1677683467">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="654063925">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="778641264">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="811095892">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1227960591">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1964845248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="610168693">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="728957723">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2106146433">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="705258131">
+          <w:marLeft w:val="-75"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="30"/>
+          <w:marBottom w:val="30"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="109327768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1856772898">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="178661986">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="265816038">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="208808038">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1389954709">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="608204262">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1500579494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="863176344">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="603728246">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="890044870">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1424375664">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="985743790">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1283001580">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1340424979">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="71977271">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1652246562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="530804396">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="874122172">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="885987467">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="779689532">
+          <w:marLeft w:val="-75"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="30"/>
+          <w:marBottom w:val="30"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="556166279">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1702314346">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1044595235">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1820878360">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1054544228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="452214951">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1919435832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1142120304">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1410229066">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1345788747">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1468550308">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1347051759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="452017008">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1919553978">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1396858672">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1426729495">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1601183852">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="926957548">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="1297375078">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1611620174">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2039045557">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="280042262">
-          <w:marLeft w:val="0"/>
+        <w:div w:id="2065987177">
+          <w:marLeft w:val="-75"/>
           <w:marRight w:val="0"/>
-          <w:marTop w:val="0"/>
-          <w:marBottom w:val="0"/>
+          <w:marTop w:val="30"/>
+          <w:marBottom w:val="30"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="120655316">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1103765483">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="245313120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="315646512">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="607077818">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1061489919">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1637831345">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1754084386">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1967198644">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2116778997">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="452139089">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1657496720">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="502864771">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1703549291">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="539826277">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1087534229">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="667170053">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1147013861">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1629386728">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1710296600">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2044287475">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="762143652">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1102070560">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="938411174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="41026823">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="280191469">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="466240475">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="681126220">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="760297645">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="843974928">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="943881870">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1222598971">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1375740504">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1381788736">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1445686712">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1708529178">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1322655117">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="48119507">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1636181331">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1940334387">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1798910891">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="996807290">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1830822079">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1626232440">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1834907642">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="87237051">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="143788995">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="598832519">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="960233485">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1611425121">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1777749167">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1780370876">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1856339021">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="303002081">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="671685613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="691954657">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20774,480 +20533,216 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1077821287">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="2001158455">
+        <w:div w:id="130482836">
           <w:marLeft w:val="-75"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="30"/>
           <w:marBottom w:val="30"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2005543276">
+            <w:div w:id="243492286">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1046874629">
+                <w:div w:id="1587691391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1810633999">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="36322590">
+            <w:div w:id="292104553">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="999239068">
-[...47 lines deleted...]
-                <w:div w:id="1668050408">
+                <w:div w:id="731737650">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1254051719">
+            <w:div w:id="523321485">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="953829505">
-[...11 lines deleted...]
-                <w:div w:id="642122801">
+                <w:div w:id="1620068631">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1456172795">
+            <w:div w:id="797649842">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="378169193">
+                <w:div w:id="77100564">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="329793899">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="798956103">
+            <w:div w:id="1283266038">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1124233182">
-[...11 lines deleted...]
-                <w:div w:id="1051031415">
+                <w:div w:id="1955284131">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1249536614">
-[...214 lines deleted...]
-          <w:divsChild>
             <w:div w:id="1427505740">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="8259003">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
@@ -21256,1371 +20751,489 @@
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="918559031">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="292104553">
+            <w:div w:id="1571649410">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="731737650">
+                <w:div w:id="852569173">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1227910277">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="1801536885">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="883836856">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1571649410">
+            <w:div w:id="1897469102">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="852569173">
+                <w:div w:id="1384406899">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="1227910277">
+                <w:div w:id="1767652672">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="1976447796">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1689983831">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1897469102">
-[...852 lines deleted...]
-            </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="229390863">
           <w:marLeft w:val="-75"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="30"/>
           <w:marBottom w:val="30"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
+            <w:div w:id="264919494">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="58869001">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="74404830">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="874006333">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="372272334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="269166852">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="455606893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="866333854">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="783353639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="127096202">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
             <w:div w:id="1001854490">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1796631371">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1259172173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="365176810">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="1379235872">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="34042683">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="783353639">
+            <w:div w:id="1724796130">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="127096202">
+                <w:div w:id="1186552247">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="2031712539">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1659771992">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="455606893">
-[...152 lines deleted...]
-            </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="723601382">
           <w:marLeft w:val="-75"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="30"/>
           <w:marBottom w:val="30"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1717394580">
+            <w:div w:id="96681713">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1949656174">
+                <w:div w:id="1526404608">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-              </w:divsChild>
-[...39 lines deleted...]
-                <w:div w:id="688991697">
+                <w:div w:id="1613245629">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="490098252">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
@@ -22654,505 +21267,1101 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
                 <w:div w:id="1941334955">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
+            <w:div w:id="1065882591">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1230850065">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1387417188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="688991697">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1585602491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="885794154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
             <w:div w:id="1650792025">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="12459560">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="96681713">
+            <w:div w:id="1717394580">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1613245629">
-[...37 lines deleted...]
-                <w:div w:id="1230850065">
+                <w:div w:id="1949656174">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
+        <w:div w:id="736056641">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1029259675">
+          <w:marLeft w:val="-75"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="30"/>
+          <w:marBottom w:val="30"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="143010927">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="276986618">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="420177181">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="571819875">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="722292529">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1030687138">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1129783353">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1288048980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1401713752">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1670787107">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1919753046">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1976251111">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2064327239">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="263152256">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="587814204">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="325476805">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="494959556">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1056122850">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1119572352">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="564686591">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1739278866">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="767893567">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="792020951">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="850460706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1541167368">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1364794544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1784497566">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1589073871">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1625035960">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1619679700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="589120506">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1634172736">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="112866840">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1088964308">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1439762683">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1456213706">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1635601625">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1844663709">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2110587667">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1774787995">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="381057542">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1920480267">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="991837081">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1245408418">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1905944722">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2130197581">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="2108038121">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="40131820">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="146942783">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="153644887">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="524943994">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1298225832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1591281751">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="2120832539">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1204053705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1260748373">
           <w:marLeft w:val="-75"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="30"/>
           <w:marBottom w:val="30"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
+            <w:div w:id="24790130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1026981149">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
             <w:div w:id="76098039">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1439447775">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="129321740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1609386219">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="156389488">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="941574616">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="210768811">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1810049057">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1849901994">
+            <w:div w:id="230502496">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="186602688">
+                <w:div w:id="555746138">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="129321740">
+            <w:div w:id="339239369">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1609386219">
+                <w:div w:id="196041802">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1809323572">
+            <w:div w:id="341275835">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="655302481">
-[...233 lines deleted...]
-                <w:div w:id="1606645775">
+                <w:div w:id="1930042110">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="471678903">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
@@ -23174,347 +22383,897 @@
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1893616092">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="24790130">
+            <w:div w:id="792747236">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1026981149">
+                <w:div w:id="1635017286">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="341275835">
+            <w:div w:id="850145212">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1930042110">
+                <w:div w:id="1608656346">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="1033502999">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1388260703">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="792747236">
+            <w:div w:id="1090738960">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1635017286">
+                <w:div w:id="586311749">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1205287947">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1113399887">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="1309045212">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1287009923">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="156389488">
+            <w:div w:id="1355960868">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="941574616">
+                <w:div w:id="402532033">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="339239369">
+            <w:div w:id="1569456437">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="196041802">
+                <w:div w:id="51276706">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="1695762221">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="121074458">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1090738960">
+            <w:div w:id="1789933760">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="586311749">
+                <w:div w:id="254898317">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="230502496">
+            <w:div w:id="1809323572">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="555746138">
+                <w:div w:id="655302481">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1849901994">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="186602688">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1958635140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1606645775">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1959139720">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1564638807">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="2027050154">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1067805173">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="2035887743">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1451315315">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="736056641">
+        <w:div w:id="1457602776">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1204053705">
-          <w:marLeft w:val="0"/>
+        <w:div w:id="2001158455">
+          <w:marLeft w:val="-75"/>
           <w:marRight w:val="0"/>
-          <w:marTop w:val="0"/>
-          <w:marBottom w:val="0"/>
+          <w:marTop w:val="30"/>
+          <w:marBottom w:val="30"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-        </w:div>
-[...10 lines deleted...]
-          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36322590">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="999239068">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1307129639">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1340110903">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1668050408">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1869103851">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="760027712">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="217205955">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1818759827">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1840542791">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1999653778">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="798956103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1051031415">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1124233182">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="896862831">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="677466910">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="881675384">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1128667356">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1142308594">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1127162387">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1206411716">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1249536614">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="534317068">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1254051719">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="642122801">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="953829505">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1456172795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="378169193">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1497919467">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="50812336">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="2005543276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1046874629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
         </w:div>
         <w:div w:id="2021547673">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1173106202">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -23702,614 +23461,1747 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2138797210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B467080BB2C140D6AB6A3A6296E730AB"/>
+        <w:name w:val="D04F1993626E40E1BB53644A0ABDDC1D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8DCD28AF-4D6D-4F1C-A935-BE2ACD9DF288}"/>
+        <w:guid w:val="{B54796B1-DFFB-4C5D-976A-F7AD839AAA2F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00E74A01" w:rsidP="00E74A01">
           <w:pPr>
-            <w:pStyle w:val="B467080BB2C140D6AB6A3A6296E730AB"/>
+            <w:pStyle w:val="D04F1993626E40E1BB53644A0ABDDC1D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161EBD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Select impact level]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="03D7AB8A6CDE42588D1E46DF89F4B7E9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F8EC12BC-EE96-45EC-B3D0-F42F5F4F363D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="03D7AB8A6CDE42588D1E46DF89F4B7E92"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B5261A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4494169F7D514DCCA85854266CCDDAD6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{18E6494B-B219-426A-8867-38CB18EC3C2A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="4494169F7D514DCCA85854266CCDDAD62"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C12C5">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5FE1C617D14F44538C7E25A3B1A1EB1F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{871BDE08-EFAA-40D5-8DBD-9B44D538BEA5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="5FE1C617D14F44538C7E25A3B1A1EB1F2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00191EF3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4803A7DA9BE6477BB839E662D88FD6D7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AB1FB4D6-D906-4E33-9AEA-87D0EF4FAD65}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="4803A7DA9BE6477BB839E662D88FD6D72"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Detail the proposed legal text or proposed route to finalise the legal text.   If you’re recommending a governance route which is either Fast-track or straight to Code Administrator Consultation, please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.].</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="93593CB1A34F4BD9A7D6B735282DBD1B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{832B8820-6885-4790-9574-9EFC47DAAB6A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="93593CB1A34F4BD9A7D6B735282DBD1B2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A3B216C0BD9E49E0AFBBE0CE90A4F6F7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F146E038-AE0E-4B07-9D0B-7A06AE445318}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00E74A01" w:rsidP="00E74A01">
+          <w:pPr>
+            <w:pStyle w:val="A3B216C0BD9E49E0AFBBE0CE90A4F6F7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00340879">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="96F3921394BB4880B3903EA8A67737F1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B4EABBD4-5C52-4D60-81A9-C490DF2FB91B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="96F3921394BB4880B3903EA8A67737F12"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Please provide your rationale</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="815BC9F0C6FF4E4391A11024107BDC5D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0BC3F0A3-1549-40E8-8BFD-3F04B0848EB2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00E74A01" w:rsidP="00E74A01">
+          <w:pPr>
+            <w:pStyle w:val="815BC9F0C6FF4E4391A11024107BDC5D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00340879">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D58B59AE84A447868A360EF298AE656D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2FF48AB0-564A-4701-A0F3-D1E326A596BD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="D58B59AE84A447868A360EF298AE656D2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Please provide your rationale</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C50820743B5340C9BEA3B72D9543A179"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{60931AC4-3507-434F-A055-BAE78F545326}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00E74A01" w:rsidP="00E74A01">
+          <w:pPr>
+            <w:pStyle w:val="C50820743B5340C9BEA3B72D9543A179"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00340879">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F50A6400FE5B4374836E1D08EE6F7FC4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2C59979C-4AD0-4D0E-A137-75CE1DA753EE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="F50A6400FE5B4374836E1D08EE6F7FC42"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Please provide your rationale</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7A524FA302EF49739E15B9D9F8C78103"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6FE4D96F-9139-4FAB-9500-0EBD647644BD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00E74A01" w:rsidP="00E74A01">
+          <w:pPr>
+            <w:pStyle w:val="7A524FA302EF49739E15B9D9F8C78103"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00340879">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BF4788717DDB46FE97A91DBF85CC8DC6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E21B9C6F-691F-4021-A12B-5765B6C4806E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="BF4788717DDB46FE97A91DBF85CC8DC62"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Please provide your rationale</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DC561D34BDD84BEB9C41492D157AE37A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4FA6A275-3724-45A8-AF2F-35D74A62F9CF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00E74A01" w:rsidP="00E74A01">
+          <w:pPr>
+            <w:pStyle w:val="DC561D34BDD84BEB9C41492D157AE37A"/>
           </w:pPr>
           <w:r w:rsidRPr="00625C74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="295D2912E3D54F95A4BF1A028861CDBD"/>
+        <w:name w:val="08AB533BA30A4A55A7D3F74FC24CF39D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0730BFCB-A650-4A66-9628-CC3784629301}"/>
+        <w:guid w:val="{16332B5F-6A28-4CD7-BB86-B9D1C48AA965}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
           <w:pPr>
-            <w:pStyle w:val="295D2912E3D54F95A4BF1A028861CDBD"/>
+            <w:pStyle w:val="08AB533BA30A4A55A7D3F74FC24CF39D2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00C2197C">
+          <w:r w:rsidRPr="00C73CA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>[</w:t>
+            <w:t>[Please provide your rationale.  Will this change mean that the energy system can operate more safely and reliably now and in the future in a way that benefits end consumers?</w:t>
           </w:r>
-          <w:r w:rsidRPr="00E83EC6">
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C73CA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:b/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>Select governance route</w:t>
+            <w:t>This area would relate to changes which balance the system safely, securely and at optimum cost, particularly for consumers in vulnerable situations. It would also consider changes which introduce flexibility across the market to flow energy at the most efficient profile, lower operational costs and make sure GB consumers can access the cheapest sources of energy. </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00C73CA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:b/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t xml:space="preserve"> from the drop-down menu</w:t>
+            <w:br/>
+            <w:t>Examples of changes include: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00E83EC6">
+          <w:r w:rsidRPr="00C73CA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:b/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>.</w:t>
+            <w:br/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080"/>
+            </w:rPr>
+            <w:t>​</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:color w:val="808080"/>
+            </w:rPr>
+            <w:t>- security of supply </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:color w:val="808080"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="00C73CA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t xml:space="preserve"> For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
+            <w:t>- changes to the balancing regimes e.g. charging changes</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:t>​</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:br/>
+            <w:t> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6DA02CDE6A78422EBDC2CC06CEC5F527"/>
+        <w:name w:val="CC3C986048DF4C96B5A5AB245202D3BF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C20891D6-0216-4CA5-AECC-2397FA8BF6FA}"/>
+        <w:guid w:val="{71A72277-C2B8-4E70-B8DC-031BCE8772E1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00E74A01" w:rsidP="00E74A01">
           <w:pPr>
-            <w:pStyle w:val="6DA02CDE6A78422EBDC2CC06CEC5F527"/>
+            <w:pStyle w:val="CC3C986048DF4C96B5A5AB245202D3BF"/>
           </w:pPr>
           <w:r w:rsidRPr="00625C74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EF7FA0ACEB784B4CA0198E9C081AB1E9"/>
+        <w:name w:val="7ED8AA1FA6564B04B7E79028C0A48657"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6F8E246C-55E5-4356-8CB9-25D0CEF63377}"/>
+        <w:guid w:val="{B766D06D-C981-449C-9A2A-76A349AE00BF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
           <w:pPr>
-            <w:pStyle w:val="EF7FA0ACEB784B4CA0198E9C081AB1E9"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Will this change lower consumers’ bills by controlling, reducing, and optimising spend, for example on balancing and operating the system? </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">This area would relate to changes that are likely to benefit end consumers. This could include any change where it has been demonstrated that it could lower bills for end consumers. </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">If possible, this section should include any quantifiable benefits.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Examples of changes include: </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="7ED8AA1FA6564B04B7E79028C0A486572"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Charging review]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CFA7FD9512794790B38CE5310D375165"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DFEF35E4-E8A7-4182-860D-30F61EBF5D1B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00E74A01" w:rsidP="00E74A01">
+          <w:pPr>
+            <w:pStyle w:val="CFA7FD9512794790B38CE5310D375165"/>
           </w:pPr>
           <w:r w:rsidRPr="00625C74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0656B106C0204D88AB4C5FAC17BB6FD3"/>
+        <w:name w:val="2575DD30AFA5455EBB18D1236418D898"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{99A0E663-1358-4C7B-9620-728C62449B87}"/>
+        <w:guid w:val="{1D4532B3-87EE-4F06-8452-D45236CEC0A7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
           <w:pPr>
-            <w:pStyle w:val="0656B106C0204D88AB4C5FAC17BB6FD3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="2575DD30AFA5455EBB18D1236418D8982"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>This area would focus on demonstrating why and how the change can improve the quality of service for some or all end consumers. Improved service quality ultimately benefits the end consumer due to interactions in the value chains across the industry being more seamless, efficient and effective.].</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="05A6359E0B8842488B9D94610A226C1B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7326FA03-D12C-4C7A-8CE1-8583F8361268}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00E74A01" w:rsidP="00E74A01">
+          <w:pPr>
+            <w:pStyle w:val="05A6359E0B8842488B9D94610A226C1B"/>
           </w:pPr>
           <w:r w:rsidRPr="00625C74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5B3B311734E54C9B8BB351EB24DEB7CD"/>
+        <w:name w:val="F20DEAC31C0E4CFC895C45A129900C77"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{730EF932-CB76-43C0-96A6-C1CF31B4757B}"/>
+        <w:guid w:val="{001B5664-2B1F-470D-BD40-6F4A8B8B6EE7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
           <w:pPr>
-            <w:pStyle w:val="5B3B311734E54C9B8BB351EB24DEB7CD"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Will this proposal support: </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• new providers and technologies?  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• a move to hydrogen or lower greenhouse gases? </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• the journey toward statutory net-zero targets? </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• decarbonisation? </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">This area would relate to changes which demonstrate innovative work to design solutions which ensure the system can operate in an environmentally sustainable way both now and in the future. </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Examples include: </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• Gas quality blending  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• Carbon Capture and Storage </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="F20DEAC31C0E4CFC895C45A129900C772"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>New technologies, e.g. wind power]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FFB9F4DFE0CA49C19AF293499390DA94"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{28126D40-0CE8-4BE1-B783-2B2567E9F3FE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00E74A01" w:rsidP="00E74A01">
+          <w:pPr>
+            <w:pStyle w:val="FFB9F4DFE0CA49C19AF293499390DA94"/>
           </w:pPr>
           <w:r w:rsidRPr="00625C74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B276033DF9D540C6A29B8EF27A83F0E1"/>
+        <w:name w:val="354B652DCAEA498EA039B6B39195E234"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{16C02730-5CCA-44BF-8E2C-C445A5EDC907}"/>
+        <w:guid w:val="{B9702310-6DA6-4DBE-8E7B-23AC7816216D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
           <w:pPr>
-            <w:pStyle w:val="B276033DF9D540C6A29B8EF27A83F0E1"/>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00625C74">
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>Choose an item.</w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00850B5E" w:rsidRPr="00C73CA8" w:rsidRDefault="00850B5E" w:rsidP="008D2062">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">This area would relate to any other identified changes to society, such as jobs or the economy.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="354B652DCAEA498EA039B6B39195E2342"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>For example, by 2050, energy system decarbonisation efforts could add 19 million jobs and £52tn of gross domestic product (GDP) to the global economy, increasing the GDP of Northern and Western Europe by 1.25% and 2.5% respectively. It could also generate a 15% increase in global welfare and reduce negative health effects caused by local air pollution by 60%.].</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FC9F14EA87A147A9B2C9DE98B0971513"/>
+        <w:name w:val="F99E6D57279F466BB5F00AB66C98DBC7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A2F643EF-41CF-4A21-87C8-1784A79D3570}"/>
+        <w:guid w:val="{8113BE6A-3DA2-4904-AF4F-7CC9BF41CC66}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
           <w:pPr>
-            <w:pStyle w:val="FC9F14EA87A147A9B2C9DE98B0971513"/>
+            <w:pStyle w:val="F99E6D57279F466BB5F00AB66C98DBC72"/>
           </w:pPr>
-          <w:r w:rsidRPr="00625C74">
+          <w:r w:rsidRPr="00C73CA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>Choose an item.</w:t>
+            <w:t>[List any systems or processes that will need to change as a result of this proposal.]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3519352BE63E473B9FED5708DE94A85B"/>
+        <w:name w:val="F7C9C57E54AE4195A23A381E95D516C6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B09600E6-3CA2-48F1-A4EC-0A14FAD0EC74}"/>
+        <w:guid w:val="{F9D633E4-DC83-49BC-B998-DD76A493DB4B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
           <w:pPr>
-            <w:pStyle w:val="3519352BE63E473B9FED5708DE94A85B"/>
+            <w:pStyle w:val="F7C9C57E54AE4195A23A381E95D516C62"/>
           </w:pPr>
-          <w:r w:rsidRPr="00625C74">
+          <w:r w:rsidRPr="00C73CA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>Choose an item.</w:t>
+            <w:t>Choose a governance route</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F6E52D8345674B4F933FA2DC0AB1E8EC"/>
+        <w:name w:val="B7EABE4BF9AD40FAA48668BAF167A976"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9558F685-9339-4DA7-AC0C-43337E246B31}"/>
+        <w:guid w:val="{A8AB69CB-E545-4D7D-AF61-D4AAC2F42045}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
           <w:pPr>
-            <w:pStyle w:val="F6E52D8345674B4F933FA2DC0AB1E8EC"/>
+            <w:pStyle w:val="B7EABE4BF9AD40FAA48668BAF167A9762"/>
           </w:pPr>
-          <w:r w:rsidRPr="00625C74">
+          <w:r w:rsidRPr="00C73CA8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>Choose an item.</w:t>
+            <w:t>[Insert the date which the decision is required from the Authority - or Panel (if self-governance].</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3274C974F0C74B2591F7D4A123CC0E64"/>
+        <w:name w:val="9E050466DD0B4E01B1AEFDC8C9A68BE0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1C445A7A-DF4B-4276-BE2F-7A7ED2194B3B}"/>
+        <w:guid w:val="{30058A1F-AD98-4DA5-AD77-5586475BD603}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00561564" w:rsidRDefault="00561564" w:rsidP="00561564">
+        <w:p w:rsidR="00CD17B1" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
           <w:pPr>
-            <w:pStyle w:val="3274C974F0C74B2591F7D4A123CC0E64"/>
+            <w:pStyle w:val="9E050466DD0B4E01B1AEFDC8C9A68BE02"/>
           </w:pPr>
-          <w:r w:rsidRPr="00625C74">
+          <w:r w:rsidRPr="0050033E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>Choose an item.</w:t>
+            <w:t>[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.].</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="15DC54DB6FCF4A80956B7C88F212E516"/>
+        <w:name w:val="F24A519DF69D4F62A00993E73AD0AA13"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EB1D7072-2EB8-44BC-B038-53B5A4BF6F44}"/>
+        <w:guid w:val="{8C642096-CE8E-4DDB-8F1B-50C36A12E6E9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00176A34" w:rsidRDefault="00176A34" w:rsidP="00176A34">
+        <w:p w:rsidR="00812E5F" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
           <w:pPr>
-            <w:pStyle w:val="15DC54DB6FCF4A80956B7C88F212E516"/>
+            <w:pStyle w:val="F24A519DF69D4F62A00993E73AD0AA131"/>
           </w:pPr>
-          <w:r w:rsidRPr="005D2B41">
+          <w:r w:rsidRPr="00C73CA8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Insert the date which you are proposing the change is made to the code. Note that all SQSS modifications require an update to the Transmission Licence. The Authority must consult on Transmission Licence changes which takes ~6 months from the date we receive an Authority decision on the modification.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CAE705023BB143B7B678F896C746B07C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{412FD824-A6C8-4044-A210-72097C6BDD06}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00850B5E" w:rsidRDefault="00850B5E" w:rsidP="00850B5E">
+          <w:pPr>
+            <w:pStyle w:val="CAE705023BB143B7B678F896C746B07C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004F39F8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Insert your solution. Please identify which part of the Procedure will need to be changed.] </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="24F8276D90374EE3889F1CE629C9D537"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E22FE2A0-2244-46C7-AB42-D1BCD94DB4E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0033722D" w:rsidRDefault="0033722D" w:rsidP="0033722D">
+          <w:pPr>
+            <w:pStyle w:val="24F8276D90374EE3889F1CE629C9D537"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008259F2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Choose a</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
-          <w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4C18AB02977543B6A96F47E3FEF97191"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{05E1A57D-F45A-4E32-ABB5-73DF6E9CD50E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00765C65" w:rsidRDefault="00765C65" w:rsidP="00765C65">
+          <w:pPr>
+            <w:pStyle w:val="4C18AB02977543B6A96F47E3FEF97191"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B5261A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Select governance route from the drop-down menu. For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="22D0B8FB41414A5BA8F1179CA5E31895"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A61A5CB2-04B0-43A2-94DA-B61D02B45D63}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00765C65" w:rsidRDefault="00765C65" w:rsidP="00765C65">
+          <w:pPr>
+            <w:pStyle w:val="22D0B8FB41414A5BA8F1179CA5E31895"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009736C1">
+            <w:rPr>
+              <w:rStyle w:val="BodyTextChar"/>
+            </w:rPr>
+            <w:t>[Select governance route from the drop-down menu. For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="089C820D93C94FECA9CC5F0682526B35"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8F413B12-B25C-4AE7-8A9D-B648304169F6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00765C65" w:rsidRDefault="00765C65" w:rsidP="00765C65">
+          <w:pPr>
+            <w:pStyle w:val="089C820D93C94FECA9CC5F0682526B35"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F6D38">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t xml:space="preserve"> governance route</w:t>
+            <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="HelveticaNeueLT Pro 45 Lt">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Pro 55 Roman">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins">
+    <w:altName w:val="Nirmala UI"/>
+    <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPMinchoE">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00561564"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rsid w:val="00151CA4"/>
     <w:rsid w:val="00176A34"/>
+    <w:rsid w:val="001A5D22"/>
+    <w:rsid w:val="002254FD"/>
     <w:rsid w:val="00262661"/>
+    <w:rsid w:val="002C6E3D"/>
+    <w:rsid w:val="00312098"/>
+    <w:rsid w:val="00312502"/>
+    <w:rsid w:val="00316641"/>
+    <w:rsid w:val="003309CF"/>
+    <w:rsid w:val="0033722D"/>
+    <w:rsid w:val="00353E6B"/>
+    <w:rsid w:val="003D4E83"/>
+    <w:rsid w:val="00420479"/>
+    <w:rsid w:val="0048397A"/>
+    <w:rsid w:val="004870C8"/>
+    <w:rsid w:val="00511929"/>
     <w:rsid w:val="00561564"/>
+    <w:rsid w:val="00592FCC"/>
     <w:rsid w:val="00686195"/>
+    <w:rsid w:val="00765C65"/>
+    <w:rsid w:val="00793EF8"/>
+    <w:rsid w:val="007C406F"/>
+    <w:rsid w:val="00812E5F"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:rsid w:val="008D2062"/>
+    <w:rsid w:val="00905E06"/>
     <w:rsid w:val="00A91244"/>
+    <w:rsid w:val="00A95888"/>
+    <w:rsid w:val="00CD17B1"/>
+    <w:rsid w:val="00D67CA1"/>
+    <w:rsid w:val="00E74A01"/>
     <w:rsid w:val="00EA50E1"/>
+    <w:rsid w:val="00EB0E41"/>
     <w:rsid w:val="00F95C4E"/>
+    <w:rsid w:val="00FF1C64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24324,77 +25216,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="25" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="27" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24643,83 +25535,105 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="3F0730"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00176A34"/>
+    <w:rsid w:val="00765C65"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B467080BB2C140D6AB6A3A6296E730AB">
     <w:name w:val="B467080BB2C140D6AB6A3A6296E730AB"/>
     <w:rsid w:val="00561564"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="295D2912E3D54F95A4BF1A028861CDBD">
     <w:name w:val="295D2912E3D54F95A4BF1A028861CDBD"/>
     <w:rsid w:val="00561564"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DA02CDE6A78422EBDC2CC06CEC5F527">
     <w:name w:val="6DA02CDE6A78422EBDC2CC06CEC5F527"/>
     <w:rsid w:val="00561564"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF7FA0ACEB784B4CA0198E9C081AB1E9">
     <w:name w:val="EF7FA0ACEB784B4CA0198E9C081AB1E9"/>
     <w:rsid w:val="00561564"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0656B106C0204D88AB4C5FAC17BB6FD3">
     <w:name w:val="0656B106C0204D88AB4C5FAC17BB6FD3"/>
     <w:rsid w:val="00561564"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B3B311734E54C9B8BB351EB24DEB7CD">
@@ -24735,55 +25649,1281 @@
     <w:rsid w:val="00561564"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3519352BE63E473B9FED5708DE94A85B">
     <w:name w:val="3519352BE63E473B9FED5708DE94A85B"/>
     <w:rsid w:val="00561564"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6E52D8345674B4F933FA2DC0AB1E8EC">
     <w:name w:val="F6E52D8345674B4F933FA2DC0AB1E8EC"/>
     <w:rsid w:val="00561564"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3274C974F0C74B2591F7D4A123CC0E64">
     <w:name w:val="3274C974F0C74B2591F7D4A123CC0E64"/>
     <w:rsid w:val="00561564"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15DC54DB6FCF4A80956B7C88F212E516">
     <w:name w:val="15DC54DB6FCF4A80956B7C88F212E516"/>
     <w:rsid w:val="00176A34"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="339F0BFB330C40DBBB06B3A98D2644D0">
+    <w:name w:val="339F0BFB330C40DBBB06B3A98D2644D0"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D04F1993626E40E1BB53644A0ABDDC1D">
+    <w:name w:val="D04F1993626E40E1BB53644A0ABDDC1D"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03D7AB8A6CDE42588D1E46DF89F4B7E9">
+    <w:name w:val="03D7AB8A6CDE42588D1E46DF89F4B7E9"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4494169F7D514DCCA85854266CCDDAD6">
+    <w:name w:val="4494169F7D514DCCA85854266CCDDAD6"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FE1C617D14F44538C7E25A3B1A1EB1F">
+    <w:name w:val="5FE1C617D14F44538C7E25A3B1A1EB1F"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EB9CBDF98F747608E8CE6D6BDA24579">
+    <w:name w:val="1EB9CBDF98F747608E8CE6D6BDA24579"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4803A7DA9BE6477BB839E662D88FD6D7">
+    <w:name w:val="4803A7DA9BE6477BB839E662D88FD6D7"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93593CB1A34F4BD9A7D6B735282DBD1B">
+    <w:name w:val="93593CB1A34F4BD9A7D6B735282DBD1B"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3B216C0BD9E49E0AFBBE0CE90A4F6F7">
+    <w:name w:val="A3B216C0BD9E49E0AFBBE0CE90A4F6F7"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96F3921394BB4880B3903EA8A67737F1">
+    <w:name w:val="96F3921394BB4880B3903EA8A67737F1"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="815BC9F0C6FF4E4391A11024107BDC5D">
+    <w:name w:val="815BC9F0C6FF4E4391A11024107BDC5D"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D58B59AE84A447868A360EF298AE656D">
+    <w:name w:val="D58B59AE84A447868A360EF298AE656D"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C50820743B5340C9BEA3B72D9543A179">
+    <w:name w:val="C50820743B5340C9BEA3B72D9543A179"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F50A6400FE5B4374836E1D08EE6F7FC4">
+    <w:name w:val="F50A6400FE5B4374836E1D08EE6F7FC4"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A524FA302EF49739E15B9D9F8C78103">
+    <w:name w:val="7A524FA302EF49739E15B9D9F8C78103"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF4788717DDB46FE97A91DBF85CC8DC6">
+    <w:name w:val="BF4788717DDB46FE97A91DBF85CC8DC6"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC561D34BDD84BEB9C41492D157AE37A">
+    <w:name w:val="DC561D34BDD84BEB9C41492D157AE37A"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08AB533BA30A4A55A7D3F74FC24CF39D">
+    <w:name w:val="08AB533BA30A4A55A7D3F74FC24CF39D"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC3C986048DF4C96B5A5AB245202D3BF">
+    <w:name w:val="CC3C986048DF4C96B5A5AB245202D3BF"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7ED8AA1FA6564B04B7E79028C0A48657">
+    <w:name w:val="7ED8AA1FA6564B04B7E79028C0A48657"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFA7FD9512794790B38CE5310D375165">
+    <w:name w:val="CFA7FD9512794790B38CE5310D375165"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2575DD30AFA5455EBB18D1236418D898">
+    <w:name w:val="2575DD30AFA5455EBB18D1236418D898"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05A6359E0B8842488B9D94610A226C1B">
+    <w:name w:val="05A6359E0B8842488B9D94610A226C1B"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F20DEAC31C0E4CFC895C45A129900C77">
+    <w:name w:val="F20DEAC31C0E4CFC895C45A129900C77"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFB9F4DFE0CA49C19AF293499390DA94">
+    <w:name w:val="FFB9F4DFE0CA49C19AF293499390DA94"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="354B652DCAEA498EA039B6B39195E234">
+    <w:name w:val="354B652DCAEA498EA039B6B39195E234"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F99E6D57279F466BB5F00AB66C98DBC7">
+    <w:name w:val="F99E6D57279F466BB5F00AB66C98DBC7"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F7C9C57E54AE4195A23A381E95D516C6">
+    <w:name w:val="F7C9C57E54AE4195A23A381E95D516C6"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7EABE4BF9AD40FAA48668BAF167A976">
+    <w:name w:val="B7EABE4BF9AD40FAA48668BAF167A976"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99D72FA947904B359A08D8CFCCD03B31">
+    <w:name w:val="99D72FA947904B359A08D8CFCCD03B31"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E050466DD0B4E01B1AEFDC8C9A68BE0">
+    <w:name w:val="9E050466DD0B4E01B1AEFDC8C9A68BE0"/>
+    <w:rsid w:val="00E74A01"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="339F0BFB330C40DBBB06B3A98D2644D01">
+    <w:name w:val="339F0BFB330C40DBBB06B3A98D2644D01"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03D7AB8A6CDE42588D1E46DF89F4B7E91">
+    <w:name w:val="03D7AB8A6CDE42588D1E46DF89F4B7E91"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="295D2912E3D54F95A4BF1A028861CDBD1">
+    <w:name w:val="295D2912E3D54F95A4BF1A028861CDBD1"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4494169F7D514DCCA85854266CCDDAD61">
+    <w:name w:val="4494169F7D514DCCA85854266CCDDAD61"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FE1C617D14F44538C7E25A3B1A1EB1F1">
+    <w:name w:val="5FE1C617D14F44538C7E25A3B1A1EB1F1"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EB9CBDF98F747608E8CE6D6BDA245791">
+    <w:name w:val="1EB9CBDF98F747608E8CE6D6BDA245791"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2820"/>
+      </w:tabs>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4803A7DA9BE6477BB839E662D88FD6D71">
+    <w:name w:val="4803A7DA9BE6477BB839E662D88FD6D71"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93593CB1A34F4BD9A7D6B735282DBD1B1">
+    <w:name w:val="93593CB1A34F4BD9A7D6B735282DBD1B1"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96F3921394BB4880B3903EA8A67737F11">
+    <w:name w:val="96F3921394BB4880B3903EA8A67737F11"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D58B59AE84A447868A360EF298AE656D1">
+    <w:name w:val="D58B59AE84A447868A360EF298AE656D1"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F50A6400FE5B4374836E1D08EE6F7FC41">
+    <w:name w:val="F50A6400FE5B4374836E1D08EE6F7FC41"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF4788717DDB46FE97A91DBF85CC8DC61">
+    <w:name w:val="BF4788717DDB46FE97A91DBF85CC8DC61"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08AB533BA30A4A55A7D3F74FC24CF39D1">
+    <w:name w:val="08AB533BA30A4A55A7D3F74FC24CF39D1"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7ED8AA1FA6564B04B7E79028C0A486571">
+    <w:name w:val="7ED8AA1FA6564B04B7E79028C0A486571"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2575DD30AFA5455EBB18D1236418D8981">
+    <w:name w:val="2575DD30AFA5455EBB18D1236418D8981"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="27"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F20DEAC31C0E4CFC895C45A129900C771">
+    <w:name w:val="F20DEAC31C0E4CFC895C45A129900C771"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="3F0730"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00765C65"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00765C65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="354B652DCAEA498EA039B6B39195E2341">
+    <w:name w:val="354B652DCAEA498EA039B6B39195E2341"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F24A519DF69D4F62A00993E73AD0AA13">
+    <w:name w:val="F24A519DF69D4F62A00993E73AD0AA13"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7EABE4BF9AD40FAA48668BAF167A9761">
+    <w:name w:val="B7EABE4BF9AD40FAA48668BAF167A9761"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F99E6D57279F466BB5F00AB66C98DBC71">
+    <w:name w:val="F99E6D57279F466BB5F00AB66C98DBC71"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F7C9C57E54AE4195A23A381E95D516C61">
+    <w:name w:val="F7C9C57E54AE4195A23A381E95D516C61"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E050466DD0B4E01B1AEFDC8C9A68BE01">
+    <w:name w:val="9E050466DD0B4E01B1AEFDC8C9A68BE01"/>
+    <w:rsid w:val="000C0E3D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF37AF4ED7E5463A83C1CDEE20E2B7CE">
+    <w:name w:val="FF37AF4ED7E5463A83C1CDEE20E2B7CE"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAE705023BB143B7B678F896C746B07C">
+    <w:name w:val="CAE705023BB143B7B678F896C746B07C"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03D7AB8A6CDE42588D1E46DF89F4B7E92">
+    <w:name w:val="03D7AB8A6CDE42588D1E46DF89F4B7E92"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="295D2912E3D54F95A4BF1A028861CDBD2">
+    <w:name w:val="295D2912E3D54F95A4BF1A028861CDBD2"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4494169F7D514DCCA85854266CCDDAD62">
+    <w:name w:val="4494169F7D514DCCA85854266CCDDAD62"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FE1C617D14F44538C7E25A3B1A1EB1F2">
+    <w:name w:val="5FE1C617D14F44538C7E25A3B1A1EB1F2"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAE705023BB143B7B678F896C746B07C1">
+    <w:name w:val="CAE705023BB143B7B678F896C746B07C1"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4803A7DA9BE6477BB839E662D88FD6D72">
+    <w:name w:val="4803A7DA9BE6477BB839E662D88FD6D72"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93593CB1A34F4BD9A7D6B735282DBD1B2">
+    <w:name w:val="93593CB1A34F4BD9A7D6B735282DBD1B2"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96F3921394BB4880B3903EA8A67737F12">
+    <w:name w:val="96F3921394BB4880B3903EA8A67737F12"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D58B59AE84A447868A360EF298AE656D2">
+    <w:name w:val="D58B59AE84A447868A360EF298AE656D2"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F50A6400FE5B4374836E1D08EE6F7FC42">
+    <w:name w:val="F50A6400FE5B4374836E1D08EE6F7FC42"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF4788717DDB46FE97A91DBF85CC8DC62">
+    <w:name w:val="BF4788717DDB46FE97A91DBF85CC8DC62"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08AB533BA30A4A55A7D3F74FC24CF39D2">
+    <w:name w:val="08AB533BA30A4A55A7D3F74FC24CF39D2"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="25"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="25"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7ED8AA1FA6564B04B7E79028C0A486572">
+    <w:name w:val="7ED8AA1FA6564B04B7E79028C0A486572"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent1">
+    <w:name w:val="Highlight Accent 1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850B5E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2575DD30AFA5455EBB18D1236418D8982">
+    <w:name w:val="2575DD30AFA5455EBB18D1236418D8982"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00850B5E"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F20DEAC31C0E4CFC895C45A129900C772">
+    <w:name w:val="F20DEAC31C0E4CFC895C45A129900C772"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BoldItalic">
+    <w:name w:val="Bold Italic"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="354B652DCAEA498EA039B6B39195E2342">
+    <w:name w:val="354B652DCAEA498EA039B6B39195E2342"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F24A519DF69D4F62A00993E73AD0AA131">
+    <w:name w:val="F24A519DF69D4F62A00993E73AD0AA131"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7EABE4BF9AD40FAA48668BAF167A9762">
+    <w:name w:val="B7EABE4BF9AD40FAA48668BAF167A9762"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F99E6D57279F466BB5F00AB66C98DBC72">
+    <w:name w:val="F99E6D57279F466BB5F00AB66C98DBC72"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F7C9C57E54AE4195A23A381E95D516C62">
+    <w:name w:val="F7C9C57E54AE4195A23A381E95D516C62"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E050466DD0B4E01B1AEFDC8C9A68BE02">
+    <w:name w:val="9E050466DD0B4E01B1AEFDC8C9A68BE02"/>
+    <w:rsid w:val="00850B5E"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24F8276D90374EE3889F1CE629C9D537">
+    <w:name w:val="24F8276D90374EE3889F1CE629C9D537"/>
+    <w:rsid w:val="0033722D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C18AB02977543B6A96F47E3FEF97191">
+    <w:name w:val="4C18AB02977543B6A96F47E3FEF97191"/>
+    <w:rsid w:val="00765C65"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22D0B8FB41414A5BA8F1179CA5E31895">
+    <w:name w:val="22D0B8FB41414A5BA8F1179CA5E31895"/>
+    <w:rsid w:val="00765C65"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="089C820D93C94FECA9CC5F0682526B35">
+    <w:name w:val="089C820D93C94FECA9CC5F0682526B35"/>
+    <w:rsid w:val="00765C65"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="666591978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="169561788">
+          <w:marLeft w:val="-75"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="30"/>
+          <w:marBottom w:val="30"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="727804659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1755318010">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="NGESO_2021">
   <a:themeElements>
     <a:clrScheme name="NESO">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F0731"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="070E40"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF00FF"/>
       </a:accent1>
       <a:accent2>
@@ -25023,109 +27163,98 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NGESO_2021" id="{D4CF8D77-C3D1-EA4E-B2F1-53189B980C21}" vid="{75F56906-59CE-B54A-8CDC-538D0F4C7460}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="cadce026-d35b-4a62-a2ee-1436bb44fb55" xsi:nil="true"/>
     <SharedWithUsers xmlns="97b6fe81-1556-4112-94ca-31043ca39b71">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="296f8304-7f63-4501-8ca1-63068ba277e1">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74fe10b2-2c80-4a08-bce1-646d7a72704e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="296f8304-7f63-4501-8ca1-63068ba277e1" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" xmlns:ns4="cadce026-d35b-4a62-a2ee-1436bb44fb55" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5308f1cd4944e8fe0f6db21fb37f5953" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005DB78C523289494C9DA30E5EDBEFAC70" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a9796184ffff030b8e5ca5a9de989431">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="296f8304-7f63-4501-8ca1-63068ba277e1" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" xmlns:ns4="74fe10b2-2c80-4a08-bce1-646d7a72704e" xmlns:ns5="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b91aa6a29f2cb0635352d5b8f8400943" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="296f8304-7f63-4501-8ca1-63068ba277e1"/>
     <xsd:import namespace="97b6fe81-1556-4112-94ca-31043ca39b71"/>
-    <xsd:import namespace="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
+    <xsd:import namespace="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
+    <xsd:import namespace="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="296f8304-7f63-4501-8ca1-63068ba277e1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -25151,102 +27280,111 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f571c05a-9bf0-4b0b-ad97-e13aed49ba31" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97b6fe81-1556-4112-94ca-31043ca39b71" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cadce026-d35b-4a62-a2ee-1436bb44fb55" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74fe10b2-2c80-4a08-bce1-646d7a72704e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2a93f86f-df12-4503-be51-556605c1ee02}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="97b6fe81-1556-4112-94ca-31043ca39b71">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="85fefd14-5d55-4234-9e3d-a596bbbe9ae8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e83b3e4b-3c91-4e18-8a33-76cec3678e89}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -25313,155 +27451,190 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7489CE42-23A1-463E-BD83-1AEDF1B1CA59}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B44EFE6-547C-46A6-9E02-B11BD741E93E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
+    <ds:schemaRef ds:uri="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
+    <ds:schemaRef ds:uri="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDCFE5A-CFAC-436D-B868-45F50530B477}">
-[...19 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B701E88E-C751-4A97-9BB7-5FDCA9FBDB9B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50CD3885-EECE-4B03-A581-7339A7B5932D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="296f8304-7f63-4501-8ca1-63068ba277e1"/>
     <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
-    <ds:schemaRef ds:uri="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
+    <ds:schemaRef ds:uri="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
+    <ds:schemaRef ds:uri="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDCFE5A-CFAC-436D-B868-45F50530B477}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7489CE42-23A1-463E-BD83-1AEDF1B1CA59}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8188</Characters>
+  <Pages>10</Pages>
+  <Words>1757</Words>
+  <Characters>10018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Hamilton-Brown</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9605</CharactersWithSpaces>
+  <CharactersWithSpaces>11752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009F8CA9C19BC094409188BB7813D94336</vt:lpwstr>
+    <vt:lpwstr>0x0101005DB78C523289494C9DA30E5EDBEFAC70</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>1800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>63408679,1d889298,2c4658b8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff00ff,12,Poppins</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_SetDate">
+    <vt:lpwstr>2026-05-14T13:07:05Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Name">
+    <vt:lpwstr>Internal Only New</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_SiteId">
+    <vt:lpwstr>a63c9e9e-b4db-442a-a94f-08718d788e8c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_ActionId">
+    <vt:lpwstr>a7c78684-5d98-4e22-9186-b2b4012b4286</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_8bd8ea52-c780-4b8e-a340-9b7c17991182_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>