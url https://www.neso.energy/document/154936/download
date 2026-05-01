--- v0 (2025-12-05)
+++ v1 (2026-05-01)
@@ -1,332 +1,324 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nationalgridplc-my.sharepoint.com/personal/sharmila_balendren1_uk_nationalgrid_com/Documents/Desktop/Billing/APP FEE Calculator/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Group\Commercial\T&amp;CC\23 Charging Statement\2026-27 Charging Statement\3. App fee calucation\Calculation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="76" documentId="8_{46041D4E-5F8E-484F-8428-AF0441B9A42F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5A342127-E889-4534-885C-07C94A5C16C0}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4AEE05D8-3ECD-4011-B9CF-E93272BC80A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{3FC984BC-7C66-4423-9267-E2B30E16C164}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="3" xr2:uid="{3FC984BC-7C66-4423-9267-E2B30E16C164}"/>
   </bookViews>
   <sheets>
     <sheet name="Onshore Entry Fees" sheetId="2" r:id="rId1"/>
     <sheet name="Offshore Entry Fees" sheetId="3" r:id="rId2"/>
     <sheet name="Exit Fees" sheetId="4" r:id="rId3"/>
     <sheet name="Other Fees" sheetId="5" r:id="rId4"/>
     <sheet name="Zonal Map" sheetId="6" r:id="rId5"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="Base">'[1]Onshore Entry Fees'!$D$9</definedName>
-[...21 lines deleted...]
-    <definedName name="ExitZoneCSP7">'[1]Exit Fees'!#REF!</definedName>
+    <definedName name="Base">#REF!</definedName>
+    <definedName name="ExitNGET1a">#REF!</definedName>
+    <definedName name="ExitNGET1b">#REF!</definedName>
+    <definedName name="ExitNGET1g">#REF!</definedName>
+    <definedName name="ExitNGET2a">#REF!</definedName>
+    <definedName name="ExitNGET2b">#REF!</definedName>
+    <definedName name="ExitNGET2g">#REF!</definedName>
+    <definedName name="ExitSHET1a">#REF!</definedName>
+    <definedName name="ExitSHET1b">#REF!</definedName>
+    <definedName name="ExitSHET1g">#REF!</definedName>
+    <definedName name="ExitSPT1a">#REF!</definedName>
+    <definedName name="ExitSPT1b">#REF!</definedName>
+    <definedName name="ExitSPT1g">#REF!</definedName>
+    <definedName name="ExitSPT2a">#REF!</definedName>
+    <definedName name="ExitSPT2b">#REF!</definedName>
+    <definedName name="ExitSPT2g">#REF!</definedName>
+    <definedName name="ExitSPT3a">#REF!</definedName>
+    <definedName name="ExitSPT3b">#REF!</definedName>
+    <definedName name="ExitSPT3g">#REF!</definedName>
+    <definedName name="ExitTypeFee">#REF!</definedName>
+    <definedName name="ExitZone">#REF!</definedName>
+    <definedName name="ExitZoneCSH7">#REF!</definedName>
+    <definedName name="ExitZoneCSP7">#REF!</definedName>
     <definedName name="Fee" localSheetId="2">'Exit Fees'!#REF!</definedName>
     <definedName name="Fee" localSheetId="1">'Offshore Entry Fees'!#REF!</definedName>
-    <definedName name="Fee" localSheetId="3">'[1]Onshore Entry Fees'!$D$12</definedName>
-    <definedName name="Fee" localSheetId="4">'[1]Onshore Entry Fees'!$D$12</definedName>
+    <definedName name="Fee" localSheetId="3">#REF!</definedName>
+    <definedName name="Fee" localSheetId="4">#REF!</definedName>
     <definedName name="Fee">'Onshore Entry Fees'!#REF!</definedName>
-    <definedName name="MW">'[1]Onshore Entry Fees'!$D$8</definedName>
-[...5 lines deleted...]
-    <definedName name="VAT">'[1]Exit Fees'!$C$11</definedName>
+    <definedName name="MW">#REF!</definedName>
+    <definedName name="offshoreapplicationfee">#REF!</definedName>
+    <definedName name="offshoreentryfee">#REF!</definedName>
+    <definedName name="OffshoreTypeFee">#REF!</definedName>
+    <definedName name="Rate">#REF!</definedName>
+    <definedName name="TypeFee">#REF!</definedName>
+    <definedName name="VAT">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O7" i="4" l="1"/>
-[...11 lines deleted...]
-  <c r="L6" i="4"/>
+  <c r="J22" i="3" l="1"/>
+  <c r="J19" i="3"/>
+  <c r="J15" i="3"/>
+  <c r="J12" i="3"/>
   <c r="J9" i="3"/>
   <c r="J6" i="3"/>
+  <c r="I22" i="3"/>
+  <c r="I19" i="3"/>
+  <c r="I15" i="3"/>
+  <c r="I12" i="3"/>
+  <c r="I9" i="3"/>
   <c r="I6" i="3"/>
   <c r="P7" i="2"/>
   <c r="P8" i="2"/>
   <c r="P9" i="2"/>
   <c r="P10" i="2"/>
   <c r="P11" i="2"/>
   <c r="P12" i="2"/>
   <c r="P13" i="2"/>
   <c r="P14" i="2"/>
   <c r="P15" i="2"/>
   <c r="P16" i="2"/>
   <c r="P17" i="2"/>
   <c r="P18" i="2"/>
   <c r="P19" i="2"/>
   <c r="P20" i="2"/>
   <c r="P21" i="2"/>
   <c r="P22" i="2"/>
   <c r="P23" i="2"/>
   <c r="P24" i="2"/>
   <c r="P25" i="2"/>
   <c r="P26" i="2"/>
   <c r="P27" i="2"/>
   <c r="P28" i="2"/>
   <c r="P29" i="2"/>
   <c r="P6" i="2"/>
-  <c r="M7" i="2"/>
+  <c r="M7" i="2" l="1"/>
   <c r="M8" i="2"/>
   <c r="M9" i="2"/>
   <c r="M10" i="2"/>
   <c r="M11" i="2"/>
   <c r="M12" i="2"/>
   <c r="M13" i="2"/>
   <c r="M14" i="2"/>
   <c r="M15" i="2"/>
   <c r="M16" i="2"/>
   <c r="M17" i="2"/>
   <c r="M18" i="2"/>
   <c r="M19" i="2"/>
   <c r="M20" i="2"/>
   <c r="M21" i="2"/>
   <c r="M22" i="2"/>
   <c r="M23" i="2"/>
   <c r="M24" i="2"/>
   <c r="M25" i="2"/>
   <c r="M26" i="2"/>
   <c r="M27" i="2"/>
   <c r="M28" i="2"/>
   <c r="M29" i="2"/>
   <c r="M6" i="2"/>
   <c r="L7" i="2"/>
   <c r="L8" i="2"/>
   <c r="L9" i="2"/>
   <c r="L10" i="2"/>
   <c r="L11" i="2"/>
   <c r="L12" i="2"/>
   <c r="L13" i="2"/>
   <c r="L14" i="2"/>
   <c r="L15" i="2"/>
   <c r="L16" i="2"/>
   <c r="L17" i="2"/>
   <c r="L18" i="2"/>
   <c r="L19" i="2"/>
   <c r="L20" i="2"/>
   <c r="L21" i="2"/>
   <c r="L22" i="2"/>
   <c r="L23" i="2"/>
   <c r="L24" i="2"/>
   <c r="L25" i="2"/>
-  <c r="L26" i="2"/>
-[...2 lines deleted...]
-  <c r="L29" i="2"/>
   <c r="L6" i="2"/>
-  <c r="D7" i="3"/>
-[...8 lines deleted...]
-  <c r="I9" i="3"/>
   <c r="I17" i="4" l="1"/>
   <c r="J17" i="4" s="1"/>
   <c r="I16" i="4"/>
   <c r="J16" i="4" s="1"/>
   <c r="I15" i="4"/>
   <c r="I14" i="4"/>
   <c r="J14" i="4" s="1"/>
   <c r="I13" i="4"/>
   <c r="J13" i="4" s="1"/>
   <c r="I12" i="4"/>
   <c r="J12" i="4" s="1"/>
   <c r="I11" i="4"/>
   <c r="J11" i="4" s="1"/>
   <c r="I10" i="4"/>
   <c r="J10" i="4" s="1"/>
   <c r="I9" i="4"/>
   <c r="J9" i="4" s="1"/>
   <c r="I8" i="4"/>
   <c r="J8" i="4" s="1"/>
   <c r="I7" i="4"/>
   <c r="I6" i="4"/>
   <c r="J6" i="4" s="1"/>
   <c r="J7" i="4"/>
   <c r="J15" i="4"/>
+  <c r="O7" i="4"/>
+  <c r="O8" i="4"/>
+  <c r="O9" i="4"/>
+  <c r="O10" i="4"/>
+  <c r="O11" i="4"/>
+  <c r="O12" i="4"/>
+  <c r="O13" i="4"/>
+  <c r="O14" i="4"/>
+  <c r="O15" i="4"/>
+  <c r="O16" i="4"/>
+  <c r="O17" i="4"/>
+  <c r="O6" i="4"/>
   <c r="L7" i="4"/>
   <c r="L8" i="4"/>
   <c r="L9" i="4"/>
   <c r="L10" i="4"/>
   <c r="L11" i="4"/>
   <c r="L12" i="4"/>
   <c r="L13" i="4"/>
   <c r="L14" i="4"/>
   <c r="L15" i="4"/>
   <c r="L16" i="4"/>
   <c r="L17" i="4"/>
+  <c r="L6" i="4"/>
   <c r="D8" i="4" l="1"/>
   <c r="D9" i="4" s="1"/>
   <c r="D10" i="4" s="1"/>
+  <c r="D7" i="3" l="1"/>
   <c r="I6" i="2" l="1"/>
   <c r="I7" i="2"/>
   <c r="J7" i="2" s="1"/>
   <c r="I8" i="2"/>
   <c r="J8" i="2" s="1"/>
   <c r="I9" i="2"/>
+  <c r="J9" i="2" s="1"/>
   <c r="I10" i="2"/>
   <c r="J10" i="2" s="1"/>
   <c r="I11" i="2"/>
   <c r="J11" i="2" s="1"/>
   <c r="I12" i="2"/>
   <c r="J12" i="2" s="1"/>
   <c r="I13" i="2"/>
   <c r="J13" i="2" s="1"/>
   <c r="I14" i="2"/>
   <c r="J14" i="2" s="1"/>
   <c r="I15" i="2"/>
   <c r="J15" i="2" s="1"/>
   <c r="I16" i="2"/>
   <c r="J16" i="2" s="1"/>
   <c r="I17" i="2"/>
   <c r="J17" i="2" s="1"/>
   <c r="I18" i="2"/>
   <c r="J18" i="2" s="1"/>
   <c r="I19" i="2"/>
   <c r="J19" i="2" s="1"/>
   <c r="I20" i="2"/>
   <c r="J20" i="2" s="1"/>
   <c r="I21" i="2"/>
   <c r="J21" i="2" s="1"/>
   <c r="I22" i="2"/>
   <c r="J22" i="2" s="1"/>
   <c r="I23" i="2"/>
   <c r="J23" i="2" s="1"/>
   <c r="I24" i="2"/>
   <c r="J24" i="2" s="1"/>
   <c r="I25" i="2"/>
   <c r="J25" i="2" s="1"/>
   <c r="I26" i="2"/>
   <c r="J26" i="2" s="1"/>
   <c r="I27" i="2"/>
   <c r="J27" i="2" s="1"/>
   <c r="I28" i="2"/>
   <c r="J28" i="2" s="1"/>
   <c r="I29" i="2"/>
   <c r="J29" i="2" s="1"/>
-  <c r="J9" i="2"/>
   <c r="J6" i="2"/>
   <c r="D8" i="2" l="1"/>
   <c r="D9" i="2" s="1"/>
   <c r="D10" i="2" s="1"/>
   <c r="D8" i="3"/>
   <c r="D9" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="53">
   <si>
     <t>SHET1
 SHET Host, SPT affected</t>
   </si>
   <si>
     <t>SPT3
 SPT Host, SHET affected</t>
   </si>
   <si>
     <t>SPT2
 SPT Host TO</t>
   </si>
   <si>
     <t>SPT1
 SPT Host, NGET affected</t>
   </si>
   <si>
     <t>NGET2
 NGET Host, SPT affected</t>
   </si>
   <si>
     <t>NGET 1
 NGET Host TO</t>
   </si>
   <si>
@@ -437,51 +429,60 @@
   <si>
     <t>Novation of a bilateral agreement</t>
   </si>
   <si>
     <t>Calculator for Offshore Entry Fee</t>
   </si>
   <si>
     <t>Calculator for Exit Fee</t>
   </si>
   <si>
     <t>Please enter the Zone, MW and the Application Type in the yellow fields.</t>
   </si>
   <si>
     <t>Please enter the Zone and the Application Type in the yellow fields.</t>
   </si>
   <si>
     <t>Appendix G</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Storage</t>
   </si>
   <si>
-    <t>Application Fees - 2025/26</t>
+    <t>Application Fees - 2026/27</t>
+  </si>
+  <si>
+    <t>Advancement  Fee</t>
+  </si>
+  <si>
+    <t>Project Designation – Long Lead Time Project</t>
+  </si>
+  <si>
+    <t>Project Designation – Highly innovative Project</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;£&quot;#,##0;[Red]\-&quot;£&quot;#,##0"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -631,51 +632,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF9933"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7A3864"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1035,94 +1036,157 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="3" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1180,227 +1244,260 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="15" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="6" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="24" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="9" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="18" fillId="6" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="17" fillId="6" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="17" fillId="6" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="17" fillId="6" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="5" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="5" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="10" fillId="5" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="44" fontId="20" fillId="6" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="20" fillId="6" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="20" fillId="6" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="21" fillId="6" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="21" fillId="6" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="15" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="15" fillId="0" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="15" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="15" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma 2" xfId="4" xr:uid="{C34612B5-4A5A-4FFC-B0F7-293DF8E7A94C}"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{9910E449-31D8-48CE-8DA7-CCB8BABFE9DF}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF7A3864"/>
       <color rgb="FFFF9933"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>666750</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -1550,52 +1647,52 @@
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>606135</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>606135</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Group 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7419A938-2825-47D9-A5D4-BAF89C07AE86}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="587085" y="161192"/>
-          <a:ext cx="8308731" cy="10477500"/>
+          <a:off x="606135" y="158750"/>
+          <a:ext cx="8623300" cy="10318750"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="7056628" cy="9744710"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A99DCB8D-5570-A177-0317-F4D0875862E5}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -3619,51 +3716,51 @@
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>448177</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>70184</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="[1]!Menu" textlink="">
+    <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Rectangle 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A309E35-7D6E-4CFC-8F02-7389B64B9E53}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="891540" y="102870"/>
           <a:ext cx="773932" cy="479759"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="7A3864"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
@@ -3682,170 +3779,50 @@
           <a:prstTxWarp prst="textNoShape">
             <a:avLst/>
           </a:prstTxWarp>
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" indent="0" algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Back to menu</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...118 lines deleted...]
-</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4123,1765 +4100,1759 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5A16F8D-B785-4AE4-8DF5-96B9D2646C3F}">
   <dimension ref="B1:R29"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="L26" sqref="L26"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="18" max="18" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" customWidth="1"/>
+    <col min="2" max="2" width="15.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="47.54296875" customWidth="1"/>
+    <col min="4" max="4" width="16.54296875" customWidth="1"/>
+    <col min="5" max="5" width="17.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.54296875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="10" width="21.81640625" hidden="1" customWidth="1"/>
+    <col min="11" max="14" width="13.453125" style="10" customWidth="1"/>
+    <col min="15" max="15" width="15.81640625" style="6" customWidth="1"/>
+    <col min="16" max="16" width="15.1796875" style="6" customWidth="1"/>
+    <col min="18" max="18" width="11.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:18" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B1" s="71" t="s">
+    <row r="1" spans="2:18" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B1" s="76" t="s">
         <v>49</v>
       </c>
-      <c r="C1" s="71"/>
-[...13 lines deleted...]
-      <c r="B2" s="71" t="s">
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+    </row>
+    <row r="2" spans="2:18" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B2" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="71"/>
-[...10 lines deleted...]
-      <c r="N2" s="71"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
       <c r="O2" s="7"/>
     </row>
-    <row r="3" spans="2:18" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:18" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="9"/>
       <c r="O3" s="7"/>
     </row>
-    <row r="4" spans="2:18" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:18" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41"/>
       <c r="O4" s="41"/>
     </row>
-    <row r="5" spans="2:18" ht="77.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="74" t="s">
+    <row r="5" spans="2:18" ht="63.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="79" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="74"/>
-[...1 lines deleted...]
-      <c r="E5" s="74"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
       <c r="F5" s="12"/>
-      <c r="G5" s="48" t="s">
+      <c r="G5" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="50"/>
-[...2 lines deleted...]
-      <c r="K5" s="49" t="s">
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="L5" s="49" t="s">
+      <c r="L5" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="49" t="s">
+      <c r="M5" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="N5" s="49" t="s">
+      <c r="N5" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="63" t="s">
+      <c r="O5" s="68" t="s">
         <v>30</v>
       </c>
-      <c r="P5" s="51" t="s">
+      <c r="P5" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="R5" s="55"/>
-[...2 lines deleted...]
-      <c r="B6" s="70" t="s">
+      <c r="R5" s="57"/>
+    </row>
+    <row r="6" spans="2:18" x14ac:dyDescent="0.35">
+      <c r="B6" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="70"/>
+      <c r="C6" s="75"/>
       <c r="D6" s="36" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F6" s="67" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="72" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="15" t="b">
         <f>IF($D$7&lt;100,TRUE,FALSE)</f>
         <v>1</v>
       </c>
       <c r="J6" s="15" t="str">
         <f>H6&amp;I6</f>
         <v>SHET1TRUE</v>
       </c>
       <c r="K6" s="45">
-        <v>48100</v>
+        <v>50100</v>
       </c>
       <c r="L6" s="45">
-        <f>$K6*$D$13</f>
-        <v>36075</v>
+        <f>K6*75%</f>
+        <v>37575</v>
       </c>
       <c r="M6" s="45">
-        <f>$K6*$D$14</f>
-        <v>72150</v>
+        <f>K6*150%</f>
+        <v>75150</v>
       </c>
       <c r="N6" s="45">
-        <v>48100</v>
+        <v>50100</v>
       </c>
       <c r="O6" s="45">
-        <v>31150</v>
-[...8 lines deleted...]
-      <c r="B7" s="70" t="s">
+        <v>32500</v>
+      </c>
+      <c r="P6" s="47">
+        <f>O6*75%</f>
+        <v>24375</v>
+      </c>
+    </row>
+    <row r="7" spans="2:18" x14ac:dyDescent="0.35">
+      <c r="B7" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="70"/>
+      <c r="C7" s="75"/>
       <c r="D7" s="36"/>
-      <c r="F7" s="68"/>
+      <c r="F7" s="73"/>
       <c r="G7" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="17" t="b">
         <f>IF(AND($D$7&gt;=100,$D$7&lt;=249),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J7" s="17" t="str">
         <f t="shared" ref="J7:J29" si="0">H7&amp;I7</f>
         <v>SHET1FALSE</v>
       </c>
-      <c r="K7" s="47">
-[...21 lines deleted...]
-    <row r="8" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="K7" s="49">
+        <v>50100</v>
+      </c>
+      <c r="L7" s="49">
+        <f>K7*75%</f>
+        <v>37575</v>
+      </c>
+      <c r="M7" s="49">
+        <f>K7*150%</f>
+        <v>75150</v>
+      </c>
+      <c r="N7" s="49">
+        <v>50100</v>
+      </c>
+      <c r="O7" s="49">
+        <v>32500</v>
+      </c>
+      <c r="P7" s="59">
+        <f t="shared" ref="P7:P29" si="1">O7*75%</f>
+        <v>24375</v>
+      </c>
+    </row>
+    <row r="8" spans="2:18" x14ac:dyDescent="0.35">
       <c r="B8" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="57">
+      <c r="D8" s="61">
         <f>INDEX($K$6:$P$29,MATCH(_xlfn.CONCAT($D$6,"TRUE"),$J$6:$J$29,0),MATCH(C8,$K$5:$P$5,0))</f>
-        <v>14587.5</v>
-[...1 lines deleted...]
-      <c r="F8" s="68"/>
+        <v>12075</v>
+      </c>
+      <c r="F8" s="73"/>
       <c r="G8" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="17" t="b">
         <f>IF(AND($D$7&gt;=250,$D$7&lt;=1800),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J8" s="17" t="str">
         <f t="shared" si="0"/>
         <v>SHET1FALSE</v>
       </c>
-      <c r="K8" s="47">
-[...2 lines deleted...]
-      <c r="L8" s="47">
+      <c r="K8" s="49">
+        <v>58200</v>
+      </c>
+      <c r="L8" s="49">
+        <f>K8*75%</f>
+        <v>43650</v>
+      </c>
+      <c r="M8" s="49">
+        <f>K8*150%</f>
+        <v>87300</v>
+      </c>
+      <c r="N8" s="49">
+        <v>58200</v>
+      </c>
+      <c r="O8" s="49">
+        <v>32500</v>
+      </c>
+      <c r="P8" s="59">
         <f t="shared" si="1"/>
-        <v>42037.5</v>
-[...18 lines deleted...]
-      <c r="B9" s="72" t="s">
+        <v>24375</v>
+      </c>
+      <c r="R8" s="58"/>
+    </row>
+    <row r="9" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="73"/>
-      <c r="D9" s="58">
+      <c r="C9" s="78"/>
+      <c r="D9" s="62">
         <f>D8*20%</f>
-        <v>2917.5</v>
-[...1 lines deleted...]
-      <c r="F9" s="69"/>
+        <v>2415</v>
+      </c>
+      <c r="F9" s="74"/>
       <c r="G9" s="18" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="20" t="b">
         <f>IF($D$7&gt;1800,TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J9" s="19" t="str">
         <f t="shared" si="0"/>
         <v>SHET1FALSE</v>
       </c>
       <c r="K9" s="46">
-        <v>91700</v>
+        <v>95700</v>
       </c>
       <c r="L9" s="46">
+        <f>K9*75%</f>
+        <v>71775</v>
+      </c>
+      <c r="M9" s="46">
+        <f>K9*150%</f>
+        <v>143550</v>
+      </c>
+      <c r="N9" s="46">
+        <v>64000</v>
+      </c>
+      <c r="O9" s="60">
+        <v>32500</v>
+      </c>
+      <c r="P9" s="67">
         <f t="shared" si="1"/>
-        <v>68775</v>
-[...16 lines deleted...]
-    <row r="10" spans="2:18" x14ac:dyDescent="0.25">
+        <v>24375</v>
+      </c>
+    </row>
+    <row r="10" spans="2:18" x14ac:dyDescent="0.35">
       <c r="B10" s="29" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="29"/>
-      <c r="D10" s="59">
+      <c r="D10" s="63">
         <f>D9+D8</f>
-        <v>17505</v>
-[...1 lines deleted...]
-      <c r="F10" s="67" t="s">
+        <v>14490</v>
+      </c>
+      <c r="F10" s="72" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="15" t="b">
         <f>IF($D$7&lt;100,TRUE,FALSE)</f>
         <v>1</v>
       </c>
       <c r="J10" s="15" t="str">
         <f t="shared" si="0"/>
         <v>SPT3TRUE</v>
       </c>
       <c r="K10" s="45">
-        <v>56700</v>
+        <v>58350</v>
       </c>
       <c r="L10" s="45">
+        <f t="shared" ref="L10:L25" si="2">K10*75%</f>
+        <v>43762.5</v>
+      </c>
+      <c r="M10" s="45">
+        <f t="shared" ref="M10:M29" si="3">K10*150%</f>
+        <v>87525</v>
+      </c>
+      <c r="N10" s="45">
+        <v>64100</v>
+      </c>
+      <c r="O10" s="45">
+        <v>33000</v>
+      </c>
+      <c r="P10" s="47">
         <f t="shared" si="1"/>
-        <v>42525</v>
-[...16 lines deleted...]
-    <row r="11" spans="2:18" x14ac:dyDescent="0.25">
+        <v>24750</v>
+      </c>
+    </row>
+    <row r="11" spans="2:18" x14ac:dyDescent="0.35">
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
-      <c r="F11" s="68"/>
+      <c r="F11" s="73"/>
       <c r="G11" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>25</v>
       </c>
       <c r="I11" s="17" t="b">
         <f>IF(AND($D$7&gt;=100,$D$7&lt;=249),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J11" s="17" t="str">
         <f t="shared" si="0"/>
         <v>SPT3FALSE</v>
       </c>
-      <c r="K11" s="47">
-[...2 lines deleted...]
-      <c r="L11" s="47">
+      <c r="K11" s="49">
+        <v>58350</v>
+      </c>
+      <c r="L11" s="49">
+        <f t="shared" si="2"/>
+        <v>43762.5</v>
+      </c>
+      <c r="M11" s="49">
+        <f t="shared" si="3"/>
+        <v>87525</v>
+      </c>
+      <c r="N11" s="49">
+        <v>64100</v>
+      </c>
+      <c r="O11" s="49">
+        <v>33000</v>
+      </c>
+      <c r="P11" s="59">
         <f t="shared" si="1"/>
-        <v>42525</v>
-[...16 lines deleted...]
-    <row r="12" spans="2:18" x14ac:dyDescent="0.25">
+        <v>24750</v>
+      </c>
+    </row>
+    <row r="12" spans="2:18" x14ac:dyDescent="0.35">
       <c r="B12" s="38" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="38"/>
       <c r="D12" s="39">
         <v>1</v>
       </c>
-      <c r="F12" s="68"/>
+      <c r="F12" s="73"/>
       <c r="G12" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="17" t="s">
         <v>25</v>
       </c>
       <c r="I12" s="17" t="b">
         <f>IF(AND($D$7&gt;=250,$D$7&lt;=1800),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J12" s="17" t="str">
         <f t="shared" si="0"/>
         <v>SPT3FALSE</v>
       </c>
-      <c r="K12" s="47">
-[...2 lines deleted...]
-      <c r="L12" s="47">
+      <c r="K12" s="49">
+        <v>58350</v>
+      </c>
+      <c r="L12" s="49">
+        <f t="shared" si="2"/>
+        <v>43762.5</v>
+      </c>
+      <c r="M12" s="49">
+        <f t="shared" si="3"/>
+        <v>87525</v>
+      </c>
+      <c r="N12" s="49">
+        <v>64100</v>
+      </c>
+      <c r="O12" s="49">
+        <v>33000</v>
+      </c>
+      <c r="P12" s="59">
         <f t="shared" si="1"/>
-        <v>42525</v>
-[...16 lines deleted...]
-    <row r="13" spans="2:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>24750</v>
+      </c>
+    </row>
+    <row r="13" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B13" s="38" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="38"/>
       <c r="D13" s="39">
         <v>0.75</v>
       </c>
-      <c r="F13" s="69"/>
+      <c r="F13" s="74"/>
       <c r="G13" s="18" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>25</v>
       </c>
       <c r="I13" s="20" t="b">
         <f>IF($D$7&gt;1800,TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J13" s="19" t="str">
         <f t="shared" si="0"/>
         <v>SPT3FALSE</v>
       </c>
       <c r="K13" s="46">
-        <v>123350</v>
+        <v>126850</v>
       </c>
       <c r="L13" s="46">
+        <f t="shared" si="2"/>
+        <v>95137.5</v>
+      </c>
+      <c r="M13" s="46">
+        <f t="shared" si="3"/>
+        <v>190275</v>
+      </c>
+      <c r="N13" s="46">
+        <v>122000</v>
+      </c>
+      <c r="O13" s="46">
+        <v>33000</v>
+      </c>
+      <c r="P13" s="48">
         <f t="shared" si="1"/>
-        <v>92512.5</v>
-[...16 lines deleted...]
-    <row r="14" spans="2:18" x14ac:dyDescent="0.25">
+        <v>24750</v>
+      </c>
+    </row>
+    <row r="14" spans="2:18" x14ac:dyDescent="0.35">
       <c r="B14" s="38" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="38"/>
       <c r="D14" s="39">
         <v>1.5</v>
       </c>
-      <c r="F14" s="67" t="s">
+      <c r="F14" s="72" t="s">
         <v>2</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>26</v>
       </c>
       <c r="I14" s="15" t="b">
         <f>IF($D$7&lt;100,TRUE,FALSE)</f>
         <v>1</v>
       </c>
       <c r="J14" s="15" t="str">
         <f t="shared" si="0"/>
         <v>SPT2TRUE</v>
       </c>
       <c r="K14" s="45">
-        <v>45700</v>
+        <v>46850</v>
       </c>
       <c r="L14" s="45">
+        <f t="shared" si="2"/>
+        <v>35137.5</v>
+      </c>
+      <c r="M14" s="45">
+        <f t="shared" si="3"/>
+        <v>70275</v>
+      </c>
+      <c r="N14" s="45">
+        <v>46850</v>
+      </c>
+      <c r="O14" s="45">
+        <v>21950</v>
+      </c>
+      <c r="P14" s="47">
         <f t="shared" si="1"/>
-        <v>34275</v>
-[...16 lines deleted...]
-    <row r="15" spans="2:18" x14ac:dyDescent="0.25">
+        <v>16462.5</v>
+      </c>
+    </row>
+    <row r="15" spans="2:18" x14ac:dyDescent="0.35">
       <c r="B15" s="38" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="38"/>
       <c r="D15" s="39">
         <v>1</v>
       </c>
-      <c r="F15" s="68"/>
+      <c r="F15" s="73"/>
       <c r="G15" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="17" t="b">
         <f>IF(AND($D$7&gt;=100,$D$7&lt;=249),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J15" s="17" t="str">
         <f t="shared" si="0"/>
         <v>SPT2FALSE</v>
       </c>
-      <c r="K15" s="47">
-[...2 lines deleted...]
-      <c r="L15" s="47">
+      <c r="K15" s="49">
+        <v>46850</v>
+      </c>
+      <c r="L15" s="49">
+        <f t="shared" si="2"/>
+        <v>35137.5</v>
+      </c>
+      <c r="M15" s="49">
+        <f t="shared" si="3"/>
+        <v>70275</v>
+      </c>
+      <c r="N15" s="49">
+        <v>46850</v>
+      </c>
+      <c r="O15" s="49">
+        <v>21950</v>
+      </c>
+      <c r="P15" s="59">
         <f t="shared" si="1"/>
-        <v>34275</v>
-[...16 lines deleted...]
-    <row r="16" spans="2:18" x14ac:dyDescent="0.25">
+        <v>16462.5</v>
+      </c>
+    </row>
+    <row r="16" spans="2:18" x14ac:dyDescent="0.35">
       <c r="B16" s="38" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="39">
         <v>0.75</v>
       </c>
-      <c r="F16" s="68"/>
+      <c r="F16" s="73"/>
       <c r="G16" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="17" t="b">
         <f>IF(AND($D$7&gt;=250,$D$7&lt;=1800),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J16" s="17" t="str">
         <f t="shared" si="0"/>
         <v>SPT2FALSE</v>
       </c>
-      <c r="K16" s="47">
-[...2 lines deleted...]
-      <c r="L16" s="47">
+      <c r="K16" s="49">
+        <v>46850</v>
+      </c>
+      <c r="L16" s="49">
+        <f t="shared" si="2"/>
+        <v>35137.5</v>
+      </c>
+      <c r="M16" s="49">
+        <f t="shared" si="3"/>
+        <v>70275</v>
+      </c>
+      <c r="N16" s="49">
+        <v>46850</v>
+      </c>
+      <c r="O16" s="49">
+        <v>21950</v>
+      </c>
+      <c r="P16" s="59">
         <f t="shared" si="1"/>
-        <v>34275</v>
-[...16 lines deleted...]
-    <row r="17" spans="2:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>16462.5</v>
+      </c>
+    </row>
+    <row r="17" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B17" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="38"/>
       <c r="D17" s="39">
         <v>1</v>
       </c>
-      <c r="F17" s="69"/>
+      <c r="F17" s="74"/>
       <c r="G17" s="18" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>26</v>
       </c>
       <c r="I17" s="20" t="b">
         <f>IF($D$7&gt;1800,TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J17" s="19" t="str">
         <f t="shared" si="0"/>
         <v>SPT2FALSE</v>
       </c>
       <c r="K17" s="46">
-        <v>102350</v>
+        <v>104750</v>
       </c>
       <c r="L17" s="46">
+        <f t="shared" si="2"/>
+        <v>78562.5</v>
+      </c>
+      <c r="M17" s="46">
+        <f t="shared" si="3"/>
+        <v>157125</v>
+      </c>
+      <c r="N17" s="46">
+        <v>104750</v>
+      </c>
+      <c r="O17" s="46">
+        <v>21950</v>
+      </c>
+      <c r="P17" s="48">
         <f t="shared" si="1"/>
-        <v>76762.5</v>
-[...16 lines deleted...]
-    <row r="18" spans="2:18" x14ac:dyDescent="0.25">
+        <v>16462.5</v>
+      </c>
+    </row>
+    <row r="18" spans="2:18" x14ac:dyDescent="0.35">
       <c r="B18" s="38"/>
       <c r="C18" s="38"/>
       <c r="D18" s="13"/>
-      <c r="F18" s="67" t="s">
+      <c r="F18" s="72" t="s">
         <v>3</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>27</v>
       </c>
       <c r="I18" s="15" t="b">
         <f>IF($D$7&lt;100,TRUE,FALSE)</f>
         <v>1</v>
       </c>
       <c r="J18" s="15" t="str">
         <f t="shared" si="0"/>
         <v>SPT1TRUE</v>
       </c>
       <c r="K18" s="45">
-        <v>58850</v>
+        <v>60550</v>
       </c>
       <c r="L18" s="45">
+        <f t="shared" si="2"/>
+        <v>45412.5</v>
+      </c>
+      <c r="M18" s="45">
+        <f t="shared" si="3"/>
+        <v>90825</v>
+      </c>
+      <c r="N18" s="45">
+        <v>60550</v>
+      </c>
+      <c r="O18" s="45">
+        <v>26850</v>
+      </c>
+      <c r="P18" s="47">
         <f t="shared" si="1"/>
-        <v>44137.5</v>
-[...16 lines deleted...]
-    <row r="19" spans="2:18" x14ac:dyDescent="0.25">
+        <v>20137.5</v>
+      </c>
+    </row>
+    <row r="19" spans="2:18" x14ac:dyDescent="0.35">
       <c r="E19" s="3"/>
-      <c r="F19" s="68"/>
+      <c r="F19" s="73"/>
       <c r="G19" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="17" t="s">
         <v>27</v>
       </c>
       <c r="I19" s="17" t="b">
         <f>IF(AND($D$7&gt;=100,$D$7&lt;=249),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J19" s="17" t="str">
         <f t="shared" si="0"/>
         <v>SPT1FALSE</v>
       </c>
-      <c r="K19" s="47">
-[...2 lines deleted...]
-      <c r="L19" s="47">
+      <c r="K19" s="49">
+        <v>68600</v>
+      </c>
+      <c r="L19" s="49">
+        <f t="shared" si="2"/>
+        <v>51450</v>
+      </c>
+      <c r="M19" s="49">
+        <f t="shared" si="3"/>
+        <v>102900</v>
+      </c>
+      <c r="N19" s="49">
+        <v>68600</v>
+      </c>
+      <c r="O19" s="49">
+        <v>26850</v>
+      </c>
+      <c r="P19" s="59">
         <f t="shared" si="1"/>
-        <v>49950</v>
-[...17 lines deleted...]
-      <c r="F20" s="68"/>
+        <v>20137.5</v>
+      </c>
+    </row>
+    <row r="20" spans="2:18" x14ac:dyDescent="0.35">
+      <c r="F20" s="73"/>
       <c r="G20" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="17" t="s">
         <v>27</v>
       </c>
       <c r="I20" s="17" t="b">
         <f>IF(AND($D$7&gt;=250,$D$7&lt;=1800),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J20" s="17" t="str">
         <f t="shared" si="0"/>
         <v>SPT1FALSE</v>
       </c>
-      <c r="K20" s="47">
-[...2 lines deleted...]
-      <c r="L20" s="47">
+      <c r="K20" s="49">
+        <v>85600</v>
+      </c>
+      <c r="L20" s="49">
+        <f t="shared" si="2"/>
+        <v>64200</v>
+      </c>
+      <c r="M20" s="49">
+        <f t="shared" si="3"/>
+        <v>128400</v>
+      </c>
+      <c r="N20" s="49">
+        <v>85600</v>
+      </c>
+      <c r="O20" s="49">
+        <v>26850</v>
+      </c>
+      <c r="P20" s="59">
         <f t="shared" si="1"/>
-        <v>62175</v>
-[...16 lines deleted...]
-    <row r="21" spans="2:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>20137.5</v>
+      </c>
+    </row>
+    <row r="21" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="E21" s="3"/>
-      <c r="F21" s="69"/>
+      <c r="F21" s="74"/>
       <c r="G21" s="18" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>27</v>
       </c>
       <c r="I21" s="20" t="b">
         <f>IF($D$7&gt;1800,TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J21" s="19" t="str">
         <f t="shared" si="0"/>
         <v>SPT1FALSE</v>
       </c>
       <c r="K21" s="46">
-        <v>165900</v>
+        <v>170900</v>
       </c>
       <c r="L21" s="46">
+        <f t="shared" si="2"/>
+        <v>128175</v>
+      </c>
+      <c r="M21" s="46">
+        <f t="shared" si="3"/>
+        <v>256350</v>
+      </c>
+      <c r="N21" s="46">
+        <v>170900</v>
+      </c>
+      <c r="O21" s="46">
+        <v>26850</v>
+      </c>
+      <c r="P21" s="48">
         <f t="shared" si="1"/>
-        <v>124425</v>
-[...17 lines deleted...]
-      <c r="F22" s="67" t="s">
+        <v>20137.5</v>
+      </c>
+    </row>
+    <row r="22" spans="2:18" x14ac:dyDescent="0.35">
+      <c r="F22" s="72" t="s">
         <v>4</v>
       </c>
       <c r="G22" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I22" s="15" t="b">
         <f>IF($D$7&lt;100,TRUE,FALSE)</f>
         <v>1</v>
       </c>
       <c r="J22" s="15" t="str">
         <f t="shared" si="0"/>
         <v>NGET2TRUE</v>
       </c>
       <c r="K22" s="45">
-        <v>41400</v>
+        <v>42900</v>
       </c>
       <c r="L22" s="45">
+        <f t="shared" si="2"/>
+        <v>32175</v>
+      </c>
+      <c r="M22" s="45">
+        <f t="shared" si="3"/>
+        <v>64350</v>
+      </c>
+      <c r="N22" s="45">
+        <v>42900</v>
+      </c>
+      <c r="O22" s="45">
+        <v>20200</v>
+      </c>
+      <c r="P22" s="47">
         <f t="shared" si="1"/>
-        <v>31050</v>
-[...17 lines deleted...]
-      <c r="F23" s="68"/>
+        <v>15150</v>
+      </c>
+    </row>
+    <row r="23" spans="2:18" x14ac:dyDescent="0.35">
+      <c r="F23" s="73"/>
       <c r="G23" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>28</v>
       </c>
       <c r="I23" s="17" t="b">
         <f>IF(AND($D$7&gt;=100,$D$7&lt;=249),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J23" s="17" t="str">
         <f t="shared" si="0"/>
         <v>NGET2FALSE</v>
       </c>
-      <c r="K23" s="47">
-[...2 lines deleted...]
-      <c r="L23" s="47">
+      <c r="K23" s="49">
+        <v>59100</v>
+      </c>
+      <c r="L23" s="49">
+        <f t="shared" si="2"/>
+        <v>44325</v>
+      </c>
+      <c r="M23" s="49">
+        <f t="shared" si="3"/>
+        <v>88650</v>
+      </c>
+      <c r="N23" s="49">
+        <v>59100</v>
+      </c>
+      <c r="O23" s="49">
+        <v>20200</v>
+      </c>
+      <c r="P23" s="59">
         <f t="shared" si="1"/>
-        <v>42712.5</v>
-[...17 lines deleted...]
-      <c r="F24" s="68"/>
+        <v>15150</v>
+      </c>
+    </row>
+    <row r="24" spans="2:18" x14ac:dyDescent="0.35">
+      <c r="F24" s="73"/>
       <c r="G24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>28</v>
       </c>
       <c r="I24" s="17" t="b">
         <f>IF(AND($D$7&gt;=250,$D$7&lt;=1800),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J24" s="17" t="str">
         <f t="shared" si="0"/>
         <v>NGET2FALSE</v>
       </c>
-      <c r="K24" s="47">
-[...2 lines deleted...]
-      <c r="L24" s="47">
+      <c r="K24" s="49">
+        <v>101150</v>
+      </c>
+      <c r="L24" s="49">
+        <f t="shared" si="2"/>
+        <v>75862.5</v>
+      </c>
+      <c r="M24" s="49">
+        <f t="shared" si="3"/>
+        <v>151725</v>
+      </c>
+      <c r="N24" s="49">
+        <v>101150</v>
+      </c>
+      <c r="O24" s="49">
+        <v>20200</v>
+      </c>
+      <c r="P24" s="59">
         <f t="shared" si="1"/>
-        <v>73125</v>
-[...17 lines deleted...]
-      <c r="F25" s="69"/>
+        <v>15150</v>
+      </c>
+    </row>
+    <row r="25" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F25" s="74"/>
       <c r="G25" s="18" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="19" t="s">
         <v>28</v>
       </c>
       <c r="I25" s="20" t="b">
         <f>IF($D$7&gt;1800,TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J25" s="19" t="str">
         <f t="shared" si="0"/>
         <v>NGET2FALSE</v>
       </c>
       <c r="K25" s="46">
-        <v>155800</v>
+        <v>161750</v>
       </c>
       <c r="L25" s="46">
+        <f t="shared" si="2"/>
+        <v>121312.5</v>
+      </c>
+      <c r="M25" s="46">
+        <f t="shared" si="3"/>
+        <v>242625</v>
+      </c>
+      <c r="N25" s="46">
+        <v>161750</v>
+      </c>
+      <c r="O25" s="46">
+        <v>20200</v>
+      </c>
+      <c r="P25" s="48">
         <f t="shared" si="1"/>
-        <v>116850</v>
-[...17 lines deleted...]
-      <c r="F26" s="67" t="s">
+        <v>15150</v>
+      </c>
+    </row>
+    <row r="26" spans="2:18" x14ac:dyDescent="0.35">
+      <c r="F26" s="72" t="s">
         <v>5</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>8</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>20</v>
       </c>
       <c r="I26" s="15" t="b">
         <f>IF($D$7&lt;100,TRUE,FALSE)</f>
         <v>1</v>
       </c>
       <c r="J26" s="15" t="str">
         <f t="shared" si="0"/>
         <v>NGET1TRUE</v>
       </c>
       <c r="K26" s="45">
-        <v>32350</v>
+        <v>33650</v>
       </c>
       <c r="L26" s="45">
+        <v>23550</v>
+      </c>
+      <c r="M26" s="45">
+        <f t="shared" si="3"/>
+        <v>50475</v>
+      </c>
+      <c r="N26" s="45">
+        <v>33650</v>
+      </c>
+      <c r="O26" s="45">
+        <v>16100</v>
+      </c>
+      <c r="P26" s="47">
         <f t="shared" si="1"/>
-        <v>24262.5</v>
-[...18 lines deleted...]
-      <c r="F27" s="68"/>
+        <v>12075</v>
+      </c>
+      <c r="R26" s="56"/>
+    </row>
+    <row r="27" spans="2:18" x14ac:dyDescent="0.35">
+      <c r="F27" s="73"/>
       <c r="G27" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="17" t="s">
         <v>20</v>
       </c>
       <c r="I27" s="17" t="b">
         <f>IF(AND($D$7&gt;=100,$D$7&lt;=249),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J27" s="17" t="str">
         <f t="shared" si="0"/>
         <v>NGET1FALSE</v>
       </c>
-      <c r="K27" s="47">
-[...2 lines deleted...]
-      <c r="L27" s="47">
+      <c r="K27" s="49">
+        <v>49850</v>
+      </c>
+      <c r="L27" s="49">
+        <v>34912.5</v>
+      </c>
+      <c r="M27" s="49">
+        <f t="shared" si="3"/>
+        <v>74775</v>
+      </c>
+      <c r="N27" s="49">
+        <v>49850</v>
+      </c>
+      <c r="O27" s="49">
+        <v>16100</v>
+      </c>
+      <c r="P27" s="59">
         <f t="shared" si="1"/>
-        <v>35925</v>
-[...17 lines deleted...]
-      <c r="F28" s="68"/>
+        <v>12075</v>
+      </c>
+    </row>
+    <row r="28" spans="2:18" x14ac:dyDescent="0.35">
+      <c r="F28" s="73"/>
       <c r="G28" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>20</v>
       </c>
       <c r="I28" s="17" t="b">
         <f>IF(AND($D$7&gt;=250,$D$7&lt;=1800),TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J28" s="17" t="str">
         <f t="shared" si="0"/>
         <v>NGET1FALSE</v>
       </c>
-      <c r="K28" s="47">
-[...2 lines deleted...]
-      <c r="L28" s="47">
+      <c r="K28" s="49">
+        <v>83750</v>
+      </c>
+      <c r="L28" s="49">
+        <v>58650</v>
+      </c>
+      <c r="M28" s="49">
+        <f t="shared" si="3"/>
+        <v>125625</v>
+      </c>
+      <c r="N28" s="49">
+        <v>83750</v>
+      </c>
+      <c r="O28" s="49">
+        <v>16100</v>
+      </c>
+      <c r="P28" s="59">
         <f t="shared" si="1"/>
-        <v>60375</v>
-[...17 lines deleted...]
-      <c r="F29" s="69"/>
+        <v>12075</v>
+      </c>
+    </row>
+    <row r="29" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F29" s="74"/>
       <c r="G29" s="21" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="19" t="s">
         <v>20</v>
       </c>
       <c r="I29" s="20" t="b">
         <f>IF($D$7&gt;1800,TRUE,FALSE)</f>
         <v>0</v>
       </c>
       <c r="J29" s="19" t="str">
         <f t="shared" si="0"/>
         <v>NGET1FALSE</v>
       </c>
       <c r="K29" s="46">
-        <v>133150</v>
+        <v>138550</v>
       </c>
       <c r="L29" s="46">
+        <v>97050</v>
+      </c>
+      <c r="M29" s="46">
+        <f t="shared" si="3"/>
+        <v>207825</v>
+      </c>
+      <c r="N29" s="46">
+        <v>138550</v>
+      </c>
+      <c r="O29" s="46">
+        <v>16100</v>
+      </c>
+      <c r="P29" s="48">
         <f t="shared" si="1"/>
-        <v>99862.5</v>
-[...13 lines deleted...]
-        <v>11625</v>
+        <v>12075</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="F26:F29"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="F6:F9"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F10:F13"/>
     <mergeCell ref="F14:F17"/>
     <mergeCell ref="F18:F21"/>
     <mergeCell ref="F22:F25"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6" xr:uid="{17376AE8-D168-4B58-800A-048F7C62A9E2}">
       <formula1>"NGET1, NGET2, SPT1,SPT2, SPT3, SHET1"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8" xr:uid="{0B0ED39D-9827-4E1F-838D-E8C15197ABB6}">
       <formula1>$K$5:$P$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9416034C-6764-4877-B52A-B34DA9466AF8}">
   <dimension ref="B1:Q30"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="J15" sqref="J15:J18"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="16" max="17" width="13.42578125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" customWidth="1"/>
+    <col min="2" max="2" width="15.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="47.54296875" customWidth="1"/>
+    <col min="4" max="4" width="16.54296875" customWidth="1"/>
+    <col min="5" max="5" width="17.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.453125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="27.81640625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="11" width="21.81640625" customWidth="1"/>
+    <col min="12" max="15" width="13.453125" style="10" customWidth="1"/>
+    <col min="16" max="17" width="13.453125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B1" s="71" t="s">
+    <row r="1" spans="2:17" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B1" s="76" t="s">
         <v>49</v>
       </c>
-      <c r="C1" s="71"/>
-[...14 lines deleted...]
-      <c r="B2" s="71" t="s">
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+    </row>
+    <row r="2" spans="2:17" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B2" s="76" t="s">
         <v>42</v>
       </c>
-      <c r="C2" s="71"/>
-[...11 lines deleted...]
-      <c r="O2" s="71"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
       <c r="P2" s="7"/>
     </row>
-    <row r="3" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:17" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="9"/>
       <c r="P3" s="7"/>
     </row>
-    <row r="4" spans="2:17" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="B5" s="81" t="s">
+    <row r="4" spans="2:17" ht="24.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="79"/>
+      <c r="O4" s="79"/>
+      <c r="P4" s="79"/>
+    </row>
+    <row r="5" spans="2:17" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="91" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="81"/>
-[...1 lines deleted...]
-      <c r="E5" s="81"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
-      <c r="H5" s="64" t="s">
+      <c r="H5" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="65" t="s">
+      <c r="I5" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="J5" s="66" t="s">
+      <c r="J5" s="71" t="s">
         <v>23</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
-    <row r="6" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="75" t="s">
+    <row r="6" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="75"/>
+      <c r="C6" s="80"/>
       <c r="D6" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="85" t="s">
+      <c r="F6" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="78" t="s">
+      <c r="G6" s="88" t="s">
         <v>24</v>
       </c>
-      <c r="H6" s="76">
-[...8 lines deleted...]
-        <v>168750</v>
+      <c r="H6" s="81">
+        <v>116950</v>
+      </c>
+      <c r="I6" s="84">
+        <f>H6*75%</f>
+        <v>87712.5</v>
+      </c>
+      <c r="J6" s="86">
+        <f>H6*150%</f>
+        <v>175425</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
     </row>
-    <row r="7" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="37" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="57">
+      <c r="D7" s="61">
         <f>INDEX($H$6:$J$24,MATCH($D$6,$G$6:$G$24,0),MATCH(C7,$H$5:$J$5,0))</f>
-        <v>127350</v>
-[...5 lines deleted...]
-      <c r="J7" s="77"/>
+        <v>132525</v>
+      </c>
+      <c r="F7" s="100"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="87"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
-    <row r="8" spans="2:17" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="82" t="s">
+    <row r="8" spans="2:17" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="92" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="83"/>
-      <c r="D8" s="58">
+      <c r="C8" s="93"/>
+      <c r="D8" s="62">
         <f>D7*20%</f>
-        <v>25470</v>
-[...5 lines deleted...]
-      <c r="J8" s="77"/>
+        <v>26505</v>
+      </c>
+      <c r="F8" s="101"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="87"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
-    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="32" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="32"/>
-      <c r="D9" s="59">
+      <c r="D9" s="63">
         <f>D8+D7</f>
-        <v>152820</v>
-[...1 lines deleted...]
-      <c r="F9" s="85" t="s">
+        <v>159030</v>
+      </c>
+      <c r="F9" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="G9" s="78" t="s">
+      <c r="G9" s="88" t="s">
         <v>25</v>
       </c>
-      <c r="H9" s="77">
-[...2 lines deleted...]
-      <c r="I9" s="77">
+      <c r="H9" s="95">
+        <v>122750</v>
+      </c>
+      <c r="I9" s="85">
         <f>H9*75%</f>
-        <v>88650</v>
-[...3 lines deleted...]
-        <v>177300</v>
+        <v>92062.5</v>
+      </c>
+      <c r="J9" s="87">
+        <f>H9*150%</f>
+        <v>184125</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
-    <row r="10" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
-      <c r="F10" s="86"/>
-[...3 lines deleted...]
-      <c r="J10" s="77"/>
+      <c r="F10" s="100"/>
+      <c r="G10" s="89"/>
+      <c r="H10" s="82"/>
+      <c r="I10" s="85"/>
+      <c r="J10" s="87"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
     </row>
-    <row r="11" spans="2:17" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:17" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="38" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="38"/>
       <c r="D11" s="39">
         <v>1</v>
       </c>
-      <c r="F11" s="87"/>
-[...3 lines deleted...]
-      <c r="J11" s="77"/>
+      <c r="F11" s="101"/>
+      <c r="G11" s="90"/>
+      <c r="H11" s="83"/>
+      <c r="I11" s="85"/>
+      <c r="J11" s="87"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
-    <row r="12" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="38" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="38"/>
       <c r="D12" s="39">
         <v>0.75</v>
       </c>
-      <c r="F12" s="85" t="s">
+      <c r="F12" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="G12" s="78" t="s">
+      <c r="G12" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="H12" s="77">
-[...2 lines deleted...]
-      <c r="I12" s="77">
+      <c r="H12" s="96">
+        <v>64950</v>
+      </c>
+      <c r="I12" s="85">
         <f>H12*75%</f>
-        <v>47400</v>
-[...1 lines deleted...]
-      <c r="J12" s="77">
+        <v>48712.5</v>
+      </c>
+      <c r="J12" s="87">
         <f>H12*150%</f>
-        <v>94800</v>
+        <v>97425</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
-    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="38" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="38"/>
       <c r="D13" s="39">
         <v>1.5</v>
       </c>
-      <c r="F13" s="86"/>
-[...3 lines deleted...]
-      <c r="J13" s="77"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="89"/>
+      <c r="H13" s="96"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="87"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
-    <row r="14" spans="2:17" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:17" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="5"/>
-      <c r="F14" s="87"/>
-[...3 lines deleted...]
-      <c r="J14" s="77"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="90"/>
+      <c r="H14" s="96"/>
+      <c r="I14" s="85"/>
+      <c r="J14" s="87"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
-    <row r="15" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="5"/>
-      <c r="F15" s="85" t="s">
+      <c r="F15" s="99" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="78" t="s">
+      <c r="G15" s="88" t="s">
         <v>27</v>
       </c>
-      <c r="H15" s="77">
-[...2 lines deleted...]
-      <c r="I15" s="77">
+      <c r="H15" s="96">
+        <v>99800</v>
+      </c>
+      <c r="I15" s="85">
         <f>H15*75%</f>
-        <v>72525</v>
-[...1 lines deleted...]
-      <c r="J15" s="77">
+        <v>74850</v>
+      </c>
+      <c r="J15" s="87">
         <f>H15*150%</f>
-        <v>145050</v>
+        <v>149700</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
-    <row r="16" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="5"/>
-      <c r="F16" s="86"/>
-[...3 lines deleted...]
-      <c r="J16" s="77"/>
+      <c r="F16" s="100"/>
+      <c r="G16" s="89"/>
+      <c r="H16" s="96"/>
+      <c r="I16" s="85"/>
+      <c r="J16" s="87"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
-    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
-      <c r="F17" s="86"/>
-[...3 lines deleted...]
-      <c r="J17" s="77"/>
+      <c r="F17" s="100"/>
+      <c r="G17" s="89"/>
+      <c r="H17" s="96"/>
+      <c r="I17" s="85"/>
+      <c r="J17" s="87"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
-    <row r="18" spans="2:17" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="J18" s="77"/>
+    <row r="18" spans="2:17" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F18" s="101"/>
+      <c r="G18" s="90"/>
+      <c r="H18" s="96"/>
+      <c r="I18" s="85"/>
+      <c r="J18" s="87"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
-    <row r="19" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E19" s="3"/>
-      <c r="F19" s="85" t="s">
+      <c r="F19" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="G19" s="78" t="s">
+      <c r="G19" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="H19" s="77">
-[...2 lines deleted...]
-      <c r="I19" s="77">
+      <c r="H19" s="96">
+        <v>128900</v>
+      </c>
+      <c r="I19" s="85">
         <f>H19*75%</f>
-        <v>93412.5</v>
-[...1 lines deleted...]
-      <c r="J19" s="77">
+        <v>96675</v>
+      </c>
+      <c r="J19" s="87">
         <f>H19*150%</f>
-        <v>186825</v>
+        <v>193350</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
-    <row r="20" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="J20" s="77"/>
+    <row r="20" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F20" s="100"/>
+      <c r="G20" s="89"/>
+      <c r="H20" s="96"/>
+      <c r="I20" s="85"/>
+      <c r="J20" s="87"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
-    <row r="21" spans="2:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="E21" s="3"/>
-      <c r="F21" s="87"/>
-[...3 lines deleted...]
-      <c r="J21" s="77"/>
+      <c r="F21" s="101"/>
+      <c r="G21" s="90"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="85"/>
+      <c r="J21" s="87"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
-    <row r="22" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F22" s="85" t="s">
+    <row r="22" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F22" s="99" t="s">
         <v>5</v>
       </c>
-      <c r="G22" s="78" t="s">
+      <c r="G22" s="88" t="s">
         <v>20</v>
       </c>
-      <c r="H22" s="77">
-[...2 lines deleted...]
-      <c r="I22" s="77">
+      <c r="H22" s="96">
+        <v>88350</v>
+      </c>
+      <c r="I22" s="85">
         <f>H22*75%</f>
-        <v>63675</v>
-[...1 lines deleted...]
-      <c r="J22" s="77">
+        <v>66262.5</v>
+      </c>
+      <c r="J22" s="87">
         <f>H22*150%</f>
-        <v>127350</v>
+        <v>132525</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
-    <row r="23" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="J23" s="77"/>
+    <row r="23" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F23" s="100"/>
+      <c r="G23" s="89"/>
+      <c r="H23" s="96"/>
+      <c r="I23" s="85"/>
+      <c r="J23" s="87"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
     </row>
-    <row r="24" spans="2:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="J24" s="84"/>
+    <row r="24" spans="2:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F24" s="101"/>
+      <c r="G24" s="90"/>
+      <c r="H24" s="97"/>
+      <c r="I24" s="98"/>
+      <c r="J24" s="94"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
-    <row r="25" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
-    <row r="26" spans="2:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:17" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
-    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
-    <row r="28" spans="2:17" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:17" x14ac:dyDescent="0.35">
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
     </row>
-    <row r="29" spans="2:17" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:17" x14ac:dyDescent="0.35">
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
-    <row r="30" spans="2:17" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:17" x14ac:dyDescent="0.35">
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
     </row>
   </sheetData>
   <mergeCells count="36">
     <mergeCell ref="F22:F24"/>
     <mergeCell ref="G12:G14"/>
     <mergeCell ref="G15:G18"/>
     <mergeCell ref="G19:G21"/>
     <mergeCell ref="G22:G24"/>
     <mergeCell ref="F12:F14"/>
     <mergeCell ref="F15:F18"/>
     <mergeCell ref="F19:F21"/>
     <mergeCell ref="G9:G11"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="F9:F11"/>
     <mergeCell ref="J12:J14"/>
     <mergeCell ref="J15:J18"/>
     <mergeCell ref="J19:J21"/>
     <mergeCell ref="J22:J24"/>
     <mergeCell ref="H9:H11"/>
@@ -5901,918 +5872,969 @@
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="J6:J8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B8:C8"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6" xr:uid="{F38D7DB9-FF38-4590-A6E3-4D175E39F0B8}">
       <formula1>"NGET1, NGET2, SPT1,SPT2, SPT3, SHET1"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7" xr:uid="{E8FD8C56-F5DD-462D-BC82-179EE7E2D193}">
       <formula1>$H$5:$J$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36F11715-15F1-41C7-9DEB-B803F6E0392F}">
   <dimension ref="B1:O21"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="P21" sqref="P21"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="13.42578125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" customWidth="1"/>
+    <col min="2" max="2" width="15.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="47.54296875" customWidth="1"/>
+    <col min="4" max="4" width="16.54296875" customWidth="1"/>
+    <col min="5" max="5" width="17.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.54296875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="10" width="21.81640625" hidden="1" customWidth="1"/>
+    <col min="11" max="14" width="13.453125" style="10" customWidth="1"/>
+    <col min="15" max="15" width="13.453125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B1" s="71" t="s">
+    <row r="1" spans="2:15" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B1" s="76" t="s">
         <v>49</v>
       </c>
-      <c r="C1" s="71"/>
-[...13 lines deleted...]
-      <c r="B2" s="71" t="s">
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+    </row>
+    <row r="2" spans="2:15" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B2" s="76" t="s">
         <v>43</v>
       </c>
-      <c r="C2" s="71"/>
-[...10 lines deleted...]
-      <c r="N2" s="71"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
       <c r="O2" s="7"/>
     </row>
-    <row r="3" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:15" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="9"/>
       <c r="O3" s="7"/>
     </row>
-    <row r="4" spans="2:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-    <row r="5" spans="2:15" ht="63.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="102"/>
+      <c r="C4" s="102"/>
+      <c r="D4" s="102"/>
+      <c r="E4" s="102"/>
+      <c r="F4" s="102"/>
+      <c r="G4" s="102"/>
+      <c r="H4" s="102"/>
+      <c r="I4" s="102"/>
+      <c r="J4" s="102"/>
+      <c r="K4" s="102"/>
+      <c r="L4" s="102"/>
+      <c r="M4" s="102"/>
+      <c r="N4" s="102"/>
+      <c r="O4" s="102"/>
+    </row>
+    <row r="5" spans="2:15" ht="64" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="42" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="F5" s="12"/>
-      <c r="G5" s="48" t="s">
+      <c r="G5" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="50"/>
-[...2 lines deleted...]
-      <c r="K5" s="49" t="s">
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="L5" s="49" t="s">
+      <c r="L5" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="49" t="s">
+      <c r="M5" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="N5" s="49" t="s">
+      <c r="N5" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="O5" s="51" t="s">
+      <c r="O5" s="53" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="2:15" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="89" t="s">
+    <row r="6" spans="2:15" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="89"/>
+      <c r="C6" s="103"/>
       <c r="D6" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="F6" s="90" t="s">
+      <c r="F6" s="104" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="24" t="b">
         <f>IF($D$7&lt;101,TRUE,FALSE)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J6" s="24" t="str">
         <f>H6&amp;I6</f>
-        <v>SHET1FALSE</v>
+        <v>SHET1TRUE</v>
       </c>
       <c r="K6" s="45">
-        <v>53650</v>
+        <v>55750</v>
       </c>
       <c r="L6" s="45">
-        <f>$K6*D13</f>
-        <v>40237.5</v>
+        <f>K6*0.75</f>
+        <v>41812.5</v>
       </c>
       <c r="M6" s="45">
-        <v>2900</v>
+        <v>3050</v>
       </c>
       <c r="N6" s="45">
-        <v>20800</v>
-[...7 lines deleted...]
-      <c r="B7" s="89" t="s">
+        <v>21700</v>
+      </c>
+      <c r="O6" s="47">
+        <f>N6*0.75</f>
+        <v>16275</v>
+      </c>
+    </row>
+    <row r="7" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="89"/>
-[...3 lines deleted...]
-      <c r="F7" s="91"/>
+      <c r="C7" s="103"/>
+      <c r="D7" s="30"/>
+      <c r="F7" s="105"/>
       <c r="G7" s="25" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="24" t="b">
         <f>IF($D$7&gt;100,TRUE,FALSE)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J7" s="26" t="str">
         <f t="shared" ref="J7:J17" si="0">H7&amp;I7</f>
-        <v>SHET1TRUE</v>
+        <v>SHET1FALSE</v>
       </c>
       <c r="K7" s="46">
-        <v>68400</v>
+        <v>70850</v>
       </c>
       <c r="L7" s="46">
         <f t="shared" ref="L7:L17" si="1">K7*0.75</f>
-        <v>51300</v>
+        <v>53137.5</v>
       </c>
       <c r="M7" s="46">
-        <v>2900</v>
+        <v>3050</v>
       </c>
       <c r="N7" s="46">
-        <v>20800</v>
-[...6 lines deleted...]
-    <row r="8" spans="2:15" ht="19.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>21700</v>
+      </c>
+      <c r="O7" s="48">
+        <f t="shared" ref="O7:O17" si="2">N7*0.75</f>
+        <v>16275</v>
+      </c>
+    </row>
+    <row r="8" spans="2:15" ht="19.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="D8" s="60">
+      <c r="D8" s="64">
         <f>INDEX($K$6:$O$17,MATCH(_xlfn.CONCAT($D$6,"TRUE"),$J$6:$J$17,0),MATCH(C8,$K$5:$O$5,0))</f>
-        <v>18450</v>
-[...1 lines deleted...]
-      <c r="F8" s="90" t="s">
+        <v>19200</v>
+      </c>
+      <c r="F8" s="104" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="24" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="24" t="b">
         <f>IF($D$7&lt;101,TRUE,FALSE)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J8" s="24" t="str">
         <f t="shared" si="0"/>
-        <v>SPT3FALSE</v>
+        <v>SPT3TRUE</v>
       </c>
       <c r="K8" s="45">
-        <v>60850</v>
+        <v>62800</v>
       </c>
       <c r="L8" s="45">
         <f t="shared" si="1"/>
-        <v>45637.5</v>
+        <v>47100</v>
       </c>
       <c r="M8" s="45">
-        <v>2900</v>
+        <v>3050</v>
       </c>
       <c r="N8" s="45">
-        <v>17450</v>
-[...1 lines deleted...]
-      <c r="O8" s="96">
+        <v>18100</v>
+      </c>
+      <c r="O8" s="47">
         <f t="shared" si="2"/>
-        <v>13087.5</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>13575</v>
+      </c>
+    </row>
+    <row r="9" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B9" s="35" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="35"/>
-      <c r="D9" s="61">
+      <c r="D9" s="65">
         <f>D8*20%</f>
-        <v>3690</v>
-[...1 lines deleted...]
-      <c r="F9" s="91"/>
+        <v>3840</v>
+      </c>
+      <c r="F9" s="105"/>
       <c r="G9" s="25" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="26" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="24" t="b">
         <f>IF($D$7&gt;100,TRUE,FALSE)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J9" s="26" t="str">
         <f t="shared" si="0"/>
-        <v>SPT3TRUE</v>
+        <v>SPT3FALSE</v>
       </c>
       <c r="K9" s="46">
-        <v>77850</v>
+        <v>80200</v>
       </c>
       <c r="L9" s="46">
         <f t="shared" si="1"/>
-        <v>58387.5</v>
+        <v>60150</v>
       </c>
       <c r="M9" s="46">
-        <v>2900</v>
+        <v>3050</v>
       </c>
       <c r="N9" s="46">
-        <v>17450</v>
-[...1 lines deleted...]
-      <c r="O9" s="97">
+        <v>18100</v>
+      </c>
+      <c r="O9" s="48">
         <f t="shared" si="2"/>
-        <v>13087.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:15" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>13575</v>
+      </c>
+    </row>
+    <row r="10" spans="2:15" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B10" s="35" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="35"/>
-      <c r="D10" s="62">
+      <c r="D10" s="66">
         <f>D9+D8</f>
-        <v>22140</v>
-[...1 lines deleted...]
-      <c r="F10" s="90" t="s">
+        <v>23040</v>
+      </c>
+      <c r="F10" s="104" t="s">
         <v>2</v>
       </c>
       <c r="G10" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="24" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="24" t="b">
         <f>IF($D$7&lt;101,TRUE,FALSE)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J10" s="24" t="str">
         <f t="shared" si="0"/>
-        <v>SPT2FALSE</v>
+        <v>SPT2TRUE</v>
       </c>
       <c r="K10" s="45">
-        <v>41050</v>
+        <v>42100</v>
       </c>
       <c r="L10" s="45">
         <f t="shared" si="1"/>
-        <v>30787.5</v>
+        <v>31575</v>
       </c>
       <c r="M10" s="45">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="N10" s="45">
-        <v>10150</v>
-[...1 lines deleted...]
-      <c r="O10" s="96">
+        <v>10450</v>
+      </c>
+      <c r="O10" s="47">
         <f t="shared" si="2"/>
-        <v>7612.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>7837.5</v>
+      </c>
+    </row>
+    <row r="11" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
-      <c r="F11" s="91"/>
+      <c r="F11" s="105"/>
       <c r="G11" s="25" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="26" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="24" t="b">
         <f>IF($D$7&gt;100,TRUE,FALSE)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J11" s="26" t="str">
         <f t="shared" si="0"/>
-        <v>SPT2TRUE</v>
+        <v>SPT2FALSE</v>
       </c>
       <c r="K11" s="46">
-        <v>58050</v>
+        <v>59500</v>
       </c>
       <c r="L11" s="46">
         <f t="shared" si="1"/>
-        <v>43537.5</v>
+        <v>44625</v>
       </c>
       <c r="M11" s="46">
-        <v>1300</v>
+        <v>1350</v>
       </c>
       <c r="N11" s="46">
-        <v>10150</v>
-[...1 lines deleted...]
-      <c r="O11" s="97">
+        <v>10450</v>
+      </c>
+      <c r="O11" s="48">
         <f t="shared" si="2"/>
-        <v>7612.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:15" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>7837.5</v>
+      </c>
+    </row>
+    <row r="12" spans="2:15" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B12" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="33"/>
       <c r="D12" s="34">
         <v>1</v>
       </c>
-      <c r="F12" s="90" t="s">
+      <c r="F12" s="104" t="s">
         <v>3</v>
       </c>
       <c r="G12" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>27</v>
       </c>
       <c r="I12" s="24" t="b">
         <f>IF($D$7&lt;101,TRUE,FALSE)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J12" s="24" t="str">
         <f t="shared" si="0"/>
-        <v>SPT1FALSE</v>
+        <v>SPT1TRUE</v>
       </c>
       <c r="K12" s="45">
-        <v>56850</v>
+        <v>58600</v>
       </c>
       <c r="L12" s="45">
         <f t="shared" si="1"/>
-        <v>42637.5</v>
+        <v>43950</v>
       </c>
       <c r="M12" s="45">
-        <v>2900</v>
+        <v>3000</v>
       </c>
       <c r="N12" s="45">
-        <v>19350</v>
-[...1 lines deleted...]
-      <c r="O12" s="96">
+        <v>20050</v>
+      </c>
+      <c r="O12" s="47">
         <f t="shared" si="2"/>
-        <v>14512.5</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>15037.5</v>
+      </c>
+    </row>
+    <row r="13" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B13" s="33" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="33"/>
       <c r="D13" s="34">
         <v>0.75</v>
       </c>
-      <c r="F13" s="91"/>
+      <c r="F13" s="105"/>
       <c r="G13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>27</v>
       </c>
       <c r="I13" s="24" t="b">
         <f>IF($D$7&gt;100,TRUE,FALSE)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J13" s="26" t="str">
         <f t="shared" si="0"/>
-        <v>SPT1TRUE</v>
+        <v>SPT1FALSE</v>
       </c>
       <c r="K13" s="46">
-        <v>78650</v>
+        <v>80950</v>
       </c>
       <c r="L13" s="46">
         <f t="shared" si="1"/>
-        <v>58987.5</v>
+        <v>60712.5</v>
       </c>
       <c r="M13" s="46">
-        <v>2900</v>
+        <v>3000</v>
       </c>
       <c r="N13" s="46">
-        <v>19350</v>
-[...1 lines deleted...]
-      <c r="O13" s="97">
+        <v>20050</v>
+      </c>
+      <c r="O13" s="48">
         <f t="shared" si="2"/>
-        <v>14512.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="2:15" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>15037.5</v>
+      </c>
+    </row>
+    <row r="14" spans="2:15" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B14" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="33"/>
       <c r="D14" s="34">
         <v>1</v>
       </c>
-      <c r="F14" s="90" t="s">
+      <c r="F14" s="104" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>28</v>
       </c>
       <c r="I14" s="24" t="b">
         <f>IF($D$7&lt;101,TRUE,FALSE)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J14" s="24" t="str">
         <f t="shared" si="0"/>
-        <v>NGET2FALSE</v>
+        <v>NGET2TRUE</v>
       </c>
       <c r="K14" s="45">
-        <v>52300</v>
+        <v>54200</v>
       </c>
       <c r="L14" s="45">
         <f t="shared" si="1"/>
-        <v>39225</v>
+        <v>40650</v>
       </c>
       <c r="M14" s="45">
-        <v>4450</v>
+        <v>4650</v>
       </c>
       <c r="N14" s="45">
-        <v>24600</v>
-[...1 lines deleted...]
-      <c r="O14" s="96">
+        <v>25600</v>
+      </c>
+      <c r="O14" s="47">
         <f t="shared" si="2"/>
-        <v>18450</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>19200</v>
+      </c>
+    </row>
+    <row r="15" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B15" s="33" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="33"/>
       <c r="D15" s="34">
         <v>1</v>
       </c>
-      <c r="F15" s="91"/>
+      <c r="F15" s="105"/>
       <c r="G15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="26" t="s">
         <v>28</v>
       </c>
       <c r="I15" s="24" t="b">
         <f>IF($D$7&gt;100,TRUE,FALSE)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J15" s="26" t="str">
         <f t="shared" si="0"/>
-        <v>NGET2TRUE</v>
+        <v>NGET2FALSE</v>
       </c>
       <c r="K15" s="46">
-        <v>76650</v>
+        <v>79250</v>
       </c>
       <c r="L15" s="46">
         <f t="shared" si="1"/>
-        <v>57487.5</v>
+        <v>59437.5</v>
       </c>
       <c r="M15" s="46">
-        <v>4450</v>
+        <v>4650</v>
       </c>
       <c r="N15" s="46">
-        <v>24600</v>
-[...1 lines deleted...]
-      <c r="O15" s="97">
+        <v>25600</v>
+      </c>
+      <c r="O15" s="48">
         <f t="shared" si="2"/>
-        <v>18450</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:15" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>19200</v>
+      </c>
+    </row>
+    <row r="16" spans="2:15" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B16" s="33" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="33"/>
       <c r="D16" s="34">
         <v>0.75</v>
       </c>
-      <c r="F16" s="90" t="s">
+      <c r="F16" s="104" t="s">
         <v>5</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>20</v>
       </c>
       <c r="I16" s="24" t="b">
         <f>IF($D$7&lt;101,TRUE,FALSE)</f>
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J16" s="24" t="str">
         <f t="shared" si="0"/>
-        <v>NGET1FALSE</v>
+        <v>NGET1TRUE</v>
       </c>
       <c r="K16" s="45">
-        <v>38700</v>
+        <v>40300</v>
       </c>
       <c r="L16" s="45">
         <f t="shared" si="1"/>
-        <v>29025</v>
+        <v>30225</v>
       </c>
       <c r="M16" s="45">
-        <v>3900</v>
+        <v>4050</v>
       </c>
       <c r="N16" s="45">
-        <v>22350</v>
-[...1 lines deleted...]
-      <c r="O16" s="96">
+        <v>23250</v>
+      </c>
+      <c r="O16" s="47">
         <f t="shared" si="2"/>
-        <v>16762.5</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>17437.5</v>
+      </c>
+    </row>
+    <row r="17" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
-      <c r="F17" s="91"/>
+      <c r="F17" s="105"/>
       <c r="G17" s="25" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="26" t="s">
         <v>20</v>
       </c>
       <c r="I17" s="24" t="b">
         <f>IF($D$7&gt;100,TRUE,FALSE)</f>
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J17" s="26" t="str">
         <f t="shared" si="0"/>
-        <v>NGET1TRUE</v>
+        <v>NGET1FALSE</v>
       </c>
       <c r="K17" s="46">
-        <v>48300</v>
+        <v>50250</v>
       </c>
       <c r="L17" s="46">
         <f t="shared" si="1"/>
-        <v>36225</v>
+        <v>37687.5</v>
       </c>
       <c r="M17" s="46">
-        <v>3900</v>
+        <v>4050</v>
       </c>
       <c r="N17" s="46">
-        <v>22350</v>
-[...1 lines deleted...]
-      <c r="O17" s="97">
+        <v>23250</v>
+      </c>
+      <c r="O17" s="48">
         <f t="shared" si="2"/>
-        <v>16762.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:15" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17437.5</v>
+      </c>
+    </row>
+    <row r="18" spans="2:15" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
     </row>
-    <row r="19" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E19" s="3"/>
     </row>
-    <row r="21" spans="2:15" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:15" x14ac:dyDescent="0.35">
       <c r="E21" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="B4:O4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6" xr:uid="{BA72AECC-7388-4CDD-AF9B-D3950598DC92}">
       <formula1>"NGET1, NGET2, SPT1,SPT2, SPT3, SHET1"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8" xr:uid="{EA38C42F-8931-4C89-9518-707E4EA06F4D}">
       <formula1>$K$5:$O$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63E16A02-8E06-4441-971A-BD3F6F165A44}">
   <sheetPr codeName="Sheet6">
     <tabColor rgb="FF7A3864"/>
   </sheetPr>
-  <dimension ref="B5:H14"/>
+  <dimension ref="B5:H17"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="K18" sqref="K18"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="11"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="8.85546875" style="11"/>
+    <col min="1" max="1" width="8.81640625" style="11"/>
+    <col min="2" max="2" width="27.453125" style="11" customWidth="1"/>
+    <col min="3" max="6" width="8.81640625" style="11"/>
+    <col min="7" max="7" width="11.453125" style="11" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.81640625" style="11"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B6" s="52" t="s">
+    <row r="5" spans="2:8" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="2:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="53" t="s">
+      <c r="C6" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="53" t="s">
+      <c r="D6" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="E6" s="53" t="s">
+      <c r="E6" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="F6" s="53" t="s">
+      <c r="F6" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="G6" s="53" t="s">
+      <c r="G6" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="H6" s="53" t="s">
+      <c r="H6" s="55" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="27" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="28">
         <v>10000</v>
       </c>
       <c r="D7" s="28">
         <v>10000</v>
       </c>
       <c r="E7" s="28">
         <v>10000</v>
       </c>
       <c r="F7" s="28">
         <v>10000</v>
       </c>
       <c r="G7" s="28">
         <v>10000</v>
       </c>
       <c r="H7" s="28">
         <v>10000</v>
       </c>
     </row>
-    <row r="8" spans="2:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="92">
+      <c r="C8" s="106">
         <v>10000</v>
       </c>
-      <c r="D8" s="93"/>
-[...5 lines deleted...]
-    <row r="9" spans="2:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D8" s="107"/>
+      <c r="E8" s="107"/>
+      <c r="F8" s="107"/>
+      <c r="G8" s="107"/>
+      <c r="H8" s="108"/>
+    </row>
+    <row r="9" spans="2:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="27" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="28">
-        <v>12222</v>
+        <v>12717</v>
       </c>
       <c r="D9" s="28">
-        <v>12222</v>
+        <v>12717</v>
       </c>
       <c r="E9" s="28">
-        <v>39650</v>
+        <v>40560</v>
       </c>
       <c r="F9" s="28">
-        <v>39650</v>
+        <v>40560</v>
       </c>
       <c r="G9" s="28">
-        <v>39650</v>
+        <v>40560</v>
       </c>
       <c r="H9" s="28" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="C10" s="92">
+      <c r="C10" s="106">
         <v>5000</v>
       </c>
-      <c r="D10" s="93"/>
-[...5 lines deleted...]
-    <row r="11" spans="2:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D10" s="107"/>
+      <c r="E10" s="107"/>
+      <c r="F10" s="107"/>
+      <c r="G10" s="107"/>
+      <c r="H10" s="108"/>
+    </row>
+    <row r="11" spans="2:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="44">
         <v>4050</v>
       </c>
       <c r="D11" s="44">
         <v>5750</v>
       </c>
       <c r="E11" s="44">
         <v>2450</v>
       </c>
       <c r="F11" s="44">
         <v>2450</v>
       </c>
       <c r="G11" s="44">
         <v>7450</v>
       </c>
       <c r="H11" s="44">
         <v>7450</v>
       </c>
     </row>
-    <row r="12" spans="2:8" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:8" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="C12" s="95">
+      <c r="C12" s="109">
         <v>3000</v>
       </c>
-      <c r="D12" s="95"/>
-[...5 lines deleted...]
-    <row r="13" spans="2:8" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="109"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109"/>
+      <c r="G12" s="109"/>
+      <c r="H12" s="109"/>
+    </row>
+    <row r="13" spans="2:8" ht="29.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="44" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="44" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="44" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="44" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="44">
         <v>12800</v>
       </c>
     </row>
-    <row r="14" spans="2:8" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:8" ht="29.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="43" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="44"/>
       <c r="D14" s="44"/>
       <c r="E14" s="44"/>
       <c r="F14" s="44">
         <v>45700</v>
       </c>
       <c r="G14" s="44">
         <v>58900</v>
       </c>
       <c r="H14" s="44">
         <v>56050</v>
       </c>
     </row>
+    <row r="15" spans="2:8" ht="29.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="44">
+        <v>13600</v>
+      </c>
+      <c r="D15" s="44">
+        <v>13600</v>
+      </c>
+      <c r="E15" s="44">
+        <v>6200</v>
+      </c>
+      <c r="F15" s="44">
+        <v>6200</v>
+      </c>
+      <c r="G15" s="44">
+        <v>6200</v>
+      </c>
+      <c r="H15" s="44">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" ht="29.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="106">
+        <v>3000</v>
+      </c>
+      <c r="D16" s="107"/>
+      <c r="E16" s="107"/>
+      <c r="F16" s="107"/>
+      <c r="G16" s="107"/>
+      <c r="H16" s="108"/>
+    </row>
+    <row r="17" spans="2:8" ht="29.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="106">
+        <v>5000</v>
+      </c>
+      <c r="D17" s="107"/>
+      <c r="E17" s="107"/>
+      <c r="F17" s="107"/>
+      <c r="G17" s="107"/>
+      <c r="H17" s="108"/>
+    </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="5">
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C12:H12"/>
+    <mergeCell ref="C16:H16"/>
+    <mergeCell ref="C17:H17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF429E35-9B92-4239-BBF4-0DD917C753EC}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FF6A2C91"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="8.85546875" style="11"/>
+    <col min="1" max="16384" width="8.81640625" style="11"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Onshore Entry Fees</vt:lpstr>