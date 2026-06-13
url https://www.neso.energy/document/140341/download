--- v0 (2025-12-05)
+++ v1 (2026-06-13)
@@ -1,1338 +1,1234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="30B2B21C" w14:textId="41A87C87" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00EC342B" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="002F445F" w:rsidR="00323BA4" w:rsidP="00323BA4" w:rsidRDefault="00EC342B" w14:paraId="30B2B21C" w14:textId="41A87C87">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00323BA4" w:rsidRPr="002F445F">
+      <w:r w:rsidRPr="002F445F" w:rsidR="00323BA4">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2265"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3540"/>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="2494"/>
+        <w:gridCol w:w="766"/>
+        <w:gridCol w:w="3681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="6D4E9ED3" w14:textId="77777777" w:rsidTr="00357857">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00323BA4" w:rsidTr="001C1CA1" w14:paraId="6D4E9ED3" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9630" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5267A5C0" w14:textId="283EA7C9" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00B47167" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="00A56891" w:rsidR="00323BA4" w:rsidP="00935E5A" w:rsidRDefault="00B47167" w14:paraId="5267A5C0" w14:textId="283EA7C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:divId w:val="1827941442"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>CUSC</w:t>
             </w:r>
-            <w:r w:rsidR="00323BA4" w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891" w:rsidR="00323BA4">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Modification Proposal Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="4F9155C6" w14:textId="77777777" w:rsidTr="00E80461">
+      <w:tr w:rsidRPr="00A56891" w:rsidR="00323BA4" w:rsidTr="001C1CA1" w14:paraId="4F9155C6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="5820"/>
+          <w:trHeight w:val="5975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcW w:w="5183" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C2FE9F4" w14:textId="2F0AC131" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00B47167" w:rsidP="000012D3">
+          <w:p w:rsidRPr="00A56891" w:rsidR="00707026" w:rsidP="00707026" w:rsidRDefault="00707026" w14:paraId="5BDF993A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B47167">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>CMP</w:t>
             </w:r>
-            <w:r w:rsidR="00323BA4" w:rsidRPr="00B47167">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidR="00323BA4" w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>XXX</w:t>
             </w:r>
-            <w:r w:rsidR="00323BA4" w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidR="00323BA4" w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="552F25A8" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="000012D3">
+          <w:p w:rsidRPr="00A56891" w:rsidR="00707026" w:rsidP="00707026" w:rsidRDefault="00707026" w14:paraId="2C063C15" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>[Insert modification title]</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3F0731" w:themeColor="text2"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C59E93D" w14:textId="77777777" w:rsidR="00F95F4B" w:rsidRPr="0005616F" w:rsidRDefault="00F95F4B" w:rsidP="00F95F4B">
+          <w:p w:rsidRPr="009B1265" w:rsidR="00323BA4" w:rsidP="00DC5B87" w:rsidRDefault="00707026" w14:paraId="0914C6EA" w14:textId="79CAAB99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7214"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="0"/>
+            <w:r w:rsidRPr="009B1265">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r w:rsidRPr="009B1265">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
+            </w:r>
+            <w:r w:rsidRPr="009B1265">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="BodyTextChar"/>
+                  <w:rFonts w:cs="Poppins"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1042359604"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:temporary/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="009B1265" w:rsidR="006514A7">
+                  <w:rPr>
+                    <w:rStyle w:val="BodyTextChar"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>[</w:t>
+                </w:r>
+                <w:r w:rsidRPr="009B1265" w:rsidR="007341E0">
+                  <w:rPr>
+                    <w:rStyle w:val="BodyTextChar"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to This should not be any longer than the timetable section.]</w:t>
+                </w:r>
+                <w:r w:rsidRPr="009B1265" w:rsidR="00323BA4">
+                  <w:rPr>
+                    <w:rStyle w:val="BodyTextChar"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4447" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A56891" w:rsidR="00021942" w:rsidP="00021942" w:rsidRDefault="00021942" w14:paraId="069F33AE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="0"/>
-[...123 lines deleted...]
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Modification process &amp; </w:t>
             </w:r>
             <w:commentRangeStart w:id="1"/>
-            <w:r w:rsidR="001334A0" w:rsidRPr="00A10B1C">
-              <w:rPr>
+            <w:r w:rsidRPr="00A56891">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>timetable </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidRPr="00A56891">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>timetable </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:commentReference w:id="1"/>
             </w:r>
-            <w:r w:rsidR="001334A0" w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C6B16C" w14:textId="6C7F9FD5" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00BD0AA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="00A56891" w:rsidR="00323BA4" w:rsidP="00323BA4" w:rsidRDefault="009A0212" w14:paraId="46C6B16C" w14:textId="30E4A410">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7723927B" wp14:editId="2AB76C4D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0849D0A8" wp14:editId="2183F124">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-3810</wp:posOffset>
+                        <wp:posOffset>-2540</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>22225</wp:posOffset>
+                        <wp:posOffset>26035</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2800350" cy="3314700"/>
-                      <wp:effectExtent l="0" t="19050" r="19050" b="38100"/>
+                      <wp:extent cx="2693035" cy="2973705"/>
+                      <wp:effectExtent l="0" t="19050" r="12065" b="36195"/>
                       <wp:wrapNone/>
                       <wp:docPr id="30" name="Group 30"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2800350" cy="3314700"/>
+                                <a:ext cx="2693035" cy="2973705"/>
                                 <a:chOff x="0" y="0"/>
-                                <a:chExt cx="3332480" cy="3676700"/>
+                                <a:chExt cx="3446880" cy="3676700"/>
                               </a:xfrm>
                               <a:solidFill>
                                 <a:srgbClr val="FF66FF"/>
                               </a:solidFill>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="31" name="Rectangle: Rounded Corners 31"/>
-[...96 lines deleted...]
-                            <wps:wsp>
                               <wps:cNvPr id="32" name="Rectangle: Rounded Corners 32"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="482599" y="527100"/>
-                                  <a:ext cx="2843529" cy="431800"/>
+                                  <a:off x="482027" y="526992"/>
+                                  <a:ext cx="2961097" cy="431799"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="5F814BEB" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="002A0863" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="3BDC1FA1" w14:textId="77777777">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Workgroup Consultation</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:p w14:paraId="7E4A4D82" w14:textId="0C0E8DC5" w:rsidR="00BD0AA4" w:rsidRPr="004F10E6" w:rsidRDefault="00000000" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="001A25C8" w14:paraId="06B63D08" w14:textId="60401DA6">
                                     <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:sdt>
-[...23 lines deleted...]
-                                    <w:r w:rsidR="00BD0AA4">
+                                    <w:r>
                                       <w:rPr>
-                                        <w:color w:val="000000"/>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
                                       </w:rPr>
-                                      <w:t xml:space="preserve"> - </w:t>
+                                      <w:t xml:space="preserve">DD Month </w:t>
                                     </w:r>
-                                    <w:sdt>
-[...22 lines deleted...]
-                                    </w:sdt>
+                                    <w:r w:rsidR="00D75B75">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>YYYY</w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00823C21">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00227762">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">– DD Month </w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00D75B75">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>YYYY</w:t>
+                                    </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="33" name="Rectangle: Rounded Corners 33"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="482600" y="1022400"/>
-                                  <a:ext cx="2843530" cy="431800"/>
+                                  <a:off x="482113" y="1022400"/>
+                                  <a:ext cx="2959147" cy="431800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="038C7DF3" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="002A0863" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="185011B5" w14:textId="77777777">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Workgroup Report</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:sdt>
-                                    <w:sdtPr>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="00227762" w:rsidRDefault="00227762" w14:paraId="52C41043" w14:textId="6426200F">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r>
                                       <w:rPr>
                                         <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
                                       </w:rPr>
-                                      <w:alias w:val="Code Administrator Use"/>
-[...24 lines deleted...]
-                                  </w:sdt>
+                                      <w:t xml:space="preserve">DD Month </w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00D75B75">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>YYYY</w:t>
+                                    </w:r>
+                                  </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="34" name="Rectangle: Rounded Corners 34"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="482600" y="1524050"/>
-                                  <a:ext cx="2843530" cy="431800"/>
+                                  <a:off x="482372" y="1524051"/>
+                                  <a:ext cx="2960753" cy="431800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="0A17751A" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="002A0863" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="46B0CD6E" w14:textId="77777777">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Code Administrator Consultation</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:p w14:paraId="40F40F48" w14:textId="25C08168" w:rsidR="00BD0AA4" w:rsidRPr="004F10E6" w:rsidRDefault="00000000" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00227762" w:rsidP="00227762" w:rsidRDefault="00227762" w14:paraId="7E0B660F" w14:textId="77B344D2">
                                     <w:pPr>
-                                      <w:pStyle w:val="Timeline"/>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
                                     </w:pPr>
-                                    <w:sdt>
-[...24 lines deleted...]
-                                      <w:t xml:space="preserve"> </w:t>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">DD Month </w:t>
                                     </w:r>
-                                    <w:r w:rsidR="00BD0AA4" w:rsidRPr="005C34DD">
-                                      <w:t xml:space="preserve">- </w:t>
+                                    <w:r w:rsidR="00D75B75">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>YYYY</w:t>
                                     </w:r>
-                                    <w:sdt>
-[...22 lines deleted...]
-                                    </w:sdt>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> – DD Month </w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00D75B75">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>YYYY</w:t>
+                                    </w:r>
                                   </w:p>
+                                  <w:p w:rsidR="00BD0AA4" w:rsidRDefault="00BD0AA4" w14:paraId="07C5CECE" w14:textId="77777777"/>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="35" name="Rectangle: Rounded Corners 35"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="482600" y="2019350"/>
-                                  <a:ext cx="2843530" cy="431800"/>
+                                  <a:off x="488699" y="2019350"/>
+                                  <a:ext cx="2958181" cy="431800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="6DFB16C5" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="002A0863" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="4A9B6025" w14:textId="77777777">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Draft Final Modification Report</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:sdt>
-                                    <w:sdtPr>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00FB7567" w:rsidP="00FB7567" w:rsidRDefault="00FB7567" w14:paraId="46DDFC8B" w14:textId="026ADF5D">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r>
                                       <w:rPr>
                                         <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
                                       </w:rPr>
-                                      <w:alias w:val="Code Administrator Use"/>
-[...24 lines deleted...]
-                                  </w:sdt>
+                                      <w:t xml:space="preserve">DD Month </w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00D75B75">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>YYYY</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="00FB7567" w:rsidRDefault="0066112F" w14:paraId="45C444D5" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                  </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="36" name="Rectangle: Rounded Corners 36"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="482600" y="2514650"/>
-                                  <a:ext cx="2843530" cy="431800"/>
+                                  <a:off x="482218" y="2514650"/>
+                                  <a:ext cx="2960906" cy="431800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="6861A07D" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="002A0863" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="15916D9B" w14:textId="77777777">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Final Modification Report</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:sdt>
-                                    <w:sdtPr>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00FB7567" w:rsidP="00FB7567" w:rsidRDefault="00FB7567" w14:paraId="5B05F3D6" w14:textId="2E60CAFD">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r>
                                       <w:rPr>
                                         <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
                                       </w:rPr>
-                                      <w:alias w:val="Code Administrator Use"/>
-[...24 lines deleted...]
-                                  </w:sdt>
+                                      <w:t xml:space="preserve">DD Month </w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00D75B75">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>YYYY</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="00FB7567" w:rsidRDefault="0066112F" w14:paraId="07269F11" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                  </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="37" name="Rectangle: Rounded Corners 37"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="488950" y="3016300"/>
-                                  <a:ext cx="2843530" cy="431800"/>
+                                  <a:off x="488699" y="3016300"/>
+                                  <a:ext cx="2954425" cy="431800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="roundRect">
                                   <a:avLst>
                                     <a:gd name="adj" fmla="val 4902"/>
                                   </a:avLst>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="125691AB" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="002A0863" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="6FB0F4CA" w14:textId="77777777">
                                     <w:pPr>
-                                      <w:spacing w:after="0"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="002A0863">
+                                    <w:r w:rsidRPr="00F26BA0">
                                       <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                         <w:b/>
                                         <w:color w:val="3F0731"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>Implementation</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:sdt>
-                                    <w:sdtPr>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="00FB7567" w:rsidP="00FB7567" w:rsidRDefault="00FB7567" w14:paraId="3B443CE7" w14:textId="4E873792">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r>
                                       <w:rPr>
                                         <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
                                       </w:rPr>
-                                      <w:alias w:val="Code Administrator Use"/>
-[...24 lines deleted...]
-                                  </w:sdt>
+                                      <w:t xml:space="preserve">DD Month </w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="00D75B75">
+                                      <w:rPr>
+                                        <w:rStyle w:val="TimelineChar"/>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>YYYY</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="00FB7567" w:rsidRDefault="0066112F" w14:paraId="72ABCA43" w14:textId="77777777">
+                                    <w:pPr>
+                                      <w:spacing w:line="240" w:lineRule="auto"/>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                  </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="38" name="Arrow: Chevron 38"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm rot="5400000">
                                   <a:off x="-107950" y="108000"/>
                                   <a:ext cx="648000" cy="432000"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="chevron">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
-                                  <a:srgbClr val="3F0731"/>
+                                  <a:srgbClr val="FF00FF"/>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="27E50E0E" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00984B19" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="437B674C" w14:textId="77777777">
                                     <w:pPr>
-                                      <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+                                      <w:shd w:val="clear" w:color="auto" w:fill="FF00FF"/>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="00B2143A">
+                                    <w:r w:rsidRPr="00984B19">
                                       <w:rPr>
                                         <w:b/>
+                                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                       </w:rPr>
                                       <w:t>1</w:t>
                                     </w:r>
                                   </w:p>
+                                  <w:p w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="7036AB4B" w14:textId="77777777"/>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="39" name="Arrow: Chevron 39"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm rot="5400000">
                                   <a:off x="-107950" y="609650"/>
                                   <a:ext cx="648000" cy="432000"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="chevron">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="3F0731"/>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="1958FD77" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="7C565088" w14:textId="77777777">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>2</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="40" name="Arrow: Chevron 40"/>
                               <wps:cNvSpPr/>
@@ -1349,51 +1245,51 @@
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="0600718F" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="165C6E04" w14:textId="77777777">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>3</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="41" name="Arrow: Chevron 41"/>
                               <wps:cNvSpPr/>
@@ -1410,51 +1306,51 @@
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="5A113EAF" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="72F545A0" w14:textId="77777777">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>4</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="42" name="Arrow: Chevron 42"/>
                               <wps:cNvSpPr/>
@@ -1471,51 +1367,51 @@
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="629EA134" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="467CF17A" w14:textId="77777777">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>5</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="43" name="Arrow: Chevron 43"/>
                               <wps:cNvSpPr/>
@@ -1532,51 +1428,51 @@
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="7A9B3BBA" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="4248B3F4" w14:textId="77777777">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>6</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="44" name="Arrow: Chevron 44"/>
                               <wps:cNvSpPr/>
@@ -1593,11482 +1489,12363 @@
                                 </a:solidFill>
                                 <a:ln>
                                   <a:solidFill>
                                     <a:srgbClr val="3F0731"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="2">
                                   <a:schemeClr val="accent1">
                                     <a:shade val="50000"/>
                                   </a:schemeClr>
                                 </a:lnRef>
                                 <a:fillRef idx="1">
                                   <a:schemeClr val="accent1"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:schemeClr val="accent1"/>
                                 </a:effectRef>
                                 <a:fontRef idx="minor">
                                   <a:schemeClr val="lt1"/>
                                 </a:fontRef>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="304F47BB" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                                  <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="7A2C8149" w14:textId="77777777">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B2143A">
                                       <w:rPr>
                                         <w:b/>
                                       </w:rPr>
                                       <w:t>7</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
-                  <w:pict>
-[...1 lines deleted...]
-                      <v:roundrect id="Rectangle: Rounded Corners 31" o:spid="_x0000_s1027" style="position:absolute;left:4826;top:254;width:28435;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC34oB5xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfBf/DcoS+iG5UbEvqJvSCIGIfGtv3Q/Y0Cc2eDdltLv/eFQQfh5n5htmlg6lFR62rLCtYLSMQ&#10;xLnVFRcKvs/7xTMI55E11pZJwUgO0mQ62WGsbc9f1GW+EAHCLkYFpfdNLKXLSzLolrYhDt6vbQ36&#10;INtC6hb7ADe1XEfRozRYcVgosaH3kvK/7N8oKPQ6est/zOHkj9m83358PtWjVuphNry+gPA0+Hv4&#10;1j5oBZsVXL+EHyCTCwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC34oB5xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
+                  <w:pict w14:anchorId="3D623A2E">
+                    <v:group id="Group 30" style="position:absolute;margin-left:-.2pt;margin-top:2.05pt;width:212.05pt;height:234.15pt;z-index:251658244;mso-width-relative:margin;mso-height-relative:margin" coordsize="34468,36767" o:spid="_x0000_s1026" w14:anchorId="0849D0A8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW8tOWvAUAAFM6AAAOAAAAZHJzL2Uyb0RvYy54bWzsm91v2zYQwN8H7H8g9N5Y1KclxCmCdA4G&#10;FG2QdOgzI1G2BonUKCZ29tf3SEl04tiJ08zbDDMPCmV+6nj86Y5HnX5c1hW6p6ItOZs4+MR1EGUZ&#10;z0s2mzh/fJt+GDuolYTlpOKMTpwH2jofz3795XTRpNTjc17lVCBohLXpopk4cymbdDRqszmtSXvC&#10;G8ogs+CiJhJuxWyUC7KA1utq5LluNFpwkTeCZ7Rt4ddPXaZzptsvCprJr0XRUomqiQNjk/oq9PVW&#10;XUdnpySdCdLMy6wfBvmJUdSkZNCpaeoTkQTdifJZU3WZCd7yQp5kvB7xoigzqp8Bnga7a09zKfhd&#10;o59lli5mjRETiHZNTj/dbPbl/lI0N82VAEksmhnIQt+pZ1kWolb/YZRoqUX2YERGlxJl8KMXJb7r&#10;hw7KIM9LYj92w06o2Rwk/6xeNv+tr+kHQTQew5yomn4UR7Grp2O06rjlVZlPy6pSo2jF7PaiEuie&#10;wFROp1E0naqOoPijYqMnj7BoQKnaldza98ntZk4aqqejTUFuVwKVOQzdcxAjNej2NWgbYbOKpuia&#10;37Gc5uiCCwaLA0EhLV9d0Ui7TVsQ/AZRB2PP9WIHgWRCkHCia5PUCD2JsJtAvhJd4OM4SXpRDFPW&#10;iFZeUl4jlZg4oEcsV8PTOkruP7dS9TrL+5GT/E8HFXUFqg/iRUHi6h5Btn1ZSA1NqoqMq1nRa6di&#10;enK2zpQ/dWMfb5gpkqqqMGGDFHRKPlRUNVixa1qAfJWK6UFrIlCjACTLKJO4y5qTnHZ6EbrwN3Sm&#10;GKJqaCXRDaqWCxi5abtvYCjZNTK03WlXX15VpRooprL70sC6yqaG7pkzaSrXJeNiUwMVPFXfc1d+&#10;EFInGiUlubxdQhGVvOX5Ayii4B3Z2iabljDln0krr4iA+YQFBniWX+FSVHwxcXifctCci783/a7K&#10;w0qBXActAI0Tp/3rjgjqoOp3BmtIcXRIiCFxOyTYXX3BYYliAH+T6SRUELIakoXg9Xeg9rnqBbII&#10;y6CviZNJMdxcyA7RwP2Mnp/rYsDLhsjP7KbJVONKoEolvy2/E9H0ei5hhXzhwzrttbcT5qqsqsn4&#10;+Z3kRSlV5kqO/Q0wo5Pu/uHh7wIPXymEGiVQZyd4YAztAhuw63lBtyAe0yNMcLCix9isGEuPY6GH&#10;fnNpzqyU30Kke1keHkSCXSASvBUifgyWjYJICAwJtbI8hkjkxiFQpjdBLESOzwTREDGGrbVEDtsS&#10;AR/udTdG+3ZvsETG4LxoiIB3m/hh72+v/JhwjMdgKFqIKKO0PUY/pvOhh3eThchhQyTaBSLRMNu7&#10;ujMehl1EsES8EAfRc4hEbuJCxxYixw0RY+BaiBw2RGBr4nVLJH4jRIwl4rs48jfsiQSB129jw46q&#10;dWeO1J0xBq6FyGFDBCyGDiLnQvBFii7m9F5whvzx6+DodsJC2DlV+4HqrdqHwD5gN07AAOn2VgES&#10;aw5NFOjfelME4pNDLGLLzirEHdSgdBc60rLaq1bRG/0+3xpZmU5dd1MMrAusPAmLrUXPbEwmU4EY&#10;Jd7in4zJaF/GWLf7I4gK0HgxqKGNzgwnB/YT2oW9i80Q0fHWl/dBdoIIuC7PHJp/FSLbUGAhkm6J&#10;OHeI3l9gV0PEWLcWIoce4g2A0xshAhmvhnV3ggjGOLYU6Q97PD3Ccdw7IsbUtRQ5eIpAlGQzRUwU&#10;f/tu6m4UiSBC8586NNYWUbgylgUYAvrUpWbYSyfUTI39ODTG1rUUOXiKmLOqa7sigQnjv5MiHvZi&#10;SxFri6hTvMo/VkdVtUeDjbVrMXLwGDGnVtcxssNJ1Z2MES/yxmqjFRyk1ZkzuzFy1CfeO4wYc9di&#10;5OAxYs6trmPEhPLfaY342I82YCRWnxrtfF7kXUEa69P8L30abOxdi5E9YkR/jgdfLuovsPqvLNWn&#10;kY/v9Tc3q29Bz34AAAD//wMAUEsDBBQABgAIAAAAIQCFOEKV3gAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI5BS8NAFITvgv9heYK3dpM02hKzKaWopyLYCtLba/Y1Cc2+Ddltkv5715PeZphh5svX&#10;k2nFQL1rLCuI5xEI4tLqhisFX4e32QqE88gaW8uk4EYO1sX9XY6ZtiN/0rD3lQgj7DJUUHvfZVK6&#10;siaDbm474pCdbW/QB9tXUvc4hnHTyiSKnqXBhsNDjR1tayov+6tR8D7iuFnEr8Puct7ejoenj+9d&#10;TEo9PkybFxCeJv9Xhl/8gA5FYDrZK2snWgWzNBQVpDGIkKbJYgniFMQySUEWufzPX/wAAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA1vLTlrwFAABTOgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhThCld4AAAAHAQAADwAAAAAAAAAAAAAAAAAWCAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACEJAAAAAA==&#10;">
+                      <v:roundrect id="Rectangle: Rounded Corners 32" style="position:absolute;left:4820;top:5269;width:29611;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1027" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXJmYgxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTe1ICW6ShEKodhDkl56e2SfSWz2bcxuzeqv7xaEHoeZ+YbZ7ILpxIUG11pW8LRI&#10;QBBXVrdcK/gs3+YvIJxH1thZJgVXcrDbTh42mGo7ck6XwtciQtilqKDxvk+ldFVDBt3C9sTRO9rB&#10;oI9yqKUecIxw08llkqykwZbjQoM97RuqvosfowAfD9p8vH9dD9lNc5mHU0jOpVKzaXhdg/AU/H/4&#10;3s60gucl/H2JP0BufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXJmYgxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                         <v:stroke joinstyle="miter"/>
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="1D29322A" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00C842EE" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="5F8D8AD9" w14:textId="77777777">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
-                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00C842EE">
+                              <w:r w:rsidRPr="00F26BA0">
                                 <w:rPr>
-                                  <w:b/>
-[...48 lines deleted...]
-                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
-                                </w:rPr>
-[...4 lines deleted...]
-                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Workgroup Consultation</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="7E4A4D82" w14:textId="0C0E8DC5" w:rsidR="00BD0AA4" w:rsidRPr="004F10E6" w:rsidRDefault="00000000" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="001A25C8" w14:paraId="4BCB3449" w14:textId="60401DA6">
                               <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:sdt>
-[...23 lines deleted...]
-                              <w:r w:rsidR="00BD0AA4">
+                              <w:r>
                                 <w:rPr>
-                                  <w:color w:val="000000"/>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> - </w:t>
+                                <w:t xml:space="preserve">DD Month </w:t>
                               </w:r>
-                              <w:sdt>
-[...22 lines deleted...]
-                              </w:sdt>
+                              <w:r w:rsidR="00D75B75">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>YYYY</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00823C21">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00227762">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">– DD Month </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00D75B75">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>YYYY</w:t>
+                              </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:roundrect>
-                      <v:roundrect id="Rectangle: Rounded Corners 33" o:spid="_x0000_s1029" style="position:absolute;left:4826;top:10224;width:28435;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4asO7xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTdVkBJdpQiFUOwhSS+9PbLPJDb7Nma3Zu2v7xaEHoeZ+YbZ7oPpxJUG11pW8LRI&#10;QBBXVrdcK/goX+fPIJxH1thZJgU3crDfTR62mGo7ck7XwtciQtilqKDxvk+ldFVDBt3C9sTRO9nB&#10;oI9yqKUecIxw08llkqylwZbjQoM9HRqqvopvowAfj9q8v33ejtmP5jIP55BcSqVm0/CyAeEp+P/w&#10;vZ1pBasV/H2JP0DufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4asO7xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:roundrect id="Rectangle: Rounded Corners 33" style="position:absolute;left:4821;top:10224;width:29591;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1028" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4asO7xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTdVkBJdpQiFUOwhSS+9PbLPJDb7Nma3Zu2v7xaEHoeZ+YbZ7oPpxJUG11pW8LRI&#10;QBBXVrdcK/goX+fPIJxH1thZJgU3crDfTR62mGo7ck7XwtciQtilqKDxvk+ldFVDBt3C9sTRO9nB&#10;oI9yqKUecIxw08llkqylwZbjQoM9HRqqvopvowAfj9q8v33ejtmP5jIP55BcSqVm0/CyAeEp+P/w&#10;vZ1pBasV/H2JP0DufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4asO7xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                         <v:stroke joinstyle="miter"/>
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="038C7DF3" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="002A0863" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="73019545" w14:textId="77777777">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="002A0863">
+                              <w:r w:rsidRPr="00F26BA0">
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Workgroup Report</w:t>
                               </w:r>
                             </w:p>
-                            <w:sdt>
-                              <w:sdtPr>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="00227762" w:rsidRDefault="00227762" w14:paraId="3C38AB3B" w14:textId="6426200F">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
-                                <w:alias w:val="Code Administrator Use"/>
-[...24 lines deleted...]
-                            </w:sdt>
+                                <w:t xml:space="preserve">DD Month </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00D75B75">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>YYYY</w:t>
+                              </w:r>
+                            </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:roundrect>
-                      <v:roundrect id="Rectangle: Rounded Corners 34" o:spid="_x0000_s1030" style="position:absolute;left:4826;top:15240;width:28435;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3g1vPxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReitn0DyKpq0ihEIoeNL309si+JtHs25jdmtVP7woFj8PM/IaZL4NpxYl611hW8Jyk&#10;IIhLqxuuFHwXn5MZCOeRNbaWScGZHCwXo4c5ZtoOvKXTzlciQthlqKD2vsukdGVNBl1iO+Lo/dre&#10;oI+yr6TucYhw08qXNJ1Kgw3HhRo7+qipPOz+jAJ8Wmuz+fo5r/OL5mIb9iE9Fko9jsPqHYSn4O/h&#10;/3auFby+we1L/AFycQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3g1vPxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:roundrect id="Rectangle: Rounded Corners 34" style="position:absolute;left:4823;top:15240;width:29608;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1029" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3g1vPxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReitn0DyKpq0ihEIoeNL309si+JtHs25jdmtVP7woFj8PM/IaZL4NpxYl611hW8Jyk&#10;IIhLqxuuFHwXn5MZCOeRNbaWScGZHCwXo4c5ZtoOvKXTzlciQthlqKD2vsukdGVNBl1iO+Lo/dre&#10;oI+yr6TucYhw08qXNJ1Kgw3HhRo7+qipPOz+jAJ8Wmuz+fo5r/OL5mIb9iE9Fko9jsPqHYSn4O/h&#10;/3auFby+we1L/AFycQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3g1vPxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                         <v:stroke joinstyle="miter"/>
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="0A17751A" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="002A0863" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="37058A9D" w14:textId="77777777">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="002A0863">
+                              <w:r w:rsidRPr="00F26BA0">
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Code Administrator Consultation</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="40F40F48" w14:textId="25C08168" w:rsidR="00BD0AA4" w:rsidRPr="004F10E6" w:rsidRDefault="00000000" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00227762" w:rsidP="00227762" w:rsidRDefault="00227762" w14:paraId="31C25B2C" w14:textId="77B344D2">
                               <w:pPr>
-                                <w:pStyle w:val="Timeline"/>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
                               </w:pPr>
-                              <w:sdt>
-[...24 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">DD Month </w:t>
                               </w:r>
-                              <w:r w:rsidR="00BD0AA4" w:rsidRPr="005C34DD">
-                                <w:t xml:space="preserve">- </w:t>
+                              <w:r w:rsidR="00D75B75">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>YYYY</w:t>
                               </w:r>
-                              <w:sdt>
-[...22 lines deleted...]
-                              </w:sdt>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> – DD Month </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00D75B75">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>YYYY</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidR="00BD0AA4" w:rsidRDefault="00BD0AA4" w14:paraId="672A6659" w14:textId="77777777"/>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:roundrect>
+                      <v:roundrect id="Rectangle: Rounded Corners 35" style="position:absolute;left:4886;top:20193;width:29582;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1030" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYz/5UxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitm0pSKpq0ihEIoeNL309si+JtHs25jdmtVf7woFj8PMfMPMl8G04kS9aywreE5S&#10;EMSl1Q1XCr6Lz8kMhPPIGlvLpOBMDpaL0cMcM20H3tJp5ysRIewyVFB732VSurImgy6xHXH0fm1v&#10;0EfZV1L3OES4aeVLmk6lwYbjQo0dfdRUHnZ/RgE+rbXZfP2c1/lFc7EN+5AeC6Uex2H1DsJT8Pfw&#10;fzvXCl7f4PYl/gC5uAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYz/5UxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="04DB8BF1" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00F26BA0">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:b/>
+                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Draft Final Modification Report</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00FB7567" w:rsidP="00FB7567" w:rsidRDefault="00FB7567" w14:paraId="7D38D6E2" w14:textId="026ADF5D">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">DD Month </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00D75B75">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>YYYY</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="00FB7567" w:rsidRDefault="0066112F" w14:paraId="0A37501D" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:roundrect>
-                      <v:roundrect id="Rectangle: Rounded Corners 35" o:spid="_x0000_s1031" style="position:absolute;left:4826;top:20193;width:28435;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYz/5UxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitm0pSKpq0ihEIoeNL309si+JtHs25jdmtVf7woFj8PMfMPMl8G04kS9aywreE5S&#10;EMSl1Q1XCr6Lz8kMhPPIGlvLpOBMDpaL0cMcM20H3tJp5ysRIewyVFB732VSurImgy6xHXH0fm1v&#10;0EfZV1L3OES4aeVLmk6lwYbjQo0dfdRUHnZ/RgE+rbXZfP2c1/lFc7EN+5AeC6Uex2H1DsJT8Pfw&#10;fzvXCl7f4PYl/gC5uAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYz/5UxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:roundrect id="Rectangle: Rounded Corners 36" style="position:absolute;left:4822;top:25146;width:29609;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1031" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAoHWAjxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvpW5qQSR1FREKQdKDphdvj+xrkpp9G7NrsvbXdwuFHoeZ+YZZb4NpxUC9aywreJ4n&#10;IIhLqxuuFHwUb08rEM4ja2wtk4I7OdhuJg9rTLUd+UjDyVciQtilqKD2vkuldGVNBt3cdsTR+7S9&#10;QR9lX0nd4xjhppWLJFlKgw3HhRo72tdUXk43owAfc23eD+d7nn1rLo7hKyTXQqnZNOxeQXgK/j/8&#10;1860gpcl/H6JP0BufgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAoHWAjxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                         <v:stroke joinstyle="miter"/>
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="6DFB16C5" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="002A0863" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="6FBD4B2B" w14:textId="77777777">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="002A0863">
+                              <w:r w:rsidRPr="00F26BA0">
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
-                                </w:rPr>
-[...52 lines deleted...]
-                                  <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Final Modification Report</w:t>
                               </w:r>
                             </w:p>
-                            <w:sdt>
-                              <w:sdtPr>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00FB7567" w:rsidP="00FB7567" w:rsidRDefault="00FB7567" w14:paraId="6834062E" w14:textId="2E60CAFD">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
-                                <w:alias w:val="Code Administrator Use"/>
-[...24 lines deleted...]
-                            </w:sdt>
+                                <w:t xml:space="preserve">DD Month </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00D75B75">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>YYYY</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="00FB7567" w:rsidRDefault="0066112F" w14:paraId="5DAB6C7B" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:roundrect>
-                      <v:roundrect id="Rectangle: Rounded Corners 37" o:spid="_x0000_s1033" style="position:absolute;left:4889;top:30163;width:28435;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHUcW4xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitm0hSqpq0ihEIoeNL309si+JtHs25jdmtVf7woFj8PMfMPMl8G04kS9aywreE5S&#10;EMSl1Q1XCr6Lz8kMhPPIGlvLpOBMDpaL0cMcM20H3tJp5ysRIewyVFB732VSurImgy6xHXH0fm1v&#10;0EfZV1L3OES4aeVLmr5Jgw3HhRo7+qipPOz+jAJ8Wmuz+fo5r/OL5mIb9iE9Fko9jsPqHYSn4O/h&#10;/3auFbxO4fYl/gC5uAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHUcW4xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:roundrect id="Rectangle: Rounded Corners 37" style="position:absolute;left:4886;top:30163;width:29545;height:4318;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1032" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHUcW4xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitm0hSqpq0ihEIoeNL309si+JtHs25jdmtVf7woFj8PMfMPMl8G04kS9aywreE5S&#10;EMSl1Q1XCr6Lz8kMhPPIGlvLpOBMDpaL0cMcM20H3tJp5ysRIewyVFB732VSurImgy6xHXH0fm1v&#10;0EfZV1L3OES4aeVLmr5Jgw3HhRo7+qipPOz+jAJ8Wmuz+fo5r/OL5mIb9iE9Fko9jsPqHYSn4O/h&#10;/3auFbxO4fYl/gC5uAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHUcW4xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                         <v:stroke joinstyle="miter"/>
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="125691AB" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="002A0863" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="1CB9EE18" w14:textId="77777777">
                               <w:pPr>
-                                <w:spacing w:after="0"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="002A0863">
+                              <w:r w:rsidRPr="00F26BA0">
                                 <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                                   <w:b/>
                                   <w:color w:val="3F0731"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Implementation</w:t>
                               </w:r>
                             </w:p>
-                            <w:sdt>
-                              <w:sdtPr>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="00FB7567" w:rsidP="00FB7567" w:rsidRDefault="00FB7567" w14:paraId="50D276E7" w14:textId="4E873792">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
                                 </w:rPr>
-                                <w:alias w:val="Code Administrator Use"/>
-[...24 lines deleted...]
-                            </w:sdt>
+                                <w:t xml:space="preserve">DD Month </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00D75B75">
+                                <w:rPr>
+                                  <w:rStyle w:val="TimelineChar"/>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>YYYY</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidRPr="00F26BA0" w:rsidR="0066112F" w:rsidP="00FB7567" w:rsidRDefault="0066112F" w14:paraId="02EB378F" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:roundrect>
                       <v:shapetype id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="val #0"/>
                           <v:f eqn="sum 21600 0 @0"/>
                           <v:f eqn="prod #0 1 2"/>
                         </v:formulas>
-                        <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
+                        <v:path textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600" o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0"/>
                         <v:handles>
                           <v:h position="#0,topLeft" xrange="0,21600"/>
                         </v:handles>
                       </v:shapetype>
-                      <v:shape id="Arrow: Chevron 38" o:spid="_x0000_s1034" type="#_x0000_t55" style="position:absolute;left:-1080;top:1080;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLpGoXwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN9hlaLop01ajbIOBChNavXh7Ns+22LyUJNP635vDYMeP7/d82ZtWXMj5xrKC12ECgri0&#10;uuFKwX73PZiC8AFZY2uZFNzIw3Lx+DDHTNsr53QpQiViCPsMFdQhdJmUvqzJoB/ajjhyJ+sMhghd&#10;JbXDaww3rXxLkndpsOHYUGNHXzWV5+LXKHgpzp/r/JCmbnObhONoq3+acarU81P/MQMRqA//4j/3&#10;SisYxbHxS/wBcnEHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy6RqF8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:shape id="Arrow: Chevron 38" style="position:absolute;left:-1080;top:1080;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1033" fillcolor="fuchsia" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBn6EEDvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNVSjSMYoIglvrc3lp7qSdaW5KE239e7MQXB7Oe7XpbS2e1PrKsYLZNAFBXDhdsVFw&#10;Pu0nSxA+IGusHZOCF3nYrIeDFWbadXykZx6MiCHsM1RQhtBkUvqiJIt+6hriyP261mKIsDVSt9jF&#10;cFvLeZKk0mLFsaHEhnYlFf/5wyq4d2n6uu6N2Tb57fLXn22XuqtS41G//QERqA9f8cd90AoWcWz8&#10;En+AXL8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ+hBA70AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="27E50E0E" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00984B19" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="649841BE" w14:textId="77777777">
                               <w:pPr>
-                                <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FF00FF"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00B2143A">
+                              <w:r w:rsidRPr="00984B19">
                                 <w:rPr>
                                   <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                             </w:p>
+                            <w:p w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="6A05A809" w14:textId="77777777"/>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
-                      <v:shape id="Arrow: Chevron 39" o:spid="_x0000_s1035" type="#_x0000_t55" style="position:absolute;left:-1080;top:6096;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCk6M+MxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpeSt1UpW2iq6hQqIUWTL14e2Zfk2D2bdhdNf57Vyh4HGbmG2Y670wjTuR8bVnByyAB&#10;QVxYXXOpYPv78fwOwgdkjY1lUnAhD/PZQ2+KmbZn3tApD6WIEPYZKqhCaDMpfVGRQT+wLXH0/qwz&#10;GKJ0pdQOzxFuGjlMkldpsOa4UGFLq4qKQ340Cp7yw3K92aWp+7q8hf3oR3/X41Sp/mO3mIAI1IV7&#10;+L/9qRWMUrh9iT9Azq4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApOjPjMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:shape id="Arrow: Chevron 39" style="position:absolute;left:-1080;top:6096;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1034" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCk6M+MxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpeSt1UpW2iq6hQqIUWTL14e2Zfk2D2bdhdNf57Vyh4HGbmG2Y670wjTuR8bVnByyAB&#10;QVxYXXOpYPv78fwOwgdkjY1lUnAhD/PZQ2+KmbZn3tApD6WIEPYZKqhCaDMpfVGRQT+wLXH0/qwz&#10;GKJ0pdQOzxFuGjlMkldpsOa4UGFLq4qKQ340Cp7yw3K92aWp+7q8hf3oR3/X41Sp/mO3mIAI1IV7&#10;+L/9qRWMUrh9iT9Azq4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApOjPjMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="1958FD77" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="18F999B5" w14:textId="77777777">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
-                      <v:shape id="Arrow: Chevron 40" o:spid="_x0000_s1036" type="#_x0000_t55" style="position:absolute;left:-1080;top:11176;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBt1BVswwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFtyUOvGBbVJHUUFQwYJpN93dZm6TYOZOmBk1/r2zKLg8nPds0ZlGXMj52rKC4SABQVxY&#10;XXOp4Ptr8/oOwgdkjY1lUnAjD4v5U2+GmbZXPtIlD6WIIewzVFCF0GZS+qIig35gW+LI/VlnMETo&#10;SqkdXmO4aeQoSabSYM2xocKW1hUVp/xsFLzkp9Xu+JOmbn97C7/jT32oJ6lS/edu+QEiUBce4n/3&#10;ViuYxPXxS/wBcn4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbdQVbMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:shape id="Arrow: Chevron 40" style="position:absolute;left:-1080;top:11176;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1035" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBt1BVswwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFtyUOvGBbVJHUUFQwYJpN93dZm6TYOZOmBk1/r2zKLg8nPds0ZlGXMj52rKC4SABQVxY&#10;XXOp4Ptr8/oOwgdkjY1lUnAjD4v5U2+GmbZXPtIlD6WIIewzVFCF0GZS+qIig35gW+LI/VlnMETo&#10;SqkdXmO4aeQoSabSYM2xocKW1hUVp/xsFLzkp9Xu+JOmbn97C7/jT32oJ6lS/edu+QEiUBce4n/3&#10;ViuYxPXxS/wBcn4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbdQVbMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="0600718F" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="5FCD5EC4" w14:textId="77777777">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>3</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
-                      <v:shape id="Arrow: Chevron 41" o:spid="_x0000_s1037" type="#_x0000_t55" style="position:absolute;left:-1080;top:16193;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACmLD3xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbqxlWqiq7SFggoVjF68PbPPJJh9G3a3Gv+9KxR6HGbmG2Y670wjzuR8bVnBoJ+A&#10;IC6srrlUsNt+98YgfEDW2FgmBVfyMJ89Pkwx0/bCGzrnoRQRwj5DBVUIbSalLyoy6Pu2JY7e0TqD&#10;IUpXSu3wEuGmka9J8i4N1hwXKmzpq6LilP8aBS/56XO52aepW11H4fC21j/1MFXq+an7mIAI1IX/&#10;8F97oRUMB3D/En+AnN0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAApiw98YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:shape id="Arrow: Chevron 41" style="position:absolute;left:-1080;top:16193;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1036" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACmLD3xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbqxlWqiq7SFggoVjF68PbPPJJh9G3a3Gv+9KxR6HGbmG2Y670wjzuR8bVnBoJ+A&#10;IC6srrlUsNt+98YgfEDW2FgmBVfyMJ89Pkwx0/bCGzrnoRQRwj5DBVUIbSalLyoy6Pu2JY7e0TqD&#10;IUpXSu3wEuGmka9J8i4N1hwXKmzpq6LilP8aBS/56XO52aepW11H4fC21j/1MFXq+an7mIAI1IX/&#10;8F97oRUMB3D/En+AnN0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAApiw98YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="5A113EAF" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="2598DEE6" w14:textId="77777777">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>4</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
-                      <v:shape id="Arrow: Chevron 42" o:spid="_x0000_s1038" type="#_x0000_t55" style="position:absolute;left:-1080;top:21273;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDySi6AxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8FN3USjXRVapQaIUKRi/entlnEsy+Dburxn/fLRR6HGbmG2a26EwjruR8bVnByyAB&#10;QVxYXXOpYL/76E9A+ICssbFMCu7kYTF/fJhhpu2Nt3TNQykihH2GCqoQ2kxKX1Rk0A9sSxy9k3UG&#10;Q5SulNrhLcJNI4dJ8iYN1hwXKmxpVVFxzi9GwXN+Xn5tD2nq1vdxOL5u9Hc9SpXqPXXvUxCBuvAf&#10;/mt/agWjIfx+iT9Azn8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8kougMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:shape id="Arrow: Chevron 42" style="position:absolute;left:-1080;top:21273;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1037" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDySi6AxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8FN3USjXRVapQaIUKRi/entlnEsy+Dburxn/fLRR6HGbmG2a26EwjruR8bVnByyAB&#10;QVxYXXOpYL/76E9A+ICssbFMCu7kYTF/fJhhpu2Nt3TNQykihH2GCqoQ2kxKX1Rk0A9sSxy9k3UG&#10;Q5SulNrhLcJNI4dJ8iYN1hwXKmxpVVFxzi9GwXN+Xn5tD2nq1vdxOL5u9Hc9SpXqPXXvUxCBuvAf&#10;/mt/agWjIfx+iT9Azn8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8kougMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="629EA134" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="78941E47" w14:textId="77777777">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>5</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
-                      <v:shape id="Arrow: Chevron 43" o:spid="_x0000_s1039" type="#_x0000_t55" style="position:absolute;left:-1080;top:26289;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdBosbxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6KbrxD2pSV9FCwQoKRi+9vWZfk2D2bdjdavz2bqHQ4zAzv2Hmy8404kLO15YVDPoJ&#10;COLC6ppLBafje28GwgdkjY1lUnAjD8vF48McM22vfKBLHkoRIewzVFCF0GZS+qIig75vW+LofVtn&#10;METpSqkdXiPcNHKYJBNpsOa4UGFLbxUV5/zHKHjJz+uPw2eauu1tGr5Ge72rx6lSz0/d6hVEoC78&#10;h//aG61gPILfL/EHyMUdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnQaLG8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:shape id="Arrow: Chevron 43" style="position:absolute;left:-1080;top:26289;width:6480;height:4320;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1038" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdBosbxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6KbrxD2pSV9FCwQoKRi+9vWZfk2D2bdjdavz2bqHQ4zAzv2Hmy8404kLO15YVDPoJ&#10;COLC6ppLBafje28GwgdkjY1lUnAjD8vF48McM22vfKBLHkoRIewzVFCF0GZS+qIig75vW+LofVtn&#10;METpSqkdXiPcNHKYJBNpsOa4UGFLbxUV5/zHKHjJz+uPw2eauu1tGr5Ge72rx6lSz0/d6hVEoC78&#10;h//aG61gPILfL/EHyMUdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnQaLG8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="7A9B3BBA" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="29B4EA11" w14:textId="77777777">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>6</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
-                      <v:shape id="Arrow: Chevron 44" o:spid="_x0000_s1040" type="#_x0000_t55" style="position:absolute;left:-1080;top:31370;width:6477;height:4318;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAS7xNvxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYKXUjfaYE10lbZQaAsVjL309sw+k2D2bdjdavz33ULB4zAz3zCrTW9acSbnG8sKppME&#10;BHFpdcOVgq/96/0ChA/IGlvLpOBKHjbr4WCFubYX3tG5CJWIEPY5KqhD6HIpfVmTQT+xHXH0jtYZ&#10;DFG6SmqHlwg3rZwlyVwabDgu1NjRS03lqfgxCu6K0/P77jvL3Mf1MRwetvqzSTOlxqP+aQkiUB9u&#10;4f/2m1aQpvD3Jf4Auf4FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEu8Tb8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="14400" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt">
+                      <v:shape id="Arrow: Chevron 44" style="position:absolute;left:-1080;top:31370;width:6477;height:4318;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1039" fillcolor="#3f0731" strokecolor="#3f0731" strokeweight="1pt" type="#_x0000_t55" adj="14400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAS7xNvxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYKXUjfaYE10lbZQaAsVjL309sw+k2D2bdjdavz33ULB4zAz3zCrTW9acSbnG8sKppME&#10;BHFpdcOVgq/96/0ChA/IGlvLpOBKHjbr4WCFubYX3tG5CJWIEPY5KqhD6HIpfVmTQT+xHXH0jtYZ&#10;DFG6SmqHlwg3rZwlyVwabDgu1NjRS03lqfgxCu6K0/P77jvL3Mf1MRwetvqzSTOlxqP+aQkiUB9u&#10;4f/2m1aQpvD3Jf4Auf4FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEu8Tb8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                         <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w14:paraId="304F47BB" w14:textId="77777777" w:rsidR="00BD0AA4" w:rsidRPr="00B2143A" w:rsidRDefault="00BD0AA4" w:rsidP="00BD0AA4">
+                            <w:p w:rsidRPr="00B2143A" w:rsidR="0066112F" w:rsidP="0066112F" w:rsidRDefault="0066112F" w14:paraId="75697EEC" w14:textId="77777777">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B2143A">
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>7</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="001A7B97" w:rsidRPr="002F445F">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00A56891" w:rsidR="00756619">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BF21322" wp14:editId="52FDE5B4">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B0A985B" wp14:editId="4E76B8D4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>379730</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>36459</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2310765" cy="373070"/>
+                      <wp:effectExtent l="0" t="0" r="13335" b="27305"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="963002933" name="Rectangle: Rounded Corners 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2310765" cy="373070"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst>
+                                  <a:gd name="adj" fmla="val 4902"/>
+                                </a:avLst>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:srgbClr val="3F0731"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidRPr="00F26BA0" w:rsidR="00CA4D98" w:rsidP="00756619" w:rsidRDefault="00CA4D98" w14:paraId="61443AC6" w14:textId="77777777">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00F26BA0">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:b/>
+                                      <w:color w:val="3F0731"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Proposal Form</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidRPr="00F26BA0" w:rsidR="00CA4D98" w:rsidP="00756619" w:rsidRDefault="002438EF" w14:paraId="118FABC7" w14:textId="5DC04D52">
+                                  <w:pPr>
+                                    <w:spacing w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rStyle w:val="TimelineChar"/>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>DD M</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00FF0A13">
+                                    <w:rPr>
+                                      <w:rStyle w:val="TimelineChar"/>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>onth</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rStyle w:val="TimelineChar"/>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00D75B75">
+                                    <w:rPr>
+                                      <w:rStyle w:val="TimelineChar"/>
+                                      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>YYYY</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict w14:anchorId="0D903D62">
+                    <v:roundrect id="Rectangle: Rounded Corners 1" style="position:absolute;margin-left:29.9pt;margin-top:2.85pt;width:181.95pt;height:29.4pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1040" filled="f" strokecolor="#3f0731" strokeweight="1pt" arcsize="3213f" w14:anchorId="3B0A985B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMZuPangIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ka7MFdYqgRYYB&#10;RVu0HXpWZCn2IIsapSTOfv0o+SPFVuwwLAeHEslH8onk5VXbGLZX6GuwBZ+c5ZwpK6Gs7bbg357X&#10;Hz5x5oOwpTBgVcGPyvOr5ft3lwe3UFOowJQKGYFYvzi4glchuEWWeVmpRvgzcMqSUgM2ItARt1mJ&#10;4kDojcmmeX6RHQBLhyCV93R70yn5MuFrrWS419qrwEzBKbeQvpi+m/jNlpdisUXhqlr2aYh/yKIR&#10;taWgI9SNCILtsP4DqqklggcdziQ0GWhdS5VqoGom+W/VPFXCqVQLkePdSJP/f7Dybv/kHpBoODi/&#10;8CTGKlqNTfyn/FibyDqOZKk2MEmX09kkn1+ccyZJN5vP8nliMzt5O/Thi4KGRaHgCDtbPtKLJKLE&#10;/taHxFjJrGioNUT5nTPdGOJ/Lwz7+DmfxuchwN6WpAEyOlpY18akBzQ2XngwdRnv0gG3m2uDjKAo&#10;vXU+n016tFdmhBhds1PtSQpHoyKGsY9Ks7qM1aakU1uqEVZIqWyYdKpKlKqLdp7TbwgWGzl6pEIS&#10;YETWlOWI3QMMlh3IgN0x0NtHV5W6enTO/5ZY5zx6pMhgw+jc1BbwLQBDVfWRO/uBpI6ayFJoNy1x&#10;Q0M/i6bxagPl8QEZQjdm3sl1TU9/K3x4EEjvShNIuyLc00cbOBQceomzCvDnW/fRntqdtJwdaE4L&#10;7n/sBCrOzFdLgxCHehBwEDaDYHfNNVADTGgLOZlEcsBgBlEjNC+0QlYxCqmElRSr4DLgcLgO3b6g&#10;JSTVapXMaHidCLf2yckIHomNrfncvgh0fb8HmpQ7GGa47+KO1JNt9LSw2gXQdYjKE4/9gQY/9U6/&#10;pOJmeX1OVqdVuvwFAAD//wMAUEsDBBQABgAIAAAAIQAco7Jl3wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI5BT8JAEIXvJv6HzZh4MbAVAbV2S4yJiTF4gHLxNnTHttqdrd0Fir+e8aSneZP38t6X&#10;LQbXqj31ofFs4HqcgCIuvW24MrApnkd3oEJEtth6JgNHCrDIz88yTK0/8Ir261gpKeGQooE6xi7V&#10;OpQ1OQxj3xGL9+F7h1HevtK2x4OUu1ZPkmSuHTYsCzV29FRT+bXeOQN4tbTu7fX9uHz5sVyshs8h&#10;+S6MubwYHh9ARRriXxh+8QUdcmHa+h3boFoDs3shj3JvQYk9ndyI2BqYT2eg80z/589PAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAxm49qeAgAAkgUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAByjsmXfAAAABwEAAA8AAAAAAAAAAAAAAAAA+AQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox inset="0,0,0,0">
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00F26BA0" w:rsidR="00CA4D98" w:rsidP="00756619" w:rsidRDefault="00CA4D98" w14:paraId="77923E30" w14:textId="77777777">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F26BA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:b/>
+                                <w:color w:val="3F0731"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Proposal Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidRPr="00F26BA0" w:rsidR="00CA4D98" w:rsidP="00756619" w:rsidRDefault="002438EF" w14:paraId="68BD7CAB" w14:textId="5DC04D52">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="TimelineChar"/>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>DD M</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF0A13">
+                              <w:rPr>
+                                <w:rStyle w:val="TimelineChar"/>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>onth</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="TimelineChar"/>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D75B75">
+                              <w:rPr>
+                                <w:rStyle w:val="TimelineChar"/>
+                                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>YYYY</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00A56891" w:rsidR="001A7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BF21322" wp14:editId="74F339E8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>95885</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>2951480</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="221615" cy="257175"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1049166594" name="Text Box 1049166594"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="221615" cy="257175"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="5B456C10" w14:textId="797A14FE" w:rsidR="001A7B97" w:rsidRPr="001A7B97" w:rsidRDefault="001A7B97" w:rsidP="001A7B97">
+                                <w:p w:rsidRPr="001A7B97" w:rsidR="001A7B97" w:rsidP="001A7B97" w:rsidRDefault="001A7B97" w14:paraId="5B456C10" w14:textId="797A14FE">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                     <w:t>7</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
-                  <w:pict>
-                    <v:shapetype w14:anchorId="7BF21322" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <w:pict w14:anchorId="79CB0C0F">
+                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7BF21322">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 1049166594" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:7.55pt;margin-top:232.4pt;width:17.45pt;height:20.25pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUDsXEGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC811rqJRUsB24CFwWM&#10;JIBT5ExTpCWA4rAkbcn9+g4pb0h7KnqhZjijWd57nN/3rSIHYV0DuqTZKKVEaA5Vo3cl/fG6+nRH&#10;ifNMV0yBFiU9CkfvFx8/zDtTiBxqUJWwBItoV3SmpLX3pkgSx2vRMjcCIzQGJdiWeXTtLqks67B6&#10;q5I8TadJB7YyFrhwDm8fhyBdxPpSCu6fpXTCE1VSnM3H08ZzG85kMWfFzjJTN/w0BvuHKVrWaGx6&#10;KfXIPCN72/xRqm24BQfSjzi0CUjZcBF3wG2y9N02m5oZEXdBcJy5wOT+X1n+dNiYF0t8/xV6JDAA&#10;0hlXOLwM+/TStuGLkxKMI4THC2yi94TjZZ5n02xCCcdQPplls0moklx/Ntb5bwJaEoySWmQlgsUO&#10;a+eH1HNK6KVh1SgVmVGadCWdfp6k8YdLBIsrjT2uowbL99ueNBWuMT7vsYXqiOtZGJh3hq8aHGLN&#10;nH9hFqnGjVC+/hkPqQCbwcmipAb762/3IR8ZwCglHUqnpO7nnllBifqukZsv2XgctBad8WSWo2Nv&#10;I9vbiN63D4DqzPChGB7NkO/V2ZQW2jdU+TJ0xRDTHHuX1J/NBz8IGl8JF8tlTEJ1GebXemN4KB1g&#10;DRC/9m/MmhMPHgl8grPIWPGOjiF3IGS59yCbyFUAekD1hD8qM7J9ekVB+rd+zLq+9cVvAAAA//8D&#10;AFBLAwQUAAYACAAAACEA4uBBkN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTWvCQBCG74X+&#10;h2WE3upGa0TSbEQCUijtQeult012TIK7s2l21bS/vuOpPQ0v8/B+5OvRWXHBIXSeFMymCQik2puO&#10;GgWHj+3jCkSImoy2nlDBNwZYF/d3uc6Mv9IOL/vYCDahkGkFbYx9JmWoW3Q6TH2PxL+jH5yOLIdG&#10;mkFf2dxZOU+SpXS6I05odY9li/Vpf3YKXsvtu95Vc7f6seXL23HTfx0+U6UeJuPmGUTEMf7BcKvP&#10;1aHgTpU/kwnCsk5nTCpYLBc8gYE04W3V7aZPIItc/l9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDUDsXEGwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDi4EGQ3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:shape id="Text Box 1049166594" style="position:absolute;margin-left:7.55pt;margin-top:232.4pt;width:17.45pt;height:20.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1041" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUDsXEGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC811rqJRUsB24CFwWM&#10;JIBT5ExTpCWA4rAkbcn9+g4pb0h7KnqhZjijWd57nN/3rSIHYV0DuqTZKKVEaA5Vo3cl/fG6+nRH&#10;ifNMV0yBFiU9CkfvFx8/zDtTiBxqUJWwBItoV3SmpLX3pkgSx2vRMjcCIzQGJdiWeXTtLqks67B6&#10;q5I8TadJB7YyFrhwDm8fhyBdxPpSCu6fpXTCE1VSnM3H08ZzG85kMWfFzjJTN/w0BvuHKVrWaGx6&#10;KfXIPCN72/xRqm24BQfSjzi0CUjZcBF3wG2y9N02m5oZEXdBcJy5wOT+X1n+dNiYF0t8/xV6JDAA&#10;0hlXOLwM+/TStuGLkxKMI4THC2yi94TjZZ5n02xCCcdQPplls0moklx/Ntb5bwJaEoySWmQlgsUO&#10;a+eH1HNK6KVh1SgVmVGadCWdfp6k8YdLBIsrjT2uowbL99ueNBWuMT7vsYXqiOtZGJh3hq8aHGLN&#10;nH9hFqnGjVC+/hkPqQCbwcmipAb762/3IR8ZwCglHUqnpO7nnllBifqukZsv2XgctBad8WSWo2Nv&#10;I9vbiN63D4DqzPChGB7NkO/V2ZQW2jdU+TJ0xRDTHHuX1J/NBz8IGl8JF8tlTEJ1GebXemN4KB1g&#10;DRC/9m/MmhMPHgl8grPIWPGOjiF3IGS59yCbyFUAekD1hD8qM7J9ekVB+rd+zLq+9cVvAAAA//8D&#10;AFBLAwQUAAYACAAAACEA4uBBkN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTWvCQBCG74X+&#10;h2WE3upGa0TSbEQCUijtQeult012TIK7s2l21bS/vuOpPQ0v8/B+5OvRWXHBIXSeFMymCQik2puO&#10;GgWHj+3jCkSImoy2nlDBNwZYF/d3uc6Mv9IOL/vYCDahkGkFbYx9JmWoW3Q6TH2PxL+jH5yOLIdG&#10;mkFf2dxZOU+SpXS6I05odY9li/Vpf3YKXsvtu95Vc7f6seXL23HTfx0+U6UeJuPmGUTEMf7BcKvP&#10;1aHgTpU/kwnCsk5nTCpYLBc8gYE04W3V7aZPIItc/l9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDUDsXEGwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDi4EGQ3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="5B456C10" w14:textId="797A14FE" w:rsidR="001A7B97" w:rsidRPr="001A7B97" w:rsidRDefault="001A7B97" w:rsidP="001A7B97">
+                          <w:p w:rsidRPr="001A7B97" w:rsidR="001A7B97" w:rsidP="001A7B97" w:rsidRDefault="001A7B97" w14:paraId="109B8484" w14:textId="797A14FE">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00060B5B" w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891" w:rsidR="00060B5B">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54FCFB9B" wp14:editId="5C5E2D2B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54FCFB9B" wp14:editId="5C5E2D2B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>122650</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>2437094</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="247650" cy="257175"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1441668211" name="Text Box 1441668211"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="247650" cy="257175"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="64A0326B" w14:textId="77777777" w:rsidR="00060B5B" w:rsidRPr="00CC5BE1" w:rsidRDefault="00060B5B" w:rsidP="00060B5B">
+                                <w:p w:rsidRPr="00CC5BE1" w:rsidR="00060B5B" w:rsidP="00060B5B" w:rsidRDefault="00060B5B" w14:paraId="64A0326B" w14:textId="77777777">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                     <w:t>6</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
-                  <w:pict>
-                    <v:shape w14:anchorId="54FCFB9B" id="Text Box 1441668211" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:9.65pt;margin-top:191.9pt;width:19.5pt;height:20.25pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBO9w1lGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47TXForzirdVapK&#10;0e5K2WqfCYYYCTMUSOz06zvg3LrtU9UXPMyM53LOYX7XNZochPMKTEnzwZASYThUyuxK+v1l9eET&#10;JT4wUzENRpT0KDy9W7x/N29tIUZQg66EI1jE+KK1Ja1DsEWWeV6LhvkBWGEwKME1LODV7bLKsRar&#10;NzobDYfTrAVXWQdceI/ehz5IF6m+lIKHJym9CESXFGcL6XTp3MYzW8xZsXPM1oqfxmD/MEXDlMGm&#10;l1IPLDCyd+qPUo3iDjzIMODQZCCl4iLtgNvkwzfbbGpmRdoFwfH2ApP/f2X542Fjnx0J3RfokMAI&#10;SGt94dEZ9+mka+IXJyUYRwiPF9hEFwhH52g8m04wwjE0mszy2SRWya4/W+fDVwENiUZJHbKSwGKH&#10;tQ996jkl9jKwUlonZrQhbUmnH7H8bxEsrg32uI4ardBtO6IqXCNNEF1bqI64noOeeW/5SuEQa+bD&#10;M3NINc6N8g1PeEgN2AxOFiU1uJ9/88d8ZACjlLQonZL6H3vmBCX6m0FuPufjcdRauownsxFe3G1k&#10;exsx++YeUJ05PhTLkxnzgz6b0kHziipfxq4YYoZj75KGs3kfekHjK+FiuUxJqC7LwtpsLI+lI3gR&#10;4pfulTl74iEggY9wFhkr3tDR5/awL/cBpEpcXVE94Y/KTGyfXlGU/u09ZV3f+uIXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAyzUhcOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KhD0qI0jVNVkSokBIeWXrg5yTaJsNchdtvA17OcynFmn2Zn8vVkjTjj6HtHCh5nEQik2jU9tQoO&#10;79uHFIQPmhptHKGCb/SwLm5vcp017kI7PO9DKziEfKYVdCEMmZS+7tBqP3MDEt+ObrQ6sBxb2Yz6&#10;wuHWyDiKnqTVPfGHTg9Ydlh/7k9WwUu5fdO7KrbpjymfX4+b4evwsVDq/m7arEAEnMIVhr/6XB0K&#10;7lS5EzVeGNbLhEkFSZrwBAYWKRuVgnk8T0AWufy/oPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATvcNZRgCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyzUhcOAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <w:pict w14:anchorId="1CC373DE">
+                    <v:shape id="Text Box 1441668211" style="position:absolute;margin-left:9.65pt;margin-top:191.9pt;width:19.5pt;height:20.25pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1042" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBO9w1lGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47TXForzirdVapK&#10;0e5K2WqfCYYYCTMUSOz06zvg3LrtU9UXPMyM53LOYX7XNZochPMKTEnzwZASYThUyuxK+v1l9eET&#10;JT4wUzENRpT0KDy9W7x/N29tIUZQg66EI1jE+KK1Ja1DsEWWeV6LhvkBWGEwKME1LODV7bLKsRar&#10;NzobDYfTrAVXWQdceI/ehz5IF6m+lIKHJym9CESXFGcL6XTp3MYzW8xZsXPM1oqfxmD/MEXDlMGm&#10;l1IPLDCyd+qPUo3iDjzIMODQZCCl4iLtgNvkwzfbbGpmRdoFwfH2ApP/f2X542Fjnx0J3RfokMAI&#10;SGt94dEZ9+mka+IXJyUYRwiPF9hEFwhH52g8m04wwjE0mszy2SRWya4/W+fDVwENiUZJHbKSwGKH&#10;tQ996jkl9jKwUlonZrQhbUmnH7H8bxEsrg32uI4ardBtO6IqXCNNEF1bqI64noOeeW/5SuEQa+bD&#10;M3NINc6N8g1PeEgN2AxOFiU1uJ9/88d8ZACjlLQonZL6H3vmBCX6m0FuPufjcdRauownsxFe3G1k&#10;exsx++YeUJ05PhTLkxnzgz6b0kHziipfxq4YYoZj75KGs3kfekHjK+FiuUxJqC7LwtpsLI+lI3gR&#10;4pfulTl74iEggY9wFhkr3tDR5/awL/cBpEpcXVE94Y/KTGyfXlGU/u09ZV3f+uIXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAyzUhcOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KhD0qI0jVNVkSokBIeWXrg5yTaJsNchdtvA17OcynFmn2Zn8vVkjTjj6HtHCh5nEQik2jU9tQoO&#10;79uHFIQPmhptHKGCb/SwLm5vcp017kI7PO9DKziEfKYVdCEMmZS+7tBqP3MDEt+ObrQ6sBxb2Yz6&#10;wuHWyDiKnqTVPfGHTg9Ydlh/7k9WwUu5fdO7KrbpjymfX4+b4evwsVDq/m7arEAEnMIVhr/6XB0K&#10;7lS5EzVeGNbLhEkFSZrwBAYWKRuVgnk8T0AWufy/oPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATvcNZRgCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyzUhcOAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" w14:anchorId="54FCFB9B">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="64A0326B" w14:textId="77777777" w:rsidR="00060B5B" w:rsidRPr="00CC5BE1" w:rsidRDefault="00060B5B" w:rsidP="00060B5B">
+                          <w:p w:rsidRPr="00CC5BE1" w:rsidR="00060B5B" w:rsidP="00060B5B" w:rsidRDefault="00060B5B" w14:paraId="1B87E3DE" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="008A35B9" w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00A56891" w:rsidR="008A35B9">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="331A2C07" wp14:editId="53007F88">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="331A2C07" wp14:editId="53007F88">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>88900</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>542745</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="247650" cy="257175"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="796046202" name="Text Box 796046202"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="247650" cy="257175"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="414DA823" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="00CC5BE1" w:rsidRDefault="00323BA4">
+                                <w:p w:rsidRPr="00CC5BE1" w:rsidR="00323BA4" w:rsidRDefault="00323BA4" w14:paraId="414DA823" w14:textId="77777777">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     </w:rPr>
                                     <w:t>2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
-                  <w:pict>
-                    <v:shape w14:anchorId="331A2C07" id="Text Box 796046202" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:7pt;margin-top:42.75pt;width:19.5pt;height:20.25pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOJ6zBGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0Xxxn+diMOEXWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnK91Ow27yKRIP5LvUfO7rtHkIJxXYEqaD4aUCMOhUmZX0u8vqw+f&#10;KPGBmYppMKKkR+Hp3eL9u3lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22WVYy2i&#10;NzobDYfTrAVXWQdceI+3D32QLhK+lIKHJym9CESXFHsL6XTp3MYzW8xZsXPM1oqf2mD/0EXDlMGi&#10;F6gHFhjZO/UHVKO4Aw8yDDg0GUipuEgz4DT58M00m5pZkWZBcry90OT/Hyx/PGzssyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLjhTbRBcLxcjSeTScY4RgaTWb5bBJRsuvP1vnwVUBDolFSh6oksthh&#10;7UOfek6JtQyslNZJGW1IW9LpR4T/LYLg2mCNa6vRCt22I6rCMabnObZQHXE8B73y3vKVwibWzIdn&#10;5lBq7BvXNzzhITVgMThZlNTgfv7tPuajAhilpMXVKan/sWdOUKK/GdTmcz4ex11LzngyG6HjbiPb&#10;24jZN/eA25njQ7E8mTE/6LMpHTSvuOXLWBVDzHCsXdJwNu9Dv9D4SrhYLlMSbpdlYW02lkfoSF6k&#10;+KV7Zc6edAgo4COcl4wVb+Toc3val/sAUiWtItE9qyf+cTOT2qdXFFf/1k9Z17e++AUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJepZ0PeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoQyBVFOJUVaQKCcGhpRduTrxNIux1iN028PUsJ3p8O6PZmXI1OytOOIXBk4L7RQICqfVmoE7B&#10;/n1zl4MIUZPR1hMq+MYAq+r6qtSF8Wfa4mkXO8EhFAqtoI9xLKQMbY9Oh4UfkVg7+MnpyDh10kz6&#10;zOHOyjRJltLpgfhDr0ese2w/d0en4KXevOltk7r8x9bPr4f1+LX/yJS6vZnXTyAizvHfDH/1uTpU&#10;3KnxRzJBWOZHnhIV5FkGgvXsgbnhe7pMQFalvBxQ/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCOJ6zBGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCXqWdD3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <w:pict w14:anchorId="67000A09">
+                    <v:shape id="Text Box 796046202" style="position:absolute;margin-left:7pt;margin-top:42.75pt;width:19.5pt;height:20.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1043" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOJ6zBGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0Xxxn+diMOEXWIsOA&#10;oC2QDj0rshQLkEVNUmJnv36UnK91Ow27yKRIP5LvUfO7rtHkIJxXYEqaD4aUCMOhUmZX0u8vqw+f&#10;KPGBmYppMKKkR+Hp3eL9u3lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22WVYy2i&#10;NzobDYfTrAVXWQdceI+3D32QLhK+lIKHJym9CESXFHsL6XTp3MYzW8xZsXPM1oqf2mD/0EXDlMGi&#10;F6gHFhjZO/UHVKO4Aw8yDDg0GUipuEgz4DT58M00m5pZkWZBcry90OT/Hyx/PGzssyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLjhTbRBcLxcjSeTScY4RgaTWb5bBJRsuvP1vnwVUBDolFSh6oksthh&#10;7UOfek6JtQyslNZJGW1IW9LpR4T/LYLg2mCNa6vRCt22I6rCMabnObZQHXE8B73y3vKVwibWzIdn&#10;5lBq7BvXNzzhITVgMThZlNTgfv7tPuajAhilpMXVKan/sWdOUKK/GdTmcz4ex11LzngyG6HjbiPb&#10;24jZN/eA25njQ7E8mTE/6LMpHTSvuOXLWBVDzHCsXdJwNu9Dv9D4SrhYLlMSbpdlYW02lkfoSF6k&#10;+KV7Zc6edAgo4COcl4wVb+Toc3val/sAUiWtItE9qyf+cTOT2qdXFFf/1k9Z17e++AUAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJepZ0PeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoQyBVFOJUVaQKCcGhpRduTrxNIux1iN028PUsJ3p8O6PZmXI1OytOOIXBk4L7RQICqfVmoE7B&#10;/n1zl4MIUZPR1hMq+MYAq+r6qtSF8Wfa4mkXO8EhFAqtoI9xLKQMbY9Oh4UfkVg7+MnpyDh10kz6&#10;zOHOyjRJltLpgfhDr0ese2w/d0en4KXevOltk7r8x9bPr4f1+LX/yJS6vZnXTyAizvHfDH/1uTpU&#10;3KnxRzJBWOZHnhIV5FkGgvXsgbnhe7pMQFalvBxQ/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCOJ6zBGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCXqWdD3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" w14:anchorId="331A2C07">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="414DA823" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="00CC5BE1" w:rsidRDefault="00323BA4">
+                          <w:p w:rsidRPr="00CC5BE1" w:rsidR="00323BA4" w:rsidRDefault="00323BA4" w14:paraId="7144751B" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="7990813A" w14:textId="77777777" w:rsidTr="00E80461">
+      <w:tr w:rsidRPr="0042473E" w:rsidR="00582BD7" w:rsidTr="001C1CA1" w14:paraId="7990813A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9630" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15946918" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="000D49B2" w:rsidR="00582BD7" w:rsidP="00582BD7" w:rsidRDefault="00582BD7" w14:paraId="15946918" w14:textId="1CFD4820">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000D49B2">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Status summary:  </w:t>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Status summary</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000D49B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D49B2">
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The Proposer has raised a modification and is seeking a decision from the Panel on the governance route to be taken.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000D49B2">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="746F8CF7" w14:textId="77777777" w:rsidTr="00E80461">
+      <w:tr w:rsidRPr="00107CFA" w:rsidR="00582BD7" w:rsidTr="001C1CA1" w14:paraId="746F8CF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9630" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16ECDF48" w14:textId="77777777" w:rsidR="00035A84" w:rsidRPr="0005616F" w:rsidRDefault="00323BA4" w:rsidP="00035A84">
+          <w:p w:rsidRPr="000D49B2" w:rsidR="004D2674" w:rsidP="00582BD7" w:rsidRDefault="00582BD7" w14:paraId="21D32811" w14:textId="7D753E99">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="000D49B2">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This modification is expected to have </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            </w:r>
             <w:commentRangeStart w:id="2"/>
-            <w:proofErr w:type="spellEnd"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="000D49B2">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:cs="Poppins"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-976991523"/>
                 <w:placeholder>
-                  <w:docPart w:val="B1C5EFEE5E6B46C7B19562A30CE604A3"/>
+                  <w:docPart w:val="6AB3BF505A444BE9B2720105FE89417E"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="[Select impact]" w:value="[Select impact]"/>
                   <w:listItem w:displayText="High impact" w:value="High impact"/>
                   <w:listItem w:displayText="Medium impact" w:value="Medium impact"/>
                   <w:listItem w:displayText="Low impact" w:value="Low impact"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00035A84" w:rsidRPr="0005616F">
+                <w:r w:rsidRPr="000D49B2" w:rsidR="004256CD">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00035A84" w:rsidRPr="0005616F">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="000D49B2">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidRPr="000D49B2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="000D49B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D49B2">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08F9DBBD" w14:textId="183E8E32" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00000000" w:rsidP="00035A84">
+          <w:p w:rsidRPr="00107CFA" w:rsidR="00582BD7" w:rsidP="00582BD7" w:rsidRDefault="00353752" w14:paraId="08F9DBBD" w14:textId="25710726">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                  <w:sz w:val="24"/>
+                  <w:rStyle w:val="Style12"/>
                 </w:rPr>
                 <w:id w:val="757872842"/>
                 <w:placeholder>
-                  <w:docPart w:val="26675466D8694FA68BADFB98B83EC96F"/>
+                  <w:docPart w:val="673E5D2ECF89403A90293DBEDF593994"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="DefaultParagraphFont"/>
+                  <w:rFonts w:cs="Poppins"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00035A84" w:rsidRPr="0005616F">
+                <w:r w:rsidRPr="009B1265" w:rsidR="004942C1">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-[...2 lines deleted...]
-                    <w:bCs w:val="0"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="7900F7B2" w14:textId="77777777" w:rsidTr="00E80461">
+      <w:tr w:rsidRPr="009736C1" w:rsidR="00582BD7" w:rsidTr="001C1CA1" w14:paraId="7900F7B2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5949" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="713C3720" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="000D49B2" w:rsidR="00582BD7" w:rsidP="002919CF" w:rsidRDefault="00582BD7" w14:paraId="3AACB874" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000D49B2">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proposer’s recommendation of governance route </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="2E1BBBD0" w14:textId="14550C55" w:rsidR="00323BA4" w:rsidRPr="00D57CAC" w:rsidRDefault="00000000" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="009736C1" w:rsidR="00B71BE7" w:rsidP="00806542" w:rsidRDefault="00353752" w14:paraId="713C3720" w14:textId="31DD3113">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:rStyle w:val="Style12"/>
                 </w:rPr>
                 <w:alias w:val="Governance Route"/>
-                <w:id w:val="165610577"/>
+                <w:tag w:val="Governance Route"/>
+                <w:id w:val="509187963"/>
                 <w:placeholder>
-                  <w:docPart w:val="2F067FCBF335425BBE1DFC9E10741D0A"/>
+                  <w:docPart w:val="BA4B7DB07EA34CFD9403A1470080E92C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:displayText="Self-Governance modification to proceed to Code Administrator Consultation" w:value="Self-Governance modification to proceed to Code Administrator Consultation"/>
                   <w:listItem w:displayText="Self-Governance modification with assessment by a Workgroup" w:value="Self-Governance modification with assessment by a Workgroup"/>
                   <w:listItem w:displayText="Standard Governance modification with assessment by a Workgroup" w:value="Standard Governance modification with assessment by a Workgroup"/>
                   <w:listItem w:displayText="Standard Governance modification to proceed to Code Administrator Consultation" w:value="Standard Governance modification to proceed to Code Administrator Consultation"/>
                   <w:listItem w:displayText="Urgent modification to proceed under a timetable agreed by the Authority (with an Authority decision)" w:value="Urgent modification to proceed under a timetable agreed by the Authority (with an Authority decision)"/>
                   <w:listItem w:displayText="Fast-track Self-Governance modification" w:value="Fast-track Self-Governance modification"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="DefaultParagraphFont"/>
+                  <w:rFonts w:cs="Poppins" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BA74D0" w:rsidRPr="00D57CAC">
+                <w:r w:rsidRPr="009B1265" w:rsidR="009B69F3">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rStyle w:val="BodyTextChar"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>[Select governance route from the drop-down menu. For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000D49B2" w:rsidR="001E3EAC" w:rsidP="001E3EAC" w:rsidRDefault="001E3EAC" w14:paraId="75B7B831" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D49B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposer’s view on modification priority</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="009736C1" w:rsidR="001A592E" w:rsidP="001E3EAC" w:rsidRDefault="00353752" w14:paraId="2E1BBBD0" w14:textId="39F7EC3A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style12"/>
+                </w:rPr>
+                <w:alias w:val="Prioritisation"/>
+                <w:tag w:val="Prioritisation"/>
+                <w:id w:val="-1693680890"/>
+                <w:placeholder>
+                  <w:docPart w:val="E48A63972FFD4A0393A37CAD9CCA2800"/>
+                </w:placeholder>
+                <w:comboBox>
+                  <w:listItem w:displayText="High" w:value="High"/>
+                  <w:listItem w:displayText="Standard" w:value="Standard"/>
+                </w:comboBox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="009B1265" w:rsidR="00FD36FD">
+                  <w:rPr>
+                    <w:rStyle w:val="Style12"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Please select using the Prioritisation Criteria on Page </w:t>
+                </w:r>
+                <w:r w:rsidR="008E4F94">
+                  <w:rPr>
+                    <w:rStyle w:val="Style12"/>
+                  </w:rPr>
+                  <w:t>11</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="11BA65F4" w14:textId="77777777" w:rsidTr="006D1C71">
+      <w:tr w:rsidRPr="009736C1" w:rsidR="00C91107" w:rsidTr="00353752" w14:paraId="29D8E341" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009B1265" w:rsidR="001E3EAC" w:rsidP="001E3EAC" w:rsidRDefault="001E3EAC" w14:paraId="0CA9A907" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B1265">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modification Category</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="009B1265" w:rsidR="00C91107" w:rsidP="001E3EAC" w:rsidRDefault="00353752" w14:paraId="4E94499D" w14:textId="63C63B32">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style12"/>
+                </w:rPr>
+                <w:alias w:val="Governance Route"/>
+                <w:tag w:val="Governance Route"/>
+                <w:id w:val="2077630765"/>
+                <w:placeholder>
+                  <w:docPart w:val="6CD3ECA2A52047DD843F50AFAB41A664"/>
+                </w:placeholder>
+                <w:comboBox>
+                  <w:listItem w:displayText="CUSC Charging Objectives" w:value="CUSC Charging Objectives"/>
+                  <w:listItem w:displayText="CUSC Non-Charging Objectives" w:value="CUSC Non-Charging Objectives"/>
+                </w:comboBox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="009B1265" w:rsidR="001E3EAC">
+                  <w:rPr>
+                    <w:rStyle w:val="Style12"/>
+                  </w:rPr>
+                  <w:t>Select from the drop-down whether the modification impacts the CUSC Charging Objectives (Section 14), or CUSC Non-Charging Objectives (any other section)</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00625D75" w:rsidTr="001C1CA1" w14:paraId="11BA65F4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2689" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BF7B015" w14:textId="6B2876DE" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="009B1265" w:rsidR="00625D75" w:rsidP="00625D75" w:rsidRDefault="00625D75" w14:paraId="5BF7B015" w14:textId="4B04A461">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="009B1265">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Who can I talk to about the change? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35031FCE" w14:textId="4B33E3E1" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="00690347" w:rsidR="00625D75" w:rsidP="00625D75" w:rsidRDefault="00625D75" w14:paraId="6C9B7F2A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:kern w:val="0"/>
-                <w14:ligatures w14:val="none"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proposer:</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              </w:rPr>
-[...30 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E7FCA6" w14:textId="442A0727" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="00690347" w:rsidR="00625D75" w:rsidP="00625D75" w:rsidRDefault="00625D75" w14:paraId="246A68C5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidR="00BA74D0" w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Y</w:t>
+              <w:t>[Your name]</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w14:ligatures w14:val="none"/>
-[...40 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05D44BD8" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00625D75" w:rsidP="00625D75" w:rsidRDefault="00625D75" w14:paraId="05D44BD8" w14:textId="21420072">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>[Your phone number]</w:t>
+              <w:t>Your email@.com</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3540" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3681" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C6E4149" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="00690347" w:rsidR="00625D75" w:rsidP="00625D75" w:rsidRDefault="00625D75" w14:paraId="396E2E63" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Code Administrator Contact:</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="514651BB" w14:textId="08E1A09C" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="00690347" w:rsidR="00625D75" w:rsidP="00625D75" w:rsidRDefault="00625D75" w14:paraId="52F65744" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Code Admin Use]</w:t>
+              <w:t>[Your name]</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00690347">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002F445F" w:rsidR="00625D75" w:rsidP="00625D75" w:rsidRDefault="00625D75" w14:paraId="514651BB" w14:textId="4F7EBA99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690347">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>​​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00690347">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> email@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>neso.energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="697C89CF" w14:textId="17FC534B" w:rsidR="00D57CAC" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidR="00EA7C5C" w:rsidRDefault="00323BA4" w14:paraId="53C0BE29" w14:textId="77777777">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="TOCHeading"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A5BACE" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
-[...8 lines deleted...]
-    </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:id w:val="-583067942"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="ＭＳ Ｐゴシック" w:cs="Poppins" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="ＭＳ Ｐゴシック" w:cs="Poppins" w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7D2D0027" w14:textId="002D8DA7" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidRPr="009766A9" w:rsidR="00323BA4" w:rsidP="00EA7C5C" w:rsidRDefault="00323BA4" w14:paraId="7D2D0027" w14:textId="5E8948F5">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              <w:color w:val="3F0731"/>
+              <w:b/>
+              <w:color w:val="3F0731" w:themeColor="text2"/>
+              <w:sz w:val="36"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002F445F">
+          <w:r w:rsidRPr="009766A9">
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-              <w:color w:val="3F0731"/>
+              <w:b/>
+              <w:color w:val="3F0731" w:themeColor="text2"/>
+              <w:sz w:val="36"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="20336D5F" w14:textId="4EB95885" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidRDefault="00323BA4" w14:paraId="76605A29" w14:textId="313D8B0A">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002F445F">
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="002F445F">
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="002F445F">
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc178764101" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803926">
+            <w:r w:rsidRPr="00090B0A" w:rsidR="000906C4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>What is the issue?</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="000906C4">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="000906C4">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="000906C4">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764101 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803926 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="000906C4">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="000906C4">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="000906C4">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidR="000906C4">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FF791C0" w14:textId="4EDF4942" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="696FDD04" w14:textId="5DB334AE">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764102" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803927">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Why change?</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764102 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803927 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="079F7474" w14:textId="01C26BDC" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidRDefault="000906C4" w14:paraId="037ECD15" w14:textId="6D640FC4">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764103" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803928">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>What is the proposer’s solution?</w:t>
+              <w:t>What is the Proposer’s solution?</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764103 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803928 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B4349CE" w14:textId="4F7B7A48" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="328E3DF3" w14:textId="3793EDA6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764104" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803929">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-              <w:t>Draft legal text</w:t>
+              </w:rPr>
+              <w:t>Draft legal text  </w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764104 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803929 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F731823" w14:textId="5317E4CE" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidRDefault="000906C4" w14:paraId="15EB6A46" w14:textId="3D33679B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764105" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803930">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>What is the impact of this change?</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764105 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803930 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D71C84F" w14:textId="5F9A1342" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="0358AE7D" w14:textId="2AE8CDDA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764106" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803931">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-              <w:t>Proposer’s assessment against Grid Code Objectives</w:t>
+              </w:rPr>
+              <w:t>Proposer’s assessment against CUSC Charging Objectives</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="00090B0A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090B0A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090B0A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764106 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803931 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="411E777C" w14:textId="70531CAB" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="7C2AA794" w14:textId="3A5E6BA8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764107" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803932">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-              <w:t>Proposer’s assessment of the impact of the modification on the stakeholder / consumer benefit categories</w:t>
+              </w:rPr>
+              <w:t>Proposer’s assessment against CUSC Connection Charging Objectives</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="00090B0A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090B0A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090B0A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764107 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803932 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48DAA265" w14:textId="6967116B" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="0B6BE57C" w14:textId="799EFDB7">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:color w:val="auto"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc212803933">
+            <w:r w:rsidRPr="00090B0A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Proposer’s assessment against CUSC Non-Charging Objectives</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090B0A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090B0A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090B0A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803933 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidRPr="000906C4" w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="454F7E51" w14:textId="1C4217E4">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:color w:val="auto"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:history="1" w:anchor="_Toc212803934">
+            <w:r w:rsidRPr="000906C4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Proposer’s assessment of the impact of the modification on the stakeholder / consumer benefit categories</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000906C4">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="000906C4">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="000906C4">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803934 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000906C4">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000906C4">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000906C4">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000906C4">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="000906C4" w:rsidRDefault="000906C4" w14:paraId="15ADD314" w14:textId="151489F3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764108" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803935">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>When will this change take place?</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764108 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803935 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0694C813" w14:textId="2FED55AF" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="48875E16" w14:textId="345FEE9B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764109" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803936">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-              <w:t>Implementation date</w:t>
+              </w:rPr>
+              <w:t>Implementation date:</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764109 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803936 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="14CC2A0A" w14:textId="604C3996" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="0C315833" w14:textId="5281AFC4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764110" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803937">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Date decision required by</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764110 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803937 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="777590C1" w14:textId="7C4415FB" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="5C1146B6" w14:textId="558A2C09">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764111" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803938">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-              <w:t>Implementation approach</w:t>
+              </w:rPr>
+              <w:t>Implementation approach </w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764111 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803938 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="743F351F" w14:textId="788C906F" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="1DD29813" w14:textId="0E814BC8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764112" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803939">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-              <w:t>Proposer’s justification for governance route</w:t>
+              </w:rPr>
+              <w:t>Proposer’s justification for governance route </w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764112 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803939 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37E5CD97" w14:textId="1840FEED" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidRDefault="000906C4" w14:paraId="3320D038" w14:textId="1D3C5AAC">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764113" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803940">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Interactions</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764113 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803940 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="060CDFEB" w14:textId="2727DD24" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidRDefault="000906C4" w14:paraId="0CE0BA7B" w14:textId="575529C5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764114" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803941">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Acronyms, key terms and reference material</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764114 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803941 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36F6E77B" w14:textId="0630D28E" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidR="000906C4" w:rsidP="000906C4" w:rsidRDefault="000906C4" w14:paraId="245EB4C3" w14:textId="4E499E18">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc178764115" w:history="1">
-            <w:r w:rsidRPr="002F445F">
+          <w:hyperlink w:history="1" w:anchor="_Toc212803942">
+            <w:r w:rsidRPr="00090B0A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Reference material</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc178764115 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc212803942 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="426BCB09" w14:textId="391B1A7F" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4">
+        <w:p w:rsidRPr="002F445F" w:rsidR="00323BA4" w:rsidRDefault="00323BA4" w14:paraId="426BCB09" w14:textId="60495988">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002F445F">
             <w:rPr>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="450BB6EC" w14:textId="1FBBA81C" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="002F445F" w:rsidR="00323BA4" w:rsidP="00323BA4" w:rsidRDefault="00323BA4" w14:paraId="450BB6EC" w14:textId="1FBBA81C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="422E3CEB" w14:textId="77777777" w:rsidR="00F913A5" w:rsidRPr="002F445F" w:rsidRDefault="00F913A5" w:rsidP="00323BA4">
+    <w:p w:rsidR="00BA6060" w:rsidP="00323BA4" w:rsidRDefault="00BA6060" w14:paraId="0B93B91D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="796E0083" w14:textId="77777777" w:rsidR="00F913A5" w:rsidRPr="002F445F" w:rsidRDefault="00F913A5" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="002F445F" w:rsidR="00BA6060" w:rsidP="00323BA4" w:rsidRDefault="00BA6060" w14:paraId="25A6411E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A2A5E5A" w14:textId="77777777" w:rsidR="00F913A5" w:rsidRPr="002F445F" w:rsidRDefault="00F913A5" w:rsidP="00323BA4">
-[...49 lines deleted...]
-    <w:p w14:paraId="572E741F" w14:textId="77777777" w:rsidR="00AB598C" w:rsidRPr="00A10B1C" w:rsidRDefault="00AB598C" w:rsidP="000C3EC8">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="09C72C32" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc178772310"/>
+      <w:bookmarkStart w:name="_Toc210994749" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc212803926" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc178772310" w:id="5"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the </w:t>
       </w:r>
-      <w:commentRangeStart w:id="4"/>
+      <w:commentRangeStart w:id="6"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>issue</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="4"/>
+      <w:commentRangeEnd w:id="6"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:commentReference w:id="4"/>
+        <w:commentReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>? </w:t>
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C29BCA7" w14:textId="77777777" w:rsidR="00AB598C" w:rsidRPr="00A10B1C" w:rsidRDefault="00AB598C" w:rsidP="000C3EC8">
+    <w:p w:rsidRPr="003838F9" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="38F741CC" w14:textId="17BB8F31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="003838F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>​</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="598298975"/>
           <w:placeholder>
-            <w:docPart w:val="23392CBF9C3942CA91CB70FD02712EE5"/>
+            <w:docPart w:val="A526ED10AE3346B58588129BE768E2D2"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="006514A7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t xml:space="preserve">[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="58372204" w14:textId="77777777" w:rsidR="00AB598C" w:rsidRPr="00A10B1C" w:rsidRDefault="00AB598C" w:rsidP="000C3EC8">
+    <w:p w:rsidRPr="00CF5E96" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="00A3FB77" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc178773662"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc178773662" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc210994750" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc212803927" w:id="9"/>
+      <w:r w:rsidRPr="00CF5E96">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">Why </w:t>
       </w:r>
-      <w:commentRangeStart w:id="6"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeStart w:id="10"/>
+      <w:r w:rsidRPr="00CF5E96">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="6"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeEnd w:id="10"/>
+      <w:r w:rsidRPr="00CF5E96">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b w:val="0"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="6"/>
+        <w:commentReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="00CF5E96">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00CF5E96">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5620DB01" w14:textId="77777777" w:rsidR="00AB598C" w:rsidRPr="00A10B1C" w:rsidRDefault="00000000" w:rsidP="000C3EC8">
+    <w:p w:rsidRPr="00CF5E96" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00353752" w14:paraId="2DF2BB3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Poppins"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-818798554"/>
+          <w:placeholder>
+            <w:docPart w:val="01ECB1254583403BAFAF9248684612E1"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00CF5E96" w:rsidR="00D54DA4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidRPr="007656B9" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="54058659" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc178773663" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc210994751" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc212803928" w:id="13"/>
+      <w:r w:rsidRPr="007656B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the Proposer’s </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="14"/>
+      <w:r w:rsidRPr="007656B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>solution</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="14"/>
+      <w:r w:rsidRPr="007656B9">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="007656B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="007656B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-1676868951"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w:rsidRPr="00D31A48" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="72FFE759" w14:textId="452F98D6">
+          <w:pPr>
+            <w:pStyle w:val="CVEmail"/>
+            <w:rPr>
+              <w:rStyle w:val="BodyTextChar"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D31A48">
+            <w:rPr>
+              <w:rFonts w:cs="Poppins"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Insert your solution. Please identify which part of the Procedure will need to be changed.]</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:sdtEndPr>
+    </w:sdt>
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="5E5B2FC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CVEmail"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00855073" w:rsidR="00D54DA4" w:rsidP="00ED0394" w:rsidRDefault="00D54DA4" w14:paraId="45E9DE18" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc210994752" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc212803929" w:id="16"/>
+      <w:commentRangeStart w:id="17"/>
+      <w:r w:rsidRPr="00855073">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Draft legal text</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00855073">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:commentRangeEnd w:id="17"/>
+      <w:r w:rsidRPr="00855073">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00855073" w:rsidR="00D54DA4" w:rsidP="00ED0394" w:rsidRDefault="00D54DA4" w14:paraId="37FA1F27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00855073">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Poppins"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="377134672"/>
+          <w:placeholder>
+            <w:docPart w:val="7735E2C6CB094F59934CE982199486C2"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00855073">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Detail the proposed legal text or proposed route to finalise the legal text.   If you’re recommending a governance route which is either Fast-track or straight to Code Administrator Consultation, please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.].</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidRPr="00855073" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="1189EC3E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc178773665" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc210994753" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc212803930" w:id="20"/>
+      <w:r w:rsidRPr="00855073">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the impact of this </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="21"/>
+      <w:r w:rsidRPr="00855073">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="21"/>
+      <w:r w:rsidRPr="00855073">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="00855073">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00855073">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010268" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00353752" w14:paraId="7338CE87" w14:textId="5A4C3307">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           </w:rPr>
-          <w:id w:val="-818798554"/>
+          <w:id w:val="-2136090930"/>
           <w:placeholder>
-            <w:docPart w:val="EBEA115663AE4FD68F03D57F4644B9E8"/>
+            <w:docPart w:val="7051A4D6CAE64CD282FA28B0343816C0"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00AB598C" w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="00010268" w:rsidR="00D54DA4">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00010268" w:rsidR="00D54DA4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
-            <w:t xml:space="preserve">[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+            <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-    </w:p>
-[...293 lines deleted...]
-      <w:r w:rsidR="00323BA4" w:rsidRPr="002F445F">
+      <w:r w:rsidRPr="00010268" w:rsidR="00D54DA4">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidRPr="00010268" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="6558003C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9480" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6465"/>
         <w:gridCol w:w="3015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="2654528E" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="004C39D1" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="3D46B529" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E5963BE" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="004C39D1" w:rsidR="00D54DA4" w:rsidP="004C39D1" w:rsidRDefault="00D54DA4" w14:paraId="7C0DECEA" w14:textId="77777777">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
+              <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:bookmarkStart w:name="_Toc212803931" w:id="22"/>
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Proposer’s assessment against CUSC Charging Objectives</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:bookmarkEnd w:id="22"/>
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="2B42AC70" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="3E3FB059" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BEFE5F5" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5CA0ABF3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Relevant Objective</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D55AFB7" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1AF1831D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Identified impact</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="224CD0F6" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="529458D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37DE1DEE" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="2C5D24BE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>(a) That compliance with the use of system charging methodology facilitates effective competition in the generation and supply of electricity and (so far as is consistent therewith) facilitates competition in the sale, distribution and purchase of electricity;</w:t>
+              <w:t>(d) That compliance with the use of system charging methodology facilitates effective competition in the generation and supply of electricity and (so far as is consistent therewith) facilitates competition in the sale, distribution and purchase of electricity; </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="1537075804"/>
               <w:placeholder>
-                <w:docPart w:val="27DA964D4FFB4F77B5E2F6C37AD5A13E"/>
+                <w:docPart w:val="4D9A5074D2DA46FBB1FDB74F6D99E350"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="4A1DC53D" w14:textId="77777777" w:rsidR="006B10A8" w:rsidRPr="00CF6C62" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="0C5761C5" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="1135600235"/>
               <w:placeholder>
-                <w:docPart w:val="6F64366A02E04BFAB80F23788D9EE8EC"/>
+                <w:docPart w:val="39EA14BE9BDE437D8C0948678E4C5C11"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="583FCA9D" w14:textId="732498E3" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="0F4E86C1" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="2D8890D1" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="3F3D9953" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77F944BB" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="20209821" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>(b) That compliance with the use of system charging methodology results in charges which reflect, as far as is reasonably practicable, the costs (excluding any payments between transmission licensees which are made under and accordance with the STC) incurred by transmission licensees in their transmission businesses and which are compatible with standard licence condition C11 requirements of a connect and manage connection);</w:t>
+              <w:t>(e) That compliance with the use of system charging methodology results in charges which reflect, as far as is reasonably practicable, the costs (excluding any payments between transmission licensees which are made under and accordance with the STC) incurred by transmission licensees in their transmission businesses and which are compatible with standard licence condition C11 requirements of a connect and manage connection); </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="-1972589117"/>
               <w:placeholder>
-                <w:docPart w:val="4C630BA45D12488A9726611E68A89972"/>
+                <w:docPart w:val="BC86032BDC7D470D878C4D01368DF8F2"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="73909EBD" w14:textId="77777777" w:rsidR="006B10A8" w:rsidRPr="00CF6C62" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1D78FF09" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="2122031287"/>
               <w:placeholder>
-                <w:docPart w:val="04FAC1199B7E4B239976AEBA0FD66AC2"/>
+                <w:docPart w:val="B66BF45889064A99AB88C908283EED41"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="0496F02D" w14:textId="0E26B319" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="45DCB5F7" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="514317F0" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="07B49E38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B286AAE" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="392FE1C4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>(c) That, so far as is consistent with sub-paragraphs (a) and (b), the use of system charging methodology, as far as is reasonably practicable, properly takes account of the developments in transmission licensees’ transmission businesses and the ISOP business*;</w:t>
+              <w:t>(f) That, so far as is consistent with sub-paragraphs (a) and (b), the use of system charging methodology, as far as is reasonably practicable, properly takes account of the developments in transmission licensees’ transmission businesses and the ISOP business*; </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="449432999"/>
               <w:placeholder>
-                <w:docPart w:val="CA2CCD7E885E4052B018D363B4CBB534"/>
+                <w:docPart w:val="40E4792CD03C42F2872CC91D1BFF158E"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="749DD8F0" w14:textId="77777777" w:rsidR="006B10A8" w:rsidRPr="00CF6C62" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7CF4E328" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="-309637664"/>
               <w:placeholder>
-                <w:docPart w:val="62347724542041E398015E049B1DFA57"/>
+                <w:docPart w:val="AE2D621F688F4DFFBCD417E46D5B5853"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="50831ED8" w14:textId="66985BD5" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="59BB7642" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="1F4A53D5" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="64338722" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15FA395E" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="37266E76" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>(d) Compliance with the Electricity Regulation and any relevant legally binding decision of the European Commission and/or the Agency **; and</w:t>
+              <w:t>(g) Compliance with the Electricity Regulation and any relevant legally binding decision of the European Commission and/or the Agency **; and </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="-343480133"/>
               <w:placeholder>
-                <w:docPart w:val="04E74DDA7C6643FF8A7574EEA55D9590"/>
+                <w:docPart w:val="2E3C50FA5E974A1FAD84B7AC3063B254"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="58D3731F" w14:textId="77777777" w:rsidR="006B10A8" w:rsidRPr="00CF6C62" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="58686D79" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="-1399211028"/>
               <w:placeholder>
-                <w:docPart w:val="1CAFCCE1F33147DA8DA278EBD3ECD65A"/>
+                <w:docPart w:val="8F56FBE4EC354B8D92F0881BE817F68B"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="72F0E9E8" w14:textId="42F44C3F" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="393C952C" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="350ADB50" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="305ED466" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="017ED13F" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="27D40E80" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>(e) Promoting efficiency in the implementation and administration of the system charging methodology.</w:t>
+              <w:t>(h) Promoting efficiency in the implementation and administration of the system charging methodology. </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="1937087859"/>
               <w:placeholder>
-                <w:docPart w:val="7A3645FBF4E64525AF2777F36ADA673A"/>
+                <w:docPart w:val="DD94AA2A586C47C5B08756EE01246448"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="7A614B21" w14:textId="77777777" w:rsidR="006B10A8" w:rsidRPr="00CF6C62" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="0D3D149A" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="-1498575140"/>
               <w:placeholder>
-                <w:docPart w:val="3450A0266DCF47B9BC4B5D5101A00FE8"/>
+                <w:docPart w:val="38280F8C82C34C7A96E0B4A8EDEE2240"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="79A47434" w14:textId="018C38FD" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7B4C1216" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="303CAB74" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="472496A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C8C5F9B" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="41071104" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
               <w:t>* See Electricity System Operator Licence </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="30E81FD2" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="39676ADE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="228A5B95" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="61B35F99" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-              <w:t>**The Electricity Regulation referred to in objective (d) is Regulation (EU) 2019/943 of the European Parliament and of the Council of 5 June 2019 on the internal market for electricity (recast) as it has effect immediately before IP completion day as read with the modifications set out in the SI 2020/1006.</w:t>
+              </w:rPr>
+              <w:t>**The Electricity Regulation referred to in objective (g) is Regulation (EU) 2019/943 of the European Parliament and of the Council of 5 June 2019 on the internal market for electricity (recast) as it has effect immediately before IP completion day as read with the modifications set out in the SI 2020/1006. </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54199A13" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="518CD254" w14:textId="2D123E9A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E55CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E55CF" w:rsidR="00C92EFB" w:rsidP="00D54DA4" w:rsidRDefault="00C92EFB" w14:paraId="24FC763F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E55CF">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6465"/>
         <w:gridCol w:w="3015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="17CA4D92" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="004C39D1" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="6625CBA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75389C1F" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="004C39D1" w:rsidR="00D54DA4" w:rsidP="004C39D1" w:rsidRDefault="00D54DA4" w14:paraId="226DB782" w14:textId="77777777">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:divId w:val="1075859914"/>
+              <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:bookmarkStart w:name="_Toc212803932" w:id="23"/>
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Proposer’s assessment against CUSC Connection Charging Objectives</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:bookmarkEnd w:id="23"/>
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="58A0EA45" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="66E417F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="470E9AB4" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="006B7B93" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5302557A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="006B7B93">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Relevant Objective</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="006B7B93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="006B7B93">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1651BBDE" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1B960FAD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E55CF">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Identified impact</w:t>
             </w:r>
             <w:r w:rsidRPr="003E55CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E55CF">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="43123552" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="5B22A356" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="304842DE" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="577860CE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t xml:space="preserve">(a) means the Use of System Charging Objectives, as if references therein to the Use of System Charging Methodology were to the Connection Charging Methodology and in addition, the objective (where consistent with the other objectives) of facilitating </w:t>
+              <w:t>Means the Use of System Charging Objectives, as if references therein to the Use of System Charging Methodology were to the Connection Charging Methodology and in addition, the objective (where consistent with the other objectives) of facilitating competition in the carrying out of works for connection to the National Electricity Transmission System.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="1501389794"/>
               <w:placeholder>
-                <w:docPart w:val="52972EBD8D384AA9ABED29D70F9F8470"/>
+                <w:docPart w:val="CDFC5CE9A3F448ADB3A71FF577153BB3"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="0748179E" w14:textId="77777777" w:rsidR="006B10A8" w:rsidRPr="00CF6C62" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="4026A543" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="782315028"/>
               <w:placeholder>
-                <w:docPart w:val="C202AEE475DF4F148BEB765BDFF3F4B5"/>
+                <w:docPart w:val="B274C4A0A19B45108CA56B39EC896E21"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="4FC7E7BE" w14:textId="73BEB846" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="259EE0CB" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C9467B4" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+    <w:p w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="5AE1010B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E55CF">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6465"/>
         <w:gridCol w:w="3015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="470861CD" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="004C39D1" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="4EE84172" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="545B20DB" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="004C39D1" w:rsidR="00D54DA4" w:rsidP="004C39D1" w:rsidRDefault="00D54DA4" w14:paraId="04F1E4EE" w14:textId="77777777">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:divId w:val="1919705363"/>
+              <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:bookmarkStart w:name="_Toc212803933" w:id="24"/>
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Proposer’s assessment against CUSC Non-Charging Objectives</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:bookmarkEnd w:id="24"/>
+            <w:r w:rsidRPr="004C39D1">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:b/>
-                <w:bCs/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="7B721137" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="5B3E8F42" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="279CD30F" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3F239B17" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E55CF">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Relevant Objective</w:t>
             </w:r>
             <w:r w:rsidRPr="003E55CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E55CF">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4659BB45" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="540191AD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E55CF">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Identified impact</w:t>
             </w:r>
             <w:r w:rsidRPr="003E55CF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E55CF">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="4DBEA2B6" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="1412292E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="620B724D" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="0A0AC905" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>(a) The efficient discharge by the Licensee of the obligations imposed on it by the Act and by this licence*;</w:t>
+              <w:t>(i) The efficient discharge by the Licensee of the obligations imposed on it by the Act and by this licence*;</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="883676763"/>
               <w:placeholder>
-                <w:docPart w:val="04DD7D3D61B4440A98F75BD52F449C28"/>
+                <w:docPart w:val="62B864088EC44CEEB0552C7008033DF5"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="4D592E9C" w14:textId="77777777" w:rsidR="006B10A8" w:rsidRPr="00CF6C62" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5ACE89D3" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="-1187898334"/>
               <w:placeholder>
-                <w:docPart w:val="EF474C7901D1471780E4576A48AAC08B"/>
+                <w:docPart w:val="DC02A82674C4475797859789D9922956"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="0E257322" w14:textId="715DFDB2" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="408A48A8" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="67AFD400" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="0FA85BB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25750546" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="17C27C84" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>(b) Facilitating effective competition in the generation and supply of electricity, and (so far as consistent therewith) facilitating such competition in the sale, distribution and purchase of electricity;</w:t>
+              <w:t>(ii) Facilitating effective competition in the generation and supply of electricity, and (so far as consistent therewith) facilitating such competition in the sale, distribution and purchase of electricity;</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="-1815950508"/>
               <w:placeholder>
-                <w:docPart w:val="2C758A11EA374F71B5E9488C13C01F33"/>
+                <w:docPart w:val="2900F0D883F34C9D8AAB6E4F31B568D3"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="35B4E03C" w14:textId="77777777" w:rsidR="006B10A8" w:rsidRPr="00CF6C62" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1B2F8D47" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="-1241627472"/>
               <w:placeholder>
-                <w:docPart w:val="EDC3484612C24DFD8E9119D98945D5FB"/>
+                <w:docPart w:val="24D7DB8587CE40A89B0805550B4D335E"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="6D8A24BA" w14:textId="770B2008" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="0A4B8E8D" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="06B69919" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="75F92E08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F64FB82" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="48D34090" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>(c) Compliance with the Electricity Regulation and any relevant legally binding decision of the European Commission and/or the Agency **; and</w:t>
+              <w:t>(iii) Compliance with the Electricity Regulation and any relevant legally binding decision of the European Commission and/or the Agency **; and</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="-162095167"/>
               <w:placeholder>
-                <w:docPart w:val="80931C4CCBEC424F8F87E87141857A65"/>
+                <w:docPart w:val="5E5B4460F94D4A50B07374CF7A322A69"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="51F2C2F6" w14:textId="77777777" w:rsidR="006B10A8" w:rsidRPr="00CF6C62" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6B60C048" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="206307611"/>
               <w:placeholder>
-                <w:docPart w:val="5E939CF271BF4B4FB0684998288A274C"/>
+                <w:docPart w:val="6FDE5A90D7AB404581456A040286FD44"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="7F234262" w14:textId="692E39F9" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="79BD808A" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="446B3697" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="0F39F97A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6465" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="261C1259" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7367EB81" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>(d) Promoting efficiency in the implementation and administration of the CUSC arrangements.</w:t>
+              <w:t>(iv) Promoting efficiency in the implementation and administration of the CUSC arrangements.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="3F0731"/>
+              <w:top w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="3F0731" w:themeColor="text2" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="-352266175"/>
               <w:placeholder>
-                <w:docPart w:val="B61F1DCCCB1C4D2893931AE55B8F1A56"/>
+                <w:docPart w:val="B0ABD58B277B4675A03FCDBAC12EDCA1"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Select an impact" w:value="Select an impact"/>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="14DB32B5" w14:textId="77777777" w:rsidR="006B10A8" w:rsidRPr="00CF6C62" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="74C2A4C7" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:sz w:val="22"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:b/>
+                    <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Select an impact</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:id w:val="-1691281761"/>
               <w:placeholder>
-                <w:docPart w:val="AA0A5DAD2611471CAFD5CE99A71A997B"/>
+                <w:docPart w:val="FA8B20EC7EC842DB8596B2AE902F32E7"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="69B79F68" w14:textId="38350579" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="006B10A8" w:rsidP="006B10A8">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6A385C4E" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF6C62">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>Please provide your rationale</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="66939AEB" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="15C34266" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="601A2894" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3E246854" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
               <w:t>* See Electricity System Operator Licence </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E55CF" w:rsidRPr="003E55CF" w14:paraId="07E33211" w14:textId="77777777" w:rsidTr="003E55CF">
+      <w:tr w:rsidRPr="003E55CF" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="187768AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47AB0B74" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="003E55CF" w:rsidRDefault="003E55CF" w:rsidP="003E55CF">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7ED6FB66" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-              <w:t>**The Electricity Regulation referred to in objective (c) is Regulation (EU) 2019/943 of the European Parliament and of the Council of 5 June 2019 on the internal market for electricity (recast) as it has effect immediately before IP completion day as read with the modifications set out in the SI 2020/1006.</w:t>
+              </w:rPr>
+              <w:t>**The Electricity Regulation referred to in objective (iii) is Regulation (EU) 2019/943 of the European Parliament and of the Council of 5 June 2019 on the internal market for electricity (recast) as it has effect immediately before IP completion day as read with the modifications set out in the SI 2020/1006.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E55CF">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="586B3B0F" w14:textId="77777777" w:rsidR="003E55CF" w:rsidRPr="002F445F" w:rsidRDefault="003E55CF" w:rsidP="00323BA4">
-[...8 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="9480" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3390"/>
         <w:gridCol w:w="6090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="0AD43825" w14:textId="77777777" w:rsidTr="00BB5D3D">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="2975894F" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B0D47B" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="60F55DA9" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="37F768A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
-              <w:divId w:val="1999454928"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc178763834"/>
-[...1 lines deleted...]
-            <w:commentRangeStart w:id="14"/>
+            <w:bookmarkStart w:name="_Toc178763834" w:id="25"/>
+            <w:bookmarkStart w:name="_Toc210994754" w:id="26"/>
+            <w:bookmarkStart w:name="_Toc212803934" w:id="27"/>
+            <w:commentRangeStart w:id="28"/>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposer’s assessment </w:t>
             </w:r>
-            <w:commentRangeEnd w:id="14"/>
-            <w:r w:rsidR="00323BA4" w:rsidRPr="002F445F">
+            <w:commentRangeEnd w:id="28"/>
+            <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:commentReference w:id="14"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:commentReference w:id="28"/>
             </w:r>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>of the impact of the modification on the stakeholder / consumer benefit categories</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="41783311" w14:textId="77777777" w:rsidTr="00BB5D3D">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="72AD3CEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A7AA588" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1D21649B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Stakeholder / consumer benefit categories </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E2D0DD4" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="251D5E09" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Identified impact</w:t>
             </w:r>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB5D3D" w:rsidRPr="002F445F" w14:paraId="4125F50E" w14:textId="77777777" w:rsidTr="00BB5D3D">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="7087B38A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B4BDDBB" w14:textId="5B757B01" w:rsidR="00BB5D3D" w:rsidRPr="002F445F" w:rsidRDefault="00BB5D3D" w:rsidP="00BB5D3D">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7B078978" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Improved safety and reliability of the </w:t>
             </w:r>
-            <w:commentRangeStart w:id="15"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:commentRangeStart w:id="29"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>system</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="15"/>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:commentRangeEnd w:id="29"/>
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:commentReference w:id="15"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="29"/>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="-618373279"/>
               <w:placeholder>
-                <w:docPart w:val="AF142F1435E54B7483084818597AB12F"/>
+                <w:docPart w:val="0887C91168894F588BD068B34F092C5F"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="47116B62" w14:textId="77777777" w:rsidR="00BB5D3D" w:rsidRPr="00A10B1C" w:rsidRDefault="00BB5D3D" w:rsidP="00BB5D3D">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6B31A91E" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="Boldnormaltext"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:b/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="7AD10E7E" w14:textId="0251660C" w:rsidR="00BB5D3D" w:rsidRPr="002F445F" w:rsidRDefault="00BB5D3D" w:rsidP="00BB5D3D">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6B31CCB9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="120"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:cs="Poppins"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="786162763"/>
                 <w:placeholder>
-                  <w:docPart w:val="22E8FAC6B35C4CD3B42BD41A04C71B8B"/>
+                  <w:docPart w:val="782C7ED8F26A466EA1DCBA61FC000DEC"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>[Please provide your rationale.  Will this change mean that the energy system can operate more safely and reliably now and in the future in a way that benefits end consumers?</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>This area would relate to changes which balance the system safely, securely and at optimum cost, particularly for consumers in vulnerable situations. It would also consider changes which introduce flexibility across the market to flow energy at the most efficient profile, lower operational costs and make sure GB consumers can access the cheapest sources of energy. </w:t>
                 </w:r>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...7 lines deleted...]
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:br/>
                 </w:r>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Examples of changes include: </w:t>
+                </w:r>
+                <w:r w:rsidRPr="009826B7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:color w:val="808080"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>​</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
                     <w:color w:val="808080"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>- security of supply </w:t>
                 </w:r>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
                     <w:color w:val="808080"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:br/>
                 </w:r>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>- changes to the balancing regimes e.g. charging changes</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>​</w:t>
                 </w:r>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t> </w:t>
                 </w:r>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="009826B7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
                   <w:t> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E74E0" w:rsidRPr="002F445F" w14:paraId="7EDF316B" w14:textId="77777777" w:rsidTr="00BB5D3D">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="75C26CC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6836E889" w14:textId="485B87D1" w:rsidR="008E74E0" w:rsidRPr="002F445F" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="20FFA959" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lower bills than would otherwise be the </w:t>
             </w:r>
-            <w:commentRangeStart w:id="16"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:commentRangeStart w:id="30"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>case</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="16"/>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:commentRangeEnd w:id="30"/>
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:commentReference w:id="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="30"/>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="1896535093"/>
               <w:placeholder>
-                <w:docPart w:val="8E23E596080C4B89889CC59E56989793"/>
+                <w:docPart w:val="07FD1C481A464E76BAABEECFFBC4396B"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="733A064D" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRPr="00A10B1C" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="0B108AAF" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="Boldnormaltext"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:b/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:id w:val="-170656487"/>
               <w:placeholder>
-                <w:docPart w:val="ECCFDFE84E9949A586DF737CC048C2BE"/>
+                <w:docPart w:val="9CD2A708691F4AE99F220178E75B8B00"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="14109FD4" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRPr="00A10B1C" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="14A51CC4" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="5CD03233" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRPr="00A10B1C" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1D4D3FBB" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Will this change lower consumers’ bills by controlling, reducing, and optimising spend, for example on balancing and operating the system? </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="3A22B27B" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRPr="00A10B1C" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3792A913" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">This area would relate to changes that are likely to benefit end consumers. This could include any change where it has been demonstrated that it could lower bills for end consumers. </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="6025FE5C" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRPr="00A10B1C" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="106D03F7" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">If possible, this section should include any quantifiable benefits.  </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="2C9BFBEB" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRPr="00A10B1C" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="413DC7D6" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Examples of changes include: </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="37A2E2AF" w14:textId="771C40CE" w:rsidR="008E74E0" w:rsidRPr="002F445F" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7A2843EA" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:after="120"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Charging review]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E74E0" w:rsidRPr="002F445F" w14:paraId="1D7B46FA" w14:textId="77777777" w:rsidTr="00BB5D3D">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="753C587D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5377E1C3" w14:textId="75023D33" w:rsidR="008E74E0" w:rsidRPr="002F445F" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3ED40967" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Benefits for society as a </w:t>
             </w:r>
-            <w:commentRangeStart w:id="17"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:commentRangeStart w:id="31"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>whole</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="17"/>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:commentRangeEnd w:id="31"/>
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:commentReference w:id="17"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="31"/>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:szCs w:val="24"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="1726332859"/>
               <w:placeholder>
-                <w:docPart w:val="9AA09169741B4517B05FBF5C2DFB7D09"/>
+                <w:docPart w:val="00CAC472ACC34DD48D4E018FA6971631"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="44F0AEEB" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRPr="00A10B1C" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="677978AD" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="Boldnormaltext"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:szCs w:val="24"/>
+                    <w:b w:val="0"/>
+                    <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:b/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:id w:val="882362507"/>
               <w:placeholder>
-                <w:docPart w:val="D67B71282EA246E5911A366FEEC8C71C"/>
+                <w:docPart w:val="892B1CA27EBF4899A973496573485168"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="60733A78" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRPr="00A10B1C" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3A1770E5" w14:textId="04676DB0">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="5D338B7E" w14:textId="3F970A46" w:rsidR="008E74E0" w:rsidRPr="002F445F" w:rsidRDefault="008E74E0" w:rsidP="008E74E0">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3052D82F" w14:textId="04676DB0">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:after="120"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>This area would focus on demonstrating why and how the change can improve the quality of service for some or all end consumers. Improved service quality ultimately benefits the end consumer due to interactions in the value chains across the industry being more seamless, efficient and effective.].</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008802A1" w:rsidRPr="002F445F" w14:paraId="3EAE8F08" w14:textId="77777777" w:rsidTr="00BB5D3D">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="69177BBD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D5EB55F" w14:textId="33A633EF" w:rsidR="008802A1" w:rsidRPr="002F445F" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="271BB650" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Reduced environmental </w:t>
             </w:r>
-            <w:commentRangeStart w:id="18"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:commentRangeStart w:id="32"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>damage</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="18"/>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:commentRangeEnd w:id="32"/>
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:commentReference w:id="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="32"/>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CFA5C6F" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6D2DDB20" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:szCs w:val="24"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:szCs w:val="24"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Boldnormaltext"/>
                   <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                  <w:szCs w:val="24"/>
+                  <w:b w:val="0"/>
+                  <w:sz w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Impact assessment"/>
                 <w:tag w:val="Impact assessment"/>
                 <w:id w:val="-1573738800"/>
                 <w:placeholder>
-                  <w:docPart w:val="6B93E270CDFF4055BBFE75DF175D44CC"/>
+                  <w:docPart w:val="E0D415999B2A4DC2920E9BBF8BCFB86A"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="Positive" w:value="Positive"/>
                   <w:listItem w:displayText="Negative" w:value="Negative"/>
                   <w:listItem w:displayText="Neutral" w:value="Neutral"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:b/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:id w:val="1982108050"/>
               <w:placeholder>
-                <w:docPart w:val="62CCFE81897441F1BD2EB94DDEDE460E"/>
+                <w:docPart w:val="30D85486FF1042219D365AD115D182E9"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="1BB8E71E" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="133C4015" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="1F8726BE" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="09731703" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
-                  <w:lastRenderedPageBreak/>
                   <w:t xml:space="preserve">Will this proposal support: </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="1EE60D62" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1F46761B" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">• new providers and technologies?  </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="7A9C3194" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6D2D9D22" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">• a move to hydrogen or lower greenhouse gases? </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="5526F7D2" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="09F20B74" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">• the journey toward statutory net-zero targets? </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="52FE1345" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="25AE1C69" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">• decarbonisation? </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="7836320D" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="2384B59F" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">This area would relate to changes which demonstrate innovative work to design solutions which ensure the system can operate in an environmentally sustainable way both now and in the future. </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="522B23D1" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3538678F" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Examples include: </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="5C09F5F2" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="4FE9A7C6" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">• Gas quality blending  </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="052D29C5" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="51D63411" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">• Carbon Capture and Storage </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="4F4900BF" w14:textId="30A830C7" w:rsidR="008802A1" w:rsidRPr="002F445F" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="2198418D" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:after="120"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>New technologies, e.g. wind power]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008802A1" w:rsidRPr="002F445F" w14:paraId="29146BDC" w14:textId="77777777" w:rsidTr="00BB5D3D">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="1E5A276D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49B1F21C" w14:textId="34C259C1" w:rsidR="008802A1" w:rsidRPr="002F445F" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+          <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="44F2E05F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A10B1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Improved quality of </w:t>
             </w:r>
-            <w:commentRangeStart w:id="19"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:commentRangeStart w:id="33"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>service</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="19"/>
-            <w:r w:rsidRPr="00A10B1C">
+            <w:commentRangeEnd w:id="33"/>
+            <w:r w:rsidRPr="009826B7">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:commentReference w:id="19"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="33"/>
             </w:r>
-            <w:r w:rsidRPr="00A10B1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:r w:rsidRPr="009826B7">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Boldnormaltext"/>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                <w:szCs w:val="24"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:alias w:val="Impact assessment"/>
               <w:tag w:val="Impact assessment"/>
               <w:id w:val="1712995486"/>
               <w:placeholder>
-                <w:docPart w:val="567D06D5E59F42A8B7B9443B758BDF80"/>
+                <w:docPart w:val="32919F4C03FB47148A3CC9BF60875AD7"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Positive" w:value="Positive"/>
                 <w:listItem w:displayText="Negative" w:value="Negative"/>
                 <w:listItem w:displayText="Neutral" w:value="Neutral"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="5590C8BD" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="349666C4" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="Boldnormaltext"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:szCs w:val="24"/>
+                    <w:b w:val="0"/>
+                    <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-                    <w:b/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>[Select impact]</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:id w:val="309147559"/>
               <w:placeholder>
-                <w:docPart w:val="2281596D15A44CBD8E11C71E822E552A"/>
+                <w:docPart w:val="819BAC76F5214C0EB4ABED5C1C0B8F74"/>
               </w:placeholder>
               <w:temporary/>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="2E71EA88" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="08F14745" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="633F1E26" w14:textId="77777777" w:rsidR="008802A1" w:rsidRPr="00A10B1C" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="2B47E248" w14:textId="77777777">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2820"/>
                   </w:tabs>
                   <w:spacing w:after="0"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t xml:space="preserve">This area would relate to any other identified changes to society, such as jobs or the economy.  </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="7192D579" w14:textId="0774813C" w:rsidR="008802A1" w:rsidRPr="002F445F" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+              <w:p w:rsidRPr="009826B7" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7FC0B12E" w14:textId="77777777">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:after="120"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A10B1C">
+                <w:r w:rsidRPr="009826B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                    <w:rFonts w:cs="Poppins"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>For example, by 2050, energy system decarbonisation efforts could add 19 million jobs and £52tn of gross domestic product (GDP) to the global economy, increasing the GDP of Northern and Western Europe by 1.25% and 2.5% respectively. It could also generate a 15% increase in global welfare and reduce negative health effects caused by local air pollution by 60%.].</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F7A95CA" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="03A741DD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572F9812" w14:textId="77777777" w:rsidR="007E03A2" w:rsidRPr="00A10B1C" w:rsidRDefault="007E03A2" w:rsidP="007E03A2">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="429676C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc178773668"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc178772316"/>
+      <w:bookmarkStart w:name="_Toc178773668" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc210994755" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc212803935" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc178772316" w:id="37"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>When will this change take place?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E9BE3C" w14:textId="77777777" w:rsidR="007E03A2" w:rsidRPr="00A10B1C" w:rsidRDefault="007E03A2" w:rsidP="007E03A2">
+    <w:p w:rsidRPr="000906C4" w:rsidR="00D54DA4" w:rsidP="000906C4" w:rsidRDefault="00D54DA4" w14:paraId="215792AD" w14:textId="77777777">
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
-          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:bookmarkStart w:name="_Toc212803936" w:id="38"/>
+      <w:r w:rsidRPr="000906C4">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
-          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementation </w:t>
       </w:r>
-      <w:commentRangeStart w:id="22"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeStart w:id="39"/>
+      <w:r w:rsidRPr="000906C4">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
-          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="22"/>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:commentRangeEnd w:id="39"/>
+      <w:r w:rsidRPr="000906C4">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:commentReference w:id="22"/>
+        <w:commentReference w:id="39"/>
       </w:r>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="000906C4">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
-          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="3D33D984" w14:textId="12210EAD" w:rsidR="007E03A2" w:rsidRPr="00A10B1C" w:rsidRDefault="00000000" w:rsidP="007E03A2">
+    <w:p w:rsidRPr="00010268" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00353752" w14:paraId="37A2BD48" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-            <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1330750697"/>
           <w:placeholder>
-            <w:docPart w:val="B2EC81F979A240FBBDCBA762C772EA73"/>
+            <w:docPart w:val="23197B9606B0426DBF3E6186A8C50102"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00E572AE" w:rsidRPr="00E572AE">
+          <w:r w:rsidRPr="00010268" w:rsidR="00D54DA4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>[Insert the date which you are proposing the change is made to the code. N.B For modifications which change Section 14, the implementation date is the first day in a Charging Year.]</w:t>
           </w:r>
-          <w:r w:rsidR="00E572AE" w:rsidRPr="00E572AE">
+          <w:r w:rsidRPr="00010268" w:rsidR="00D54DA4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>​ </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="092C6F01" w14:textId="77777777" w:rsidR="007E03A2" w:rsidRPr="00A10B1C" w:rsidRDefault="007E03A2" w:rsidP="007E03A2">
+    <w:p w:rsidR="005C1D7B" w:rsidP="00D54DA4" w:rsidRDefault="005C1D7B" w14:paraId="2382DBD8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:name="_Toc210994756" w:id="40"/>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="7944431A" w14:textId="412AD6E5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc212803937" w:id="41"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Date decision required </w:t>
       </w:r>
-      <w:commentRangeStart w:id="23"/>
+      <w:commentRangeStart w:id="42"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-      <w:commentRangeEnd w:id="23"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:commentRangeEnd w:id="42"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:commentReference w:id="23"/>
+        <w:commentReference w:id="42"/>
       </w:r>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AB28DF" w14:textId="0EE6F750" w:rsidR="007E03A2" w:rsidRPr="00A10B1C" w:rsidRDefault="00000000" w:rsidP="007E03A2">
+    <w:p w:rsidRPr="00D31A48" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00353752" w14:paraId="4ACF3561" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-            <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-1346394205"/>
           <w:placeholder>
-            <w:docPart w:val="A7396D99B633452FBEB4E196422FB2F8"/>
+            <w:docPart w:val="E07346022A874FFFA8FC2B9FF70B4A37"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="007E03A2" w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="005C1D7B" w:rsidR="00D54DA4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>[Insert the date which the decision is required from the Authority - or Panel (if self-governance</w:t>
+            <w:t>[Insert the date which the decision is required from the Authority - or Panel (if self-governance.</w:t>
           </w:r>
-          <w:r w:rsidR="00B9681A">
+          <w:r w:rsidRPr="005C1D7B" w:rsidR="00D54DA4">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="005C1D7B" w:rsidR="00D54DA4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
-            <w:t>.</w:t>
-[...16 lines deleted...]
-            <w:t>].</w:t>
+            <w:t>If it is a charging modification the decision is required by 30 September the year before the 01 April implementation].</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="294BACA2" w14:textId="77777777" w:rsidR="007E03A2" w:rsidRPr="00A10B1C" w:rsidRDefault="007E03A2" w:rsidP="007E03A2">
+    <w:p w:rsidR="005C1D7B" w:rsidP="00D54DA4" w:rsidRDefault="005C1D7B" w14:paraId="12379F67" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc178772317"/>
+      <w:bookmarkStart w:name="_Toc178772317" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc210994757" w:id="44"/>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="0A3FAAAD" w14:textId="6E38C056">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc212803938" w:id="45"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Implementation</w:t>
       </w:r>
-      <w:commentRangeStart w:id="25"/>
+      <w:commentRangeStart w:id="46"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> approach</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="25"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:commentRangeEnd w:id="46"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:commentReference w:id="25"/>
+        <w:commentReference w:id="46"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572A907A" w14:textId="77777777" w:rsidR="007E03A2" w:rsidRPr="00A10B1C" w:rsidRDefault="00000000" w:rsidP="007E03A2">
+    <w:p w:rsidRPr="005C1D7B" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00353752" w14:paraId="4783598F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-            <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="61153112"/>
           <w:placeholder>
-            <w:docPart w:val="0060572EBDB74E3B82FAA04076B0F993"/>
+            <w:docPart w:val="90B27C56EB394C0E94758A94AA0AFEB1"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="007E03A2" w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="005C1D7B" w:rsidR="00D54DA4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>[List any systems or processes that will need to change as a result of this proposal.]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="16F5790E" w14:textId="77777777" w:rsidR="007E03A2" w:rsidRPr="00A10B1C" w:rsidRDefault="007E03A2" w:rsidP="007E03A2">
+    <w:p w:rsidR="005C1D7B" w:rsidP="00D54DA4" w:rsidRDefault="005C1D7B" w14:paraId="20659529" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc178772318"/>
+      <w:bookmarkStart w:name="_Toc178772318" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc210994758" w:id="48"/>
+    </w:p>
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="150F8AF5" w14:textId="7AEAE524">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc212803939" w:id="49"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposer’s justification for governance </w:t>
       </w:r>
-      <w:commentRangeStart w:id="27"/>
+      <w:commentRangeStart w:id="50"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>route</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="27"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:commentRangeEnd w:id="50"/>
       <w:r w:rsidRPr="00A10B1C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:commentReference w:id="27"/>
+        <w:commentReference w:id="50"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6231D4AB" w14:textId="77777777" w:rsidR="007E03A2" w:rsidRPr="00A10B1C" w:rsidRDefault="007E03A2" w:rsidP="007E03A2">
+    <w:p w:rsidRPr="0016261C" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="1052A1D6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0016261C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Governance route: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-            <w:sz w:val="24"/>
           </w:rPr>
           <w:alias w:val="Goverance Route"/>
           <w:tag w:val="Goverance Route"/>
           <w:id w:val="1976943313"/>
           <w:placeholder>
-            <w:docPart w:val="0A66969769FD485C98AAD535C72E99C8"/>
+            <w:docPart w:val="03C4BF745F724A8FB9BB4F3882D6100F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="Standard Governance modification with assessment by a Workgroup" w:value="Standard Governance modification with assessment by a Workgroup"/>
             <w:listItem w:displayText="Standard Governance modification to proceed to Code Administrator Consultation" w:value="Standard Governance modification to proceed to Code Administrator Consultation"/>
             <w:listItem w:displayText="Self-Governance modification with assessment by a Workgroup" w:value="Self-Governance modification with assessment by a Workgroup"/>
             <w:listItem w:displayText="Self-Governance modification to proceed to Code Administrator Consultation" w:value="Self-Governance modification to proceed to Code Administrator Consultation"/>
             <w:listItem w:displayText="Urgent modification to proceed under a timeline agreed by the Authority (with an Authority Decision)" w:value="Urgent modification to proceed under a timeline agreed by the Authority (with an Authority Decision)"/>
             <w:listItem w:displayText="Fast-track Self- Governance modification" w:value="Fast-track Self- Governance modification"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="0016261C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose a governance route</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="0016261C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB88202" w14:textId="77777777" w:rsidR="007E03A2" w:rsidRPr="00A10B1C" w:rsidRDefault="00000000" w:rsidP="007E03A2">
+    <w:p w:rsidRPr="00D31A48" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00353752" w14:paraId="4D17577F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-            <w:sz w:val="24"/>
+            <w:rStyle w:val="Style1"/>
           </w:rPr>
           <w:id w:val="-1830350855"/>
           <w:placeholder>
-            <w:docPart w:val="D000A106BE5F4A378CDA0A892B26A92C"/>
+            <w:docPart w:val="569315BF887341DDA923C7D4B70EC389"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:cs="Poppins" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="007E03A2" w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="005F6AF9" w:rsidR="00D54DA4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>[Please give justification for the governance route you have recommended. Use the below guidance to help. If you have recommended Self-Governance, Urgent or Fast-Track, you must explain how it meets the relevant criteria.]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007E03A2" w:rsidRPr="00A10B1C">
+      <w:r w:rsidRPr="00D31A48" w:rsidR="00D54DA4">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17872C08" w14:textId="17B9A2CE" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="13848B4A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4-Accent1"/>
+        <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="9480" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="3090"/>
         <w:gridCol w:w="4590"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="198788A7" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="007625AA" w14:paraId="602E4047" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37B0ED2C" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5EE05BCA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
-              <w:divId w:val="1288198562"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
+            <w:commentRangeStart w:id="51"/>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Guidance on governance routes </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="51"/>
+            <w:r w:rsidRPr="002F445F" w:rsidR="000B248D">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="51"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="4C7F2442" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="33ABBA29" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F923612" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="00FB55B4" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6964D336" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00FB55B4">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Timescales </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="273154B7" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="00FB55B4" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5C079C47" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00FB55B4">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>Route</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00FB55B4">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A8BB3D8" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="00FB55B4" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="2B032B95" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00FB55B4">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
               <w:t>Who makes the decision (Governance type)</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="00FB55B4">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="674012FC" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="4A5B438C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="449EDA0F" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5E11983A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Normal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D204260" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6409C109" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Proceed to Code Administrator Consultation* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="799F16F1" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="653F598C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Authority (Standard Governance) or Panel (Self-Governance) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="268BD080" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="492A9D23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20253C12" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="2A3B3D15" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F7E2EF1" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3DA325B2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Assessment by a Workgroup** </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36DBBA6E" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="36E9FA0D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="6D8A644D" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="1DFBCD41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CCA7D5D" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="02DB2E72" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Urgent </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F3841D5" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="2D918004" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Proceed to Code Administrator Consultation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C427B8C" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="41E8E090" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Authority (Standard Governance) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="764FA2FC" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="1BAF351D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7136D1E2" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5FFE0164" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F1ECB4D" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="2E883DCF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Assessment by a Workgroup </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B6A4115" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3BB7F7EE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="7936EFA8" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="7F8C8D60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="682C8E03" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="2B95503C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Fast-track </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1050FBA9" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1A33D834" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Straight to appeals window, then implementation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DD32B75" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="51FA0487" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Panel (Self-Governance) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="5E80D235" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="4F0B03EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B94FD29" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="4E189003" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>* This route is for modifications which have a fully developed solution and therefore don’t need to be considered by a Workgroup.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DC0F4EC" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1F59B1E9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>** For modifications which need further input from industry to develop the solution.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="0467C5F6" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="1128F507" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F0D183E" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="74A24B20" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Self-Governance Criteria </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="401F6D5D" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="2F8599C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C223421" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6B4CBE52" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>It depends on the material effect of the modification as to whether it should be subject to Standard or Self-Governance. If you are proposing that your modification should be subject to Self-Governance, you must explain how it meets the below criteria. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67368D95" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7A2E3324" w14:textId="7D5CA925">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>The modification is unlikely to discriminate between different Grid Code Parties and is unlikely to have a material effect on: </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">The modification is unlikely to discriminate between different </w:t>
+            </w:r>
+            <w:r w:rsidR="0036514D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>CUSC</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB1E8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Parties</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B248D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and is unlikely to have a material effect on: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32E284CA" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="596CE6E2" w14:textId="24F7696F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Existing or future electricity </w:t>
+              </w:rPr>
+              <w:t>Existing or future electricity customers</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidR="00373071">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...10 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="370D164B" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="41E26137" w14:textId="42948E35">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-              <w:t>Competition in the generation, distribution, or supply of electricity or any commercial activities connected with the generation, distribution or supply of electricity, </w:t>
+              </w:rPr>
+              <w:t>Competition in the generation, distribution, or supply of electricity or any commercial activities connected with the generation, distribution or supply of electricity</w:t>
+            </w:r>
+            <w:r w:rsidR="00373071">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C1D1E14" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="24B85126" w14:textId="65CEEFB4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>The operation of the National Electricity Transmission System </w:t>
+              </w:rPr>
+              <w:t>The operation of the National Electricity Transmission System</w:t>
+            </w:r>
+            <w:r w:rsidR="00373071">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5417AF25" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="4E0DF44C" w14:textId="6EDD24CF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>Matters relating to sustainable development, safety or security of supply, or the management of market or network emergencies </w:t>
+              </w:rPr>
+              <w:t>Matters relating to sustainable development, safety or security of supply, or the management of market or network emergencies</w:t>
+            </w:r>
+            <w:r w:rsidR="00373071">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA6FC07" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="0861EB1E" w14:textId="57C600F2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>The Grid Code Panel’s governance procedures or the Grid Code Panel’s modification procedures  </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="00373071">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>CUSC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B248D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Panel’s governance procedures or the </w:t>
+            </w:r>
+            <w:r w:rsidR="00373071">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>CUSC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B248D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Panel’s modification procedures  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="4AA7FF25" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="5775E501" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10B353F1" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3368D310" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Urgency Criteria </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="0C164DFE" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="33458EF0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29F409EE" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="60DF292F" w14:textId="7FA0504D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">If you are proposing that your modification is Urgent, you must explain how it meets Ofgem’s Urgent criteria (below). When modifications are granted Urgency, this enables the us to shorten the standard timescales for industry consultations. Note that </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D" w:rsidR="00977148">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>the we</w:t>
+              </w:rPr>
+              <w:t>we</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Code Admin) must seek Authority approval for this option. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="122DC0FC" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6C3BD766" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Ofgem’s current guidance states that an urgent modification should be linked to an imminent issue or a current issue that if not urgently addressed may cause: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00514F01" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="4EC35067" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>A significant commercial impact on parties, consumers or other stakeholder(s); or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A508978" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="35F04C12" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>A significant impact on the safety and security of the electricity and/or gas systems; or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EB68B9A" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5EA32169" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>A party to be in breach of any relevant legal requirements.</w:t>
             </w:r>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="6DAB5AA0" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="4822AAA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EBAC1D8" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="0E896635" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Fast-Track Self-Governance Criteria </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="2090C656" w14:textId="77777777" w:rsidTr="187111C5">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00D54DA4" w14:paraId="26774F5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9480" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61C0A030" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="74F90F92" w14:textId="761F6CF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>This route is for modifications which are minimal changes to the code. E.g. Typos within the codes. If you are proposing that your modification should be subject to Fast-Track Self-Governance, you must explain how it meets the below criteria. </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">This route is for modifications which are minimal changes to the code. E.g. Typos within the </w:t>
+            </w:r>
+            <w:r w:rsidR="000505F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B248D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>odes. If you are proposing that your modification should be subject to Fast-Track Self-Governance, you must explain how it meets the below criteria. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35CE3937" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="11D74482" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> an error or factual change, such as: </w:t>
+              </w:rPr>
+              <w:t>The modification is a housekeeping modification required as a result of an error or factual change, such as: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4375BC69" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="0A6BFB6F" w14:textId="1DFC8C4D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Updating names or addresses listed in the Grid </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Updating names or addresses listed in the </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D" w:rsidR="00A516AA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>Code;</w:t>
+              </w:rPr>
+              <w:t>Code</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t>; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16C9E249" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6B997A62" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...19 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t>Correcting minor typographical errors; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59FAD1B3" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="000B248D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="79F8F01E" w14:textId="29BBDAE5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Correcting formatting and consistency errors, such as paragraph numbering, </w:t>
+              </w:rPr>
+              <w:t>Correcting formatting and consistency errors, such as paragraph numbering</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidR="00EC5146">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t>or;</w:t>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
-[...1 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="064BAF4D" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="0035728C">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5E20AC1A" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="000B248D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Updating out of date references to other documents or paragraphs.</w:t>
             </w:r>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D158EE8" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="4A2C8E88" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B80EE97" w14:textId="18FBC11E" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="00A10B1C" w:rsidR="00A5278C" w:rsidP="00A5278C" w:rsidRDefault="00A5278C" w14:paraId="7C3FF008" w14:textId="58F83C54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposer’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>view on prioritisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A5278C" w:rsidP="008C10BE" w:rsidRDefault="00A5278C" w14:paraId="483A8048" w14:textId="4BF2545A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Prioritisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016261C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          </w:rPr>
+          <w:id w:val="-1332829609"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+          </w:placeholder>
+          <w:dropDownList>
+            <w:listItem w:value="Please select the modification priority using the Prioritisation Criteria below"/>
+            <w:listItem w:displayText="High" w:value="High"/>
+            <w:listItem w:displayText="Standard" w:value="Standard"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Please s</w:t>
+          </w:r>
+          <w:r w:rsidR="00CE76BA">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>elect the modification priority using the Prioritisation Criteria below</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="008C10BE" w:rsidP="008C10BE" w:rsidRDefault="008C10BE" w14:paraId="120C27F4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="00A5278C" w:rsidP="00A5278C" w:rsidRDefault="00A5278C" w14:paraId="645B6172" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prioritisation Criteria </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="00A5278C" w:rsidP="00A5278C" w:rsidRDefault="00A5278C" w14:paraId="20B64BA6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The proposer must provide an initial assessment of their proposal against the prioritisation criteria, using the table below, and include a clear justification for classifying the Modification as a high priority. To be considered High priority all 3 Criteria must be High Impact. If not, the priority category should be Standard.  This assessment will be taken into account when prioritisation determinations are made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="00A5278C" w:rsidP="00A5278C" w:rsidRDefault="00A5278C" w14:paraId="0C80F51A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Proposers must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="00A5278C" w:rsidP="00A5278C" w:rsidRDefault="00A5278C" w14:paraId="4A479919" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>demonstrate a link to the delivery of government policies and developments relating to the energy sector as set out in the Strategic Direction Statement (SDS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="00A5278C" w:rsidP="00A5278C" w:rsidRDefault="00A5278C" w14:paraId="37C925D4" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include the level of industry resource, knowledge and/or time required to progress the modification through to implementation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="00A5278C" w:rsidP="00A5278C" w:rsidRDefault="00A5278C" w14:paraId="3ABD1660" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include the perceived value, criticality and risk to industry, consumers, and/or other stakeholders of the implementation of the modification. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5278C" w:rsidR="00A5278C" w:rsidP="00A5278C" w:rsidRDefault="00A5278C" w14:paraId="03102AFC" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provide any additional information to support the proposal such as what is driving the priority, or any relevant deadlines for implementing the modification</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7976"/>
+        <w:gridCol w:w="1760"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="008E4F94" w:rsidR="001325C2" w:rsidTr="008E4F94" w14:paraId="46B6784F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="008E4F94" w:rsidR="001325C2" w:rsidP="00D54DA4" w:rsidRDefault="001325C2" w14:paraId="69D1BE21" w14:textId="2E4547B8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prioritisation Criteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3F0731" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="008E4F94" w:rsidR="001325C2" w:rsidP="00D54DA4" w:rsidRDefault="001325C2" w14:paraId="2E77D86C" w14:textId="03C59477">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>High Impact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001325C2" w:rsidTr="001325C2" w14:paraId="115CF140" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006473EA" w:rsidR="006473EA" w:rsidP="006473EA" w:rsidRDefault="006473EA" w14:paraId="3A647ADB" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006473EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Strongly aligns with the Strategic Direction Statement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001325C2" w:rsidP="00D54DA4" w:rsidRDefault="006473EA" w14:paraId="613236B4" w14:textId="7796B677">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006473EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>The Modification strongly supports key government energy policy actions that require immediate progress and aligns with SDS priorities under the Act Now category.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001325C2" w:rsidP="00D54DA4" w:rsidRDefault="001325C2" w14:paraId="5E698695" w14:textId="748783DF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001325C2" w:rsidTr="001325C2" w14:paraId="4EE84107" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00085713" w:rsidR="00085713" w:rsidP="00085713" w:rsidRDefault="00085713" w14:paraId="0A2F94B3" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085713">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Complexity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001325C2" w:rsidP="00085713" w:rsidRDefault="00085713" w14:paraId="359FE60A" w14:textId="5E685FC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085713">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>The Modification is highly complex, with a fast-approaching deadline, significant implementation challenges, and a requirement for extensive stakeholder engagement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001325C2" w:rsidP="00D54DA4" w:rsidRDefault="001325C2" w14:paraId="5248D38A" w14:textId="76C93FA4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001325C2" w:rsidTr="001325C2" w14:paraId="437B2F55" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D92521" w:rsidR="00D92521" w:rsidP="00D92521" w:rsidRDefault="00D92521" w14:paraId="4D28B039" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Importance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001325C2" w:rsidP="00D92521" w:rsidRDefault="00D92521" w14:paraId="3F1398F6" w14:textId="2CFD6136">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>The Modification addresses a high</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D92521">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>risk or critical issue, making timely action important for stakeholders as it is anticipated to deliver substantial benefits and value.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001325C2" w:rsidP="00D54DA4" w:rsidRDefault="001325C2" w14:paraId="6DDFF306" w14:textId="219B7E20">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001325C2" w:rsidTr="001325C2" w14:paraId="26D63DAE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001325C2" w:rsidP="00D54DA4" w:rsidRDefault="008E4F94" w14:paraId="67D396FC" w14:textId="6D12552D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Priority Category (To be considered High priority all 3 Criteria must be High Impact.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001325C2" w:rsidP="00D54DA4" w:rsidRDefault="001325C2" w14:paraId="3B5429D9" w14:textId="53754628">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>High/Standard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="002F445F" w:rsidR="009B1265" w:rsidP="00D54DA4" w:rsidRDefault="009B1265" w14:paraId="75B47F7E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="2A64D8E4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4DCEC0" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+    <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="79E1625D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc178763840"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc178764113"/>
+      <w:bookmarkStart w:name="_Toc178763840" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc210994759" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc212803940" w:id="54"/>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Interactions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="2370"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="11AE3575" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="30FA875B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="000188ED" w14:textId="4D8B2D71" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="56878B2F" w14:textId="6FCBCB32">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 </w:rPr>
                 <w:id w:val="951212920"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00E02E73">
+                <w:r w:rsidRPr="003F406D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidR="001019FA">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
-              <w:t>CUSC  </w:t>
+              <w:t>Grid Code</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F406D">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55EE923C" w14:textId="24A2DBB3" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="28F37E97" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 </w:rPr>
                 <w:id w:val="763583798"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00E02E73">
+                <w:r w:rsidRPr="003F406D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>BSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C6CF319" w14:textId="7DC485C9" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="204C2BA4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 </w:rPr>
                 <w:id w:val="942335766"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00E02E73">
+                <w:r w:rsidRPr="003F406D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>STC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AB6CB9E" w14:textId="76539285" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="253302AE" w14:textId="4FD1CC3C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 </w:rPr>
                 <w:id w:val="-1108961912"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00E02E73">
+                <w:r w:rsidRPr="003F406D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>SQSS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="378F8E60" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="645E94B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="634580CD" w14:textId="32614D09" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1627861A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 </w:rPr>
                 <w:id w:val="1552813059"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00E02E73">
+                <w:r w:rsidRPr="003F406D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>European Network Codes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C6B1442" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="05505756" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32F5155F" w14:textId="11636982" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="76332115" w14:textId="2F9A2363">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 </w:rPr>
                 <w:id w:val="-252127863"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00E02E73">
+                <w:r w:rsidRPr="003F406D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t xml:space="preserve"> EBR Article 18 T&amp;Cs</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F41BED7" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="22890E3A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18433C70" w14:textId="372BDE6D" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7EF39A9D" w14:textId="6CFC83D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 </w:rPr>
                 <w:id w:val="-1787490250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00E02E73">
+                <w:r w:rsidRPr="003F406D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Poppins"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Other modifications </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="667251C1" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="627F672E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AB73460" w14:textId="53AE32C8" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="4CA62A26" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 </w:rPr>
                 <w:id w:val="-1574662094"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00E02E73">
+                <w:r w:rsidRPr="003F406D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Other </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="716129DA" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00417128">
+          <w:p w:rsidRPr="003F406D" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1DABD6DD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="003F406D">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1955CE39" w14:textId="1F3E1772" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00000000" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="005C1D7B" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00353752" w14:paraId="1B7BB4FB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rStyle w:val="Style1"/>
           </w:rPr>
           <w:id w:val="1559667949"/>
           <w:placeholder>
-            <w:docPart w:val="A7CBE8EC8C03458D8988D99028A56341"/>
+            <w:docPart w:val="2384777AAFFD49F8967921C8FCB152A7"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:cs="Poppins" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00E02E73" w:rsidRPr="0050033E">
+          <w:r w:rsidRPr="005C1D7B" w:rsidR="00D54DA4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.].</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0BD50FEA" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="73DAB0C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc178763841"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc178764114"/>
+      <w:bookmarkStart w:name="_Toc178763841" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc210994760" w:id="56"/>
+      <w:bookmarkStart w:name="_Toc212803941" w:id="57"/>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Acronyms, key terms and reference material</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9480" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2535"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="23DA7CF6" w14:textId="77777777" w:rsidTr="00ED1970">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="1E67401A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07D0481F" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="27BC0FCB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
+            <w:commentRangeStart w:id="58"/>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Acronym / key term</w:t>
             </w:r>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F0731"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C6B8502" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="74B6A866" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Meaning</w:t>
             </w:r>
             <w:r w:rsidRPr="002F445F">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:commentRangeEnd w:id="58"/>
+            <w:r w:rsidRPr="002F445F" w:rsidR="009E561A">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:commentReference w:id="58"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="7CD46807" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="205C7764" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FF8BE0A" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7A12E069" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>BSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="549F42D9" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="41381A79" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Balancing and Settlement Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="757C7078" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="630EDA89" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BA7D5A4" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="165CEC3B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>CUSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70BBF394" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="05DF500E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Connection and Use of System Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="0DCBC20B" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="136B94F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41F3A79A" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="4BE2B57A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>EBR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B718A19" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5358DEE3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Electricity Balancing Regulation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="1F06057A" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="471B4E23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CDFD51E" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="213D994D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>GC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11FFD7C9" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="532ED7D8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Grid Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="65E757F7" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="0D56F628" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="450CC96D" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7D91784B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>SQSS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="50C0BE72" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001173E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t>Security and Quality of Supply Standards </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="60A1904D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="5C2E0EBB" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2820"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>STC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1698259B" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6DF81098" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>System Operator Transmission Owner Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="75499B39" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="1C53CD73" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77268275" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3129C832" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
-[...62 lines deleted...]
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>T&amp;Cs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33FB5C88" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="2AF1E10F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t>Terms and Conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="7F0B749A" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="750B431E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CE70569" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="55FD75D0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75C76F73" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="779D9FE0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="5B5720F7" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="7B9036E5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75853273" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="4C1AC1B8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11ED6562" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3986985F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="5A5222DE" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="4117E3C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38987EB2" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="6696ECD8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D4139C5" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="47090BD6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="67F958C3" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="7397B60E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C10727F" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="4C899392" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E052F6E" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="54EF18D0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="73186436" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="50CAB2BD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63CF2DD2" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="1E3036C4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E1DAA3B" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="3AB1C476" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323BA4" w:rsidRPr="002F445F" w14:paraId="63801315" w14:textId="77777777" w:rsidTr="00323BA4">
+      <w:tr w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidTr="00DC5B87" w14:paraId="1C19A82B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09C9501A" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="0B37EEA1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B1298E4" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+          <w:p w:rsidRPr="001173E0" w:rsidR="00D54DA4" w:rsidP="00DC5B87" w:rsidRDefault="00D54DA4" w14:paraId="7BCA5487" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2820"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F445F">
+            <w:r w:rsidRPr="001173E0">
               <w:rPr>
                 <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4368E592" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="1F554D78" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3BDCD2" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="002F445F" w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="2689B1E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc178763842"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc178764115"/>
+      <w:bookmarkStart w:name="_Toc178763842" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc210994761" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc212803942" w:id="61"/>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Reference material</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="002F445F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55932267" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="0016261C" w:rsidR="00D54DA4" w:rsidP="0016261C" w:rsidRDefault="00D54DA4" w14:paraId="6674FCAE" w14:textId="4D521F19">
       <w:pPr>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2820"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F445F">
+      <w:r w:rsidRPr="0016261C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>​​</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F445F">
+      <w:r w:rsidRPr="0016261C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Add links to reference material</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F445F">
+      <w:r w:rsidRPr="0016261C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F445F">
+      <w:r w:rsidRPr="0016261C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5928A63D" w14:textId="77777777" w:rsidR="00323BA4" w:rsidRPr="002F445F" w:rsidRDefault="00323BA4" w:rsidP="00323BA4">
+    <w:p w:rsidRPr="002F445F" w:rsidR="00F4613D" w:rsidP="00D54DA4" w:rsidRDefault="00F4613D" w14:paraId="5FDDB72D" w14:textId="077E4F3A">
       <w:pPr>
-        <w:tabs>
-[...17 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F4613D" w:rsidRPr="002F445F" w:rsidSect="006D15C6">
-[...5 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="397" w:footer="57" w:gutter="0"/>
+    <w:sectPr w:rsidRPr="002F445F" w:rsidR="00F4613D" w:rsidSect="00182BC4">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="567" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="0" w:author="Guidance" w:date="2025-03-06T19:05:00Z" w:initials="ML">
-    <w:p w14:paraId="10559571" w14:textId="77777777" w:rsidR="00F95F4B" w:rsidRDefault="00F95F4B" w:rsidP="00F95F4B">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:05:00Z" w:id="0">
+    <w:p w:rsidR="00707026" w:rsidP="00707026" w:rsidRDefault="00707026" w14:paraId="3F7526B4" w14:textId="7F20D80F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​[Insert a summary of the modification. This should be short and clearly identify the topic the modification relates to.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="1" w:author="Katie McGuinness" w:date="2024-10-21T09:28:00Z" w:initials="KM">
-    <w:p w14:paraId="414EDF36" w14:textId="77777777" w:rsidR="001334A0" w:rsidRDefault="001334A0" w:rsidP="001334A0">
+  <w:comment w:initials="KM" w:author="Katie McGuinness" w:date="2024-10-21T09:28:00Z" w:id="1">
+    <w:p w:rsidR="00021942" w:rsidP="00021942" w:rsidRDefault="00021942" w14:paraId="248E5974" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="35EE4B24">
         <w:t>Note that the process stages will change depending on which governance route is determined. The timetable is for Code Admin to update.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="2" w:author="Guidance" w:date="2025-03-06T19:06:00Z" w:initials="ML">
-    <w:p w14:paraId="32E1E11E" w14:textId="77777777" w:rsidR="00035A84" w:rsidRDefault="00035A84" w:rsidP="00035A84">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:06:00Z" w:id="2">
+    <w:p w:rsidR="00582BD7" w:rsidP="00035A84" w:rsidRDefault="00582BD7" w14:paraId="64CFE2A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Guidance" w:date="2025-03-06T19:00:00Z" w:initials="ML">
-    <w:p w14:paraId="245E6D99" w14:textId="77777777" w:rsidR="00AB598C" w:rsidRDefault="00AB598C" w:rsidP="00AB598C">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:00:00Z" w:id="6">
+    <w:p w:rsidR="006514A7" w:rsidP="006514A7" w:rsidRDefault="00D54DA4" w14:paraId="310E9E84" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-        <w:t>​​[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.] ​ </w:t>
+      <w:r w:rsidR="006514A7">
+        <w:t>​​[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. It should be able to be understood by somebody who isn’t a technical expert.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:initials="ML">
-    <w:p w14:paraId="559F454C" w14:textId="77777777" w:rsidR="00AB598C" w:rsidRDefault="00AB598C" w:rsidP="00AB598C">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:id="10">
+    <w:p w:rsidR="002A5C9A" w:rsidP="002A5C9A" w:rsidRDefault="00D54DA4" w14:paraId="18E3F8BC" w14:textId="2B6D0B05">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">​​[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
+      <w:r w:rsidR="002A5C9A">
+        <w:t xml:space="preserve">​​[Insert justification for the change. Please be as clear and concise as possible. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:initials="ML">
-    <w:p w14:paraId="5A324FB9" w14:textId="77777777" w:rsidR="00AB598C" w:rsidRDefault="00AB598C" w:rsidP="00AB598C">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:01:00Z" w:id="14">
+    <w:p w:rsidR="002A5C9A" w:rsidP="002A5C9A" w:rsidRDefault="00D54DA4" w14:paraId="7CCA0269" w14:textId="45A0E688">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-        <w:t>​​[Insert your solution. Please identify which part of the Procedure will need to be changed.]  ​ </w:t>
+      <w:r w:rsidR="002A5C9A">
+        <w:t>​​[Insert your solution. Please identify which part of the Code will need to be changed.]  ​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="Guidance" w:date="2025-03-10T15:50:00Z" w:initials="ML">
-    <w:p w14:paraId="57294140" w14:textId="77777777" w:rsidR="00AB598C" w:rsidRDefault="00AB598C" w:rsidP="00AB598C">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:50:00Z" w:id="17">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="6CCB663C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Detail the proposed legal text or proposed route to finalise the legal text.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B9144E" w14:textId="77777777" w:rsidR="00AB598C" w:rsidRDefault="00AB598C" w:rsidP="00AB598C">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="521E01CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​If you’re recommending a governance route which is either Fast-track or straight to Code Administrator Consultation, please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="Guidance" w:date="2025-03-06T19:03:00Z" w:initials="ML">
-    <w:p w14:paraId="2B4CEF4B" w14:textId="77777777" w:rsidR="00AB598C" w:rsidRDefault="00AB598C" w:rsidP="00AB598C">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T19:03:00Z" w:id="21">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="64383F55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="14" w:author="Katie McGuinness" w:date="2024-10-21T09:19:00Z" w:initials="KM">
-    <w:p w14:paraId="7C99C6B1" w14:textId="72DBD52B" w:rsidR="008D4D12" w:rsidRDefault="00EB7015">
+  <w:comment w:initials="KM" w:author="Katie McGuinness" w:date="2024-10-21T09:19:00Z" w:id="28">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="5CE2979D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="37E04D49">
         <w:t>This is your own qualitative assessment. Please be aware this is not mandatory to fill in. The decision on the modification will be based on the Applicable Objectives only. The Code Admin team in their role as Critical Friend can provide support on this section.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="15" w:author="Guidance" w:date="2025-03-10T15:53:00Z" w:initials="ML">
-    <w:p w14:paraId="44FCCF0C" w14:textId="77777777" w:rsidR="00BB5D3D" w:rsidRDefault="00BB5D3D" w:rsidP="00670CDE">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:53:00Z" w:id="29">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="7BDF45E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Please provide your rationale.  Will this change mean that the energy system can operate more safely and reliably now and in the future in a way that benefits end consumers? ​This area would relate to changes which balance the system safely, securely and at optimum cost, particularly for consumers in vulnerable situations. It would also consider changes which introduce flexibility across the market to flow energy at the most efficient profile, lower operational costs and make sure GB consumers can access the cheapest sources of energy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319FD89A" w14:textId="77777777" w:rsidR="00BB5D3D" w:rsidRDefault="00BB5D3D" w:rsidP="00670CDE">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="3F8A00B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​Examples of changes include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C454C3B" w14:textId="77777777" w:rsidR="00BB5D3D" w:rsidRDefault="00BB5D3D" w:rsidP="00BB5D3D">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="2C4A5D19" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>​security of supply </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698A6DCA" w14:textId="77777777" w:rsidR="00BB5D3D" w:rsidRDefault="00BB5D3D" w:rsidP="00BB5D3D">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="3BE26225" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>​changes to the balancing regimes e.g. charging changes​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="16" w:author="Guidance" w:date="2025-03-10T15:56:00Z" w:initials="ML">
-    <w:p w14:paraId="7A76303E" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRDefault="008E74E0" w:rsidP="001A7158">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:56:00Z" w:id="30">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="76DC0C04" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Please provide your rationale.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2325BA21" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRDefault="008E74E0" w:rsidP="001A7158">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="72C5E8D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​Will this change lower consumers’ bills by controlling, reducing, and optimising spend, for example on balancing and operating the system? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79624459" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRDefault="008E74E0" w:rsidP="001A7158">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="2D8275D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​This area would relate to changes that are likely to benefit end consumers. This could include any change where it has been demonstrated that it could lower bills for end consumers. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E50BA8" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRDefault="008E74E0" w:rsidP="001A7158">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="00EEBA8E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​If possible, this section should include any quantifiable benefits.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FD19A6" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRDefault="008E74E0" w:rsidP="001A7158">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="61779514" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​Examples of changes include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CDEB8A" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRDefault="008E74E0" w:rsidP="001A7158">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="439F02A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​Charging review]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="17" w:author="Guidance" w:date="2025-03-10T15:56:00Z" w:initials="ML">
-    <w:p w14:paraId="71F2BAD8" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRDefault="008E74E0" w:rsidP="00FB6A77">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:56:00Z" w:id="31">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="46356C34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>​​</w:t>
       </w:r>
       <w:r>
         <w:t>[Please provide your rationale.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F6F146" w14:textId="77777777" w:rsidR="008E74E0" w:rsidRDefault="008E74E0" w:rsidP="00FB6A77">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="0A84CED3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​This area would focus on demonstrating why and how the change can improve the quality of service for some or all end consumers. Improved service quality ultimately benefits the end consumer due to interactions in the value chains across the industry being more seamless, efficient and effective.]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="18" w:author="Guidance" w:date="2025-03-10T15:58:00Z" w:initials="ML">
-    <w:p w14:paraId="0A23296D" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="00871404">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:58:00Z" w:id="32">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="23FF3684" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Please provide your rationale.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F8E6A9" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="00871404">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="10DB32D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​Will this proposal support: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B58D61" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="4439D6CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>​new providers and technologies?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FD8D9F" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="79F1F32C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>​a move to hydrogen or lower greenhouse gases? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312ECCE7" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="520ADF7C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>​the journey toward statutory net-zero targets? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B777FF9" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="062C85AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>​decarbonisation? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62756D4A" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="00871404">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="7510C0FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​This area would relate to changes which demonstrate innovative work to design solutions which ensure the system can operate in an environmentally sustainable way both now and in the future. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEE9735" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="00871404">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="1EC8C23E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​Examples include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552BB899" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="16D082A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>​Gas quality blending  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0955B873" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="008802A1">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="5830974E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>​Carbon Capture and Storage </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3891D8B6" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="00871404">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="5B298159" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​New technologies, e.g. wind power]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="19" w:author="Guidance" w:date="2025-03-10T15:59:00Z" w:initials="ML">
-    <w:p w14:paraId="1EFA0573" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="00871404">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T15:59:00Z" w:id="33">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="62541064" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Please provide your rationale.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AFD96D" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="00871404">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="4E05BD18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​This area would relate to any other identified changes to society, such as jobs or the economy.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3523D6" w14:textId="77777777" w:rsidR="008802A1" w:rsidRDefault="008802A1" w:rsidP="00871404">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="4D3429B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>​For example, by 2050, energy system decarbonisation efforts could add 19 million jobs and £52tn of gross domestic product (GDP) to the global economy, increasing the GDP of Northern and Western Europe by 1.25% and 2.5% respectively. It could also generate a 15% increase in global welfare and reduce negative health effects caused by local air pollution by 60%.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="22" w:author="Guidance" w:date="2025-03-06T18:33:00Z" w:initials="ML">
-    <w:p w14:paraId="3D60510E" w14:textId="77777777" w:rsidR="00CB7EC4" w:rsidRDefault="007E03A2" w:rsidP="00CB7EC4">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-06T18:33:00Z" w:id="39">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="6531562D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00CB7EC4">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>[Insert the date which you are proposing the change is made to the code. N.B For modifications which change Section 14, the implementation date is the first day in a Charging Year.]​ </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7EC4">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="23" w:author="Guidance" w:date="2025-03-10T16:01:00Z" w:initials="ML">
-    <w:p w14:paraId="3312671F" w14:textId="77777777" w:rsidR="00632B40" w:rsidRDefault="007E03A2" w:rsidP="00632B40">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T16:01:00Z" w:id="42">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="30C3F07D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00632B40">
+      <w:r>
         <w:t>​​[Insert the date which the decision is required from the Authority - or Panel (if self-governance. If it is a charging modification the decision is required by 30 September the year before the 01 April implementation]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="25" w:author="Guidance" w:date="2025-03-10T16:01:00Z" w:initials="ML">
-    <w:p w14:paraId="640ACC5A" w14:textId="6F81776B" w:rsidR="007E03A2" w:rsidRDefault="007E03A2" w:rsidP="007E03A2">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T16:01:00Z" w:id="46">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="67EDB3B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[List any systems or processes that will need to change as a result of this proposal.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="27" w:author="Guidance" w:date="2025-03-10T16:02:00Z" w:initials="ML">
-    <w:p w14:paraId="0D4E8C77" w14:textId="77777777" w:rsidR="007E03A2" w:rsidRDefault="007E03A2" w:rsidP="007E03A2">
+  <w:comment w:initials="ML" w:author="Guidance" w:date="2025-03-10T16:02:00Z" w:id="50">
+    <w:p w:rsidR="00D54DA4" w:rsidP="00D54DA4" w:rsidRDefault="00D54DA4" w14:paraId="25145830" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>​​[Please give justification for the governance route you have recommended. Use the below guidance to help. If you have recommended Self-Governance, Urgent or Fast-Track, you must explain how it meets the relevant criteria.]​ </w:t>
       </w:r>
     </w:p>
   </w:comment>
+  <w:comment w:initials="KH" w:author="Kat Higby [NESO]" w:date="2025-10-16T15:00:00Z" w:id="51">
+    <w:p w:rsidR="000B248D" w:rsidP="000B248D" w:rsidRDefault="000B248D" w14:paraId="59815B5B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Code Admin to remove following Critical Friend Check</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:initials="KH" w:author="Kat Higby [NESO]" w:date="2025-10-23T14:31:00Z" w:id="58">
+    <w:p w:rsidR="00BC2216" w:rsidP="00BC2216" w:rsidRDefault="009E561A" w14:paraId="0DEBFF2B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00BC2216">
+        <w:t>Please include all acronyms within the Proposal Form, add and delete rows as needed</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:commentEx w15:paraId="10559571" w15:done="0"/>
-[...16 lines deleted...]
-  <w15:commentEx w15:paraId="0D4E8C77" w15:done="0"/>
+  <w15:commentEx w15:paraId="3F7526B4" w15:done="0"/>
+  <w15:commentEx w15:paraId="248E5974" w15:done="0"/>
+  <w15:commentEx w15:paraId="64CFE2A5" w15:done="0"/>
+  <w15:commentEx w15:paraId="310E9E84" w15:done="0"/>
+  <w15:commentEx w15:paraId="18E3F8BC" w15:done="0"/>
+  <w15:commentEx w15:paraId="7CCA0269" w15:done="0"/>
+  <w15:commentEx w15:paraId="521E01CF" w15:done="0"/>
+  <w15:commentEx w15:paraId="64383F55" w15:done="0"/>
+  <w15:commentEx w15:paraId="5CE2979D" w15:done="0"/>
+  <w15:commentEx w15:paraId="3BE26225" w15:done="0"/>
+  <w15:commentEx w15:paraId="439F02A6" w15:done="0"/>
+  <w15:commentEx w15:paraId="0A84CED3" w15:done="0"/>
+  <w15:commentEx w15:paraId="5B298159" w15:done="0"/>
+  <w15:commentEx w15:paraId="4D3429B8" w15:done="0"/>
+  <w15:commentEx w15:paraId="6531562D" w15:done="0"/>
+  <w15:commentEx w15:paraId="30C3F07D" w15:done="0"/>
+  <w15:commentEx w15:paraId="67EDB3B7" w15:done="0"/>
+  <w15:commentEx w15:paraId="25145830" w15:done="0"/>
+  <w15:commentEx w15:paraId="59815B5B" w15:done="0"/>
+  <w15:commentEx w15:paraId="0DEBFF2B" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="043B6141" w16cex:dateUtc="2025-03-06T19:05:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="75193F8D" w16cex:dateUtc="2024-10-21T08:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="58695F6E" w16cex:dateUtc="2025-03-06T19:06:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="25280A5E" w16cex:dateUtc="2025-03-06T19:00:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="48C9A8C1" w16cex:dateUtc="2025-03-06T19:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="331004D4" w16cex:dateUtc="2025-03-06T19:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="51155670" w16cex:dateUtc="2025-03-10T15:50:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="26AEA130" w16cex:dateUtc="2025-03-06T19:03:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6F1B862F" w16cex:dateUtc="2024-10-21T08:19:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="47B1A383" w16cex:dateUtc="2025-03-10T15:53:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6797A5C0" w16cex:dateUtc="2025-03-10T15:56:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7A79DD23" w16cex:dateUtc="2025-03-10T15:56:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2B7A12AB" w16cex:dateUtc="2025-03-10T15:58:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5BEF0EAC" w16cex:dateUtc="2025-03-10T15:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="62D05FA7" w16cex:dateUtc="2025-03-06T18:33:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5B0E9729" w16cex:dateUtc="2025-03-10T16:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="716DD2E9" w16cex:dateUtc="2025-03-10T16:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="45102C21" w16cex:dateUtc="2025-03-10T16:02:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3423DCDF" w16cex:dateUtc="2025-10-16T14:00:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7B479764" w16cex:dateUtc="2025-10-23T13:31:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w16cid:commentId w16cid:paraId="10559571" w16cid:durableId="043B6141"/>
-[...16 lines deleted...]
-  <w16cid:commentId w16cid:paraId="0D4E8C77" w16cid:durableId="45102C21"/>
+  <w16cid:commentId w16cid:paraId="3F7526B4" w16cid:durableId="043B6141"/>
+  <w16cid:commentId w16cid:paraId="248E5974" w16cid:durableId="75193F8D"/>
+  <w16cid:commentId w16cid:paraId="64CFE2A5" w16cid:durableId="58695F6E"/>
+  <w16cid:commentId w16cid:paraId="310E9E84" w16cid:durableId="25280A5E"/>
+  <w16cid:commentId w16cid:paraId="18E3F8BC" w16cid:durableId="48C9A8C1"/>
+  <w16cid:commentId w16cid:paraId="7CCA0269" w16cid:durableId="331004D4"/>
+  <w16cid:commentId w16cid:paraId="521E01CF" w16cid:durableId="51155670"/>
+  <w16cid:commentId w16cid:paraId="64383F55" w16cid:durableId="26AEA130"/>
+  <w16cid:commentId w16cid:paraId="5CE2979D" w16cid:durableId="6F1B862F"/>
+  <w16cid:commentId w16cid:paraId="3BE26225" w16cid:durableId="47B1A383"/>
+  <w16cid:commentId w16cid:paraId="439F02A6" w16cid:durableId="6797A5C0"/>
+  <w16cid:commentId w16cid:paraId="0A84CED3" w16cid:durableId="7A79DD23"/>
+  <w16cid:commentId w16cid:paraId="5B298159" w16cid:durableId="2B7A12AB"/>
+  <w16cid:commentId w16cid:paraId="4D3429B8" w16cid:durableId="5BEF0EAC"/>
+  <w16cid:commentId w16cid:paraId="6531562D" w16cid:durableId="62D05FA7"/>
+  <w16cid:commentId w16cid:paraId="30C3F07D" w16cid:durableId="5B0E9729"/>
+  <w16cid:commentId w16cid:paraId="67EDB3B7" w16cid:durableId="716DD2E9"/>
+  <w16cid:commentId w16cid:paraId="25145830" w16cid:durableId="45102C21"/>
+  <w16cid:commentId w16cid:paraId="59815B5B" w16cid:durableId="3423DCDF"/>
+  <w16cid:commentId w16cid:paraId="0DEBFF2B" w16cid:durableId="7B479764"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55612EF2" w14:textId="77777777" w:rsidR="00304420" w:rsidRDefault="00304420" w:rsidP="00A62BFF">
+    <w:p w:rsidR="00433397" w:rsidP="00A62BFF" w:rsidRDefault="00433397" w14:paraId="0EE07DEF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60F9E021" w14:textId="77777777" w:rsidR="00304420" w:rsidRDefault="00304420" w:rsidP="00A62BFF">
+    <w:p w:rsidR="00433397" w:rsidP="00A62BFF" w:rsidRDefault="00433397" w14:paraId="60426D75" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="54086DAB" w14:textId="77777777" w:rsidR="00304420" w:rsidRDefault="00304420">
+    <w:p w:rsidR="00433397" w:rsidRDefault="00433397" w14:paraId="6BD6F38A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins">
+    <w:altName w:val="Nirmala UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="HelveticaNeueLT Pro 45 Lt">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Pro 55 Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Poppins">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPMinchoE">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3836C216" w14:textId="4C704E61" w:rsidR="00B26D29" w:rsidRDefault="00F4613D" w:rsidP="00B17C6A">
+  <w:p w:rsidR="00B66CF6" w:rsidRDefault="00B66CF6" w14:paraId="35E15C68" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00EB2BC1">
-[...120 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23DCB194" w14:textId="21188AC9" w:rsidR="00B26D29" w:rsidRDefault="00EB2BC1">
+  <w:p w:rsidR="44D3F944" w:rsidP="44D3F944" w:rsidRDefault="44D3F944" w14:paraId="595C139C" w14:textId="3E7CFB52">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E41A79">
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00B26D29" w:rsidP="00B17C6A" w:rsidRDefault="00B26D29" w14:paraId="3836C216" w14:textId="4C704E61">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00B26D29" w:rsidP="207EE871" w:rsidRDefault="00EB2BC1" w14:paraId="23DCB194" w14:textId="4B00B07E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3990"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
     <w:r w:rsidRPr="00EB2BC1">
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B3A7B8C" wp14:editId="6591DF29">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="rightMargin">
                 <wp:posOffset>88265</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-249555</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="323850" cy="295275"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Text Box 217"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="323850" cy="295275"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7A868B59" w14:textId="0B635202" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00F4613D">
+                        <w:p w:rsidR="00EB2BC1" w:rsidP="00F4613D" w:rsidRDefault="00EB2BC1" w14:paraId="7A868B59" w14:textId="0B635202">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="6B3A7B8C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="2F7CE049">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6B3A7B8C">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 217" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:6.95pt;margin-top:-19.65pt;width:25.5pt;height:23.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhsZFQ+QEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVu3EEy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbSr++SUhyjvRXVgeByxdmd2eHmerCGHRUGDa7mi9mcM+UkNNrta/792/2b&#10;NWchCtcIA07V/EkFfr19/WrT+0qV0IFpFDICcaHqfc27GH1VFEF2yoowA68cJVtAKyKFuC8aFD2h&#10;W1OU8/nbogdsPIJUIdDp3Zjk24zftkrGL20bVGSm5tRbzCvmdZfWYrsR1R6F77Sc2hD/0IUV2lHR&#10;E9SdiIIdUP8FZbVECNDGmQRbQNtqqTIHYrOY/8HmsRNeZS4kTvAnmcL/g5Wfj4/+K7I4vIOBBphJ&#10;BP8A8kdgDm474fbqBhH6TomGCi+SZEXvQzVdTVKHKiSQXf8JGhqyOETIQEOLNqlCPBmh0wCeTqKr&#10;ITJJhxflxXpFGUmp8mpVXq5yBVE9X/YY4gcFlqVNzZFmmsHF8SHE1Iyonn9JtRzca2PyXI1jfc0J&#10;c5UvnGWsjmQ7o23N1/P0jUZIHN+7Jl+OQptxTwWMm0gnniPjOOwGpptJkaTBDponUgFhdBm9Ctp0&#10;gL8468lhNQ8/DwIVZ+ajIyWvFstlsmQOlqvLkgI8z+zOM8JJgqp55Gzc3sZs45HyDSne6qzGSydT&#10;y+ScLNLk8mTN8zj/9fIWt78BAAD//wMAUEsDBBQABgAIAAAAIQCEVirO2wAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5BT8JAEIXvJv6HzZh4g10poq3dEqLxqgGExNvSHdqG7mzTXWj9944nOb43&#10;X958+XJ0rbhgHxpPGh6mCgRS6W1DlYav7fvkGUSIhqxpPaGGHwywLG5vcpNZP9AaL5tYCR6hkBkN&#10;dYxdJmUoa3QmTH2HxLej752JHPtK2t4MPO5aOVNqIZ1piD/UpsPXGsvT5uw07D6O3/u5+qze3GM3&#10;+FFJcqnU+v5uXL2AiDjGfxj+9FkdCnY6+DPZIFrOScqkhkmSJiAYWMy5OGh4moEscnntX/wCAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIbGRUPkBAADTAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhFYqztsAAAAHAQAADwAAAAAAAAAAAAAAAABT&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 217" style="position:absolute;margin-left:6.95pt;margin-top:-19.65pt;width:25.5pt;height:23.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1048" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA51afJ+gEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5y48ZpaIVXXrtOk&#10;7kNq9wMIxjEacBmQ2Nmv3wW7abS9VfMDAq7vufece1hfD0aTg/RBgWV0MZtTIq2ARtkdoz+e7t+t&#10;KAmR24ZrsJLRowz0evP2zbp3tSyhA91ITxDEhrp3jHYxurooguik4WEGTloMtuANj3j0u6LxvEd0&#10;o4tyPn9f9OAb50HIEPD2bgzSTcZvWynit7YNMhLNKPYW8+rzuk1rsVnzeue565SY2uCv6MJwZbHo&#10;CeqOR072Xv0DZZTwEKCNMwGmgLZVQmYOyGYx/4vNY8edzFxQnOBOMoX/Byu+Hh7dd0/i8AEGHGAm&#10;EdwDiJ+BWLjtuN3JG++h7yRvsPAiSVb0LtRTapI61CGBbPsv0OCQ+T5CBhpab5IqyJMgOg7geBJd&#10;DpEIvLwoL1YVRgSGyquqvKxyBV4/Jzsf4icJhqQNox5nmsH54SHE1Ayvn39JtSzcK63zXLUlPaOI&#10;WeWEs4hREW2nlWF0NU/faITE8aNtcnLkSo97LKDtRDrxHBnHYTsQ1TC6TLlJgy00R1TBw+gyfBW4&#10;6cD/pqRHhzEafu25l5TozxaVvFosl8mS+bCsLks8+PPI9jzCrUAoRiMl4/Y2ZhuPlG9Q8VZlNV46&#10;mVpG52SRJpcna56f818vb3HzBwAA//8DAFBLAwQUAAYACAAAACEAhFYqztsAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyOQU/CQBCF7yb+h82YeINdKaKt3RKi8aoBhMTb0h3ahu5s011o/feOJzm+&#10;N1/efPlydK24YB8aTxoepgoEUultQ5WGr+375BlEiIasaT2hhh8MsCxub3KTWT/QGi+bWAkeoZAZ&#10;DXWMXSZlKGt0Jkx9h8S3o++diRz7StreDDzuWjlTaiGdaYg/1KbD1xrL0+bsNOw+jt/7ufqs3txj&#10;N/hRSXKp1Pr+bly9gIg4xn8Y/vRZHQp2Ovgz2SBazknKpIZJkiYgGFjMuThoeJqBLHJ57V/8AgAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADnVp8n6AQAA0wMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIRWKs7bAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;VAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="7A868B59" w14:textId="0B635202" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00F4613D">
+                  <w:p w:rsidR="00EB2BC1" w:rsidP="00F4613D" w:rsidRDefault="00EB2BC1" w14:paraId="60F0E175" w14:textId="0B635202">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00B66CF6">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="207EE871" w:rsidR="207EE871">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>Version 4 04 June 2026</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D3B18E1" w14:textId="77777777" w:rsidR="00304420" w:rsidRDefault="00304420" w:rsidP="00A62BFF">
+    <w:p w:rsidR="00433397" w:rsidP="00A62BFF" w:rsidRDefault="00433397" w14:paraId="570DFF68" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00D12305" w14:textId="77777777" w:rsidR="00304420" w:rsidRDefault="00304420" w:rsidP="00A62BFF">
+    <w:p w:rsidR="00433397" w:rsidP="00A62BFF" w:rsidRDefault="00433397" w14:paraId="216EDEAE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14FBBDBA" w14:textId="77777777" w:rsidR="00304420" w:rsidRDefault="00304420">
+    <w:p w:rsidR="00433397" w:rsidRDefault="00433397" w14:paraId="7864ED25" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52265BD7" w14:textId="5A716D05" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00CF1578" w:rsidRDefault="00CF1578" w14:paraId="19D00913" w14:textId="1BB08DEE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F41B44F" wp14:editId="30FFFA9B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="710565" cy="455295"/>
+              <wp:effectExtent l="0" t="0" r="13335" b="1905"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1546070463" name="Text Box 2" descr="Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="710565" cy="455295"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="00CF1578" w:rsidR="00CF1578" w:rsidP="00CF1578" w:rsidRDefault="00CF1578" w14:paraId="250B7DD9" w14:textId="44E7C127">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00CF1578">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                            <w:t>Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="78D86FF3">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5F41B44F">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:55.95pt;height:35.85pt;z-index:251658246;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1044" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCenCj0DgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tr2zAUfh/sPwi9L3ZC3a0mTslaMgah&#10;LaSjz4osxQZJR0hK7OzX70h2kq7t09iLfG4+l+98Z37ba0UOwvkWTEWnk5wSYTjUrdlV9Nfz6ss3&#10;SnxgpmYKjKjoUXh6u/j8ad7ZUsygAVULRzCJ8WVnK9qEYMss87wRmvkJWGHQKcFpFlB1u6x2rMPs&#10;WmWzPL/OOnC1dcCF92i9H5x0kfJLKXh4lNKLQFRFsbeQXpfebXyzxZyVO8ds0/KxDfYPXWjWGix6&#10;TnXPAiN7175LpVvuwIMMEw46AylbLtIMOM00fzPNpmFWpFkQHG/PMPn/l5Y/HDb2yZHQf4ceFxgB&#10;6awvPRrjPL10On6xU4J+hPB4hk30gXA0fp3mxXVBCUfXVVHMboqYJbv8bJ0PPwRoEoWKOtxKAosd&#10;1j4MoaeQWMvAqlUqbUaZvwyYM1qyS4dRCv22H9veQn3EaRwMi/aWr1qsuWY+PDGHm8UBkK3hER+p&#10;oKsojBIlDbjfH9ljPAKOXko6ZEpFDVKZEvXT4CJmxVWeR2YlbXqTF1FzSUNhexLMXt8BknCK92B5&#10;EmNcUCdROtAvSOZlrIYuZjjWrGg4iXdh4C0eAxfLZQpCElkW1mZjeUwdwYpIPvcvzNkR7oB7eoAT&#10;l1j5BvUhNv7p7XIfEPu0kgjsgOaINxIwLXU8lsjw13qKupz04g8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3NKHq2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3UTUasykiCAo&#10;WIq16HWbnfzB7GzIbJr47d160cvA4z3e+02+ml2nDjRI6xkhXSSgiEtvW64Rdu9PF7egJBi2pvNM&#10;CN8ksCpOT3KTWT/xGx22oVaxhCUzCE0Ifaa1lA05IwvfE0ev8oMzIcqh1nYwUyx3nb5MkhvtTMtx&#10;oTE9PTZUfm1Hh/B8JZ9hrKprWb+up+Rlcrtx84F4fjY/3IMKNIe/MBzxIzoUkWnvR7aiOoT4SPi9&#10;Ry9N70DtEZbpEnSR6//wxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnpwo9A4CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtzSh6tsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="00CF1578" w:rsidR="00CF1578" w:rsidP="00CF1578" w:rsidRDefault="00CF1578" w14:paraId="2DAFEBD2" w14:textId="44E7C127">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00CF1578">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                      <w:t>Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00CF1578" w14:paraId="52265BD7" w14:textId="4B825F2F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003D365A">
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="638A764C" wp14:editId="085C1DDE">
+              <wp:simplePos x="686435" y="360680"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="710565" cy="455295"/>
+              <wp:effectExtent l="0" t="0" r="13335" b="1905"/>
+              <wp:wrapNone/>
+              <wp:docPr id="781453851" name="Text Box 3" descr="Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="710565" cy="455295"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="00CF1578" w:rsidR="00CF1578" w:rsidP="00CF1578" w:rsidRDefault="00CF1578" w14:paraId="002A3A1B" w14:textId="6F03D195">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00CF1578">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                            <w:t>Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="2C4AA488">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="638A764C">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:35.85pt;z-index:251658245;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1045" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfBCSgEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNKG0Ey4GbwEWB&#10;IAngFDnTFGkJELkEubbkfn2XlB9p2lPRC7UvLXdnhvPbwXRsr3xowVZ8Osk5U1ZC3dptxX+8rD59&#10;4SygsLXowKqKH1Tgt4uPH+a9K9UMGuhq5Rk1saHsXcUbRFdmWZCNMiJMwClLSQ3eCCTXb7Pai566&#10;my6b5fl11oOvnQepQqDo/Zjki9RfayXxSeugkHUVp9kwnT6dm3hmi7kot164ppXHMcQ/TGFEa+nS&#10;c6t7gYLtfPtHK9NKDwE0TiSYDLRupUo70DbT/N0260Y4lXYhcII7wxT+X1v5uF+7Z89w+AoDERgB&#10;6V0oAwXjPoP2Jn5pUkZ5gvBwhk0NyCQFP0/z4rrgTFLqqihmN0Xskl1+dj7gNwWGRaPinlhJYIn9&#10;Q8Cx9FQS77KwarsuMdPZ3wLUM0ayy4TRwmEzsLZ+M/0G6gMt5WHkOzi5aunqBxHwWXgimPYg0eIT&#10;HbqDvuJwtDhrwP/8WzzWE+6U5awnwVTckqI5675b4mNWXOV5FFjypjd5ET2fPDI2J8PuzB2QFqf0&#10;LJxMZqzD7mRqD+aVNL2Mt1FKWEl3VhxP5h2O8qU3IdVymYpIS07gg107GVtHzCKgL8Or8O6IOhJd&#10;j3CSlCjfgT/Wxj+DW+6QKEjMRHxHNI+wkw4Tt8c3E4X+1k9Vl5e9+AUAAP//AwBQSwMEFAAGAAgA&#10;AAAhALc0oerbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdRNRqzKSI&#10;IChYirXodZud/MHsbMhsmvjt3XrRy8DjPd77Tb6aXacONEjrGSFdJKCIS29brhF2708Xt6AkGLam&#10;80wI3ySwKk5PcpNZP/EbHbahVrGEJTMITQh9prWUDTkjC98TR6/ygzMhyqHWdjBTLHedvkySG+1M&#10;y3GhMT09NlR+bUeH8Hwln2GsqmtZv66n5GVyu3HzgXh+Nj/cgwo0h78wHPEjOhSRae9HtqI6hPhI&#10;+L1HL03vQO0RlukSdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfBCSgEAIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3NKHq&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="00CF1578" w:rsidR="00CF1578" w:rsidP="00CF1578" w:rsidRDefault="00CF1578" w14:paraId="2F9C1C92" w14:textId="6F03D195">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00CF1578">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                      <w:t>Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="003D365A" w:rsidR="00EB2BC1">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="636F6E64" wp14:editId="1227148B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10692000"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Picture 5"/>
@@ -13080,130 +13857,245 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="10692000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="60770030" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
+  <w:p w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00EB2BC1" w14:paraId="60770030" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0E8CEB5A" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
+  <w:p w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00EB2BC1" w14:paraId="0E8CEB5A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="244FE056" w14:textId="77777777" w:rsidR="00EB2BC1" w:rsidRDefault="00EB2BC1" w:rsidP="00EB2BC1">
+  <w:p w:rsidR="00EB2BC1" w:rsidP="00EB2BC1" w:rsidRDefault="00EB2BC1" w14:paraId="244FE056" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4B084201" w14:textId="7F19FF21" w:rsidR="008313D5" w:rsidRPr="00EB2BC1" w:rsidRDefault="00472FBD" w:rsidP="00472FBD">
+  <w:p w:rsidRPr="00EB2BC1" w:rsidR="008313D5" w:rsidP="00472FBD" w:rsidRDefault="00472FBD" w14:paraId="4B084201" w14:textId="7F19FF21">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00472FBD">
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Public</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6185BDD8" w14:textId="23522314" w:rsidR="00DF17EF" w:rsidRDefault="006E510D" w:rsidP="00DF17EF">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00CF1578" w14:paraId="6185BDD8" w14:textId="4F90F2E7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DF17EF">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="40"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06C36655" wp14:editId="28FDBEC9">
+              <wp:simplePos x="685800" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="710565" cy="455295"/>
+              <wp:effectExtent l="0" t="0" r="13335" b="1905"/>
+              <wp:wrapNone/>
+              <wp:docPr id="638199181" name="Text Box 1" descr="Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="710565" cy="455295"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="00CF1578" w:rsidR="00CF1578" w:rsidP="00CF1578" w:rsidRDefault="00CF1578" w14:paraId="1072D0C3" w14:textId="1FBF7D97">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00CF1578">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                              <w:noProof/>
+                              <w:color w:val="FF00FF"/>
+                            </w:rPr>
+                            <w:t>Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="41D02B53">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="06C36655">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:55.95pt;height:35.85pt;z-index:251658244;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" alt="Public" o:spid="_x0000_s1047" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+HVZqEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkdbdacaqsVaZJ&#10;UVspnfpMMMSWgIuAxM5+/S44TrauT9Ve8P3y5d5zDvPbXityEM63YCo6neSUCMOhbs2uoj+fV5++&#10;UuIDMzVTYERFj8LT28XHD/POlmIGDahaOIJNjC87W9EmBFtmmeeN0MxPwAqDSQlOs4Cu22W1Yx12&#10;1yqb5fl11oGrrQMuvMfo/ZCki9RfSsHDo5ReBKIqirOFdLp0buOZLeas3Dlmm5afxmDvmEKz1uCl&#10;51b3LDCyd+0/rXTLHXiQYcJBZyBly0XaAbeZ5q+22TTMirQLguPtGSb//9ryh8PGPjkS+m/QI4ER&#10;kM760mMw7tNLp+MXJyWYRwiPZ9hEHwjH4JdpXlwXlHBMXRXF7KaIXbLLz9b58F2AJtGoqENWEljs&#10;sPZhKB1L4l0GVq1SiRll/gpgzxjJLhNGK/TbnrR1RT+P02+hPuJSDga+veWrFq9eMx+emEOCcQ8U&#10;bXjEQyroKgoni5IG3K+34rEecccsJR0KpqIGFU2J+mGQj1lxledRYMmb3uRF9Fzy0NiOhtnrO0At&#10;TvFZWJ7MWBfUaEoH+gU1vYy3YYoZjndWNIzmXRjki2+Ci+UyFaGWLAtrs7E8to6YRUCf+xfm7An1&#10;gHQ9wCgpVr4Cf6iNf3q73AekIDET8R3QPMGOOkzcnt5MFPqffqq6vOzFbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhALc0oerbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdRNRq&#10;zKSIIChYirXodZud/MHsbMhsmvjt3XrRy8DjPd77Tb6aXacONEjrGSFdJKCIS29brhF2708Xt6Ak&#10;GLam80wI3ySwKk5PcpNZP/EbHbahVrGEJTMITQh9prWUDTkjC98TR6/ygzMhyqHWdjBTLHedvkyS&#10;G+1My3GhMT09NlR+bUeH8Hwln2GsqmtZv66n5GVyu3HzgXh+Nj/cgwo0h78wHPEjOhSRae9HtqI6&#10;hPhI+L1HL03vQO0RlukSdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+HVZq&#10;EwIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3&#10;NKHq2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="00CF1578" w:rsidR="00CF1578" w:rsidP="00CF1578" w:rsidRDefault="00CF1578" w14:paraId="12E836B6" w14:textId="1FBF7D97">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00CF1578">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:eastAsia="Poppins" w:cs="Poppins"/>
+                        <w:noProof/>
+                        <w:color w:val="FF00FF"/>
+                      </w:rPr>
+                      <w:t>Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00DF17EF" w:rsidR="006E510D">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5849E66E" wp14:editId="63B78F0D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="10688400"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 6"/>
                   <pic:cNvPicPr/>
@@ -13214,101 +14106,101 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="10688400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="739205F1" w14:textId="0B45FB74" w:rsidR="00DF17EF" w:rsidRDefault="00DF17EF" w:rsidP="00DF17EF">
+  <w:p w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00DF17EF" w14:paraId="739205F1" w14:textId="0B45FB74">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0C30593E" w14:textId="77777777" w:rsidR="00DF17EF" w:rsidRDefault="00DF17EF" w:rsidP="00DF17EF">
+  <w:p w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00DF17EF" w14:paraId="0C30593E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5F01A8D6" w14:textId="77777777" w:rsidR="00DF17EF" w:rsidRDefault="00DF17EF" w:rsidP="00DF17EF">
+  <w:p w:rsidR="00DF17EF" w:rsidP="00DF17EF" w:rsidRDefault="00DF17EF" w14:paraId="5F01A8D6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2392821F" w14:textId="379F0F86" w:rsidR="00B26D29" w:rsidRPr="00DF17EF" w:rsidRDefault="00472FBD" w:rsidP="00472FBD">
+  <w:p w:rsidRPr="00DF17EF" w:rsidR="00B26D29" w:rsidP="00472FBD" w:rsidRDefault="00472FBD" w14:paraId="2392821F" w14:textId="379F0F86">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00472FBD">
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="HGPMinchoE" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="HGPMinchoE"/>
         <w:color w:val="3F0730"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Public</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="34A87E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1700"/>
@@ -13366,172 +14258,172 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8D4636E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7D38702A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C3ECC686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="333251FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C30E81DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6D109662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016F27AA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="107E0C76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03917BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C28FAE0"/>
     <w:lvl w:ilvl="0" w:tplc="FD52E83C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SectionHeader"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -13597,79 +14489,79 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04724149"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE981792"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="852" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="D43900"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
@@ -13709,50 +14601,163 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="094418A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC4608F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19674420"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4CAD946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="716"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
@@ -13828,51 +14833,164 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19E179CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FE4A1F8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DF62785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1167ABE"/>
     <w:lvl w:ilvl="0" w:tplc="4C141C14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7340C5A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -13941,911 +15059,911 @@
     <w:lvl w:ilvl="7" w:tplc="8932D8D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1A3267D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F831DF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="160AE4C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27EC4646"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5DA031A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B3D7AC2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8E94380A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B8B40D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="75E668CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="303B7631"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="011E3424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34376E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38126198"/>
     <w:lvl w:ilvl="0" w:tplc="61963378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AE1373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF923E2E"/>
     <w:lvl w:ilvl="0" w:tplc="10DAF008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1Numbered"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -14892,200 +16010,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35E60853"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="126289D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="362D2115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C39A8238"/>
     <w:lvl w:ilvl="0" w:tplc="062C30FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="539AD26E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15154,1392 +16272,1392 @@
     <w:lvl w:ilvl="7" w:tplc="05725F14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C30F342">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="380C67B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="215081B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A062878"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7690D582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="405E165A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5DF6358A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="451F6EF9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0772E716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46556928"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFC2A16E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4881331C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA565612"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7F3684"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3F90DB90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF9437D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD7E3E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57076C9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CAF21E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57731754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5670A0CC"/>
     <w:lvl w:ilvl="0" w:tplc="466858C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A8CAC7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16608,349 +17726,349 @@
     <w:lvl w:ilvl="7" w:tplc="6A9A2F38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BD1C5C24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D376374"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D7E6598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63487C18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="14E02E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1610D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D7CA560"/>
     <w:styleLink w:val="NumberedBulletsList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedBullet2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="453"/>
@@ -17023,848 +18141,848 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3462" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3916" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C8A381E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1FFC5A0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="757A1CAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49CC6D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="758E0F7B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1FBEFFFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76A97871"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90989124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778E4D1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D7CA560"/>
     <w:numStyleLink w:val="NumberedBulletsList"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78D42C8C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A1AA270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="98840366">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1631471937">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="186868467">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1738285083">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="992416223">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1066412967">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="371350953">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008558331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1590698444">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="321347623">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="400979428">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="450050108">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="351030145">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="984354713">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="48194925">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="237911749">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="43"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="NumberedBullet1"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="NumberedBullet2"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -17964,2198 +19082,2568 @@
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3916" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="776801520">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1942257626">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1802191648">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="143207444">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="515195520">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1445423760">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="488402642">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="67003783">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1035472343">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1719551196">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2054041473">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1556967834">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2028750206">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2042435688">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1107192592">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1802191648">
+  <w:num w:numId="32" w16cid:durableId="938101088">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="143207444">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="33" w16cid:durableId="1611276987">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="515195520">
+  <w:num w:numId="34" w16cid:durableId="1248265084">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="226186687">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1768429102">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1087963875">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="588663573">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1886019888">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="929388782">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="338896433">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2053384469">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1179929941">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1863320799">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1445423760">
-[...63 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="45" w16cid:durableId="1345937798">
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="40"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Guidance">
     <w15:presenceInfo w15:providerId="None" w15:userId="Guidance"/>
   </w15:person>
   <w15:person w15:author="Katie McGuinness">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::katie.mcguinness_shma.co.uk#ext#@nationalgridplc.onmicrosoft.com::3cc6ef7d-10ae-4d74-9c9e-25e4c35266ac"/>
   </w15:person>
+  <w15:person w15:author="Kat Higby [NESO]">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Katharine.Higby@neso.energy::bb83a146-3996-4902-af3f-4eb94237d464"/>
+  </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="100"/>
   <w:linkStyles/>
+  <w:trackRevisions w:val="false"/>
+  <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C257DB"/>
     <w:rsid w:val="0000092C"/>
     <w:rsid w:val="000012D3"/>
     <w:rsid w:val="000017C7"/>
+    <w:rsid w:val="00001CFD"/>
     <w:rsid w:val="00007028"/>
+    <w:rsid w:val="00010268"/>
     <w:rsid w:val="00011992"/>
     <w:rsid w:val="00013752"/>
     <w:rsid w:val="00015A2A"/>
+    <w:rsid w:val="00017294"/>
+    <w:rsid w:val="00017B8D"/>
     <w:rsid w:val="00021319"/>
     <w:rsid w:val="000213BA"/>
     <w:rsid w:val="000218CE"/>
+    <w:rsid w:val="00021942"/>
     <w:rsid w:val="00022819"/>
     <w:rsid w:val="00022B39"/>
     <w:rsid w:val="0002463D"/>
     <w:rsid w:val="000246B0"/>
+    <w:rsid w:val="0002524D"/>
     <w:rsid w:val="00027845"/>
     <w:rsid w:val="00030017"/>
     <w:rsid w:val="00030548"/>
     <w:rsid w:val="00031305"/>
     <w:rsid w:val="0003395B"/>
     <w:rsid w:val="00034DE8"/>
     <w:rsid w:val="00035A84"/>
+    <w:rsid w:val="00036A82"/>
     <w:rsid w:val="00036E0D"/>
     <w:rsid w:val="00036ECA"/>
     <w:rsid w:val="00037D0E"/>
+    <w:rsid w:val="0004191A"/>
     <w:rsid w:val="00041BFC"/>
     <w:rsid w:val="000421C8"/>
     <w:rsid w:val="0004277D"/>
     <w:rsid w:val="00044829"/>
     <w:rsid w:val="00044DA4"/>
     <w:rsid w:val="00045569"/>
     <w:rsid w:val="0004599D"/>
+    <w:rsid w:val="00046125"/>
     <w:rsid w:val="000501BC"/>
+    <w:rsid w:val="000505F4"/>
+    <w:rsid w:val="000521DA"/>
     <w:rsid w:val="00053545"/>
+    <w:rsid w:val="00053E66"/>
     <w:rsid w:val="00055072"/>
     <w:rsid w:val="000556E6"/>
     <w:rsid w:val="00057382"/>
+    <w:rsid w:val="00057EFF"/>
     <w:rsid w:val="00060B5B"/>
     <w:rsid w:val="00061FBD"/>
     <w:rsid w:val="00062681"/>
     <w:rsid w:val="00062B8A"/>
     <w:rsid w:val="00062E14"/>
     <w:rsid w:val="000638EF"/>
     <w:rsid w:val="00063CFD"/>
     <w:rsid w:val="0006536F"/>
     <w:rsid w:val="00066ABB"/>
     <w:rsid w:val="00067FC7"/>
     <w:rsid w:val="00070BFC"/>
     <w:rsid w:val="00070CD8"/>
     <w:rsid w:val="00071178"/>
     <w:rsid w:val="000714E6"/>
     <w:rsid w:val="00071FE5"/>
     <w:rsid w:val="00072FFA"/>
     <w:rsid w:val="00073245"/>
     <w:rsid w:val="00073AA7"/>
     <w:rsid w:val="00073F44"/>
     <w:rsid w:val="00076586"/>
     <w:rsid w:val="000772BB"/>
     <w:rsid w:val="00081106"/>
     <w:rsid w:val="000816B3"/>
     <w:rsid w:val="00081F84"/>
     <w:rsid w:val="00081FD6"/>
     <w:rsid w:val="000821BE"/>
     <w:rsid w:val="00083974"/>
     <w:rsid w:val="00083E12"/>
     <w:rsid w:val="000847DC"/>
     <w:rsid w:val="00084C5F"/>
+    <w:rsid w:val="00085713"/>
     <w:rsid w:val="00087020"/>
+    <w:rsid w:val="000906C4"/>
     <w:rsid w:val="0009211E"/>
     <w:rsid w:val="0009276B"/>
     <w:rsid w:val="00092C02"/>
     <w:rsid w:val="00092D2F"/>
     <w:rsid w:val="00093369"/>
     <w:rsid w:val="000946F1"/>
     <w:rsid w:val="00094E5F"/>
     <w:rsid w:val="00094F88"/>
     <w:rsid w:val="0009609C"/>
     <w:rsid w:val="000966D4"/>
     <w:rsid w:val="00097FED"/>
     <w:rsid w:val="000A1C65"/>
+    <w:rsid w:val="000A1FEB"/>
     <w:rsid w:val="000A2C20"/>
     <w:rsid w:val="000A4598"/>
     <w:rsid w:val="000A730E"/>
     <w:rsid w:val="000B0F9C"/>
     <w:rsid w:val="000B19B2"/>
     <w:rsid w:val="000B1B73"/>
+    <w:rsid w:val="000B1E5F"/>
+    <w:rsid w:val="000B248D"/>
     <w:rsid w:val="000B296B"/>
+    <w:rsid w:val="000B2B61"/>
     <w:rsid w:val="000B304C"/>
     <w:rsid w:val="000B3F97"/>
     <w:rsid w:val="000B475E"/>
     <w:rsid w:val="000B5338"/>
     <w:rsid w:val="000B6756"/>
     <w:rsid w:val="000B6A4C"/>
     <w:rsid w:val="000B7E99"/>
     <w:rsid w:val="000C0D0A"/>
     <w:rsid w:val="000C22EF"/>
     <w:rsid w:val="000C35E2"/>
+    <w:rsid w:val="000C3C7E"/>
     <w:rsid w:val="000C5017"/>
     <w:rsid w:val="000C53DB"/>
     <w:rsid w:val="000C60C2"/>
     <w:rsid w:val="000C64F6"/>
     <w:rsid w:val="000C66C7"/>
     <w:rsid w:val="000C71CB"/>
     <w:rsid w:val="000D16EC"/>
     <w:rsid w:val="000D2220"/>
     <w:rsid w:val="000D3A7B"/>
     <w:rsid w:val="000D3E58"/>
+    <w:rsid w:val="000D4686"/>
+    <w:rsid w:val="000D49B2"/>
     <w:rsid w:val="000D4C01"/>
+    <w:rsid w:val="000D553E"/>
     <w:rsid w:val="000D65A7"/>
     <w:rsid w:val="000E068A"/>
     <w:rsid w:val="000E0E4F"/>
     <w:rsid w:val="000E1ECB"/>
     <w:rsid w:val="000E3824"/>
     <w:rsid w:val="000E43B5"/>
     <w:rsid w:val="000E496F"/>
     <w:rsid w:val="000E5122"/>
     <w:rsid w:val="000E6380"/>
     <w:rsid w:val="000E6C6B"/>
+    <w:rsid w:val="000E7705"/>
     <w:rsid w:val="000F033D"/>
     <w:rsid w:val="000F0452"/>
     <w:rsid w:val="000F120C"/>
     <w:rsid w:val="000F224C"/>
     <w:rsid w:val="000F3E38"/>
     <w:rsid w:val="000F5DF1"/>
     <w:rsid w:val="000F65D6"/>
     <w:rsid w:val="000F67B8"/>
+    <w:rsid w:val="000F7FA2"/>
+    <w:rsid w:val="001019FA"/>
     <w:rsid w:val="0010311E"/>
     <w:rsid w:val="00103DA4"/>
     <w:rsid w:val="001060D4"/>
     <w:rsid w:val="00106B84"/>
     <w:rsid w:val="00107C4C"/>
+    <w:rsid w:val="00107CFA"/>
+    <w:rsid w:val="00110059"/>
     <w:rsid w:val="00110513"/>
     <w:rsid w:val="00110F32"/>
     <w:rsid w:val="00112C46"/>
     <w:rsid w:val="001137FB"/>
     <w:rsid w:val="0011389F"/>
     <w:rsid w:val="00113BF5"/>
     <w:rsid w:val="00113CB3"/>
     <w:rsid w:val="00113F39"/>
     <w:rsid w:val="0011423A"/>
     <w:rsid w:val="001145E7"/>
     <w:rsid w:val="00114BDB"/>
     <w:rsid w:val="001155B3"/>
     <w:rsid w:val="00116009"/>
+    <w:rsid w:val="001172C5"/>
+    <w:rsid w:val="001173E0"/>
     <w:rsid w:val="001173F1"/>
     <w:rsid w:val="00117DA6"/>
+    <w:rsid w:val="00117EA6"/>
     <w:rsid w:val="00120547"/>
+    <w:rsid w:val="001248BA"/>
     <w:rsid w:val="00124925"/>
     <w:rsid w:val="001258BB"/>
     <w:rsid w:val="00127759"/>
+    <w:rsid w:val="001301E8"/>
     <w:rsid w:val="00130F65"/>
+    <w:rsid w:val="001325C2"/>
     <w:rsid w:val="00132C86"/>
     <w:rsid w:val="001334A0"/>
     <w:rsid w:val="001340C9"/>
     <w:rsid w:val="001349FB"/>
     <w:rsid w:val="00134AC2"/>
     <w:rsid w:val="00134AF9"/>
     <w:rsid w:val="00134F82"/>
     <w:rsid w:val="0013659A"/>
     <w:rsid w:val="00136B6F"/>
     <w:rsid w:val="00137D1B"/>
     <w:rsid w:val="0014185A"/>
     <w:rsid w:val="001426CA"/>
     <w:rsid w:val="0014293F"/>
     <w:rsid w:val="001446CA"/>
     <w:rsid w:val="00144C22"/>
     <w:rsid w:val="00144D31"/>
     <w:rsid w:val="00145CA0"/>
     <w:rsid w:val="00146DE3"/>
     <w:rsid w:val="00146EC7"/>
     <w:rsid w:val="00147154"/>
     <w:rsid w:val="00147BF4"/>
     <w:rsid w:val="001510CA"/>
     <w:rsid w:val="001516B9"/>
     <w:rsid w:val="00151D8A"/>
     <w:rsid w:val="00152912"/>
     <w:rsid w:val="00153066"/>
     <w:rsid w:val="001535B0"/>
     <w:rsid w:val="001536C3"/>
     <w:rsid w:val="00154713"/>
     <w:rsid w:val="00154AD7"/>
     <w:rsid w:val="00154C3B"/>
     <w:rsid w:val="00155E29"/>
+    <w:rsid w:val="0016261C"/>
     <w:rsid w:val="00162ADF"/>
     <w:rsid w:val="0016337B"/>
     <w:rsid w:val="00164401"/>
     <w:rsid w:val="0016480C"/>
     <w:rsid w:val="0016594A"/>
     <w:rsid w:val="001668BE"/>
     <w:rsid w:val="00166A57"/>
     <w:rsid w:val="0016758D"/>
     <w:rsid w:val="00170B39"/>
     <w:rsid w:val="0017122F"/>
     <w:rsid w:val="001722A3"/>
     <w:rsid w:val="00172340"/>
     <w:rsid w:val="00173215"/>
     <w:rsid w:val="0017346A"/>
     <w:rsid w:val="00173FC9"/>
     <w:rsid w:val="00174406"/>
     <w:rsid w:val="0017581D"/>
     <w:rsid w:val="00176FB8"/>
     <w:rsid w:val="00177CCF"/>
     <w:rsid w:val="00181B49"/>
+    <w:rsid w:val="00181D7B"/>
     <w:rsid w:val="00182168"/>
     <w:rsid w:val="00182640"/>
+    <w:rsid w:val="00182BC4"/>
+    <w:rsid w:val="00182C6A"/>
     <w:rsid w:val="00186A6D"/>
     <w:rsid w:val="00186DF4"/>
     <w:rsid w:val="00186FE8"/>
     <w:rsid w:val="001917FE"/>
     <w:rsid w:val="001920B4"/>
+    <w:rsid w:val="001932F1"/>
     <w:rsid w:val="001935DE"/>
     <w:rsid w:val="001938FD"/>
     <w:rsid w:val="00193E2E"/>
     <w:rsid w:val="00193F3F"/>
     <w:rsid w:val="0019567E"/>
     <w:rsid w:val="00195C2B"/>
     <w:rsid w:val="001961D9"/>
     <w:rsid w:val="00196281"/>
     <w:rsid w:val="0019677B"/>
     <w:rsid w:val="001A170B"/>
     <w:rsid w:val="001A24B0"/>
+    <w:rsid w:val="001A25C8"/>
     <w:rsid w:val="001A3BE2"/>
     <w:rsid w:val="001A466F"/>
     <w:rsid w:val="001A4EB3"/>
     <w:rsid w:val="001A574A"/>
+    <w:rsid w:val="001A592E"/>
     <w:rsid w:val="001A7B97"/>
+    <w:rsid w:val="001B27CF"/>
+    <w:rsid w:val="001B3212"/>
     <w:rsid w:val="001B33CC"/>
     <w:rsid w:val="001B3799"/>
+    <w:rsid w:val="001B5B9D"/>
     <w:rsid w:val="001B60BF"/>
     <w:rsid w:val="001B799C"/>
     <w:rsid w:val="001B7A30"/>
     <w:rsid w:val="001B7D49"/>
     <w:rsid w:val="001C0639"/>
     <w:rsid w:val="001C067C"/>
     <w:rsid w:val="001C1745"/>
     <w:rsid w:val="001C185D"/>
     <w:rsid w:val="001C1930"/>
+    <w:rsid w:val="001C1CA1"/>
     <w:rsid w:val="001C30D3"/>
     <w:rsid w:val="001C4ABF"/>
     <w:rsid w:val="001C4DB5"/>
+    <w:rsid w:val="001C5943"/>
     <w:rsid w:val="001C67DA"/>
     <w:rsid w:val="001C7647"/>
     <w:rsid w:val="001C7AA0"/>
     <w:rsid w:val="001D00F7"/>
     <w:rsid w:val="001D14F7"/>
+    <w:rsid w:val="001D17BA"/>
     <w:rsid w:val="001D21C3"/>
     <w:rsid w:val="001D26B9"/>
     <w:rsid w:val="001D2FA5"/>
     <w:rsid w:val="001D3612"/>
+    <w:rsid w:val="001D5654"/>
+    <w:rsid w:val="001D624F"/>
     <w:rsid w:val="001D682C"/>
+    <w:rsid w:val="001D69F3"/>
+    <w:rsid w:val="001D7026"/>
+    <w:rsid w:val="001E1ADE"/>
     <w:rsid w:val="001E2110"/>
     <w:rsid w:val="001E2E4F"/>
     <w:rsid w:val="001E372F"/>
+    <w:rsid w:val="001E3EAC"/>
     <w:rsid w:val="001E4924"/>
     <w:rsid w:val="001E54FC"/>
     <w:rsid w:val="001E6636"/>
     <w:rsid w:val="001E68CF"/>
     <w:rsid w:val="001E6B69"/>
     <w:rsid w:val="001E74F3"/>
     <w:rsid w:val="001E7752"/>
     <w:rsid w:val="001F04C9"/>
     <w:rsid w:val="001F0AA2"/>
     <w:rsid w:val="001F101E"/>
     <w:rsid w:val="001F1748"/>
     <w:rsid w:val="001F2EF2"/>
     <w:rsid w:val="001F59CD"/>
     <w:rsid w:val="001F6599"/>
     <w:rsid w:val="001F77DC"/>
     <w:rsid w:val="002005E2"/>
     <w:rsid w:val="00200E17"/>
     <w:rsid w:val="0020128F"/>
     <w:rsid w:val="0020555B"/>
     <w:rsid w:val="002071F6"/>
     <w:rsid w:val="002071FF"/>
     <w:rsid w:val="00207EBF"/>
     <w:rsid w:val="00207FF1"/>
     <w:rsid w:val="002121DE"/>
     <w:rsid w:val="002122D2"/>
     <w:rsid w:val="0021404C"/>
+    <w:rsid w:val="002140C9"/>
     <w:rsid w:val="0021513D"/>
     <w:rsid w:val="00215172"/>
     <w:rsid w:val="002152FA"/>
     <w:rsid w:val="00215B3E"/>
     <w:rsid w:val="00216034"/>
     <w:rsid w:val="00216A65"/>
     <w:rsid w:val="00217E5E"/>
     <w:rsid w:val="00220292"/>
+    <w:rsid w:val="0022057E"/>
     <w:rsid w:val="00221B5A"/>
     <w:rsid w:val="00223A62"/>
     <w:rsid w:val="002249DB"/>
     <w:rsid w:val="00224DCF"/>
     <w:rsid w:val="00225056"/>
     <w:rsid w:val="00226DDB"/>
     <w:rsid w:val="00226EAA"/>
+    <w:rsid w:val="00227762"/>
     <w:rsid w:val="00227DEE"/>
     <w:rsid w:val="002327FC"/>
     <w:rsid w:val="00233A0A"/>
     <w:rsid w:val="0023612C"/>
     <w:rsid w:val="00236931"/>
     <w:rsid w:val="0024092B"/>
+    <w:rsid w:val="00240C89"/>
     <w:rsid w:val="0024129E"/>
     <w:rsid w:val="00241AA1"/>
     <w:rsid w:val="00241B4F"/>
+    <w:rsid w:val="002438EF"/>
     <w:rsid w:val="00246FF1"/>
     <w:rsid w:val="0024734E"/>
     <w:rsid w:val="00247699"/>
+    <w:rsid w:val="00250ED7"/>
     <w:rsid w:val="00251245"/>
     <w:rsid w:val="00251AC7"/>
     <w:rsid w:val="0025377E"/>
     <w:rsid w:val="00253FF0"/>
     <w:rsid w:val="00254702"/>
     <w:rsid w:val="00254ACB"/>
     <w:rsid w:val="00254EB1"/>
     <w:rsid w:val="0025501B"/>
     <w:rsid w:val="0025509C"/>
     <w:rsid w:val="00261382"/>
     <w:rsid w:val="00261FDF"/>
     <w:rsid w:val="00265B9C"/>
     <w:rsid w:val="00270DDA"/>
     <w:rsid w:val="00271135"/>
     <w:rsid w:val="00272013"/>
     <w:rsid w:val="0027206B"/>
+    <w:rsid w:val="00272618"/>
     <w:rsid w:val="00273931"/>
     <w:rsid w:val="00274FB1"/>
     <w:rsid w:val="0027568B"/>
     <w:rsid w:val="00275D22"/>
     <w:rsid w:val="00275E09"/>
     <w:rsid w:val="00276BA1"/>
     <w:rsid w:val="00277702"/>
     <w:rsid w:val="002778F6"/>
     <w:rsid w:val="00277B32"/>
     <w:rsid w:val="00280106"/>
+    <w:rsid w:val="002808A5"/>
     <w:rsid w:val="00281809"/>
     <w:rsid w:val="00281AB6"/>
     <w:rsid w:val="00281CDF"/>
     <w:rsid w:val="002827FE"/>
     <w:rsid w:val="00282A6B"/>
+    <w:rsid w:val="00282C02"/>
+    <w:rsid w:val="00284DCA"/>
+    <w:rsid w:val="002856E8"/>
     <w:rsid w:val="00285D15"/>
     <w:rsid w:val="00286477"/>
     <w:rsid w:val="002872AD"/>
     <w:rsid w:val="002874BE"/>
     <w:rsid w:val="002876A7"/>
     <w:rsid w:val="00290262"/>
     <w:rsid w:val="00290786"/>
+    <w:rsid w:val="002919CF"/>
     <w:rsid w:val="00291B33"/>
     <w:rsid w:val="00291E2C"/>
     <w:rsid w:val="0029281D"/>
     <w:rsid w:val="0029334F"/>
     <w:rsid w:val="00293524"/>
     <w:rsid w:val="00293E01"/>
     <w:rsid w:val="0029478F"/>
     <w:rsid w:val="002968DD"/>
     <w:rsid w:val="00297C15"/>
+    <w:rsid w:val="002A05F8"/>
     <w:rsid w:val="002A21AE"/>
     <w:rsid w:val="002A42A5"/>
     <w:rsid w:val="002A47B7"/>
     <w:rsid w:val="002A537D"/>
     <w:rsid w:val="002A53AC"/>
+    <w:rsid w:val="002A5C9A"/>
     <w:rsid w:val="002A7C66"/>
     <w:rsid w:val="002B0E2D"/>
     <w:rsid w:val="002B1962"/>
     <w:rsid w:val="002B1FC9"/>
     <w:rsid w:val="002B1FE7"/>
     <w:rsid w:val="002B228B"/>
     <w:rsid w:val="002B25D2"/>
     <w:rsid w:val="002B3A58"/>
     <w:rsid w:val="002B43DB"/>
     <w:rsid w:val="002B56D4"/>
     <w:rsid w:val="002B67DA"/>
     <w:rsid w:val="002B6AD9"/>
     <w:rsid w:val="002C04D5"/>
     <w:rsid w:val="002C112B"/>
     <w:rsid w:val="002C1211"/>
     <w:rsid w:val="002C1261"/>
+    <w:rsid w:val="002C25F1"/>
     <w:rsid w:val="002C2938"/>
     <w:rsid w:val="002C3C01"/>
+    <w:rsid w:val="002C4308"/>
     <w:rsid w:val="002C4AC0"/>
     <w:rsid w:val="002C4BAB"/>
     <w:rsid w:val="002C67B0"/>
+    <w:rsid w:val="002C6E3D"/>
     <w:rsid w:val="002C7A80"/>
     <w:rsid w:val="002D02A7"/>
     <w:rsid w:val="002D02FA"/>
+    <w:rsid w:val="002D0314"/>
     <w:rsid w:val="002D05D3"/>
+    <w:rsid w:val="002D196C"/>
+    <w:rsid w:val="002D1F13"/>
     <w:rsid w:val="002D313A"/>
     <w:rsid w:val="002D3490"/>
     <w:rsid w:val="002D3503"/>
     <w:rsid w:val="002D4CD5"/>
     <w:rsid w:val="002D5145"/>
+    <w:rsid w:val="002D584F"/>
     <w:rsid w:val="002D6406"/>
     <w:rsid w:val="002D6BAE"/>
     <w:rsid w:val="002D728B"/>
     <w:rsid w:val="002E0E15"/>
     <w:rsid w:val="002E2BF9"/>
+    <w:rsid w:val="002E5BDA"/>
+    <w:rsid w:val="002E7487"/>
     <w:rsid w:val="002F3145"/>
     <w:rsid w:val="002F329C"/>
     <w:rsid w:val="002F3900"/>
     <w:rsid w:val="002F3F4B"/>
     <w:rsid w:val="002F445F"/>
     <w:rsid w:val="002F46B4"/>
     <w:rsid w:val="002F592C"/>
     <w:rsid w:val="002F6F4F"/>
     <w:rsid w:val="002F7DB8"/>
     <w:rsid w:val="003003BD"/>
     <w:rsid w:val="00300CC5"/>
     <w:rsid w:val="0030117E"/>
     <w:rsid w:val="0030153C"/>
     <w:rsid w:val="00301C3D"/>
     <w:rsid w:val="00301EF5"/>
     <w:rsid w:val="0030205D"/>
     <w:rsid w:val="00302539"/>
     <w:rsid w:val="00303237"/>
     <w:rsid w:val="00304420"/>
     <w:rsid w:val="00305418"/>
     <w:rsid w:val="00305777"/>
     <w:rsid w:val="003067B1"/>
     <w:rsid w:val="00306812"/>
     <w:rsid w:val="003102FE"/>
     <w:rsid w:val="00310AB7"/>
+    <w:rsid w:val="00312502"/>
     <w:rsid w:val="00313E6E"/>
+    <w:rsid w:val="003140D1"/>
+    <w:rsid w:val="00314442"/>
     <w:rsid w:val="00314D99"/>
     <w:rsid w:val="00314E7F"/>
     <w:rsid w:val="0031633F"/>
+    <w:rsid w:val="00316641"/>
+    <w:rsid w:val="00316C8F"/>
+    <w:rsid w:val="00317475"/>
     <w:rsid w:val="003179A9"/>
+    <w:rsid w:val="00321572"/>
     <w:rsid w:val="00323BA4"/>
     <w:rsid w:val="00323E4E"/>
     <w:rsid w:val="00323F41"/>
     <w:rsid w:val="00325261"/>
     <w:rsid w:val="0032644E"/>
     <w:rsid w:val="0032666D"/>
     <w:rsid w:val="0033065A"/>
+    <w:rsid w:val="003309CF"/>
     <w:rsid w:val="00331CB7"/>
     <w:rsid w:val="00331EC9"/>
     <w:rsid w:val="0033243A"/>
     <w:rsid w:val="00332474"/>
+    <w:rsid w:val="00332644"/>
     <w:rsid w:val="00332A06"/>
     <w:rsid w:val="0033397E"/>
     <w:rsid w:val="00333BB8"/>
     <w:rsid w:val="00333D82"/>
     <w:rsid w:val="00336494"/>
     <w:rsid w:val="0033690A"/>
+    <w:rsid w:val="00336FEE"/>
     <w:rsid w:val="00337021"/>
     <w:rsid w:val="00341DBA"/>
     <w:rsid w:val="003426AA"/>
     <w:rsid w:val="00342D7A"/>
     <w:rsid w:val="00342D8D"/>
     <w:rsid w:val="00342DF2"/>
+    <w:rsid w:val="00343019"/>
     <w:rsid w:val="0034494E"/>
     <w:rsid w:val="003463ED"/>
     <w:rsid w:val="00347736"/>
     <w:rsid w:val="003479D4"/>
     <w:rsid w:val="003524B1"/>
     <w:rsid w:val="0035258D"/>
     <w:rsid w:val="003526B2"/>
     <w:rsid w:val="003528CD"/>
+    <w:rsid w:val="00353752"/>
     <w:rsid w:val="003550C3"/>
     <w:rsid w:val="0035561E"/>
+    <w:rsid w:val="00356968"/>
+    <w:rsid w:val="00356FA9"/>
     <w:rsid w:val="00357149"/>
     <w:rsid w:val="0035728C"/>
     <w:rsid w:val="00357857"/>
     <w:rsid w:val="0036093F"/>
     <w:rsid w:val="003616B4"/>
     <w:rsid w:val="00362ADD"/>
     <w:rsid w:val="003644FB"/>
     <w:rsid w:val="0036495F"/>
+    <w:rsid w:val="0036514D"/>
     <w:rsid w:val="00365E0F"/>
+    <w:rsid w:val="0036643C"/>
     <w:rsid w:val="003727C1"/>
+    <w:rsid w:val="00373071"/>
     <w:rsid w:val="003738E5"/>
     <w:rsid w:val="00375931"/>
     <w:rsid w:val="00376923"/>
     <w:rsid w:val="00376C61"/>
+    <w:rsid w:val="00376E46"/>
     <w:rsid w:val="00377291"/>
     <w:rsid w:val="00377A6F"/>
     <w:rsid w:val="00382894"/>
     <w:rsid w:val="0038336D"/>
     <w:rsid w:val="00383D0D"/>
     <w:rsid w:val="003853CD"/>
+    <w:rsid w:val="00391208"/>
+    <w:rsid w:val="003914E1"/>
     <w:rsid w:val="0039264B"/>
+    <w:rsid w:val="00392790"/>
     <w:rsid w:val="00392DC9"/>
     <w:rsid w:val="00392E28"/>
     <w:rsid w:val="0039426F"/>
     <w:rsid w:val="0039506D"/>
     <w:rsid w:val="00396BA9"/>
     <w:rsid w:val="00396FEA"/>
     <w:rsid w:val="003A1D19"/>
     <w:rsid w:val="003A1D9D"/>
     <w:rsid w:val="003A2AFD"/>
+    <w:rsid w:val="003A40AD"/>
     <w:rsid w:val="003A458E"/>
     <w:rsid w:val="003A4C44"/>
     <w:rsid w:val="003A5D01"/>
+    <w:rsid w:val="003A5D3C"/>
     <w:rsid w:val="003A69ED"/>
     <w:rsid w:val="003B23D7"/>
     <w:rsid w:val="003B3803"/>
+    <w:rsid w:val="003B4FF3"/>
     <w:rsid w:val="003B5C8F"/>
     <w:rsid w:val="003B6831"/>
     <w:rsid w:val="003B6A3F"/>
     <w:rsid w:val="003B6D10"/>
     <w:rsid w:val="003B79DF"/>
     <w:rsid w:val="003C52AA"/>
     <w:rsid w:val="003C53ED"/>
     <w:rsid w:val="003D01FA"/>
+    <w:rsid w:val="003D16F2"/>
     <w:rsid w:val="003D365A"/>
     <w:rsid w:val="003D634B"/>
     <w:rsid w:val="003D6B83"/>
     <w:rsid w:val="003E0A82"/>
     <w:rsid w:val="003E245C"/>
+    <w:rsid w:val="003E2C4C"/>
     <w:rsid w:val="003E2DA4"/>
     <w:rsid w:val="003E300B"/>
     <w:rsid w:val="003E4E47"/>
     <w:rsid w:val="003E55CF"/>
     <w:rsid w:val="003E59AF"/>
+    <w:rsid w:val="003E6206"/>
+    <w:rsid w:val="003E7190"/>
     <w:rsid w:val="003E780E"/>
     <w:rsid w:val="003F0415"/>
+    <w:rsid w:val="003F0720"/>
     <w:rsid w:val="003F3C92"/>
+    <w:rsid w:val="003F406D"/>
     <w:rsid w:val="003F4485"/>
+    <w:rsid w:val="003F6389"/>
     <w:rsid w:val="003F699C"/>
     <w:rsid w:val="00400625"/>
     <w:rsid w:val="00400E68"/>
     <w:rsid w:val="004011DE"/>
     <w:rsid w:val="00401DC8"/>
     <w:rsid w:val="00402213"/>
     <w:rsid w:val="00402C56"/>
     <w:rsid w:val="00403161"/>
     <w:rsid w:val="00404065"/>
     <w:rsid w:val="0040422E"/>
     <w:rsid w:val="00405212"/>
     <w:rsid w:val="004109F7"/>
     <w:rsid w:val="004132D1"/>
     <w:rsid w:val="00413956"/>
     <w:rsid w:val="00413CEE"/>
     <w:rsid w:val="004140D9"/>
+    <w:rsid w:val="00414937"/>
     <w:rsid w:val="0041583A"/>
     <w:rsid w:val="00415A85"/>
     <w:rsid w:val="00416E60"/>
     <w:rsid w:val="00417128"/>
+    <w:rsid w:val="00417C52"/>
+    <w:rsid w:val="00420137"/>
+    <w:rsid w:val="00420479"/>
     <w:rsid w:val="004207C1"/>
     <w:rsid w:val="00420DE8"/>
+    <w:rsid w:val="0042217B"/>
     <w:rsid w:val="0042266E"/>
     <w:rsid w:val="00423DA3"/>
+    <w:rsid w:val="0042473E"/>
     <w:rsid w:val="00424A23"/>
     <w:rsid w:val="00424A7D"/>
     <w:rsid w:val="00424DDB"/>
     <w:rsid w:val="00424FCC"/>
     <w:rsid w:val="00425059"/>
+    <w:rsid w:val="004256CD"/>
     <w:rsid w:val="00426F5C"/>
     <w:rsid w:val="00427EE0"/>
+    <w:rsid w:val="00433397"/>
     <w:rsid w:val="004335BD"/>
+    <w:rsid w:val="004349DB"/>
     <w:rsid w:val="00435512"/>
     <w:rsid w:val="00436720"/>
     <w:rsid w:val="0043703E"/>
     <w:rsid w:val="004418A1"/>
     <w:rsid w:val="00443555"/>
     <w:rsid w:val="004435E6"/>
     <w:rsid w:val="00443681"/>
     <w:rsid w:val="004436DC"/>
+    <w:rsid w:val="0044442F"/>
     <w:rsid w:val="00444AE6"/>
     <w:rsid w:val="00446CE9"/>
     <w:rsid w:val="004474EE"/>
     <w:rsid w:val="00450377"/>
     <w:rsid w:val="00450AA5"/>
     <w:rsid w:val="00450AB3"/>
     <w:rsid w:val="00451774"/>
     <w:rsid w:val="00452142"/>
     <w:rsid w:val="004527F5"/>
     <w:rsid w:val="004533DD"/>
     <w:rsid w:val="00453C26"/>
     <w:rsid w:val="0045450A"/>
     <w:rsid w:val="0045595E"/>
+    <w:rsid w:val="00456F53"/>
     <w:rsid w:val="004602DB"/>
     <w:rsid w:val="0046180F"/>
     <w:rsid w:val="00462C14"/>
     <w:rsid w:val="004635D2"/>
     <w:rsid w:val="00464A3D"/>
+    <w:rsid w:val="00465F94"/>
     <w:rsid w:val="00467853"/>
     <w:rsid w:val="004710DC"/>
     <w:rsid w:val="004713FB"/>
     <w:rsid w:val="00471633"/>
+    <w:rsid w:val="00471B8B"/>
     <w:rsid w:val="00472D87"/>
     <w:rsid w:val="00472E6D"/>
     <w:rsid w:val="00472FBD"/>
     <w:rsid w:val="00473562"/>
     <w:rsid w:val="00473C1A"/>
     <w:rsid w:val="00474271"/>
     <w:rsid w:val="00474678"/>
     <w:rsid w:val="00477C68"/>
     <w:rsid w:val="00480421"/>
     <w:rsid w:val="004808CC"/>
+    <w:rsid w:val="00480B3E"/>
     <w:rsid w:val="0048102A"/>
     <w:rsid w:val="004833B0"/>
     <w:rsid w:val="00483E04"/>
     <w:rsid w:val="0048569C"/>
     <w:rsid w:val="00485B0F"/>
     <w:rsid w:val="00486CB3"/>
     <w:rsid w:val="00486CFC"/>
+    <w:rsid w:val="004870C8"/>
     <w:rsid w:val="004870CC"/>
     <w:rsid w:val="00490BA7"/>
     <w:rsid w:val="0049205D"/>
     <w:rsid w:val="00493C98"/>
+    <w:rsid w:val="004942C1"/>
     <w:rsid w:val="00496719"/>
     <w:rsid w:val="00496763"/>
     <w:rsid w:val="004969EE"/>
     <w:rsid w:val="00497673"/>
+    <w:rsid w:val="004977FF"/>
+    <w:rsid w:val="00497C6F"/>
     <w:rsid w:val="00497F0C"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A338B"/>
     <w:rsid w:val="004A43DA"/>
     <w:rsid w:val="004A461F"/>
     <w:rsid w:val="004A4AB5"/>
+    <w:rsid w:val="004A4D0A"/>
     <w:rsid w:val="004B1D4E"/>
     <w:rsid w:val="004B1F72"/>
     <w:rsid w:val="004B20C7"/>
     <w:rsid w:val="004B2654"/>
     <w:rsid w:val="004B32DC"/>
+    <w:rsid w:val="004B3767"/>
     <w:rsid w:val="004B3949"/>
     <w:rsid w:val="004B3E8C"/>
     <w:rsid w:val="004B6600"/>
     <w:rsid w:val="004B71EE"/>
     <w:rsid w:val="004B7424"/>
     <w:rsid w:val="004B74AD"/>
     <w:rsid w:val="004B78F0"/>
     <w:rsid w:val="004C0A5C"/>
     <w:rsid w:val="004C1619"/>
     <w:rsid w:val="004C1CB6"/>
     <w:rsid w:val="004C1FF5"/>
+    <w:rsid w:val="004C2874"/>
     <w:rsid w:val="004C318D"/>
+    <w:rsid w:val="004C39D1"/>
     <w:rsid w:val="004C4C01"/>
     <w:rsid w:val="004C5EA5"/>
     <w:rsid w:val="004C70EC"/>
     <w:rsid w:val="004C7495"/>
+    <w:rsid w:val="004C7B0E"/>
     <w:rsid w:val="004D0A0E"/>
     <w:rsid w:val="004D234A"/>
+    <w:rsid w:val="004D243F"/>
+    <w:rsid w:val="004D2674"/>
     <w:rsid w:val="004D277D"/>
     <w:rsid w:val="004D284B"/>
     <w:rsid w:val="004D2C68"/>
     <w:rsid w:val="004D320E"/>
     <w:rsid w:val="004D5006"/>
     <w:rsid w:val="004D7D42"/>
     <w:rsid w:val="004D7FE4"/>
     <w:rsid w:val="004E0492"/>
     <w:rsid w:val="004E076E"/>
     <w:rsid w:val="004E0C02"/>
     <w:rsid w:val="004E30DC"/>
     <w:rsid w:val="004E34A5"/>
     <w:rsid w:val="004E436B"/>
     <w:rsid w:val="004E5EDA"/>
     <w:rsid w:val="004E6F2B"/>
     <w:rsid w:val="004E71AE"/>
+    <w:rsid w:val="004E7ED7"/>
     <w:rsid w:val="004F0137"/>
     <w:rsid w:val="004F0551"/>
     <w:rsid w:val="004F0640"/>
     <w:rsid w:val="004F0AF4"/>
     <w:rsid w:val="004F23EF"/>
     <w:rsid w:val="004F3A56"/>
     <w:rsid w:val="004F488A"/>
     <w:rsid w:val="004F5AEA"/>
     <w:rsid w:val="00500BE3"/>
     <w:rsid w:val="00501FD8"/>
     <w:rsid w:val="005034BD"/>
     <w:rsid w:val="005035E2"/>
     <w:rsid w:val="0050387B"/>
     <w:rsid w:val="005046DF"/>
     <w:rsid w:val="005048A3"/>
     <w:rsid w:val="00505611"/>
     <w:rsid w:val="00505799"/>
     <w:rsid w:val="005058EB"/>
     <w:rsid w:val="00506216"/>
     <w:rsid w:val="00507AA9"/>
     <w:rsid w:val="0051127D"/>
     <w:rsid w:val="00513FAC"/>
     <w:rsid w:val="00514E24"/>
+    <w:rsid w:val="00515260"/>
     <w:rsid w:val="00516216"/>
     <w:rsid w:val="0051635D"/>
     <w:rsid w:val="00517A92"/>
     <w:rsid w:val="00522096"/>
     <w:rsid w:val="005220C6"/>
     <w:rsid w:val="005223E7"/>
     <w:rsid w:val="005228B8"/>
     <w:rsid w:val="00522F09"/>
     <w:rsid w:val="005253BF"/>
+    <w:rsid w:val="005266D0"/>
     <w:rsid w:val="00527EF2"/>
     <w:rsid w:val="00530B60"/>
+    <w:rsid w:val="00532805"/>
     <w:rsid w:val="0053334A"/>
     <w:rsid w:val="005337E8"/>
     <w:rsid w:val="00533C8E"/>
+    <w:rsid w:val="005352BA"/>
     <w:rsid w:val="00535352"/>
     <w:rsid w:val="00535700"/>
+    <w:rsid w:val="00535CA0"/>
     <w:rsid w:val="00540390"/>
     <w:rsid w:val="00541600"/>
     <w:rsid w:val="00541E47"/>
     <w:rsid w:val="00543B47"/>
     <w:rsid w:val="005441CC"/>
     <w:rsid w:val="00544DBC"/>
     <w:rsid w:val="00545F4B"/>
     <w:rsid w:val="005479AB"/>
+    <w:rsid w:val="005479CF"/>
     <w:rsid w:val="005506CE"/>
     <w:rsid w:val="00551783"/>
     <w:rsid w:val="0055236E"/>
     <w:rsid w:val="005526FA"/>
     <w:rsid w:val="00552DB7"/>
     <w:rsid w:val="00553ABF"/>
     <w:rsid w:val="00554020"/>
     <w:rsid w:val="005553E5"/>
     <w:rsid w:val="00555ABA"/>
     <w:rsid w:val="005564E8"/>
     <w:rsid w:val="005565D4"/>
     <w:rsid w:val="00556994"/>
     <w:rsid w:val="005569D1"/>
     <w:rsid w:val="005607CA"/>
     <w:rsid w:val="00561290"/>
     <w:rsid w:val="00561432"/>
     <w:rsid w:val="0056170E"/>
     <w:rsid w:val="00563FC7"/>
     <w:rsid w:val="0056490B"/>
     <w:rsid w:val="00564A4C"/>
     <w:rsid w:val="00566638"/>
     <w:rsid w:val="005668F2"/>
     <w:rsid w:val="00566BC8"/>
     <w:rsid w:val="00566D67"/>
     <w:rsid w:val="00567685"/>
     <w:rsid w:val="00567A72"/>
     <w:rsid w:val="00571096"/>
     <w:rsid w:val="0057202E"/>
     <w:rsid w:val="00572DD8"/>
     <w:rsid w:val="005741D5"/>
     <w:rsid w:val="005745FE"/>
     <w:rsid w:val="00574FB6"/>
     <w:rsid w:val="005753B3"/>
     <w:rsid w:val="005764B6"/>
     <w:rsid w:val="0057651A"/>
     <w:rsid w:val="005767E1"/>
+    <w:rsid w:val="00576F07"/>
     <w:rsid w:val="005771C5"/>
     <w:rsid w:val="00577A69"/>
     <w:rsid w:val="005800AE"/>
     <w:rsid w:val="00580E46"/>
+    <w:rsid w:val="00582BD7"/>
     <w:rsid w:val="00583222"/>
     <w:rsid w:val="00583DE4"/>
     <w:rsid w:val="005851CE"/>
     <w:rsid w:val="005852D7"/>
     <w:rsid w:val="00587057"/>
     <w:rsid w:val="005879FD"/>
     <w:rsid w:val="00587C4F"/>
     <w:rsid w:val="00590493"/>
     <w:rsid w:val="00590A20"/>
+    <w:rsid w:val="00590E6F"/>
     <w:rsid w:val="00591F83"/>
     <w:rsid w:val="005942E0"/>
     <w:rsid w:val="005946B9"/>
     <w:rsid w:val="0059487D"/>
     <w:rsid w:val="00595AA9"/>
     <w:rsid w:val="00596E08"/>
+    <w:rsid w:val="005A0AC7"/>
     <w:rsid w:val="005A1824"/>
     <w:rsid w:val="005A1A56"/>
+    <w:rsid w:val="005A1E10"/>
     <w:rsid w:val="005A241E"/>
     <w:rsid w:val="005A3718"/>
+    <w:rsid w:val="005A4A73"/>
     <w:rsid w:val="005A4B61"/>
     <w:rsid w:val="005A53E0"/>
     <w:rsid w:val="005A5B21"/>
     <w:rsid w:val="005A683D"/>
     <w:rsid w:val="005B1133"/>
     <w:rsid w:val="005B2215"/>
     <w:rsid w:val="005B27BD"/>
     <w:rsid w:val="005B2A08"/>
     <w:rsid w:val="005B2C13"/>
     <w:rsid w:val="005B2CA5"/>
     <w:rsid w:val="005B4ACD"/>
     <w:rsid w:val="005B53DB"/>
+    <w:rsid w:val="005B7597"/>
     <w:rsid w:val="005B7AC4"/>
     <w:rsid w:val="005C0E6B"/>
     <w:rsid w:val="005C1268"/>
     <w:rsid w:val="005C1546"/>
+    <w:rsid w:val="005C1D7B"/>
     <w:rsid w:val="005C2176"/>
     <w:rsid w:val="005C221A"/>
     <w:rsid w:val="005C3952"/>
     <w:rsid w:val="005C5728"/>
     <w:rsid w:val="005C57DB"/>
+    <w:rsid w:val="005C72FB"/>
     <w:rsid w:val="005C7EE5"/>
     <w:rsid w:val="005D0442"/>
     <w:rsid w:val="005D0750"/>
     <w:rsid w:val="005D11B0"/>
     <w:rsid w:val="005D27E5"/>
     <w:rsid w:val="005D32C5"/>
     <w:rsid w:val="005D5098"/>
     <w:rsid w:val="005D57C5"/>
     <w:rsid w:val="005E0309"/>
     <w:rsid w:val="005E29AC"/>
     <w:rsid w:val="005E2EF0"/>
+    <w:rsid w:val="005E3704"/>
     <w:rsid w:val="005E384E"/>
     <w:rsid w:val="005E40EB"/>
     <w:rsid w:val="005E4507"/>
     <w:rsid w:val="005E6A6B"/>
     <w:rsid w:val="005E6BA2"/>
     <w:rsid w:val="005F0BF9"/>
     <w:rsid w:val="005F14E3"/>
     <w:rsid w:val="005F2B4D"/>
     <w:rsid w:val="005F3AEF"/>
+    <w:rsid w:val="005F4FCB"/>
     <w:rsid w:val="005F52B5"/>
     <w:rsid w:val="005F6973"/>
+    <w:rsid w:val="005F6AF9"/>
     <w:rsid w:val="005F7A55"/>
     <w:rsid w:val="00600005"/>
+    <w:rsid w:val="00600F17"/>
     <w:rsid w:val="006010CC"/>
     <w:rsid w:val="006020EF"/>
+    <w:rsid w:val="00603CE0"/>
     <w:rsid w:val="00603EC7"/>
     <w:rsid w:val="00604369"/>
     <w:rsid w:val="006047E2"/>
     <w:rsid w:val="006062FA"/>
     <w:rsid w:val="00607F76"/>
     <w:rsid w:val="0061022B"/>
     <w:rsid w:val="00610A63"/>
     <w:rsid w:val="006114A6"/>
     <w:rsid w:val="00611B4B"/>
     <w:rsid w:val="00616D69"/>
     <w:rsid w:val="00621DC9"/>
     <w:rsid w:val="00622179"/>
     <w:rsid w:val="00624624"/>
     <w:rsid w:val="00624B10"/>
     <w:rsid w:val="0062521E"/>
     <w:rsid w:val="00625C5D"/>
+    <w:rsid w:val="00625D75"/>
     <w:rsid w:val="006264D8"/>
     <w:rsid w:val="00627095"/>
     <w:rsid w:val="0063061C"/>
     <w:rsid w:val="00631F40"/>
     <w:rsid w:val="00632488"/>
     <w:rsid w:val="00632545"/>
     <w:rsid w:val="006325D5"/>
     <w:rsid w:val="00632B40"/>
     <w:rsid w:val="00637248"/>
     <w:rsid w:val="00637905"/>
     <w:rsid w:val="006405DF"/>
     <w:rsid w:val="0064084D"/>
     <w:rsid w:val="00642453"/>
     <w:rsid w:val="00643F1F"/>
+    <w:rsid w:val="00645D2B"/>
+    <w:rsid w:val="00646A37"/>
+    <w:rsid w:val="006473EA"/>
     <w:rsid w:val="00647811"/>
     <w:rsid w:val="00651070"/>
+    <w:rsid w:val="0065146B"/>
+    <w:rsid w:val="006514A7"/>
+    <w:rsid w:val="0065162F"/>
     <w:rsid w:val="00651BA4"/>
     <w:rsid w:val="00652665"/>
     <w:rsid w:val="0065295B"/>
     <w:rsid w:val="00653D0D"/>
     <w:rsid w:val="0065406D"/>
     <w:rsid w:val="0065429A"/>
+    <w:rsid w:val="0066112F"/>
     <w:rsid w:val="006631E3"/>
     <w:rsid w:val="00663C49"/>
     <w:rsid w:val="006664D4"/>
     <w:rsid w:val="00666664"/>
     <w:rsid w:val="00666D61"/>
     <w:rsid w:val="006701E2"/>
     <w:rsid w:val="00670338"/>
     <w:rsid w:val="0067076C"/>
     <w:rsid w:val="00670C2C"/>
     <w:rsid w:val="00670DE0"/>
     <w:rsid w:val="0067253C"/>
     <w:rsid w:val="006726E0"/>
     <w:rsid w:val="00673126"/>
     <w:rsid w:val="00673256"/>
     <w:rsid w:val="0067383E"/>
     <w:rsid w:val="0067470F"/>
     <w:rsid w:val="00675436"/>
     <w:rsid w:val="00675CA7"/>
     <w:rsid w:val="00676A46"/>
     <w:rsid w:val="006770F4"/>
     <w:rsid w:val="00680AD3"/>
+    <w:rsid w:val="006810E0"/>
     <w:rsid w:val="00681C00"/>
     <w:rsid w:val="00681DFD"/>
     <w:rsid w:val="00682333"/>
     <w:rsid w:val="006823FB"/>
     <w:rsid w:val="0068310C"/>
     <w:rsid w:val="006834E4"/>
     <w:rsid w:val="00683A15"/>
     <w:rsid w:val="00684038"/>
     <w:rsid w:val="006842BD"/>
     <w:rsid w:val="0069167B"/>
     <w:rsid w:val="00691E5D"/>
     <w:rsid w:val="00692057"/>
     <w:rsid w:val="0069237B"/>
+    <w:rsid w:val="006938B1"/>
     <w:rsid w:val="0069393D"/>
     <w:rsid w:val="00693C39"/>
     <w:rsid w:val="00695F2A"/>
     <w:rsid w:val="006961C5"/>
     <w:rsid w:val="00696B6E"/>
     <w:rsid w:val="00697560"/>
+    <w:rsid w:val="006A0010"/>
     <w:rsid w:val="006A0021"/>
     <w:rsid w:val="006A11C9"/>
     <w:rsid w:val="006A2517"/>
+    <w:rsid w:val="006A4407"/>
+    <w:rsid w:val="006A4E18"/>
     <w:rsid w:val="006A644C"/>
     <w:rsid w:val="006A69E4"/>
     <w:rsid w:val="006A7045"/>
     <w:rsid w:val="006A7D75"/>
     <w:rsid w:val="006B1034"/>
     <w:rsid w:val="006B10A8"/>
     <w:rsid w:val="006B53A9"/>
     <w:rsid w:val="006B573D"/>
+    <w:rsid w:val="006B6036"/>
     <w:rsid w:val="006B675C"/>
     <w:rsid w:val="006B69AD"/>
     <w:rsid w:val="006B74A5"/>
     <w:rsid w:val="006B7567"/>
     <w:rsid w:val="006C0325"/>
+    <w:rsid w:val="006C0340"/>
     <w:rsid w:val="006C1CD5"/>
     <w:rsid w:val="006C2B51"/>
     <w:rsid w:val="006C347F"/>
     <w:rsid w:val="006C34E5"/>
     <w:rsid w:val="006C365B"/>
     <w:rsid w:val="006C42A1"/>
     <w:rsid w:val="006C49B3"/>
     <w:rsid w:val="006C5592"/>
     <w:rsid w:val="006C5D15"/>
     <w:rsid w:val="006C7996"/>
     <w:rsid w:val="006D15C6"/>
     <w:rsid w:val="006D17EF"/>
     <w:rsid w:val="006D1C71"/>
     <w:rsid w:val="006D4919"/>
+    <w:rsid w:val="006D52CF"/>
     <w:rsid w:val="006D6073"/>
     <w:rsid w:val="006D6266"/>
     <w:rsid w:val="006E055E"/>
     <w:rsid w:val="006E0E6C"/>
     <w:rsid w:val="006E1030"/>
     <w:rsid w:val="006E5041"/>
     <w:rsid w:val="006E510D"/>
     <w:rsid w:val="006E6687"/>
     <w:rsid w:val="006E7597"/>
+    <w:rsid w:val="006F1829"/>
     <w:rsid w:val="006F2FDC"/>
     <w:rsid w:val="006F3637"/>
     <w:rsid w:val="006F37D9"/>
     <w:rsid w:val="006F4409"/>
     <w:rsid w:val="006F4CCF"/>
     <w:rsid w:val="006F4F37"/>
     <w:rsid w:val="006F4F97"/>
     <w:rsid w:val="006F6119"/>
+    <w:rsid w:val="006F6155"/>
     <w:rsid w:val="006F6E18"/>
     <w:rsid w:val="0070234A"/>
     <w:rsid w:val="00702352"/>
     <w:rsid w:val="00702959"/>
     <w:rsid w:val="00702D7C"/>
     <w:rsid w:val="0070334C"/>
     <w:rsid w:val="00703BB1"/>
     <w:rsid w:val="0070404B"/>
     <w:rsid w:val="007042D7"/>
     <w:rsid w:val="00704D31"/>
     <w:rsid w:val="0070569C"/>
     <w:rsid w:val="00706660"/>
     <w:rsid w:val="00706725"/>
+    <w:rsid w:val="00707026"/>
     <w:rsid w:val="00707599"/>
     <w:rsid w:val="00707BD7"/>
     <w:rsid w:val="00713F7A"/>
     <w:rsid w:val="00714246"/>
     <w:rsid w:val="00714FD2"/>
     <w:rsid w:val="007155D1"/>
+    <w:rsid w:val="00716038"/>
     <w:rsid w:val="00716462"/>
     <w:rsid w:val="00717C5D"/>
     <w:rsid w:val="0072207E"/>
     <w:rsid w:val="00722224"/>
     <w:rsid w:val="007246A2"/>
+    <w:rsid w:val="0072502E"/>
+    <w:rsid w:val="00725856"/>
     <w:rsid w:val="00725C76"/>
     <w:rsid w:val="007304EE"/>
+    <w:rsid w:val="00731275"/>
     <w:rsid w:val="00732965"/>
+    <w:rsid w:val="00733C11"/>
     <w:rsid w:val="007340C2"/>
+    <w:rsid w:val="007341E0"/>
     <w:rsid w:val="0073539A"/>
     <w:rsid w:val="00735F6C"/>
     <w:rsid w:val="00736A48"/>
     <w:rsid w:val="00736CFD"/>
     <w:rsid w:val="00736D72"/>
     <w:rsid w:val="00737164"/>
     <w:rsid w:val="00737AFE"/>
     <w:rsid w:val="00737EA5"/>
     <w:rsid w:val="00740A2A"/>
     <w:rsid w:val="00742A9A"/>
     <w:rsid w:val="00743349"/>
+    <w:rsid w:val="007433E3"/>
     <w:rsid w:val="00744128"/>
     <w:rsid w:val="00744C1A"/>
     <w:rsid w:val="00745576"/>
     <w:rsid w:val="00745767"/>
     <w:rsid w:val="00745E39"/>
     <w:rsid w:val="00746BCF"/>
     <w:rsid w:val="007478E0"/>
     <w:rsid w:val="00747F2D"/>
     <w:rsid w:val="00750C9E"/>
     <w:rsid w:val="007512FA"/>
     <w:rsid w:val="007513D9"/>
     <w:rsid w:val="007515B3"/>
+    <w:rsid w:val="0075205F"/>
     <w:rsid w:val="007521E9"/>
     <w:rsid w:val="0075240D"/>
     <w:rsid w:val="00754B6E"/>
     <w:rsid w:val="007554B0"/>
+    <w:rsid w:val="00756619"/>
     <w:rsid w:val="0075705F"/>
     <w:rsid w:val="007578B1"/>
     <w:rsid w:val="00757CBA"/>
     <w:rsid w:val="00757E52"/>
     <w:rsid w:val="007612FB"/>
     <w:rsid w:val="00761CF5"/>
+    <w:rsid w:val="007625AA"/>
     <w:rsid w:val="0076418A"/>
     <w:rsid w:val="007642CB"/>
     <w:rsid w:val="00765226"/>
     <w:rsid w:val="00765520"/>
+    <w:rsid w:val="0076680F"/>
     <w:rsid w:val="00766879"/>
     <w:rsid w:val="00767CC0"/>
+    <w:rsid w:val="00770E32"/>
     <w:rsid w:val="00770F29"/>
     <w:rsid w:val="007713DD"/>
     <w:rsid w:val="00773A6C"/>
     <w:rsid w:val="007742FE"/>
     <w:rsid w:val="00774DFB"/>
+    <w:rsid w:val="00775379"/>
     <w:rsid w:val="0077660A"/>
+    <w:rsid w:val="00780758"/>
     <w:rsid w:val="007807E5"/>
     <w:rsid w:val="00780BC3"/>
     <w:rsid w:val="00780EEC"/>
     <w:rsid w:val="007820C9"/>
     <w:rsid w:val="00782244"/>
+    <w:rsid w:val="00782BC8"/>
     <w:rsid w:val="00783E9A"/>
     <w:rsid w:val="007848A7"/>
     <w:rsid w:val="0078549F"/>
     <w:rsid w:val="0078636B"/>
     <w:rsid w:val="00787652"/>
     <w:rsid w:val="00790BEF"/>
     <w:rsid w:val="00791919"/>
     <w:rsid w:val="00791BFC"/>
     <w:rsid w:val="00792077"/>
     <w:rsid w:val="0079312B"/>
     <w:rsid w:val="0079338A"/>
     <w:rsid w:val="0079416A"/>
     <w:rsid w:val="00794C2B"/>
     <w:rsid w:val="0079523B"/>
+    <w:rsid w:val="00795247"/>
     <w:rsid w:val="00795852"/>
     <w:rsid w:val="00797132"/>
     <w:rsid w:val="007972F3"/>
     <w:rsid w:val="00797605"/>
     <w:rsid w:val="00797950"/>
     <w:rsid w:val="007A0004"/>
     <w:rsid w:val="007A0294"/>
+    <w:rsid w:val="007A0F96"/>
     <w:rsid w:val="007A1269"/>
     <w:rsid w:val="007A251E"/>
     <w:rsid w:val="007A268A"/>
     <w:rsid w:val="007A2F71"/>
     <w:rsid w:val="007A329B"/>
+    <w:rsid w:val="007A5966"/>
     <w:rsid w:val="007A6388"/>
     <w:rsid w:val="007A6F89"/>
     <w:rsid w:val="007A77BB"/>
     <w:rsid w:val="007A7B91"/>
     <w:rsid w:val="007B0534"/>
     <w:rsid w:val="007B05BE"/>
     <w:rsid w:val="007B0906"/>
     <w:rsid w:val="007B15F4"/>
     <w:rsid w:val="007B1679"/>
     <w:rsid w:val="007B516D"/>
+    <w:rsid w:val="007B59FF"/>
     <w:rsid w:val="007B6414"/>
     <w:rsid w:val="007B7D81"/>
     <w:rsid w:val="007C021A"/>
     <w:rsid w:val="007C07F2"/>
+    <w:rsid w:val="007C12F9"/>
     <w:rsid w:val="007C2500"/>
     <w:rsid w:val="007C4D8A"/>
     <w:rsid w:val="007C51CD"/>
     <w:rsid w:val="007D025A"/>
     <w:rsid w:val="007D0F6C"/>
     <w:rsid w:val="007D2B50"/>
+    <w:rsid w:val="007D4101"/>
     <w:rsid w:val="007D6535"/>
     <w:rsid w:val="007D706B"/>
     <w:rsid w:val="007E03A2"/>
     <w:rsid w:val="007E09AC"/>
+    <w:rsid w:val="007E1B9E"/>
     <w:rsid w:val="007E24ED"/>
     <w:rsid w:val="007E436B"/>
     <w:rsid w:val="007E6EF2"/>
     <w:rsid w:val="007F0038"/>
     <w:rsid w:val="007F090E"/>
     <w:rsid w:val="007F1E4B"/>
     <w:rsid w:val="007F1E6E"/>
     <w:rsid w:val="007F2112"/>
     <w:rsid w:val="007F225F"/>
     <w:rsid w:val="007F3152"/>
     <w:rsid w:val="007F38A4"/>
     <w:rsid w:val="007F3E20"/>
     <w:rsid w:val="007F3FBC"/>
+    <w:rsid w:val="007F4056"/>
     <w:rsid w:val="007F6CA9"/>
     <w:rsid w:val="007F6E70"/>
     <w:rsid w:val="007F6EB7"/>
     <w:rsid w:val="007F6EFC"/>
     <w:rsid w:val="00800D3B"/>
     <w:rsid w:val="00801442"/>
     <w:rsid w:val="00801E7C"/>
+    <w:rsid w:val="008027D7"/>
     <w:rsid w:val="008040A5"/>
+    <w:rsid w:val="00804BA5"/>
     <w:rsid w:val="00804C27"/>
     <w:rsid w:val="00804F2C"/>
     <w:rsid w:val="00805FAF"/>
     <w:rsid w:val="008060A0"/>
+    <w:rsid w:val="00806542"/>
     <w:rsid w:val="00806C71"/>
     <w:rsid w:val="00813825"/>
     <w:rsid w:val="008143E1"/>
     <w:rsid w:val="00814AC3"/>
     <w:rsid w:val="00814BCA"/>
     <w:rsid w:val="008161CC"/>
     <w:rsid w:val="008162AF"/>
     <w:rsid w:val="00816643"/>
     <w:rsid w:val="00817104"/>
     <w:rsid w:val="00817F49"/>
     <w:rsid w:val="00820FCF"/>
     <w:rsid w:val="00821B58"/>
     <w:rsid w:val="0082256B"/>
     <w:rsid w:val="0082344F"/>
+    <w:rsid w:val="00823C21"/>
     <w:rsid w:val="00823F60"/>
     <w:rsid w:val="00824204"/>
     <w:rsid w:val="00824427"/>
     <w:rsid w:val="00825B5A"/>
     <w:rsid w:val="0082679B"/>
     <w:rsid w:val="00827A4B"/>
     <w:rsid w:val="00830436"/>
     <w:rsid w:val="008307B9"/>
     <w:rsid w:val="008313D5"/>
     <w:rsid w:val="0083163F"/>
     <w:rsid w:val="00831E32"/>
     <w:rsid w:val="00832277"/>
     <w:rsid w:val="00833EA4"/>
     <w:rsid w:val="00833FBE"/>
     <w:rsid w:val="00836765"/>
     <w:rsid w:val="00836A7E"/>
     <w:rsid w:val="008378DD"/>
     <w:rsid w:val="00837CFF"/>
     <w:rsid w:val="00841C4C"/>
+    <w:rsid w:val="0084227D"/>
     <w:rsid w:val="00842B54"/>
     <w:rsid w:val="00843002"/>
     <w:rsid w:val="00843B5F"/>
     <w:rsid w:val="00844A7E"/>
     <w:rsid w:val="00845ACD"/>
     <w:rsid w:val="008460EF"/>
     <w:rsid w:val="008466EA"/>
     <w:rsid w:val="0084679F"/>
     <w:rsid w:val="00846D9A"/>
     <w:rsid w:val="0085011D"/>
     <w:rsid w:val="008503F5"/>
     <w:rsid w:val="00850743"/>
     <w:rsid w:val="008519C5"/>
     <w:rsid w:val="00851FCD"/>
     <w:rsid w:val="00852AA7"/>
     <w:rsid w:val="00854A1A"/>
     <w:rsid w:val="0085555A"/>
+    <w:rsid w:val="00860B08"/>
     <w:rsid w:val="00861F86"/>
     <w:rsid w:val="00862888"/>
     <w:rsid w:val="00863B8C"/>
     <w:rsid w:val="00865B30"/>
     <w:rsid w:val="00866D8B"/>
     <w:rsid w:val="00867317"/>
     <w:rsid w:val="00867553"/>
     <w:rsid w:val="00867675"/>
     <w:rsid w:val="00867A97"/>
     <w:rsid w:val="00867CA8"/>
     <w:rsid w:val="00870785"/>
     <w:rsid w:val="00871524"/>
+    <w:rsid w:val="008723CD"/>
     <w:rsid w:val="00872401"/>
     <w:rsid w:val="00872592"/>
     <w:rsid w:val="008737B1"/>
     <w:rsid w:val="00875109"/>
     <w:rsid w:val="00875323"/>
     <w:rsid w:val="008755A7"/>
     <w:rsid w:val="008756F8"/>
     <w:rsid w:val="008769E9"/>
     <w:rsid w:val="00876B4B"/>
     <w:rsid w:val="008772DD"/>
     <w:rsid w:val="008802A1"/>
     <w:rsid w:val="00880C66"/>
     <w:rsid w:val="00882021"/>
     <w:rsid w:val="00883242"/>
     <w:rsid w:val="0088329E"/>
     <w:rsid w:val="00883B99"/>
+    <w:rsid w:val="0088419C"/>
     <w:rsid w:val="008848AA"/>
     <w:rsid w:val="00885439"/>
     <w:rsid w:val="00885573"/>
     <w:rsid w:val="00887A9E"/>
     <w:rsid w:val="00887B6D"/>
     <w:rsid w:val="008916ED"/>
     <w:rsid w:val="00891F1B"/>
+    <w:rsid w:val="00892EFD"/>
     <w:rsid w:val="008944AD"/>
     <w:rsid w:val="008964B9"/>
     <w:rsid w:val="008A0AAC"/>
     <w:rsid w:val="008A190E"/>
     <w:rsid w:val="008A19A2"/>
     <w:rsid w:val="008A1C18"/>
     <w:rsid w:val="008A2F69"/>
+    <w:rsid w:val="008A33AD"/>
     <w:rsid w:val="008A35B9"/>
     <w:rsid w:val="008A4B98"/>
     <w:rsid w:val="008A6459"/>
     <w:rsid w:val="008A6D3E"/>
     <w:rsid w:val="008A72C9"/>
     <w:rsid w:val="008A78A8"/>
+    <w:rsid w:val="008A78F2"/>
     <w:rsid w:val="008B17C2"/>
     <w:rsid w:val="008B2E0E"/>
     <w:rsid w:val="008B35B7"/>
     <w:rsid w:val="008B3A4F"/>
     <w:rsid w:val="008B5293"/>
     <w:rsid w:val="008B5414"/>
     <w:rsid w:val="008B6096"/>
     <w:rsid w:val="008B62C8"/>
     <w:rsid w:val="008B645C"/>
     <w:rsid w:val="008B6F49"/>
     <w:rsid w:val="008B76E8"/>
     <w:rsid w:val="008B7714"/>
     <w:rsid w:val="008C046A"/>
     <w:rsid w:val="008C06B9"/>
     <w:rsid w:val="008C0821"/>
+    <w:rsid w:val="008C10BE"/>
     <w:rsid w:val="008C21DA"/>
     <w:rsid w:val="008C3AFC"/>
     <w:rsid w:val="008C47BB"/>
     <w:rsid w:val="008C4959"/>
     <w:rsid w:val="008C4C42"/>
     <w:rsid w:val="008C4F08"/>
     <w:rsid w:val="008C545C"/>
     <w:rsid w:val="008C5A14"/>
     <w:rsid w:val="008C7013"/>
     <w:rsid w:val="008C7401"/>
     <w:rsid w:val="008D00DC"/>
     <w:rsid w:val="008D1455"/>
     <w:rsid w:val="008D21C1"/>
     <w:rsid w:val="008D22AA"/>
+    <w:rsid w:val="008D2761"/>
     <w:rsid w:val="008D2C83"/>
     <w:rsid w:val="008D3764"/>
     <w:rsid w:val="008D3981"/>
     <w:rsid w:val="008D4443"/>
     <w:rsid w:val="008D4D12"/>
+    <w:rsid w:val="008D5DCF"/>
     <w:rsid w:val="008D6C5C"/>
     <w:rsid w:val="008D7AD5"/>
     <w:rsid w:val="008E0487"/>
+    <w:rsid w:val="008E06CD"/>
     <w:rsid w:val="008E1748"/>
     <w:rsid w:val="008E307B"/>
     <w:rsid w:val="008E3E97"/>
+    <w:rsid w:val="008E4F94"/>
     <w:rsid w:val="008E5405"/>
     <w:rsid w:val="008E5E96"/>
     <w:rsid w:val="008E6168"/>
     <w:rsid w:val="008E65FA"/>
     <w:rsid w:val="008E74E0"/>
     <w:rsid w:val="008E7DBA"/>
     <w:rsid w:val="008F0349"/>
     <w:rsid w:val="008F0AD9"/>
     <w:rsid w:val="008F11FE"/>
     <w:rsid w:val="008F2B43"/>
     <w:rsid w:val="008F2B74"/>
     <w:rsid w:val="008F3498"/>
     <w:rsid w:val="008F3878"/>
+    <w:rsid w:val="008F4046"/>
+    <w:rsid w:val="008F4ADA"/>
     <w:rsid w:val="008F5879"/>
     <w:rsid w:val="008F766D"/>
     <w:rsid w:val="008F77DF"/>
     <w:rsid w:val="00900693"/>
     <w:rsid w:val="009013FF"/>
     <w:rsid w:val="00904575"/>
     <w:rsid w:val="00905AFB"/>
     <w:rsid w:val="00906DCA"/>
     <w:rsid w:val="00907A53"/>
+    <w:rsid w:val="00907B07"/>
+    <w:rsid w:val="00907C2C"/>
     <w:rsid w:val="00910067"/>
     <w:rsid w:val="0091036B"/>
     <w:rsid w:val="00910CE2"/>
     <w:rsid w:val="00911589"/>
+    <w:rsid w:val="00911768"/>
     <w:rsid w:val="00912347"/>
+    <w:rsid w:val="00913F1D"/>
+    <w:rsid w:val="00915D84"/>
     <w:rsid w:val="00916FA7"/>
     <w:rsid w:val="0091763D"/>
     <w:rsid w:val="00917FD0"/>
     <w:rsid w:val="009201C2"/>
     <w:rsid w:val="00922001"/>
     <w:rsid w:val="00924256"/>
     <w:rsid w:val="00924420"/>
     <w:rsid w:val="0092544F"/>
+    <w:rsid w:val="00925666"/>
+    <w:rsid w:val="00926013"/>
+    <w:rsid w:val="009267A7"/>
+    <w:rsid w:val="0092689A"/>
     <w:rsid w:val="00931300"/>
     <w:rsid w:val="00934D6B"/>
+    <w:rsid w:val="00935E5A"/>
     <w:rsid w:val="00936933"/>
     <w:rsid w:val="00937B12"/>
     <w:rsid w:val="00940B39"/>
     <w:rsid w:val="00941922"/>
     <w:rsid w:val="0094193E"/>
     <w:rsid w:val="009420D8"/>
     <w:rsid w:val="0094430D"/>
+    <w:rsid w:val="00944B7E"/>
+    <w:rsid w:val="009458CD"/>
     <w:rsid w:val="00945D30"/>
     <w:rsid w:val="009470F9"/>
     <w:rsid w:val="00947B08"/>
     <w:rsid w:val="00951338"/>
     <w:rsid w:val="0095157D"/>
     <w:rsid w:val="00951A9F"/>
     <w:rsid w:val="00951CDE"/>
     <w:rsid w:val="0095324B"/>
     <w:rsid w:val="009547C9"/>
     <w:rsid w:val="00955212"/>
+    <w:rsid w:val="00955503"/>
+    <w:rsid w:val="00957574"/>
     <w:rsid w:val="00960CC3"/>
     <w:rsid w:val="00961302"/>
     <w:rsid w:val="00961C27"/>
     <w:rsid w:val="00961FD5"/>
     <w:rsid w:val="0096241C"/>
     <w:rsid w:val="00962A4A"/>
+    <w:rsid w:val="00962B45"/>
     <w:rsid w:val="00962E0D"/>
     <w:rsid w:val="00964581"/>
+    <w:rsid w:val="00966A94"/>
     <w:rsid w:val="00970643"/>
     <w:rsid w:val="0097070A"/>
     <w:rsid w:val="009717C1"/>
     <w:rsid w:val="00972507"/>
     <w:rsid w:val="009727BF"/>
+    <w:rsid w:val="009736C1"/>
     <w:rsid w:val="009743E2"/>
     <w:rsid w:val="00974625"/>
     <w:rsid w:val="009753C9"/>
     <w:rsid w:val="00975CFE"/>
     <w:rsid w:val="00976660"/>
+    <w:rsid w:val="009766A9"/>
+    <w:rsid w:val="00977148"/>
     <w:rsid w:val="009772B7"/>
     <w:rsid w:val="00977EC0"/>
     <w:rsid w:val="00980623"/>
     <w:rsid w:val="0098144E"/>
+    <w:rsid w:val="009826B7"/>
     <w:rsid w:val="00983FFF"/>
     <w:rsid w:val="00985046"/>
     <w:rsid w:val="009853D6"/>
     <w:rsid w:val="00986312"/>
     <w:rsid w:val="00986D62"/>
+    <w:rsid w:val="00987696"/>
     <w:rsid w:val="009878BC"/>
     <w:rsid w:val="009903E2"/>
     <w:rsid w:val="00991195"/>
     <w:rsid w:val="00991438"/>
     <w:rsid w:val="00991B68"/>
     <w:rsid w:val="00991FC3"/>
     <w:rsid w:val="00992A7E"/>
     <w:rsid w:val="00992E68"/>
     <w:rsid w:val="009935A6"/>
     <w:rsid w:val="00993CA3"/>
+    <w:rsid w:val="009946ED"/>
     <w:rsid w:val="009958E4"/>
     <w:rsid w:val="00995BAB"/>
     <w:rsid w:val="009960D5"/>
     <w:rsid w:val="0099657E"/>
     <w:rsid w:val="00996954"/>
+    <w:rsid w:val="00996A2E"/>
     <w:rsid w:val="0099761E"/>
     <w:rsid w:val="00997F18"/>
+    <w:rsid w:val="009A0212"/>
+    <w:rsid w:val="009A153B"/>
     <w:rsid w:val="009A1B15"/>
     <w:rsid w:val="009A2BF1"/>
     <w:rsid w:val="009A2D53"/>
     <w:rsid w:val="009A2F84"/>
     <w:rsid w:val="009A530F"/>
     <w:rsid w:val="009A643E"/>
     <w:rsid w:val="009A718E"/>
+    <w:rsid w:val="009A7713"/>
     <w:rsid w:val="009B00FB"/>
     <w:rsid w:val="009B10CE"/>
+    <w:rsid w:val="009B1265"/>
     <w:rsid w:val="009B1685"/>
+    <w:rsid w:val="009B41F3"/>
+    <w:rsid w:val="009B47E1"/>
     <w:rsid w:val="009B5B37"/>
     <w:rsid w:val="009B61F7"/>
+    <w:rsid w:val="009B69F3"/>
     <w:rsid w:val="009B6F65"/>
     <w:rsid w:val="009B7149"/>
     <w:rsid w:val="009B7A42"/>
     <w:rsid w:val="009C072F"/>
+    <w:rsid w:val="009C3121"/>
     <w:rsid w:val="009C33E4"/>
     <w:rsid w:val="009C34E8"/>
     <w:rsid w:val="009C44D0"/>
     <w:rsid w:val="009C4983"/>
     <w:rsid w:val="009C4E4E"/>
     <w:rsid w:val="009C4EF5"/>
     <w:rsid w:val="009C512F"/>
     <w:rsid w:val="009C5B29"/>
     <w:rsid w:val="009C621C"/>
     <w:rsid w:val="009C7EDF"/>
     <w:rsid w:val="009D063C"/>
     <w:rsid w:val="009D29E9"/>
     <w:rsid w:val="009D37F8"/>
     <w:rsid w:val="009D3DB6"/>
     <w:rsid w:val="009D4FA1"/>
     <w:rsid w:val="009D6762"/>
     <w:rsid w:val="009D76F3"/>
     <w:rsid w:val="009E1F2D"/>
     <w:rsid w:val="009E23AE"/>
     <w:rsid w:val="009E2FBC"/>
     <w:rsid w:val="009E40C0"/>
     <w:rsid w:val="009E40C8"/>
+    <w:rsid w:val="009E561A"/>
     <w:rsid w:val="009F073A"/>
     <w:rsid w:val="009F3A22"/>
     <w:rsid w:val="009F4258"/>
     <w:rsid w:val="009F5202"/>
     <w:rsid w:val="009F55E1"/>
     <w:rsid w:val="009F6BC2"/>
     <w:rsid w:val="009F6F95"/>
     <w:rsid w:val="009F769B"/>
     <w:rsid w:val="00A01088"/>
     <w:rsid w:val="00A015C3"/>
     <w:rsid w:val="00A015DA"/>
     <w:rsid w:val="00A02174"/>
     <w:rsid w:val="00A034E1"/>
     <w:rsid w:val="00A03A7B"/>
     <w:rsid w:val="00A03AE4"/>
     <w:rsid w:val="00A04350"/>
     <w:rsid w:val="00A05134"/>
     <w:rsid w:val="00A05374"/>
     <w:rsid w:val="00A057A4"/>
     <w:rsid w:val="00A061CE"/>
     <w:rsid w:val="00A06AAD"/>
+    <w:rsid w:val="00A1093F"/>
     <w:rsid w:val="00A110FB"/>
     <w:rsid w:val="00A1119B"/>
+    <w:rsid w:val="00A1229A"/>
     <w:rsid w:val="00A13FAD"/>
     <w:rsid w:val="00A14511"/>
     <w:rsid w:val="00A1490D"/>
     <w:rsid w:val="00A20612"/>
     <w:rsid w:val="00A207F6"/>
     <w:rsid w:val="00A20B4E"/>
     <w:rsid w:val="00A221AB"/>
     <w:rsid w:val="00A222B6"/>
     <w:rsid w:val="00A234B6"/>
     <w:rsid w:val="00A23F19"/>
     <w:rsid w:val="00A24E4E"/>
     <w:rsid w:val="00A25CC7"/>
     <w:rsid w:val="00A26E4F"/>
     <w:rsid w:val="00A2731B"/>
     <w:rsid w:val="00A27413"/>
     <w:rsid w:val="00A30A2E"/>
     <w:rsid w:val="00A30B9A"/>
     <w:rsid w:val="00A3123B"/>
     <w:rsid w:val="00A31A2D"/>
     <w:rsid w:val="00A31BEC"/>
     <w:rsid w:val="00A3295A"/>
     <w:rsid w:val="00A337A0"/>
+    <w:rsid w:val="00A33818"/>
     <w:rsid w:val="00A35211"/>
+    <w:rsid w:val="00A3536F"/>
     <w:rsid w:val="00A36A02"/>
     <w:rsid w:val="00A37C18"/>
     <w:rsid w:val="00A40213"/>
     <w:rsid w:val="00A40BFE"/>
+    <w:rsid w:val="00A40E6F"/>
     <w:rsid w:val="00A430BD"/>
     <w:rsid w:val="00A448EB"/>
+    <w:rsid w:val="00A4619B"/>
     <w:rsid w:val="00A47633"/>
+    <w:rsid w:val="00A516AA"/>
     <w:rsid w:val="00A52359"/>
+    <w:rsid w:val="00A5278C"/>
     <w:rsid w:val="00A53D94"/>
     <w:rsid w:val="00A554C3"/>
+    <w:rsid w:val="00A55FDD"/>
+    <w:rsid w:val="00A56891"/>
     <w:rsid w:val="00A56E6F"/>
     <w:rsid w:val="00A57BBD"/>
+    <w:rsid w:val="00A60745"/>
+    <w:rsid w:val="00A60AFD"/>
     <w:rsid w:val="00A60EE5"/>
     <w:rsid w:val="00A61393"/>
     <w:rsid w:val="00A62284"/>
     <w:rsid w:val="00A6290B"/>
     <w:rsid w:val="00A62B5B"/>
     <w:rsid w:val="00A62BFF"/>
     <w:rsid w:val="00A62E4E"/>
     <w:rsid w:val="00A64AA5"/>
     <w:rsid w:val="00A6517C"/>
     <w:rsid w:val="00A66285"/>
     <w:rsid w:val="00A6701C"/>
     <w:rsid w:val="00A71500"/>
     <w:rsid w:val="00A72448"/>
     <w:rsid w:val="00A72545"/>
     <w:rsid w:val="00A73516"/>
     <w:rsid w:val="00A747CE"/>
     <w:rsid w:val="00A74C1D"/>
+    <w:rsid w:val="00A7623D"/>
     <w:rsid w:val="00A7636B"/>
     <w:rsid w:val="00A77D5B"/>
+    <w:rsid w:val="00A8050B"/>
     <w:rsid w:val="00A8105D"/>
     <w:rsid w:val="00A82E6C"/>
+    <w:rsid w:val="00A83101"/>
+    <w:rsid w:val="00A84582"/>
     <w:rsid w:val="00A84E23"/>
     <w:rsid w:val="00A85844"/>
     <w:rsid w:val="00A86291"/>
     <w:rsid w:val="00A87456"/>
     <w:rsid w:val="00A87471"/>
     <w:rsid w:val="00A8770E"/>
     <w:rsid w:val="00A907DE"/>
     <w:rsid w:val="00A90D9D"/>
     <w:rsid w:val="00A90FC5"/>
     <w:rsid w:val="00A91244"/>
     <w:rsid w:val="00A938C7"/>
     <w:rsid w:val="00A95EB0"/>
     <w:rsid w:val="00A967FD"/>
     <w:rsid w:val="00A97281"/>
     <w:rsid w:val="00AA0280"/>
     <w:rsid w:val="00AA3692"/>
     <w:rsid w:val="00AA640B"/>
+    <w:rsid w:val="00AA736D"/>
+    <w:rsid w:val="00AA74AA"/>
     <w:rsid w:val="00AA7BEB"/>
     <w:rsid w:val="00AB05A1"/>
     <w:rsid w:val="00AB0A4D"/>
     <w:rsid w:val="00AB0CB2"/>
     <w:rsid w:val="00AB3F5F"/>
+    <w:rsid w:val="00AB479B"/>
     <w:rsid w:val="00AB4A75"/>
     <w:rsid w:val="00AB598C"/>
     <w:rsid w:val="00AB5A67"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rsid w:val="00AB6717"/>
     <w:rsid w:val="00AC0A59"/>
     <w:rsid w:val="00AC2267"/>
     <w:rsid w:val="00AC613B"/>
     <w:rsid w:val="00AC721F"/>
     <w:rsid w:val="00AC78CA"/>
+    <w:rsid w:val="00AD0757"/>
     <w:rsid w:val="00AD2BDC"/>
     <w:rsid w:val="00AD3CA9"/>
     <w:rsid w:val="00AD43E2"/>
     <w:rsid w:val="00AD5D5A"/>
+    <w:rsid w:val="00AE007D"/>
     <w:rsid w:val="00AE087D"/>
     <w:rsid w:val="00AE387D"/>
     <w:rsid w:val="00AE4A2C"/>
     <w:rsid w:val="00AE4A93"/>
     <w:rsid w:val="00AE5606"/>
     <w:rsid w:val="00AE6B76"/>
     <w:rsid w:val="00AF1890"/>
     <w:rsid w:val="00AF1F50"/>
     <w:rsid w:val="00AF1FA0"/>
     <w:rsid w:val="00AF2B12"/>
     <w:rsid w:val="00AF317E"/>
     <w:rsid w:val="00AF35FF"/>
     <w:rsid w:val="00AF3D19"/>
     <w:rsid w:val="00AF3E34"/>
     <w:rsid w:val="00AF4BC8"/>
     <w:rsid w:val="00AF50AE"/>
     <w:rsid w:val="00AF5F1C"/>
+    <w:rsid w:val="00AF6732"/>
     <w:rsid w:val="00AF6740"/>
     <w:rsid w:val="00AF6CFD"/>
     <w:rsid w:val="00AF70D3"/>
     <w:rsid w:val="00B00A03"/>
     <w:rsid w:val="00B00DD6"/>
     <w:rsid w:val="00B00F74"/>
     <w:rsid w:val="00B01341"/>
     <w:rsid w:val="00B01463"/>
     <w:rsid w:val="00B017A1"/>
     <w:rsid w:val="00B03960"/>
     <w:rsid w:val="00B03EE4"/>
+    <w:rsid w:val="00B04483"/>
     <w:rsid w:val="00B05CAC"/>
     <w:rsid w:val="00B071E3"/>
     <w:rsid w:val="00B07804"/>
     <w:rsid w:val="00B07CBE"/>
     <w:rsid w:val="00B07F0B"/>
     <w:rsid w:val="00B1046F"/>
     <w:rsid w:val="00B11557"/>
     <w:rsid w:val="00B123DD"/>
     <w:rsid w:val="00B127D9"/>
     <w:rsid w:val="00B12CFD"/>
     <w:rsid w:val="00B1452D"/>
     <w:rsid w:val="00B1499F"/>
     <w:rsid w:val="00B150A1"/>
+    <w:rsid w:val="00B1691C"/>
     <w:rsid w:val="00B16FC9"/>
     <w:rsid w:val="00B17C6A"/>
     <w:rsid w:val="00B20843"/>
     <w:rsid w:val="00B2187B"/>
     <w:rsid w:val="00B22EE9"/>
     <w:rsid w:val="00B236EE"/>
     <w:rsid w:val="00B237E4"/>
     <w:rsid w:val="00B24CD3"/>
     <w:rsid w:val="00B255DF"/>
     <w:rsid w:val="00B2625A"/>
     <w:rsid w:val="00B2661E"/>
     <w:rsid w:val="00B26D29"/>
     <w:rsid w:val="00B273CD"/>
     <w:rsid w:val="00B309B6"/>
     <w:rsid w:val="00B30D62"/>
     <w:rsid w:val="00B31D55"/>
+    <w:rsid w:val="00B36584"/>
     <w:rsid w:val="00B3753F"/>
     <w:rsid w:val="00B379FC"/>
     <w:rsid w:val="00B37DFD"/>
     <w:rsid w:val="00B4166E"/>
     <w:rsid w:val="00B425FB"/>
     <w:rsid w:val="00B4286A"/>
     <w:rsid w:val="00B42BC6"/>
     <w:rsid w:val="00B42C10"/>
+    <w:rsid w:val="00B458D5"/>
     <w:rsid w:val="00B47167"/>
+    <w:rsid w:val="00B47349"/>
     <w:rsid w:val="00B47721"/>
     <w:rsid w:val="00B51375"/>
     <w:rsid w:val="00B528EA"/>
     <w:rsid w:val="00B52B3D"/>
     <w:rsid w:val="00B532FD"/>
     <w:rsid w:val="00B54EFE"/>
     <w:rsid w:val="00B552D5"/>
     <w:rsid w:val="00B55BEB"/>
+    <w:rsid w:val="00B57887"/>
     <w:rsid w:val="00B60E8B"/>
     <w:rsid w:val="00B6242E"/>
     <w:rsid w:val="00B64D66"/>
     <w:rsid w:val="00B64EA4"/>
+    <w:rsid w:val="00B66CF6"/>
     <w:rsid w:val="00B71156"/>
+    <w:rsid w:val="00B71BE7"/>
     <w:rsid w:val="00B73DF8"/>
     <w:rsid w:val="00B7445D"/>
     <w:rsid w:val="00B74EB4"/>
     <w:rsid w:val="00B763EA"/>
+    <w:rsid w:val="00B800B7"/>
+    <w:rsid w:val="00B80E86"/>
     <w:rsid w:val="00B81592"/>
     <w:rsid w:val="00B81B6D"/>
+    <w:rsid w:val="00B83D4A"/>
     <w:rsid w:val="00B856A0"/>
     <w:rsid w:val="00B87308"/>
     <w:rsid w:val="00B8776B"/>
+    <w:rsid w:val="00B9159F"/>
     <w:rsid w:val="00B915C1"/>
     <w:rsid w:val="00B91B8A"/>
     <w:rsid w:val="00B91F44"/>
+    <w:rsid w:val="00B92E5E"/>
     <w:rsid w:val="00B936C7"/>
     <w:rsid w:val="00B93772"/>
     <w:rsid w:val="00B937ED"/>
     <w:rsid w:val="00B938C1"/>
     <w:rsid w:val="00B95292"/>
     <w:rsid w:val="00B9681A"/>
     <w:rsid w:val="00B96EBA"/>
     <w:rsid w:val="00B9781B"/>
     <w:rsid w:val="00B979B9"/>
     <w:rsid w:val="00BA0FA9"/>
     <w:rsid w:val="00BA30ED"/>
     <w:rsid w:val="00BA3F94"/>
     <w:rsid w:val="00BA4DF3"/>
+    <w:rsid w:val="00BA5CDA"/>
     <w:rsid w:val="00BA5EB2"/>
+    <w:rsid w:val="00BA6060"/>
     <w:rsid w:val="00BA6AF9"/>
     <w:rsid w:val="00BA6E9B"/>
     <w:rsid w:val="00BA6F24"/>
     <w:rsid w:val="00BA74D0"/>
     <w:rsid w:val="00BA76D8"/>
     <w:rsid w:val="00BB2DB1"/>
     <w:rsid w:val="00BB4553"/>
     <w:rsid w:val="00BB4E49"/>
     <w:rsid w:val="00BB52F3"/>
     <w:rsid w:val="00BB55E9"/>
     <w:rsid w:val="00BB5D3D"/>
     <w:rsid w:val="00BB755E"/>
     <w:rsid w:val="00BC099D"/>
     <w:rsid w:val="00BC0E63"/>
     <w:rsid w:val="00BC1019"/>
     <w:rsid w:val="00BC1612"/>
+    <w:rsid w:val="00BC1BD3"/>
+    <w:rsid w:val="00BC2216"/>
     <w:rsid w:val="00BC249A"/>
     <w:rsid w:val="00BC3170"/>
     <w:rsid w:val="00BC4850"/>
     <w:rsid w:val="00BC5671"/>
     <w:rsid w:val="00BC5898"/>
     <w:rsid w:val="00BC61C9"/>
     <w:rsid w:val="00BC65EE"/>
     <w:rsid w:val="00BC6C37"/>
     <w:rsid w:val="00BC7C9B"/>
     <w:rsid w:val="00BD0AA4"/>
     <w:rsid w:val="00BD0C0B"/>
     <w:rsid w:val="00BD13AB"/>
+    <w:rsid w:val="00BD3716"/>
     <w:rsid w:val="00BD41E7"/>
     <w:rsid w:val="00BD48DD"/>
+    <w:rsid w:val="00BD5733"/>
     <w:rsid w:val="00BD65FB"/>
     <w:rsid w:val="00BD6C40"/>
     <w:rsid w:val="00BE0163"/>
+    <w:rsid w:val="00BE0193"/>
     <w:rsid w:val="00BE07E5"/>
     <w:rsid w:val="00BE1E7E"/>
+    <w:rsid w:val="00BE1F33"/>
     <w:rsid w:val="00BE355B"/>
     <w:rsid w:val="00BE4B48"/>
     <w:rsid w:val="00BE4EF2"/>
     <w:rsid w:val="00BE50E9"/>
     <w:rsid w:val="00BE7B24"/>
     <w:rsid w:val="00BF201A"/>
     <w:rsid w:val="00BF25FB"/>
     <w:rsid w:val="00BF4453"/>
     <w:rsid w:val="00BF51CF"/>
     <w:rsid w:val="00BF58E4"/>
     <w:rsid w:val="00BF5BDE"/>
     <w:rsid w:val="00BF5D7C"/>
     <w:rsid w:val="00BF6230"/>
     <w:rsid w:val="00BF6C0C"/>
     <w:rsid w:val="00BF75C0"/>
     <w:rsid w:val="00BF7985"/>
     <w:rsid w:val="00BF7CC4"/>
     <w:rsid w:val="00C0092B"/>
     <w:rsid w:val="00C01007"/>
     <w:rsid w:val="00C01A0F"/>
     <w:rsid w:val="00C02934"/>
     <w:rsid w:val="00C0295B"/>
     <w:rsid w:val="00C0351C"/>
     <w:rsid w:val="00C038AD"/>
+    <w:rsid w:val="00C042E6"/>
     <w:rsid w:val="00C05379"/>
     <w:rsid w:val="00C06350"/>
+    <w:rsid w:val="00C10B8E"/>
     <w:rsid w:val="00C10D66"/>
     <w:rsid w:val="00C12091"/>
     <w:rsid w:val="00C12A3F"/>
     <w:rsid w:val="00C12C99"/>
     <w:rsid w:val="00C12CFA"/>
     <w:rsid w:val="00C13620"/>
     <w:rsid w:val="00C14777"/>
     <w:rsid w:val="00C14C21"/>
     <w:rsid w:val="00C17EB3"/>
     <w:rsid w:val="00C231A3"/>
     <w:rsid w:val="00C2348B"/>
     <w:rsid w:val="00C23A3B"/>
     <w:rsid w:val="00C23EC0"/>
     <w:rsid w:val="00C23F96"/>
     <w:rsid w:val="00C248CA"/>
     <w:rsid w:val="00C25268"/>
     <w:rsid w:val="00C256AC"/>
     <w:rsid w:val="00C257DB"/>
     <w:rsid w:val="00C26718"/>
     <w:rsid w:val="00C30026"/>
     <w:rsid w:val="00C30037"/>
     <w:rsid w:val="00C305E9"/>
     <w:rsid w:val="00C30988"/>
     <w:rsid w:val="00C3342A"/>
     <w:rsid w:val="00C3350E"/>
+    <w:rsid w:val="00C351BC"/>
     <w:rsid w:val="00C36AB6"/>
+    <w:rsid w:val="00C37B55"/>
     <w:rsid w:val="00C4113C"/>
     <w:rsid w:val="00C41B0D"/>
     <w:rsid w:val="00C42311"/>
     <w:rsid w:val="00C4380F"/>
     <w:rsid w:val="00C439AA"/>
     <w:rsid w:val="00C44916"/>
     <w:rsid w:val="00C44F0F"/>
     <w:rsid w:val="00C4690E"/>
     <w:rsid w:val="00C46A57"/>
+    <w:rsid w:val="00C4712F"/>
     <w:rsid w:val="00C51235"/>
     <w:rsid w:val="00C531AF"/>
     <w:rsid w:val="00C54A40"/>
     <w:rsid w:val="00C54AEA"/>
     <w:rsid w:val="00C55842"/>
     <w:rsid w:val="00C55B8C"/>
+    <w:rsid w:val="00C56B06"/>
     <w:rsid w:val="00C56DB8"/>
+    <w:rsid w:val="00C574F3"/>
     <w:rsid w:val="00C60C17"/>
     <w:rsid w:val="00C621CD"/>
     <w:rsid w:val="00C639DB"/>
     <w:rsid w:val="00C64E53"/>
     <w:rsid w:val="00C6534F"/>
     <w:rsid w:val="00C6635B"/>
     <w:rsid w:val="00C6663A"/>
     <w:rsid w:val="00C66C63"/>
     <w:rsid w:val="00C66C8A"/>
     <w:rsid w:val="00C67396"/>
     <w:rsid w:val="00C6758C"/>
     <w:rsid w:val="00C7150B"/>
     <w:rsid w:val="00C71AF1"/>
+    <w:rsid w:val="00C72861"/>
+    <w:rsid w:val="00C7320F"/>
     <w:rsid w:val="00C7450A"/>
     <w:rsid w:val="00C74883"/>
+    <w:rsid w:val="00C7586C"/>
     <w:rsid w:val="00C759BC"/>
     <w:rsid w:val="00C75E4C"/>
     <w:rsid w:val="00C7624A"/>
     <w:rsid w:val="00C768D1"/>
     <w:rsid w:val="00C81C68"/>
     <w:rsid w:val="00C82041"/>
     <w:rsid w:val="00C82605"/>
     <w:rsid w:val="00C82966"/>
     <w:rsid w:val="00C847C0"/>
     <w:rsid w:val="00C85CB1"/>
     <w:rsid w:val="00C90168"/>
+    <w:rsid w:val="00C90D4A"/>
+    <w:rsid w:val="00C91107"/>
     <w:rsid w:val="00C91224"/>
+    <w:rsid w:val="00C92EFB"/>
+    <w:rsid w:val="00C93185"/>
+    <w:rsid w:val="00C94765"/>
     <w:rsid w:val="00C950D4"/>
     <w:rsid w:val="00C952D5"/>
     <w:rsid w:val="00CA01C4"/>
     <w:rsid w:val="00CA16A2"/>
+    <w:rsid w:val="00CA1985"/>
     <w:rsid w:val="00CA207B"/>
     <w:rsid w:val="00CA24CB"/>
+    <w:rsid w:val="00CA2E2B"/>
     <w:rsid w:val="00CA3D0D"/>
+    <w:rsid w:val="00CA4D98"/>
     <w:rsid w:val="00CA54AA"/>
     <w:rsid w:val="00CA5B46"/>
     <w:rsid w:val="00CA5CFF"/>
     <w:rsid w:val="00CA6B5E"/>
     <w:rsid w:val="00CA6CAE"/>
     <w:rsid w:val="00CB1005"/>
     <w:rsid w:val="00CB13B8"/>
+    <w:rsid w:val="00CB1713"/>
     <w:rsid w:val="00CB1A2B"/>
     <w:rsid w:val="00CB5F37"/>
     <w:rsid w:val="00CB7EC4"/>
     <w:rsid w:val="00CC089A"/>
     <w:rsid w:val="00CC20BD"/>
     <w:rsid w:val="00CC395E"/>
     <w:rsid w:val="00CC5851"/>
     <w:rsid w:val="00CC6CF9"/>
     <w:rsid w:val="00CC79FC"/>
     <w:rsid w:val="00CD1773"/>
     <w:rsid w:val="00CD2FF6"/>
+    <w:rsid w:val="00CD3FC4"/>
+    <w:rsid w:val="00CD4783"/>
     <w:rsid w:val="00CD7050"/>
+    <w:rsid w:val="00CD70A0"/>
     <w:rsid w:val="00CD70A9"/>
     <w:rsid w:val="00CE13FA"/>
     <w:rsid w:val="00CE2694"/>
     <w:rsid w:val="00CE411E"/>
     <w:rsid w:val="00CE4789"/>
     <w:rsid w:val="00CE520B"/>
     <w:rsid w:val="00CE6C61"/>
+    <w:rsid w:val="00CE76BA"/>
     <w:rsid w:val="00CE77F6"/>
     <w:rsid w:val="00CE7C68"/>
     <w:rsid w:val="00CF1114"/>
+    <w:rsid w:val="00CF1578"/>
     <w:rsid w:val="00CF248A"/>
     <w:rsid w:val="00CF337F"/>
     <w:rsid w:val="00CF3FAF"/>
     <w:rsid w:val="00CF4CF0"/>
     <w:rsid w:val="00CF5105"/>
     <w:rsid w:val="00CF6C62"/>
     <w:rsid w:val="00CF6CB7"/>
     <w:rsid w:val="00CF7312"/>
     <w:rsid w:val="00D01CC5"/>
     <w:rsid w:val="00D02E54"/>
+    <w:rsid w:val="00D03552"/>
     <w:rsid w:val="00D03C6C"/>
     <w:rsid w:val="00D05ADA"/>
     <w:rsid w:val="00D073E5"/>
     <w:rsid w:val="00D07B89"/>
     <w:rsid w:val="00D10912"/>
     <w:rsid w:val="00D10DE5"/>
     <w:rsid w:val="00D1126A"/>
     <w:rsid w:val="00D12418"/>
     <w:rsid w:val="00D12548"/>
     <w:rsid w:val="00D126C6"/>
     <w:rsid w:val="00D12956"/>
     <w:rsid w:val="00D12F44"/>
     <w:rsid w:val="00D16096"/>
     <w:rsid w:val="00D163C8"/>
     <w:rsid w:val="00D1706F"/>
+    <w:rsid w:val="00D17765"/>
     <w:rsid w:val="00D2040D"/>
     <w:rsid w:val="00D21631"/>
     <w:rsid w:val="00D2182C"/>
     <w:rsid w:val="00D22E06"/>
     <w:rsid w:val="00D23BAC"/>
     <w:rsid w:val="00D2454F"/>
     <w:rsid w:val="00D247C0"/>
     <w:rsid w:val="00D256C4"/>
     <w:rsid w:val="00D25A92"/>
     <w:rsid w:val="00D25D7A"/>
     <w:rsid w:val="00D263AC"/>
     <w:rsid w:val="00D26403"/>
     <w:rsid w:val="00D26DFC"/>
     <w:rsid w:val="00D3007A"/>
+    <w:rsid w:val="00D3053B"/>
     <w:rsid w:val="00D31290"/>
+    <w:rsid w:val="00D33AF9"/>
     <w:rsid w:val="00D33B05"/>
     <w:rsid w:val="00D34518"/>
     <w:rsid w:val="00D35562"/>
     <w:rsid w:val="00D36137"/>
     <w:rsid w:val="00D36ADA"/>
     <w:rsid w:val="00D40CF5"/>
     <w:rsid w:val="00D40D00"/>
     <w:rsid w:val="00D41319"/>
+    <w:rsid w:val="00D42C25"/>
     <w:rsid w:val="00D43277"/>
     <w:rsid w:val="00D434A8"/>
     <w:rsid w:val="00D43EAB"/>
+    <w:rsid w:val="00D440C0"/>
+    <w:rsid w:val="00D44125"/>
+    <w:rsid w:val="00D442D3"/>
     <w:rsid w:val="00D45F83"/>
     <w:rsid w:val="00D4627A"/>
+    <w:rsid w:val="00D4640B"/>
     <w:rsid w:val="00D4680A"/>
     <w:rsid w:val="00D479C1"/>
     <w:rsid w:val="00D50BDF"/>
     <w:rsid w:val="00D52C83"/>
     <w:rsid w:val="00D53510"/>
     <w:rsid w:val="00D5478A"/>
     <w:rsid w:val="00D5488D"/>
+    <w:rsid w:val="00D54DA4"/>
     <w:rsid w:val="00D57CAC"/>
+    <w:rsid w:val="00D602D6"/>
     <w:rsid w:val="00D6377A"/>
     <w:rsid w:val="00D638FD"/>
     <w:rsid w:val="00D6534C"/>
+    <w:rsid w:val="00D65858"/>
     <w:rsid w:val="00D65D93"/>
     <w:rsid w:val="00D67A4C"/>
     <w:rsid w:val="00D708D1"/>
     <w:rsid w:val="00D7195E"/>
     <w:rsid w:val="00D71BBC"/>
     <w:rsid w:val="00D73217"/>
     <w:rsid w:val="00D73FFA"/>
     <w:rsid w:val="00D74F98"/>
+    <w:rsid w:val="00D75B75"/>
     <w:rsid w:val="00D75CB3"/>
     <w:rsid w:val="00D75F0B"/>
     <w:rsid w:val="00D76A0D"/>
     <w:rsid w:val="00D76BAE"/>
+    <w:rsid w:val="00D76BC1"/>
     <w:rsid w:val="00D771C1"/>
     <w:rsid w:val="00D771ED"/>
     <w:rsid w:val="00D77C98"/>
     <w:rsid w:val="00D77ECC"/>
     <w:rsid w:val="00D80C54"/>
     <w:rsid w:val="00D81183"/>
     <w:rsid w:val="00D817A1"/>
     <w:rsid w:val="00D819BE"/>
     <w:rsid w:val="00D81DB8"/>
+    <w:rsid w:val="00D844F4"/>
     <w:rsid w:val="00D856B2"/>
     <w:rsid w:val="00D856EB"/>
     <w:rsid w:val="00D857EE"/>
     <w:rsid w:val="00D9034A"/>
     <w:rsid w:val="00D90712"/>
+    <w:rsid w:val="00D921FB"/>
+    <w:rsid w:val="00D92521"/>
     <w:rsid w:val="00D94027"/>
     <w:rsid w:val="00D94EBE"/>
     <w:rsid w:val="00D95190"/>
     <w:rsid w:val="00D96571"/>
     <w:rsid w:val="00D96C6E"/>
     <w:rsid w:val="00D977E3"/>
     <w:rsid w:val="00DA0444"/>
+    <w:rsid w:val="00DA06B0"/>
     <w:rsid w:val="00DA1D8D"/>
     <w:rsid w:val="00DA2A5D"/>
     <w:rsid w:val="00DA2B44"/>
     <w:rsid w:val="00DA2C5E"/>
     <w:rsid w:val="00DA2D2A"/>
     <w:rsid w:val="00DA303C"/>
     <w:rsid w:val="00DA37BC"/>
+    <w:rsid w:val="00DA38F2"/>
     <w:rsid w:val="00DA4F32"/>
     <w:rsid w:val="00DA5EE8"/>
     <w:rsid w:val="00DA6CFF"/>
     <w:rsid w:val="00DA6D99"/>
     <w:rsid w:val="00DA753F"/>
     <w:rsid w:val="00DA7625"/>
     <w:rsid w:val="00DA79A9"/>
+    <w:rsid w:val="00DB1E8D"/>
     <w:rsid w:val="00DB304A"/>
     <w:rsid w:val="00DB4920"/>
     <w:rsid w:val="00DB4A0A"/>
     <w:rsid w:val="00DB7E60"/>
+    <w:rsid w:val="00DC0512"/>
     <w:rsid w:val="00DC2EC5"/>
+    <w:rsid w:val="00DC5B87"/>
     <w:rsid w:val="00DC6012"/>
     <w:rsid w:val="00DD248B"/>
     <w:rsid w:val="00DD2F95"/>
     <w:rsid w:val="00DD3320"/>
     <w:rsid w:val="00DD3D94"/>
     <w:rsid w:val="00DD4798"/>
+    <w:rsid w:val="00DD4832"/>
     <w:rsid w:val="00DD488A"/>
     <w:rsid w:val="00DD577A"/>
     <w:rsid w:val="00DD7DC6"/>
     <w:rsid w:val="00DE01F3"/>
     <w:rsid w:val="00DE2149"/>
     <w:rsid w:val="00DE2854"/>
     <w:rsid w:val="00DE29C2"/>
     <w:rsid w:val="00DE326A"/>
     <w:rsid w:val="00DE52BF"/>
+    <w:rsid w:val="00DE7A2E"/>
     <w:rsid w:val="00DE7D00"/>
     <w:rsid w:val="00DF09E2"/>
     <w:rsid w:val="00DF17EF"/>
     <w:rsid w:val="00DF3165"/>
     <w:rsid w:val="00DF371E"/>
     <w:rsid w:val="00DF6407"/>
     <w:rsid w:val="00DF6561"/>
     <w:rsid w:val="00DF6613"/>
     <w:rsid w:val="00DF6C74"/>
     <w:rsid w:val="00DF7557"/>
     <w:rsid w:val="00E002D6"/>
     <w:rsid w:val="00E02A70"/>
     <w:rsid w:val="00E02E73"/>
     <w:rsid w:val="00E03154"/>
     <w:rsid w:val="00E039D5"/>
+    <w:rsid w:val="00E04D07"/>
     <w:rsid w:val="00E051E7"/>
     <w:rsid w:val="00E052B7"/>
     <w:rsid w:val="00E062A4"/>
     <w:rsid w:val="00E06BA3"/>
     <w:rsid w:val="00E0784E"/>
     <w:rsid w:val="00E10C58"/>
     <w:rsid w:val="00E10E99"/>
     <w:rsid w:val="00E1132C"/>
     <w:rsid w:val="00E1138F"/>
     <w:rsid w:val="00E1232F"/>
     <w:rsid w:val="00E1334F"/>
     <w:rsid w:val="00E1356C"/>
     <w:rsid w:val="00E144AA"/>
     <w:rsid w:val="00E150E0"/>
     <w:rsid w:val="00E15B0E"/>
     <w:rsid w:val="00E15F79"/>
     <w:rsid w:val="00E20324"/>
     <w:rsid w:val="00E20A1E"/>
     <w:rsid w:val="00E219D2"/>
     <w:rsid w:val="00E22DF4"/>
     <w:rsid w:val="00E24628"/>
     <w:rsid w:val="00E26A3B"/>
     <w:rsid w:val="00E305BA"/>
     <w:rsid w:val="00E30654"/>
     <w:rsid w:val="00E30E61"/>
     <w:rsid w:val="00E31C05"/>
+    <w:rsid w:val="00E33F76"/>
     <w:rsid w:val="00E33F7B"/>
     <w:rsid w:val="00E3415C"/>
     <w:rsid w:val="00E3428C"/>
+    <w:rsid w:val="00E36EAE"/>
     <w:rsid w:val="00E37226"/>
     <w:rsid w:val="00E3723B"/>
     <w:rsid w:val="00E3735D"/>
     <w:rsid w:val="00E41301"/>
     <w:rsid w:val="00E419B8"/>
+    <w:rsid w:val="00E41A79"/>
     <w:rsid w:val="00E421FB"/>
     <w:rsid w:val="00E425A2"/>
     <w:rsid w:val="00E43BC9"/>
     <w:rsid w:val="00E43FF6"/>
     <w:rsid w:val="00E44CE1"/>
     <w:rsid w:val="00E44D7D"/>
     <w:rsid w:val="00E46DD1"/>
     <w:rsid w:val="00E5062E"/>
     <w:rsid w:val="00E506BB"/>
     <w:rsid w:val="00E5247D"/>
     <w:rsid w:val="00E52D70"/>
     <w:rsid w:val="00E533BE"/>
     <w:rsid w:val="00E53B66"/>
+    <w:rsid w:val="00E53C65"/>
     <w:rsid w:val="00E54064"/>
     <w:rsid w:val="00E541AE"/>
     <w:rsid w:val="00E5437D"/>
     <w:rsid w:val="00E54CB2"/>
     <w:rsid w:val="00E55284"/>
     <w:rsid w:val="00E572AE"/>
     <w:rsid w:val="00E57BB4"/>
     <w:rsid w:val="00E6062E"/>
     <w:rsid w:val="00E612F7"/>
     <w:rsid w:val="00E65F49"/>
     <w:rsid w:val="00E66396"/>
     <w:rsid w:val="00E6655E"/>
+    <w:rsid w:val="00E66910"/>
     <w:rsid w:val="00E66D6D"/>
     <w:rsid w:val="00E70392"/>
     <w:rsid w:val="00E7159A"/>
     <w:rsid w:val="00E71846"/>
     <w:rsid w:val="00E71EF9"/>
     <w:rsid w:val="00E727BF"/>
     <w:rsid w:val="00E73B90"/>
     <w:rsid w:val="00E8003A"/>
     <w:rsid w:val="00E80461"/>
+    <w:rsid w:val="00E81C68"/>
     <w:rsid w:val="00E825C1"/>
     <w:rsid w:val="00E82641"/>
     <w:rsid w:val="00E842B3"/>
     <w:rsid w:val="00E844CE"/>
     <w:rsid w:val="00E86BD9"/>
     <w:rsid w:val="00E90E29"/>
     <w:rsid w:val="00E932E0"/>
     <w:rsid w:val="00E93A90"/>
     <w:rsid w:val="00E94720"/>
+    <w:rsid w:val="00E950EB"/>
     <w:rsid w:val="00E96BBC"/>
     <w:rsid w:val="00E97DBE"/>
+    <w:rsid w:val="00E97DD6"/>
+    <w:rsid w:val="00EA0A3F"/>
     <w:rsid w:val="00EA1BE6"/>
     <w:rsid w:val="00EA229A"/>
     <w:rsid w:val="00EA2DC7"/>
     <w:rsid w:val="00EA5402"/>
     <w:rsid w:val="00EA5950"/>
     <w:rsid w:val="00EA660C"/>
     <w:rsid w:val="00EA6CF6"/>
+    <w:rsid w:val="00EA71CB"/>
     <w:rsid w:val="00EA79DA"/>
     <w:rsid w:val="00EA7B24"/>
+    <w:rsid w:val="00EA7C5C"/>
     <w:rsid w:val="00EB0E41"/>
+    <w:rsid w:val="00EB10F3"/>
     <w:rsid w:val="00EB2129"/>
     <w:rsid w:val="00EB2266"/>
     <w:rsid w:val="00EB2BC1"/>
     <w:rsid w:val="00EB5163"/>
     <w:rsid w:val="00EB7015"/>
     <w:rsid w:val="00EC01C7"/>
     <w:rsid w:val="00EC0C90"/>
+    <w:rsid w:val="00EC120C"/>
     <w:rsid w:val="00EC342B"/>
     <w:rsid w:val="00EC4F8F"/>
+    <w:rsid w:val="00EC5146"/>
     <w:rsid w:val="00EC5E60"/>
     <w:rsid w:val="00EC7043"/>
     <w:rsid w:val="00EC7935"/>
     <w:rsid w:val="00EC7B7E"/>
     <w:rsid w:val="00EC7C11"/>
+    <w:rsid w:val="00ED0394"/>
     <w:rsid w:val="00ED07EC"/>
     <w:rsid w:val="00ED0870"/>
     <w:rsid w:val="00ED1970"/>
     <w:rsid w:val="00ED3627"/>
     <w:rsid w:val="00ED47E6"/>
     <w:rsid w:val="00ED4B1F"/>
     <w:rsid w:val="00ED4D3D"/>
     <w:rsid w:val="00ED5D1C"/>
+    <w:rsid w:val="00ED64E3"/>
     <w:rsid w:val="00ED6B63"/>
     <w:rsid w:val="00ED7861"/>
     <w:rsid w:val="00EE0ACE"/>
     <w:rsid w:val="00EE1FA3"/>
     <w:rsid w:val="00EE3968"/>
+    <w:rsid w:val="00EE3B31"/>
     <w:rsid w:val="00EE403C"/>
+    <w:rsid w:val="00EE41E8"/>
     <w:rsid w:val="00EE4DF3"/>
+    <w:rsid w:val="00EE4E7D"/>
     <w:rsid w:val="00EE7662"/>
     <w:rsid w:val="00EE78A6"/>
+    <w:rsid w:val="00EF0CE0"/>
     <w:rsid w:val="00EF0EC7"/>
     <w:rsid w:val="00EF2BA0"/>
     <w:rsid w:val="00EF2F36"/>
     <w:rsid w:val="00EF6D0B"/>
     <w:rsid w:val="00F00265"/>
     <w:rsid w:val="00F0186C"/>
     <w:rsid w:val="00F024CC"/>
     <w:rsid w:val="00F02534"/>
     <w:rsid w:val="00F05BBE"/>
     <w:rsid w:val="00F061E5"/>
     <w:rsid w:val="00F06D0B"/>
     <w:rsid w:val="00F0728A"/>
     <w:rsid w:val="00F07413"/>
     <w:rsid w:val="00F07551"/>
     <w:rsid w:val="00F10D1D"/>
     <w:rsid w:val="00F10FD5"/>
     <w:rsid w:val="00F13BA3"/>
     <w:rsid w:val="00F13CC8"/>
+    <w:rsid w:val="00F13E50"/>
     <w:rsid w:val="00F141CD"/>
     <w:rsid w:val="00F2185C"/>
     <w:rsid w:val="00F22A4D"/>
     <w:rsid w:val="00F23C75"/>
     <w:rsid w:val="00F24374"/>
+    <w:rsid w:val="00F24CA9"/>
     <w:rsid w:val="00F24E57"/>
+    <w:rsid w:val="00F2517E"/>
     <w:rsid w:val="00F2715F"/>
     <w:rsid w:val="00F30232"/>
     <w:rsid w:val="00F31071"/>
     <w:rsid w:val="00F32903"/>
     <w:rsid w:val="00F333B3"/>
     <w:rsid w:val="00F33DC6"/>
     <w:rsid w:val="00F346B9"/>
     <w:rsid w:val="00F34C81"/>
     <w:rsid w:val="00F34FEC"/>
     <w:rsid w:val="00F35C9D"/>
     <w:rsid w:val="00F36ACF"/>
     <w:rsid w:val="00F36EC8"/>
     <w:rsid w:val="00F37264"/>
     <w:rsid w:val="00F3794B"/>
     <w:rsid w:val="00F4099A"/>
     <w:rsid w:val="00F40F12"/>
     <w:rsid w:val="00F419D0"/>
     <w:rsid w:val="00F41AE2"/>
     <w:rsid w:val="00F424BA"/>
     <w:rsid w:val="00F42FE2"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F4436D"/>
     <w:rsid w:val="00F44ADB"/>
     <w:rsid w:val="00F4613D"/>
     <w:rsid w:val="00F4731D"/>
@@ -20163,256 +21651,295 @@
     <w:rsid w:val="00F51851"/>
     <w:rsid w:val="00F51E39"/>
     <w:rsid w:val="00F5214B"/>
     <w:rsid w:val="00F5365E"/>
     <w:rsid w:val="00F543FA"/>
     <w:rsid w:val="00F56048"/>
     <w:rsid w:val="00F5660C"/>
     <w:rsid w:val="00F578E1"/>
     <w:rsid w:val="00F61DBB"/>
     <w:rsid w:val="00F6520E"/>
     <w:rsid w:val="00F65FDF"/>
     <w:rsid w:val="00F666EB"/>
     <w:rsid w:val="00F70822"/>
     <w:rsid w:val="00F720A6"/>
     <w:rsid w:val="00F726CD"/>
     <w:rsid w:val="00F730BF"/>
     <w:rsid w:val="00F7344F"/>
     <w:rsid w:val="00F75C23"/>
     <w:rsid w:val="00F761A6"/>
     <w:rsid w:val="00F768CC"/>
     <w:rsid w:val="00F76E6E"/>
     <w:rsid w:val="00F771F6"/>
     <w:rsid w:val="00F777FC"/>
     <w:rsid w:val="00F779AA"/>
     <w:rsid w:val="00F81076"/>
+    <w:rsid w:val="00F81D47"/>
     <w:rsid w:val="00F82397"/>
     <w:rsid w:val="00F84531"/>
     <w:rsid w:val="00F846E0"/>
     <w:rsid w:val="00F848AD"/>
     <w:rsid w:val="00F85AA7"/>
     <w:rsid w:val="00F871CF"/>
     <w:rsid w:val="00F872C5"/>
     <w:rsid w:val="00F87DF0"/>
     <w:rsid w:val="00F913A5"/>
     <w:rsid w:val="00F91C11"/>
     <w:rsid w:val="00F91D74"/>
     <w:rsid w:val="00F92118"/>
     <w:rsid w:val="00F9309F"/>
     <w:rsid w:val="00F935BD"/>
     <w:rsid w:val="00F93F0D"/>
     <w:rsid w:val="00F944FF"/>
     <w:rsid w:val="00F95C4E"/>
     <w:rsid w:val="00F95F4B"/>
     <w:rsid w:val="00F96625"/>
     <w:rsid w:val="00F96670"/>
+    <w:rsid w:val="00F97426"/>
+    <w:rsid w:val="00F97648"/>
     <w:rsid w:val="00FA03BD"/>
     <w:rsid w:val="00FA0820"/>
+    <w:rsid w:val="00FA197F"/>
     <w:rsid w:val="00FA2F35"/>
     <w:rsid w:val="00FA363C"/>
     <w:rsid w:val="00FA463B"/>
     <w:rsid w:val="00FA4814"/>
+    <w:rsid w:val="00FA4F30"/>
     <w:rsid w:val="00FA54FF"/>
     <w:rsid w:val="00FB18DC"/>
     <w:rsid w:val="00FB199E"/>
+    <w:rsid w:val="00FB299F"/>
     <w:rsid w:val="00FB325F"/>
     <w:rsid w:val="00FB3C60"/>
     <w:rsid w:val="00FB56C0"/>
     <w:rsid w:val="00FB5E34"/>
     <w:rsid w:val="00FB6CEF"/>
+    <w:rsid w:val="00FB7304"/>
+    <w:rsid w:val="00FB7567"/>
     <w:rsid w:val="00FC1014"/>
     <w:rsid w:val="00FC1876"/>
     <w:rsid w:val="00FC1B55"/>
     <w:rsid w:val="00FC2A1B"/>
     <w:rsid w:val="00FC33FC"/>
     <w:rsid w:val="00FC425D"/>
     <w:rsid w:val="00FC5F75"/>
     <w:rsid w:val="00FC6CD7"/>
     <w:rsid w:val="00FC6EF3"/>
     <w:rsid w:val="00FC7DB6"/>
     <w:rsid w:val="00FD0173"/>
     <w:rsid w:val="00FD0B0E"/>
     <w:rsid w:val="00FD1A32"/>
+    <w:rsid w:val="00FD36FD"/>
     <w:rsid w:val="00FD4052"/>
     <w:rsid w:val="00FD496E"/>
     <w:rsid w:val="00FD548F"/>
     <w:rsid w:val="00FD756F"/>
     <w:rsid w:val="00FD7CFB"/>
     <w:rsid w:val="00FE0634"/>
+    <w:rsid w:val="00FE13AF"/>
     <w:rsid w:val="00FE35D2"/>
     <w:rsid w:val="00FE443D"/>
     <w:rsid w:val="00FE5424"/>
+    <w:rsid w:val="00FE5D5E"/>
     <w:rsid w:val="00FE694C"/>
+    <w:rsid w:val="00FF0A13"/>
     <w:rsid w:val="00FF110E"/>
     <w:rsid w:val="00FF1C5F"/>
     <w:rsid w:val="00FF2443"/>
     <w:rsid w:val="00FF29A2"/>
     <w:rsid w:val="00FF3C2C"/>
     <w:rsid w:val="00FF40BD"/>
     <w:rsid w:val="00FF4518"/>
     <w:rsid w:val="00FF4603"/>
+    <w:rsid w:val="00FF484B"/>
+    <w:rsid w:val="00FF66CC"/>
     <w:rsid w:val="00FF6CA9"/>
     <w:rsid w:val="00FF6ED8"/>
     <w:rsid w:val="00FF722C"/>
+    <w:rsid w:val="038440AE"/>
+    <w:rsid w:val="08226003"/>
+    <w:rsid w:val="0FF1350D"/>
+    <w:rsid w:val="1485E33F"/>
+    <w:rsid w:val="16710970"/>
     <w:rsid w:val="187111C5"/>
+    <w:rsid w:val="207EE871"/>
+    <w:rsid w:val="241D6B51"/>
+    <w:rsid w:val="244B7A18"/>
+    <w:rsid w:val="2EDEC358"/>
+    <w:rsid w:val="30590620"/>
+    <w:rsid w:val="32646D73"/>
+    <w:rsid w:val="34AD4FBF"/>
+    <w:rsid w:val="38EDB267"/>
+    <w:rsid w:val="42771951"/>
+    <w:rsid w:val="44D3F944"/>
+    <w:rsid w:val="4C0BCC94"/>
     <w:rsid w:val="4ED15C2B"/>
+    <w:rsid w:val="530C5044"/>
+    <w:rsid w:val="5F137A11"/>
     <w:rsid w:val="60F55DA9"/>
+    <w:rsid w:val="648FDE97"/>
     <w:rsid w:val="65DFE7E6"/>
+    <w:rsid w:val="69D8A42B"/>
+    <w:rsid w:val="71A3A54F"/>
+    <w:rsid w:val="77299019"/>
+    <w:rsid w:val="79B4C791"/>
+    <w:rsid w:val="7AF027D5"/>
+    <w:rsid w:val="7B8B8420"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NZ"/>
+  <w:themeFontLang w:val="en-NZ" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79E0076A"/>
-  <w15:docId w15:val="{8F8742BB-53ED-4DE8-839C-4189118B306C}"/>
+  <w15:docId w15:val="{08F2C115-9B78-4A42-AE78-8B8A2895A5F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="23" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="23" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="23" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="36" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="36" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="25" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="25" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="29" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20461,52 +21988,52 @@
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="0"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Quote" w:uiPriority="30" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="31" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -20541,57 +22068,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="26" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="26" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="28" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="32" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="33" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="34" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="38" w:semiHidden="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -20658,81 +22185,81 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00471633"/>
+    <w:rsid w:val="00A84582"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0730"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00323BA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2820"/>
       </w:tabs>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single"/>
@@ -20756,442 +22283,440 @@
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="3F0730"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Heading 4 (table &amp; chart)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="2CB9FF" w:themeColor="accent2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00471633"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00471633"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableColumnHeading">
+  <w:style w:type="paragraph" w:styleId="TableColumnHeading" w:customStyle="1">
     <w:name w:val="Table Column Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableColumnHeadingRight">
+  <w:style w:type="paragraph" w:styleId="TableColumnHeadingRight" w:customStyle="1">
     <w:name w:val="Table Column Heading Right"/>
     <w:basedOn w:val="TableColumnHeading"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PageTitle">
+  <w:style w:type="paragraph" w:styleId="PageTitle" w:customStyle="1">
     <w:name w:val="Page Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:noProof/>
       <w:color w:val="3F0730"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBodyRight">
+  <w:style w:type="paragraph" w:styleId="TableBodyRight" w:customStyle="1">
     <w:name w:val="Table Body Right"/>
     <w:basedOn w:val="TableBody"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bold">
+  <w:style w:type="character" w:styleId="Bold" w:customStyle="1">
     <w:name w:val="Bold"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="002D313A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:i w:val="0"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentTitle">
+  <w:style w:type="paragraph" w:styleId="DocumentTitle" w:customStyle="1">
     <w:name w:val="Document Title"/>
     <w:next w:val="DocumentSubtitle"/>
     <w:uiPriority w:val="26"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
-      <w:framePr w:w="8108" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="710" w:y="2149" w:anchorLock="1"/>
+      <w:framePr w:w="8108" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="page" w:x="710" w:y="2149" w:anchorLock="1"/>
       <w:ind w:right="306"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="3969"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="003F0415"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0730"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00323BA4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBody">
+  <w:style w:type="paragraph" w:styleId="TableBody" w:customStyle="1">
     <w:name w:val="Table Body"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Pro 45 Lt" w:hAnsi="HelveticaNeueLT Pro 45 Lt"/>
       <w:lang w:eastAsia="en-NZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
@@ -21347,1375 +22872,1658 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="6E6E6E"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6E6E6E"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="27"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentSubtitle">
+  <w:style w:type="paragraph" w:styleId="DocumentSubtitle" w:customStyle="1">
     <w:name w:val="Document Subtitle"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="26"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:w="10490" w:wrap="notBeside"/>
       <w:spacing w:after="60"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b w:val="0"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="003F0415"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="3F0730"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002D313A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
+  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet3">
+  <w:style w:type="paragraph" w:styleId="Bullet3" w:customStyle="1">
     <w:name w:val="Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet1">
+  <w:style w:type="paragraph" w:styleId="NumberedBullet1" w:customStyle="1">
     <w:name w:val="Numbered Bullet 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet2">
+  <w:style w:type="paragraph" w:styleId="NumberedBullet2" w:customStyle="1">
     <w:name w:val="Numbered Bullet 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedBullet3">
+  <w:style w:type="paragraph" w:styleId="NumberedBullet3" w:customStyle="1">
     <w:name w:val="Numbered Bullet 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1276"/>
       </w:tabs>
       <w:ind w:left="993"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NumberedBulletsList">
+  <w:style w:type="numbering" w:styleId="NumberedBulletsList" w:customStyle="1">
     <w:name w:val="Numbered Bullets List"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent1">
+  <w:style w:type="paragraph" w:styleId="Indent1" w:customStyle="1">
     <w:name w:val="Indent 1"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent2">
+  <w:style w:type="paragraph" w:styleId="Indent2" w:customStyle="1">
     <w:name w:val="Indent 2"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent3">
+  <w:style w:type="paragraph" w:styleId="Indent3" w:customStyle="1">
     <w:name w:val="Indent 3"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ShadedHeading">
+  <w:style w:type="paragraph" w:styleId="ShadedHeading" w:customStyle="1">
     <w:name w:val="Shaded Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="ShadedBody"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="2" w:space="2" w:color="FF00FF" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="2" w:space="4" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="2" w:space="2"/>
+        <w:left w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="2" w:space="4"/>
+        <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="2" w:space="2"/>
+        <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="2" w:space="4"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FF00FF" w:themeFill="accent1"/>
       <w:spacing w:before="240"/>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authors">
+  <w:style w:type="paragraph" w:styleId="Authors" w:customStyle="1">
     <w:name w:val="Authors"/>
     <w:basedOn w:val="Footer"/>
     <w:link w:val="AuthorsChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="Heading 4 (table &amp; chart) Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="2CB9FF" w:themeColor="accent2"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F007F" w:themeColor="accent1" w:themeShade="7F"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="6E6E6E"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableRowHeading">
+  <w:style w:type="paragraph" w:styleId="TableRowHeading" w:customStyle="1">
     <w:name w:val="Table Row Heading"/>
     <w:basedOn w:val="TableBody"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent4">
+  <w:style w:type="character" w:styleId="HighlightAccent4" w:customStyle="1">
     <w:name w:val="Highlight Accent 4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FCF2BE" w:themeFill="accent5" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent1">
+  <w:style w:type="character" w:styleId="HighlightAccent1" w:customStyle="1">
     <w:name w:val="Highlight Accent 1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FF99FF" w:themeFill="accent1" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent3">
+  <w:style w:type="character" w:styleId="HighlightAccent3" w:customStyle="1">
     <w:name w:val="Highlight Accent 3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="C5F5BE" w:themeFill="accent6" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Numbered">
+  <w:style w:type="paragraph" w:styleId="Heading1Numbered" w:customStyle="1">
     <w:name w:val="Heading 1 Numbered"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HighlightAccent2">
+  <w:style w:type="character" w:styleId="HighlightAccent2" w:customStyle="1">
     <w:name w:val="Highlight Accent 2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="AAE2FF" w:themeFill="accent2" w:themeFillTint="66"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BoldItalic">
+  <w:style w:type="character" w:styleId="BoldItalic" w:customStyle="1">
     <w:name w:val="Bold Italic"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:next w:val="BodyText"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B532FD"/>
+    <w:rsid w:val="000906C4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
       <w:noProof/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00323BA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents">
+  <w:style w:type="paragraph" w:styleId="Contents" w:customStyle="1">
     <w:name w:val="Contents"/>
     <w:basedOn w:val="PageTitle"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:wrap="notBeside" w:hAnchor="text" w:y="710"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dateofpapers">
+  <w:style w:type="paragraph" w:styleId="Dateofpapers" w:customStyle="1">
     <w:name w:val="Date of papers"/>
     <w:basedOn w:val="Footer"/>
     <w:link w:val="DateofpapersChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
+  <w:style w:type="paragraph" w:styleId="Introtext" w:customStyle="1">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:rPr>
       <w:color w:val="3F0730"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameBody">
+  <w:style w:type="paragraph" w:styleId="FrameBody" w:customStyle="1">
     <w:name w:val="Frame Body"/>
     <w:basedOn w:val="FrameHeading"/>
     <w:uiPriority w:val="13"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:link w:val="BodyTextChar"/>
     <w:qFormat/>
-    <w:rsid w:val="002D313A"/>
+    <w:rsid w:val="00E53C65"/>
     <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:rsid w:val="002D313A"/>
+    <w:rsid w:val="00E53C65"/>
     <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Bullets">
+  <w:style w:type="numbering" w:styleId="Bullets" w:customStyle="1">
     <w:name w:val="Bullets"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTitle">
+  <w:style w:type="paragraph" w:styleId="TableTitle" w:customStyle="1">
     <w:name w:val="Table Title"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="3F0730"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ShadedBody">
+  <w:style w:type="paragraph" w:styleId="ShadedBody" w:customStyle="1">
     <w:name w:val="Shaded Body"/>
     <w:basedOn w:val="ShadedHeading"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameHeading">
+  <w:style w:type="paragraph" w:styleId="FrameHeading" w:customStyle="1">
     <w:name w:val="Frame Heading"/>
     <w:basedOn w:val="BodyText"/>
     <w:next w:val="FrameBody"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:framePr w:w="2268" w:hSpace="170" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="8841" w:y="1"/>
+      <w:framePr w:w="2268" w:hSpace="170" w:wrap="around" w:hAnchor="page" w:vAnchor="text" w:x="8841" w:y="1"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="8" w:space="2" w:color="FF00FF" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="3" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="2"/>
+        <w:left w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="3"/>
+        <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="2"/>
+        <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="3"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FF00FF" w:themeFill="accent1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorsChar">
+  <w:style w:type="character" w:styleId="AuthorsChar" w:customStyle="1">
     <w:name w:val="Authors Char"/>
     <w:basedOn w:val="FooterChar"/>
     <w:link w:val="Authors"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DateofpapersChar">
+  <w:style w:type="character" w:styleId="DateofpapersChar" w:customStyle="1">
     <w:name w:val="Date of papers Char"/>
     <w:basedOn w:val="FooterChar"/>
     <w:link w:val="Dateofpapers"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="6E6E6E"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVName">
+  <w:style w:type="paragraph" w:styleId="CVName" w:customStyle="1">
     <w:name w:val="CV Name"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3F0730"/>
-      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVlocation">
+  <w:style w:type="paragraph" w:styleId="CVlocation" w:customStyle="1">
     <w:name w:val="CV location"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVTitle">
+  <w:style w:type="paragraph" w:styleId="CVTitle" w:customStyle="1">
     <w:name w:val="CV Title"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Backcoverdisclaimer">
+  <w:style w:type="paragraph" w:styleId="Backcoverdisclaimer" w:customStyle="1">
     <w:name w:val="Back cover disclaimer"/>
     <w:basedOn w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Disclaimertext">
+  <w:style w:type="paragraph" w:styleId="Disclaimertext" w:customStyle="1">
     <w:name w:val="Disclaimer text"/>
     <w:basedOn w:val="Backcoverdisclaimer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SourceNotes">
+  <w:style w:type="paragraph" w:styleId="SourceNotes" w:customStyle="1">
     <w:name w:val="Source &amp; Notes"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:rPr>
       <w:color w:val="7A3864" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeading">
+  <w:style w:type="paragraph" w:styleId="SectionHeading" w:customStyle="1">
     <w:name w:val="Section Heading"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="1140" w:y="13885"/>
       <w:ind w:left="1080" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="D43900"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeader">
+  <w:style w:type="paragraph" w:styleId="SectionHeader" w:customStyle="1">
     <w:name w:val="Section Header"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="397" w:y="14053"/>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionSubtitle">
+  <w:style w:type="paragraph" w:styleId="SectionSubtitle" w:customStyle="1">
     <w:name w:val="Section Subtitle"/>
     <w:basedOn w:val="DocumentTitle"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:framePr w:w="10038" w:wrap="notBeside" w:x="1140" w:y="13885"/>
       <w:ind w:left="1080" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Pro 55 Roman" w:hAnsi="HelveticaNeueLT Pro 55 Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Shadedheading0">
+  <w:style w:type="paragraph" w:styleId="Shadedheading0" w:customStyle="1">
     <w:name w:val="Shaded heading"/>
     <w:basedOn w:val="SectionHeader"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:framePr w:wrap="notBeside"/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="284" w:right="259"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixPageTitle">
+  <w:style w:type="paragraph" w:styleId="AppendixPageTitle" w:customStyle="1">
     <w:name w:val="Appendix Page Title"/>
     <w:basedOn w:val="PageTitle"/>
     <w:next w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:pageBreakBefore/>
-      <w:framePr w:w="8732" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="1589" w:y="772" w:anchorLock="1"/>
+      <w:framePr w:w="8732" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="page" w:x="1589" w:y="772" w:anchorLock="1"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CVEmail">
+  <w:style w:type="paragraph" w:styleId="CVEmail" w:customStyle="1">
     <w:name w:val="CV Email"/>
     <w:basedOn w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003F0415"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="1438"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="3F0730"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB5A91"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="NESO">
+  <w:style w:type="table" w:styleId="NESO" w:customStyle="1">
     <w:name w:val="NESO"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004C1CB6"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF00FF"/>
+        <w:top w:val="single" w:color="FF00FF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FF00FF" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="57" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListTable3-Accent1">
     <w:name w:val="List Table 3 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00EC342B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FF00FF" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:left w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00EC342B"/>
+    <w:rsid w:val="003E2C4C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:top w:val="single" w:color="D43900" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D43900" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D43900" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D43900" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D43900" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D43900" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FF00FF" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListTable4-Accent1">
     <w:name w:val="List Table 4 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00323BA4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:top w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FF00FF" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FF00FF" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FF00FF" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99"/>
+          <w:top w:val="double" w:color="FF66FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFCCFF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00323BA4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="BF00BF" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Timeline">
+  <w:style w:type="paragraph" w:styleId="Timeline" w:customStyle="1">
     <w:name w:val="Timeline"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TimelineChar"/>
     <w:qFormat/>
     <w:rsid w:val="00BF6230"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TimelineChar">
+  <w:style w:type="character" w:styleId="TimelineChar" w:customStyle="1">
     <w:name w:val="Timeline Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Timeline"/>
     <w:rsid w:val="00BF6230"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Boldnormaltext">
+  <w:style w:type="character" w:styleId="Boldnormaltext" w:customStyle="1">
     <w:name w:val="Bold normal text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00D40D00"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00D54DA4"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style1" w:customStyle="1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0004191A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style2" w:customStyle="1">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00A1229A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style3" w:customStyle="1">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00A1229A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style4" w:customStyle="1">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00A1229A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style5" w:customStyle="1">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Style1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00780758"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style6" w:customStyle="1">
+    <w:name w:val="Style6"/>
+    <w:basedOn w:val="Style1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004D2674"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style7" w:customStyle="1">
+    <w:name w:val="Style7"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00D602D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style8" w:customStyle="1">
+    <w:name w:val="Style8"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="001D5654"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style9" w:customStyle="1">
+    <w:name w:val="Style9"/>
+    <w:basedOn w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00D921FB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style10" w:customStyle="1">
+    <w:name w:val="Style10"/>
+    <w:basedOn w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00C7320F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style11" w:customStyle="1">
+    <w:name w:val="Style11"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00B80E86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:cntxtAlts w14:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00A56891"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style12" w:customStyle="1">
+    <w:name w:val="Style12"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="000D49B2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A5278C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BodyText3Char" w:customStyle="1">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A5278C"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tablebodycopy" w:customStyle="1">
+    <w:name w:val="Table body copy"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="008E4F94"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="120" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="008576"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5862740">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="168570469">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -35719,87 +37527,149 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1862359814">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="453596519">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315186422">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1417894784">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1262835160">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="30"/>
               <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1522546755">
+                <w:div w:id="76248434">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="485707720">
+                    <w:div w:id="871963927">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1344942388">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="485634516">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1626694263">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="748120640">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
@@ -35821,487 +37691,851 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1095904137">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1835871665">
+                <w:div w:id="1152715305">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="483131875">
+                    <w:div w:id="1100293331">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1729524085">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1747805914">
+                <w:div w:id="1171797817">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1738090965">
-[...23 lines deleted...]
-                    <w:div w:id="1408918961">
+                    <w:div w:id="825702362">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1433696710">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="215049364">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="935285481">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1522546755">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="485707720">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1584601521">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="874344270">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="976452726">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1685205065">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1559628723">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1152715305">
+                <w:div w:id="1730421315">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1729524085">
-[...11 lines deleted...]
-                    <w:div w:id="1100293331">
+                    <w:div w:id="1090470779">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="485634516">
+                <w:div w:id="1747805914">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1626694263">
+                    <w:div w:id="1408918961">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1738090965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1755934003">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1584601521">
+                <w:div w:id="1835871665">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="874344270">
-[...11 lines deleted...]
-                    <w:div w:id="976452726">
+                    <w:div w:id="483131875">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1171797817">
+                <w:div w:id="1874808215">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="825702362">
-[...37 lines deleted...]
-                    <w:div w:id="935285481">
+                    <w:div w:id="851842102">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1947030793">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1572428369">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="76248434">
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1810897498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1903177707">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="898588758">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1344942388">
-[...11 lines deleted...]
-                    <w:div w:id="871963927">
+                    <w:div w:id="1355956210">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1874808215">
+                <w:div w:id="902836206">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="851842102">
+                    <w:div w:id="1427460607">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1730421315">
+                <w:div w:id="1111585334">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1090470779">
+                    <w:div w:id="1919705363">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1161048364">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1631132724">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2056418931">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1207907153">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="170416186">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1365137380">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1819418785">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1537306440">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1084299278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448960960">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1645115621">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="78412694">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1697195924">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="784270922">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1575042272">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1774402889">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1951861153">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1939290101">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1093818277">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2025671802">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="180248406">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2057075894">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2094400541">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="809325667">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
-        </w:div>
-[...10 lines deleted...]
-          </w:divBdr>
         </w:div>
         <w:div w:id="2071883304">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="558132258">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="30"/>
               <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1621909678">
+                <w:div w:id="534855828">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1075859914">
+                    <w:div w:id="761341662">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1390883106">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
@@ -36323,527 +38557,101 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1990400668">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="534855828">
+                <w:div w:id="1621909678">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="761341662">
+                    <w:div w:id="1075859914">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="2048602334">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
+                    <w:div w:id="1809397400">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
                     <w:div w:id="2140340957">
-                      <w:marLeft w:val="0"/>
-[...436 lines deleted...]
-                    <w:div w:id="1427460607">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1875538149">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -40807,87 +42615,393 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1895071327">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="503278521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="567765671">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="224488907">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="30"/>
               <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
+                <w:div w:id="12928695">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1122383275">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="295062382">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1465200310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="300890382">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="767623999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="570970310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="859316336">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1926261665">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="574976003">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="478151315">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="950091851">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1464037492">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="837770556">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="621152148">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1874995214">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="948975825">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1626618603">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1910112831">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
                 <w:div w:id="1155681737">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1815295675">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1157110181">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1062555348">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1260211070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1487361689">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1468353660">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
@@ -40935,413 +43049,119 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="2061516787">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="574976003">
-[...138 lines deleted...]
-                </w:div>
                 <w:div w:id="1840461095">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="2826222">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                     <w:div w:id="1988364678">
-                      <w:marLeft w:val="0"/>
-[...126 lines deleted...]
-                    <w:div w:id="1926261665">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="2145194757">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1663704116">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1157110181">
-[...24 lines deleted...]
-                </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="503278521">
+        <w:div w:id="775059303">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1063866715">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1077559412">
               <w:marLeft w:val="0"/>
@@ -41359,579 +43179,567 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="895049865">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1594823274">
+                <w:div w:id="610745276">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1800610911">
+                    <w:div w:id="644237651">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="829104273">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="702250355">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1472021710">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1275596422">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="2044666427">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="610745276">
+                <w:div w:id="1594823274">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="644237651">
-[...37 lines deleted...]
-                    <w:div w:id="1472021710">
+                    <w:div w:id="1800610911">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
-        </w:div>
-[...10 lines deleted...]
-          </w:divBdr>
         </w:div>
         <w:div w:id="1179007443">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1121538516">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="30"/>
               <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="2020229741">
+                <w:div w:id="392462109">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1740404397">
+                    <w:div w:id="1481191667">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2115779752">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598022364">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="488405841">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1844733897">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="634989810">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="599948828">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="850412260">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="950360188">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1046297848">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1007905224">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1076173483">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="349339582">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1132358173">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1366061788">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="332993154">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="415637775">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1512646128">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="2112243449">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
+                <w:div w:id="1556771705">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="457408316">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1743406193">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="242838718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
                 <w:div w:id="1884099247">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="75246378">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2020229741">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740404397">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="2097093331">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1421177480">
-                      <w:marLeft w:val="0"/>
-[...280 lines deleted...]
-                    <w:div w:id="1007905224">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2024353788">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -41954,2022 +43762,2091 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2138797210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2F067FCBF335425BBE1DFC9E10741D0A"/>
+        <w:name w:val="A526ED10AE3346B58588129BE768E2D2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{10893D1C-F994-4920-835D-F1B0D7650823}"/>
+        <w:guid w:val="{77E41486-24C1-4D1A-ACB3-D760DC0960F7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0086372F" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="552C8731" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="2F067FCBF335425BBE1DFC9E10741D0A"/>
+            <w:pStyle w:val="A526ED10AE3346B58588129BE768E2D23"/>
           </w:pPr>
-          <w:r w:rsidRPr="00D57CAC">
-[...131 lines deleted...]
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="006514A7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t xml:space="preserve">[Insert a description of the issue that this modification is solving. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EBEA115663AE4FD68F03D57F4644B9E8"/>
+        <w:name w:val="01ECB1254583403BAFAF9248684612E1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3B9B281C-AE8D-42FD-83CE-9AF94D156137}"/>
+        <w:guid w:val="{51E0A00F-B4E4-4460-B6BB-1FCB3FA27961}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="4629606B" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="EBEA115663AE4FD68F03D57F4644B9E81"/>
+            <w:pStyle w:val="01ECB1254583403BAFAF9248684612E13"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="00CF5E96">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">[Insert justification for the change. Please be as clear and concise as possible. The fewer words the better. It should be able to be understood by somebody who isn’t a technical expert.]  </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1CEF014DA0344D1FB482EFA9716EA040"/>
+        <w:name w:val="7735E2C6CB094F59934CE982199486C2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8E104F16-680B-4F91-89F4-9D0E489E7767}"/>
+        <w:guid w:val="{CEBB9BEE-BFDF-4FC8-9407-5D665DBAAAD2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="18C0D4C7" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="1CEF014DA0344D1FB482EFA9716EA0401"/>
+            <w:pStyle w:val="7735E2C6CB094F59934CE982199486C23"/>
           </w:pPr>
-          <w:r w:rsidRPr="000A16BA">
+          <w:r w:rsidRPr="00855073">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...2 lines deleted...]
-              <w:u w:val="none"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>[</w:t>
-[...10 lines deleted...]
-            <w:t xml:space="preserve">Insert your solution. Please identify which part of the Procedure will need to be changed.] </w:t>
+            <w:t>[Detail the proposed legal text or proposed route to finalise the legal text.   If you’re recommending a governance route which is either Fast-track or straight to Code Administrator Consultation, please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.].</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="60D0BBBF791B4448B9DA480615214BE2"/>
+        <w:name w:val="7051A4D6CAE64CD282FA28B0343816C0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5AC6BE13-7723-4686-90BF-85837CA1B008}"/>
+        <w:guid w:val="{695E977B-236B-448C-A975-933524C51CF1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="58D9D236" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="60D0BBBF791B4448B9DA480615214BE21"/>
+            <w:pStyle w:val="7051A4D6CAE64CD282FA28B0343816C03"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A10B1C">
+          <w:r w:rsidRPr="00010268">
+            <w:rPr>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00010268">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
-            <w:t>[Detail the proposed legal text or proposed route to finalise the legal text.   If you’re recommending a governance route which is either Fast-track or straight to Code Administrator Consultation, please provide the legal text with the proposal form as a separate document. To obtain the latest version of the legal text on which to mark-up tracked-changes, or to find out more about the requirements for legal text, please contact the Code Administrator team.].</w:t>
+            <w:t>Who will it impact? How will it impact them and when? What are the positive and negative impacts?]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E74CD76E19F34BFD8375A47157481ACE"/>
+        <w:name w:val="4D9A5074D2DA46FBB1FDB74F6D99E350"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DAAAC3A3-2D85-4CAD-99F1-71BF63B95519}"/>
+        <w:guid w:val="{C4AB091F-EBEB-465F-85FF-39B452A6F5C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="54FBB16C" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="E74CD76E19F34BFD8375A47157481ACE1"/>
-[...968 lines deleted...]
-            <w:pStyle w:val="27DA964D4FFB4F77B5E2F6C37AD5A13E"/>
+            <w:pStyle w:val="4D9A5074D2DA46FBB1FDB74F6D99E350"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6F64366A02E04BFAB80F23788D9EE8EC"/>
+        <w:name w:val="39EA14BE9BDE437D8C0948678E4C5C11"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0232E499-55F2-44A5-B8C0-BEC7CD885776}"/>
+        <w:guid w:val="{64C2BA57-2ADB-4BC5-B66F-8A6857B0EC3E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="0CBF3C90" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="6F64366A02E04BFAB80F23788D9EE8EC1"/>
+            <w:pStyle w:val="39EA14BE9BDE437D8C0948678E4C5C113"/>
           </w:pPr>
-          <w:r w:rsidRPr="00CF6C62">
+          <w:r w:rsidRPr="009826B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4C630BA45D12488A9726611E68A89972"/>
+        <w:name w:val="BC86032BDC7D470D878C4D01368DF8F2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A6267D1A-E2F9-4BC9-8B2C-358F7C89C394}"/>
+        <w:guid w:val="{A5847776-3DA5-41FB-A70B-80D8EBB70D51}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="000B2B61" w:rsidP="000B2B61">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="37A642A9" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="4C630BA45D12488A9726611E68A89972"/>
+            <w:pStyle w:val="BC86032BDC7D470D878C4D01368DF8F2"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="04FAC1199B7E4B239976AEBA0FD66AC2"/>
+        <w:name w:val="B66BF45889064A99AB88C908283EED41"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5DC0F1CC-7413-4961-BF70-4B361BD3E99D}"/>
+        <w:guid w:val="{62759F86-6820-478E-A517-9973A10B6E63}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="0169BB5D" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="04FAC1199B7E4B239976AEBA0FD66AC21"/>
+            <w:pStyle w:val="B66BF45889064A99AB88C908283EED413"/>
           </w:pPr>
-          <w:r w:rsidRPr="00CF6C62">
+          <w:r w:rsidRPr="009826B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CA2CCD7E885E4052B018D363B4CBB534"/>
+        <w:name w:val="40E4792CD03C42F2872CC91D1BFF158E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FB0C0CF6-6A6E-4A7E-AA15-402AB63B57B9}"/>
+        <w:guid w:val="{E33FD478-E679-49A0-BF79-A562C839695C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="000B2B61" w:rsidP="000B2B61">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="30211418" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="CA2CCD7E885E4052B018D363B4CBB534"/>
+            <w:pStyle w:val="40E4792CD03C42F2872CC91D1BFF158E"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="62347724542041E398015E049B1DFA57"/>
+        <w:name w:val="AE2D621F688F4DFFBCD417E46D5B5853"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8CE25F32-1C65-4BC7-BC74-1BCBF056F820}"/>
+        <w:guid w:val="{9DC41CB9-4858-4831-A6AB-584F05E834EA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="16D35CBF" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="62347724542041E398015E049B1DFA571"/>
+            <w:pStyle w:val="AE2D621F688F4DFFBCD417E46D5B58533"/>
           </w:pPr>
-          <w:r w:rsidRPr="00CF6C62">
+          <w:r w:rsidRPr="009826B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="04E74DDA7C6643FF8A7574EEA55D9590"/>
+        <w:name w:val="2E3C50FA5E974A1FAD84B7AC3063B254"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7129BDE0-0291-4DCD-9F75-2A4BEDFB991E}"/>
+        <w:guid w:val="{5EA864FD-6151-4F4A-8356-234C730D8D7B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="000B2B61" w:rsidP="000B2B61">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="7C5EBE31" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="04E74DDA7C6643FF8A7574EEA55D9590"/>
+            <w:pStyle w:val="2E3C50FA5E974A1FAD84B7AC3063B254"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1CAFCCE1F33147DA8DA278EBD3ECD65A"/>
+        <w:name w:val="8F56FBE4EC354B8D92F0881BE817F68B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5E7894C7-1BDD-4C03-B832-0904BB8ADA23}"/>
+        <w:guid w:val="{66EAE5D0-9049-40F5-90E6-89EA84EE1E64}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="7A3E4500" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="1CAFCCE1F33147DA8DA278EBD3ECD65A1"/>
+            <w:pStyle w:val="8F56FBE4EC354B8D92F0881BE817F68B3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00CF6C62">
+          <w:r w:rsidRPr="009826B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7A3645FBF4E64525AF2777F36ADA673A"/>
+        <w:name w:val="DD94AA2A586C47C5B08756EE01246448"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F86FA79F-1E31-49E2-B9C7-2A3B498016E6}"/>
+        <w:guid w:val="{642CAD1A-5781-432A-9A2B-8078B8924D01}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="000B2B61" w:rsidP="000B2B61">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="25058061" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="7A3645FBF4E64525AF2777F36ADA673A"/>
+            <w:pStyle w:val="DD94AA2A586C47C5B08756EE01246448"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3450A0266DCF47B9BC4B5D5101A00FE8"/>
+        <w:name w:val="38280F8C82C34C7A96E0B4A8EDEE2240"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{BE5FD7E0-DAD4-400F-A3AB-67A27123C5E6}"/>
+        <w:guid w:val="{FE1AD36C-69BA-4EF7-BFDC-62A8BCB0FE03}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="76B4F16C" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="3450A0266DCF47B9BC4B5D5101A00FE81"/>
+            <w:pStyle w:val="38280F8C82C34C7A96E0B4A8EDEE22403"/>
           </w:pPr>
-          <w:r w:rsidRPr="00CF6C62">
+          <w:r w:rsidRPr="009826B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="52972EBD8D384AA9ABED29D70F9F8470"/>
+        <w:name w:val="CDFC5CE9A3F448ADB3A71FF577153BB3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{13932848-B9FB-4772-8A26-481D1128A749}"/>
+        <w:guid w:val="{5920CC4A-94E7-45E0-8C63-425168D89D64}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="000B2B61" w:rsidP="000B2B61">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="05C06EF9" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="52972EBD8D384AA9ABED29D70F9F8470"/>
+            <w:pStyle w:val="CDFC5CE9A3F448ADB3A71FF577153BB3"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C202AEE475DF4F148BEB765BDFF3F4B5"/>
+        <w:name w:val="B274C4A0A19B45108CA56B39EC896E21"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{130E86D0-AC85-4860-B2ED-0008A4CB8E51}"/>
+        <w:guid w:val="{A505CAA3-22EB-46A8-BC5C-2C544C925B72}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="263CBB05" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="C202AEE475DF4F148BEB765BDFF3F4B51"/>
+            <w:pStyle w:val="B274C4A0A19B45108CA56B39EC896E213"/>
           </w:pPr>
-          <w:r w:rsidRPr="00CF6C62">
+          <w:r w:rsidRPr="009826B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B61F1DCCCB1C4D2893931AE55B8F1A56"/>
+        <w:name w:val="62B864088EC44CEEB0552C7008033DF5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{98BE367E-0493-4B4E-98D9-D26B885E47A4}"/>
+        <w:guid w:val="{88C80502-C809-4A6A-BF2F-8C53817BEFE9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="000B2B61" w:rsidP="000B2B61">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="6E992D02" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="B61F1DCCCB1C4D2893931AE55B8F1A56"/>
+            <w:pStyle w:val="62B864088EC44CEEB0552C7008033DF5"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AA0A5DAD2611471CAFD5CE99A71A997B"/>
+        <w:name w:val="DC02A82674C4475797859789D9922956"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{25189242-D7E9-4FFD-B451-3C98D8C43A2C}"/>
+        <w:guid w:val="{CF3A62C8-02E7-4044-8444-62C5701F7AF1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="4D0A6DD7" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="AA0A5DAD2611471CAFD5CE99A71A997B1"/>
+            <w:pStyle w:val="DC02A82674C4475797859789D99229563"/>
           </w:pPr>
-          <w:r w:rsidRPr="00CF6C62">
+          <w:r w:rsidRPr="009826B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="80931C4CCBEC424F8F87E87141857A65"/>
+        <w:name w:val="2900F0D883F34C9D8AAB6E4F31B568D3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{210C6436-41C1-4117-9DBC-0A1477FB6F85}"/>
+        <w:guid w:val="{7C2D574C-9096-4671-BE15-346061963EF7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="000B2B61" w:rsidP="000B2B61">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="31B2D352" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="80931C4CCBEC424F8F87E87141857A65"/>
+            <w:pStyle w:val="2900F0D883F34C9D8AAB6E4F31B568D3"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5E939CF271BF4B4FB0684998288A274C"/>
+        <w:name w:val="24D7DB8587CE40A89B0805550B4D335E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0AFAA42E-8C74-4513-94F8-8FF6E6D8243E}"/>
+        <w:guid w:val="{A49E7140-6C8D-4139-87FA-DA49ADC93E68}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="3E202A69" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="5E939CF271BF4B4FB0684998288A274C1"/>
+            <w:pStyle w:val="24D7DB8587CE40A89B0805550B4D335E3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00CF6C62">
+          <w:r w:rsidRPr="009826B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2C758A11EA374F71B5E9488C13C01F33"/>
+        <w:name w:val="5E5B4460F94D4A50B07374CF7A322A69"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A904E73E-4D71-47AE-A4C8-CEB5E6FF2A74}"/>
+        <w:guid w:val="{BEE3307E-8456-43A2-A6A6-B23E904BE493}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="000B2B61" w:rsidP="000B2B61">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="16F0F22A" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="2C758A11EA374F71B5E9488C13C01F33"/>
+            <w:pStyle w:val="5E5B4460F94D4A50B07374CF7A322A69"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EDC3484612C24DFD8E9119D98945D5FB"/>
+        <w:name w:val="6FDE5A90D7AB404581456A040286FD44"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C22125E7-EF8A-4466-AC24-6DAAF5D8C403}"/>
+        <w:guid w:val="{B0FF6997-5CFA-4BAA-911B-CF10E4B6AD95}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="153337A9" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="EDC3484612C24DFD8E9119D98945D5FB1"/>
+            <w:pStyle w:val="6FDE5A90D7AB404581456A040286FD443"/>
           </w:pPr>
-          <w:r w:rsidRPr="00CF6C62">
+          <w:r w:rsidRPr="009826B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="04DD7D3D61B4440A98F75BD52F449C28"/>
+        <w:name w:val="B0ABD58B277B4675A03FCDBAC12EDCA1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AD360F9C-C2B9-419E-BB0F-CEDC999C3C9E}"/>
+        <w:guid w:val="{0E05E6D6-A0A8-479C-984D-E34AC61B22AE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="000B2B61" w:rsidP="000B2B61">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="44CF066B" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="04DD7D3D61B4440A98F75BD52F449C28"/>
+            <w:pStyle w:val="B0ABD58B277B4675A03FCDBAC12EDCA1"/>
           </w:pPr>
           <w:r w:rsidRPr="00340879">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EF474C7901D1471780E4576A48AAC08B"/>
+        <w:name w:val="FA8B20EC7EC842DB8596B2AE902F32E7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{61826391-DC0E-4540-9FE8-1782331D8286}"/>
+        <w:guid w:val="{5D80FD42-72D5-49E7-8676-F8F88F3A6AA4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000B2B61" w:rsidRDefault="00420137" w:rsidP="00420137">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="4EE2CF7E" wp14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="EF474C7901D1471780E4576A48AAC08B1"/>
+            <w:pStyle w:val="FA8B20EC7EC842DB8596B2AE902F32E73"/>
           </w:pPr>
-          <w:r w:rsidRPr="00CF6C62">
+          <w:r w:rsidRPr="009826B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
             </w:rPr>
             <w:t>Please provide your rationale</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0887C91168894F588BD068B34F092C5F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5D556305-0D89-4214-B663-FB7D5E9E4BEB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="5ED4830D" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="0887C91168894F588BD068B34F092C5F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00625C74">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="782C7ED8F26A466EA1DCBA61FC000DEC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{767953A3-FF65-46FA-AF10-ADCA1922337B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="6E0755C4" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="782C7ED8F26A466EA1DCBA61FC000DEC3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Please provide your rationale.  Will this change mean that the energy system can operate more safely and reliably now and in the future in a way that benefits end consumers?</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>This area would relate to changes which balance the system safely, securely and at optimum cost, particularly for consumers in vulnerable situations. It would also consider changes which introduce flexibility across the market to flow energy at the most efficient profile, lower operational costs and make sure GB consumers can access the cheapest sources of energy. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Examples of changes include: </w:t>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="808080"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>​</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rFonts w:cs="Poppins"/>
+              <w:color w:val="808080"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>- security of supply </w:t>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rFonts w:cs="Poppins"/>
+              <w:color w:val="808080"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>- changes to the balancing regimes e.g. charging changes</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>​</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="07FD1C481A464E76BAABEECFFBC4396B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F9052804-D808-4EC1-8B20-BA32DF691968}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="658D8ED4" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="07FD1C481A464E76BAABEECFFBC4396B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00625C74">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9CD2A708691F4AE99F220178E75B8B00"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7A335F0D-E52C-434D-8B65-9FBEC100671B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="7AB02B7E" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="105CDB4E" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Will this change lower consumers’ bills by controlling, reducing, and optimising spend, for example on balancing and operating the system? </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="76277499" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">This area would relate to changes that are likely to benefit end consumers. This could include any change where it has been demonstrated that it could lower bills for end consumers. </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="3CD4B9B0" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">If possible, this section should include any quantifiable benefits.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="5AF1D8EF" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Examples of changes include: </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="5AE3B676" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="9CD2A708691F4AE99F220178E75B8B003"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Charging review]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="00CAC472ACC34DD48D4E018FA6971631"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F5CE2014-AC9C-42A4-90CA-E45BF32163F8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="01BBD84A" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="00CAC472ACC34DD48D4E018FA6971631"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00625C74">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="892B1CA27EBF4899A973496573485168"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DC628CCE-64CC-4E99-B7F9-EEB32BF19949}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="47BD9388" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="278EFF59" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="892B1CA27EBF4899A9734965734851683"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>This area would focus on demonstrating why and how the change can improve the quality of service for some or all end consumers. Improved service quality ultimately benefits the end consumer due to interactions in the value chains across the industry being more seamless, efficient and effective.].</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E0D415999B2A4DC2920E9BBF8BCFB86A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{492FF7C1-B6CA-473B-97B9-B9C434F10941}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="7494F12D" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="E0D415999B2A4DC2920E9BBF8BCFB86A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00625C74">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="30D85486FF1042219D365AD115D182E9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{398E3AAD-936F-4ADC-ABEE-D76DCE47EB6B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="08D71FFA" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="4D0EA39A" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Will this proposal support: </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="6E71A5B2" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• new providers and technologies?  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="74EF7E64" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• a move to hydrogen or lower greenhouse gases? </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="5EA03805" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• the journey toward statutory net-zero targets? </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="41E64089" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• decarbonisation? </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="3CE6EEB9" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">This area would relate to changes which demonstrate innovative work to design solutions which ensure the system can operate in an environmentally sustainable way both now and in the future. </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="7290145F" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Examples include: </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="223501E3" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• Gas quality blending  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="44B7A818" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">• Carbon Capture and Storage </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="65A81E1D" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="30D85486FF1042219D365AD115D182E93"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>New technologies, e.g. wind power]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="32919F4C03FB47148A3CC9BF60875AD7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A6A7D189-F39D-4BCE-A54E-6422CEBEA8AB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00284DCA" w:rsidRDefault="00284DCA" w14:paraId="086CD67F" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="32919F4C03FB47148A3CC9BF60875AD7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00625C74">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="819BAC76F5214C0EB4ABED5C1C0B8F74"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{08F45AE3-8DFC-4BBC-8C1E-89714318B5B6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="3F9B2832" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">[Please provide your rationale.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009826B7" w:rsidR="00AB479B" w:rsidP="00294E3F" w:rsidRDefault="00AB479B" w14:paraId="7DBEDAC7" wp14:textId="77777777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2820"/>
+            </w:tabs>
+            <w:spacing w:after="0"/>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t xml:space="preserve">This area would relate to any other identified changes to society, such as jobs or the economy.  </w:t>
+          </w:r>
+        </w:p>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="66262E1C" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="819BAC76F5214C0EB4ABED5C1C0B8F743"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009826B7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>For example, by 2050, energy system decarbonisation efforts could add 19 million jobs and £52tn of gross domestic product (GDP) to the global economy, increasing the GDP of Northern and Western Europe by 1.25% and 2.5% respectively. It could also generate a 15% increase in global welfare and reduce negative health effects caused by local air pollution by 60%.].</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="23197B9606B0426DBF3E6186A8C50102"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{42B50967-0171-4756-AB2F-8ED183C634E6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="6C80FA04" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="23197B9606B0426DBF3E6186A8C501023"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00010268">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Insert the date which you are proposing the change is made to the code. N.B For modifications which change Section 14, the implementation date is the first day in a Charging Year.]</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00010268">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:t>​ </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E07346022A874FFFA8FC2B9FF70B4A37"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ED4F49A7-A323-4F6C-ACEA-2579194D10E9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="022AFE9C" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="E07346022A874FFFA8FC2B9FF70B4A373"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005C1D7B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Insert the date which the decision is required from the Authority - or Panel (if self-governance.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005C1D7B">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="005C1D7B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>If it is a charging modification the decision is required by 30 September the year before the 01 April implementation].</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="90B27C56EB394C0E94758A94AA0AFEB1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FBECBE74-8FAA-4B2B-B451-896FE264422C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="2914358A" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="90B27C56EB394C0E94758A94AA0AFEB13"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005C1D7B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[List any systems or processes that will need to change as a result of this proposal.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="03C4BF745F724A8FB9BB4F3882D6100F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D57C9FD9-15CF-4DE1-A1FA-B7115D542156}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="20D3E8AD" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="03C4BF745F724A8FB9BB4F3882D6100F3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0016261C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>Choose a governance route</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="569315BF887341DDA923C7D4B70EC389"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CA7FC752-6D37-44CE-8E79-04804EC44CAB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="0AE35B6D" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="569315BF887341DDA923C7D4B70EC3893"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005F6AF9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Please give justification for the governance route you have recommended. Use the below guidance to help. If you have recommended Self-Governance, Urgent or Fast-Track, you must explain how it meets the relevant criteria.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2384777AAFFD49F8967921C8FCB152A7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C96B08B6-6520-452E-99AC-D3C448CE341D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00284DCA" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="18CA4ED7" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="2384777AAFFD49F8967921C8FCB152A73"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005C1D7B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            </w:rPr>
+            <w:t>[Explain how this modification interacts with other codes, industry documents, modifications or industry projects.].</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6AB3BF505A444BE9B2720105FE89417E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AD430DAF-7946-408C-A33C-1EFC85115705}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00854C1A" w:rsidRDefault="00284DCA" w14:paraId="266F3524" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="6AB3BF505A444BE9B2720105FE89417E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00161EBD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Select impact level]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AB7AB0CA-1A25-4D12-BE0B-EE0C31D41335}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00854C1A" w:rsidRDefault="003914E1" w14:paraId="4C3E277F" wp14:textId="77777777">
+          <w:r w:rsidRPr="008259F2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BA4B7DB07EA34CFD9403A1470080E92C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D9ADC009-D9A3-4B54-972C-AC5BD778C523}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0065162F" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="07EB675D" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="BA4B7DB07EA34CFD9403A1470080E92C3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009736C1">
+            <w:rPr>
+              <w:rStyle w:val="BodyTextChar"/>
+            </w:rPr>
+            <w:t>[Select governance route from the drop-down menu. For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="673E5D2ECF89403A90293DBEDF593994"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{18D4E745-7618-4094-A20E-99F38603C75E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0065162F" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="18CD092A" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="673E5D2ECF89403A90293DBEDF5939943"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00107CFA">
+            <w:rPr>
+              <w:rFonts w:cs="Poppins"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Insert impacted parties. I.e. Suppliers, Generators, Transmission System Operators, Interconnectors, Transmission Owners, Aggregators, etc]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013438"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59891D4F-8B7A-47F4-9A0F-CC6C5349E3F8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="008F5117" w:rsidRDefault="00AB479B" w14:paraId="6FBA9631" wp14:textId="77777777">
+          <w:r w:rsidRPr="000F6D38">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6CD3ECA2A52047DD843F50AFAB41A664"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{18DE2362-5585-4B66-AB79-DA52655062FD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="008F5117" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="793482F2" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="6CD3ECA2A52047DD843F50AFAB41A664"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D0421C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>[Select governance route from the drop-down menu. For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E48A63972FFD4A0393A37CAD9CCA2800"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{95767A0D-32F4-475C-9BC1-D0ED8023DA72}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="008F5117" w:rsidP="00AB479B" w:rsidRDefault="00AB479B" w14:paraId="228BCCF5" wp14:textId="77777777">
+          <w:pPr>
+            <w:pStyle w:val="E48A63972FFD4A0393A37CAD9CCA2800"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009736C1">
+            <w:rPr>
+              <w:rStyle w:val="BodyTextChar"/>
+            </w:rPr>
+            <w:t>[Select governance route from the drop-down menu. For further guidance on governance routes, see the “Proposer’s justification for governance route” section.]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins">
+    <w:altName w:val="Nirmala UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="HelveticaNeueLT Pro 45 Lt">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Pro 55 Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Poppins">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPMinchoE">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7EDFE" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016F27AA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="107E0C76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Bullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF00FF"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19674420"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4CAD946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="716"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -44057,116 +45934,295 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36C26298"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3DC2B8CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="984354713">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="776801520">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1789422451">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A571FD"/>
+    <w:rsid w:val="00034373"/>
+    <w:rsid w:val="00072F3B"/>
     <w:rsid w:val="0007667C"/>
     <w:rsid w:val="000B2B61"/>
     <w:rsid w:val="000E0E4F"/>
+    <w:rsid w:val="000F2B35"/>
+    <w:rsid w:val="00102C50"/>
+    <w:rsid w:val="001172C5"/>
+    <w:rsid w:val="001301E8"/>
     <w:rsid w:val="00164D59"/>
     <w:rsid w:val="00182314"/>
+    <w:rsid w:val="00284DCA"/>
+    <w:rsid w:val="00294E3F"/>
     <w:rsid w:val="002A537D"/>
+    <w:rsid w:val="002C25F1"/>
+    <w:rsid w:val="002C6E3D"/>
+    <w:rsid w:val="002E5BDA"/>
     <w:rsid w:val="002E66BF"/>
+    <w:rsid w:val="00312502"/>
+    <w:rsid w:val="00316641"/>
+    <w:rsid w:val="003309CF"/>
+    <w:rsid w:val="00335CE6"/>
+    <w:rsid w:val="00356968"/>
+    <w:rsid w:val="003914E1"/>
+    <w:rsid w:val="003A40AD"/>
+    <w:rsid w:val="00414048"/>
+    <w:rsid w:val="00417C52"/>
     <w:rsid w:val="00420137"/>
+    <w:rsid w:val="00420479"/>
+    <w:rsid w:val="0044442F"/>
     <w:rsid w:val="00445F46"/>
+    <w:rsid w:val="00471B8B"/>
     <w:rsid w:val="00472E6D"/>
     <w:rsid w:val="004737D4"/>
     <w:rsid w:val="004D7A02"/>
+    <w:rsid w:val="005352BA"/>
+    <w:rsid w:val="005479CF"/>
+    <w:rsid w:val="005F4FCB"/>
+    <w:rsid w:val="006349F7"/>
+    <w:rsid w:val="0065162F"/>
+    <w:rsid w:val="00676A65"/>
+    <w:rsid w:val="006A7D50"/>
+    <w:rsid w:val="006B7A5C"/>
+    <w:rsid w:val="006C7D23"/>
+    <w:rsid w:val="006D1B73"/>
+    <w:rsid w:val="007E0FBA"/>
+    <w:rsid w:val="007F4056"/>
     <w:rsid w:val="007F5989"/>
     <w:rsid w:val="008474F7"/>
+    <w:rsid w:val="00854585"/>
+    <w:rsid w:val="00854C1A"/>
     <w:rsid w:val="0086372F"/>
     <w:rsid w:val="00883B99"/>
     <w:rsid w:val="008E5405"/>
+    <w:rsid w:val="008F5117"/>
+    <w:rsid w:val="00907297"/>
     <w:rsid w:val="00916644"/>
+    <w:rsid w:val="00926013"/>
+    <w:rsid w:val="0092689A"/>
+    <w:rsid w:val="00930AE5"/>
+    <w:rsid w:val="00997B4C"/>
+    <w:rsid w:val="009C1A7B"/>
+    <w:rsid w:val="009D139A"/>
+    <w:rsid w:val="009F0931"/>
     <w:rsid w:val="00A55B1B"/>
     <w:rsid w:val="00A571FD"/>
+    <w:rsid w:val="00A763D8"/>
+    <w:rsid w:val="00A76BE2"/>
     <w:rsid w:val="00A91244"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rsid w:val="00AD500C"/>
+    <w:rsid w:val="00B1691C"/>
+    <w:rsid w:val="00B54E0A"/>
+    <w:rsid w:val="00B6229D"/>
+    <w:rsid w:val="00B6703A"/>
+    <w:rsid w:val="00B72263"/>
+    <w:rsid w:val="00BE551E"/>
+    <w:rsid w:val="00BE77E8"/>
+    <w:rsid w:val="00C10B8E"/>
+    <w:rsid w:val="00C43A80"/>
+    <w:rsid w:val="00C82E1F"/>
     <w:rsid w:val="00DD577A"/>
+    <w:rsid w:val="00E97DD6"/>
     <w:rsid w:val="00EB0E41"/>
+    <w:rsid w:val="00F05CA1"/>
+    <w:rsid w:val="00F82998"/>
     <w:rsid w:val="00F95C4E"/>
+    <w:rsid w:val="00FA4F30"/>
     <w:rsid w:val="00FE2A08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -44216,51 +46272,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -44555,134 +46611,134 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Heading 4 (table &amp; chart)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00420137"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
-      <w:color w:val="E97132" w:themeColor="accent2"/>
+      <w:color w:val="ED7D31" w:themeColor="accent2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00420137"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00420137"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00420137"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="23"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00420137"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
@@ -44727,690 +46783,159 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:aliases w:val="Heading 4 (table &amp; chart) Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="23"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00420137"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="ED7D31" w:themeColor="accent2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="23"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00420137"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="23"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00420137"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="23"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00420137"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="23"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00420137"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="23"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00420137"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00420137"/>
+    <w:rsid w:val="00AB479B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B70291E21D5B42AF993A033ABADD244F">
-[...628 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6AB3BF505A444BE9B2720105FE89417E">
+    <w:name w:val="6AB3BF505A444BE9B2720105FE89417E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00420137"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00420137"/>
     <w:rPr>
@@ -45433,365 +46958,454 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00420137"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECCFDFE84E9949A586DF737CC048C2BE1">
-[...1 lines deleted...]
-    <w:rsid w:val="00420137"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB479B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentSubtitle">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00AB479B"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="36"/>
-[...14 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D9A5074D2DA46FBB1FDB74F6D99E350">
+    <w:name w:val="4D9A5074D2DA46FBB1FDB74F6D99E350"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC86032BDC7D470D878C4D01368DF8F2">
+    <w:name w:val="BC86032BDC7D470D878C4D01368DF8F2"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40E4792CD03C42F2872CC91D1BFF158E">
+    <w:name w:val="40E4792CD03C42F2872CC91D1BFF158E"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E3C50FA5E974A1FAD84B7AC3063B254">
+    <w:name w:val="2E3C50FA5E974A1FAD84B7AC3063B254"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD94AA2A586C47C5B08756EE01246448">
+    <w:name w:val="DD94AA2A586C47C5B08756EE01246448"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDFC5CE9A3F448ADB3A71FF577153BB3">
+    <w:name w:val="CDFC5CE9A3F448ADB3A71FF577153BB3"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62B864088EC44CEEB0552C7008033DF5">
+    <w:name w:val="62B864088EC44CEEB0552C7008033DF5"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2900F0D883F34C9D8AAB6E4F31B568D3">
+    <w:name w:val="2900F0D883F34C9D8AAB6E4F31B568D3"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E5B4460F94D4A50B07374CF7A322A69">
+    <w:name w:val="5E5B4460F94D4A50B07374CF7A322A69"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0ABD58B277B4675A03FCDBAC12EDCA1">
+    <w:name w:val="B0ABD58B277B4675A03FCDBAC12EDCA1"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0887C91168894F588BD068B34F092C5F">
+    <w:name w:val="0887C91168894F588BD068B34F092C5F"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07FD1C481A464E76BAABEECFFBC4396B">
+    <w:name w:val="07FD1C481A464E76BAABEECFFBC4396B"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00CAC472ACC34DD48D4E018FA6971631">
+    <w:name w:val="00CAC472ACC34DD48D4E018FA6971631"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0D415999B2A4DC2920E9BBF8BCFB86A">
+    <w:name w:val="E0D415999B2A4DC2920E9BBF8BCFB86A"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32919F4C03FB47148A3CC9BF60875AD7">
+    <w:name w:val="32919F4C03FB47148A3CC9BF60875AD7"/>
+    <w:rsid w:val="00284DCA"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
-    <w:uiPriority w:val="23"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00420137"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0065162F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-    <w:name w:val="Heading 5 Char"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB479B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading5"/>
-    <w:uiPriority w:val="23"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00420137"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AB479B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...12 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CD3ECA2A52047DD843F50AFAB41A664">
+    <w:name w:val="6CD3ECA2A52047DD843F50AFAB41A664"/>
+    <w:rsid w:val="00AB479B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...14 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E48A63972FFD4A0393A37CAD9CCA2800">
+    <w:name w:val="E48A63972FFD4A0393A37CAD9CCA2800"/>
+    <w:rsid w:val="00AB479B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...33 lines deleted...]
-    <w:rsid w:val="00420137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="673E5D2ECF89403A90293DBEDF5939943">
+    <w:name w:val="673E5D2ECF89403A90293DBEDF5939943"/>
+    <w:rsid w:val="00AB479B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
-[...4 lines deleted...]
-    <w:rsid w:val="00420137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA4B7DB07EA34CFD9403A1470080E92C3">
+    <w:name w:val="BA4B7DB07EA34CFD9403A1470080E92C3"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A526ED10AE3346B58588129BE768E2D23">
+    <w:name w:val="A526ED10AE3346B58588129BE768E2D23"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01ECB1254583403BAFAF9248684612E13">
+    <w:name w:val="01ECB1254583403BAFAF9248684612E13"/>
+    <w:rsid w:val="00AB479B"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet3">
-[...4 lines deleted...]
-    <w:rsid w:val="00420137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7735E2C6CB094F59934CE982199486C23">
+    <w:name w:val="7735E2C6CB094F59934CE982199486C23"/>
+    <w:rsid w:val="00AB479B"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7051A4D6CAE64CD282FA28B0343816C03">
+    <w:name w:val="7051A4D6CAE64CD282FA28B0343816C03"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00420137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39EA14BE9BDE437D8C0948678E4C5C113">
+    <w:name w:val="39EA14BE9BDE437D8C0948678E4C5C113"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2281596D15A44CBD8E11C71E822E552A1">
-[...1 lines deleted...]
-    <w:rsid w:val="00420137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B66BF45889064A99AB88C908283EED413">
+    <w:name w:val="B66BF45889064A99AB88C908283EED413"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE2D621F688F4DFFBCD417E46D5B58533">
+    <w:name w:val="AE2D621F688F4DFFBCD417E46D5B58533"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F56FBE4EC354B8D92F0881BE817F68B3">
+    <w:name w:val="8F56FBE4EC354B8D92F0881BE817F68B3"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38280F8C82C34C7A96E0B4A8EDEE22403">
+    <w:name w:val="38280F8C82C34C7A96E0B4A8EDEE22403"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B274C4A0A19B45108CA56B39EC896E213">
+    <w:name w:val="B274C4A0A19B45108CA56B39EC896E213"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC02A82674C4475797859789D99229563">
+    <w:name w:val="DC02A82674C4475797859789D99229563"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24D7DB8587CE40A89B0805550B4D335E3">
+    <w:name w:val="24D7DB8587CE40A89B0805550B4D335E3"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FDE5A90D7AB404581456A040286FD443">
+    <w:name w:val="6FDE5A90D7AB404581456A040286FD443"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA8B20EC7EC842DB8596B2AE902F32E73">
+    <w:name w:val="FA8B20EC7EC842DB8596B2AE902F32E73"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="782C7ED8F26A466EA1DCBA61FC000DEC3">
+    <w:name w:val="782C7ED8F26A466EA1DCBA61FC000DEC3"/>
+    <w:rsid w:val="00AB479B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2EC81F979A240FBBDCBA762C772EA731">
-[...1 lines deleted...]
-    <w:rsid w:val="00420137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9CD2A708691F4AE99F220178E75B8B003">
+    <w:name w:val="9CD2A708691F4AE99F220178E75B8B003"/>
+    <w:rsid w:val="00AB479B"/>
     <w:pPr>
-      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="892B1CA27EBF4899A9734965734851683">
+    <w:name w:val="892B1CA27EBF4899A9734965734851683"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30D85486FF1042219D365AD115D182E93">
+    <w:name w:val="30D85486FF1042219D365AD115D182E93"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="819BAC76F5214C0EB4ABED5C1C0B8F743">
+    <w:name w:val="819BAC76F5214C0EB4ABED5C1C0B8F743"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23197B9606B0426DBF3E6186A8C501023">
+    <w:name w:val="23197B9606B0426DBF3E6186A8C501023"/>
+    <w:rsid w:val="00AB479B"/>
+    <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7396D99B633452FBEB4E196422FB2F81">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E07346022A874FFFA8FC2B9FF70B4A373">
+    <w:name w:val="E07346022A874FFFA8FC2B9FF70B4A373"/>
+    <w:rsid w:val="00AB479B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0060572EBDB74E3B82FAA04076B0F9931">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90B27C56EB394C0E94758A94AA0AFEB13">
+    <w:name w:val="90B27C56EB394C0E94758A94AA0AFEB13"/>
+    <w:rsid w:val="00AB479B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A66969769FD485C98AAD535C72E99C81">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03C4BF745F724A8FB9BB4F3882D6100F3">
+    <w:name w:val="03C4BF745F724A8FB9BB4F3882D6100F3"/>
+    <w:rsid w:val="00AB479B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D000A106BE5F4A378CDA0A892B26A92C1">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="569315BF887341DDA923C7D4B70EC3893">
+    <w:name w:val="569315BF887341DDA923C7D4B70EC3893"/>
+    <w:rsid w:val="00AB479B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7CBE8EC8C03458D8988D99028A563411">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2384777AAFFD49F8967921C8FCB152A73">
+    <w:name w:val="2384777AAFFD49F8967921C8FCB152A73"/>
+    <w:rsid w:val="00AB479B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1875538149">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1945065872">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
@@ -45833,51 +47447,51 @@
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="NGESO_2021">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NGESO_2021">
   <a:themeElements>
     <a:clrScheme name="NESO">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3F0731"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="070E40"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF00FF"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2CB9FF"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="385B16"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="B0322B"/>
@@ -46110,87 +47724,80 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NGESO_2021" id="{D4CF8D77-C3D1-EA4E-B2F1-53189B980C21}" vid="{75F56906-59CE-B54A-8CDC-538D0F4C7460}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="296f8304-7f63-4501-8ca1-63068ba277e1" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" xmlns:ns4="cadce026-d35b-4a62-a2ee-1436bb44fb55" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5308f1cd4944e8fe0f6db21fb37f5953" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005DB78C523289494C9DA30E5EDBEFAC70" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a9796184ffff030b8e5ca5a9de989431">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="296f8304-7f63-4501-8ca1-63068ba277e1" xmlns:ns3="97b6fe81-1556-4112-94ca-31043ca39b71" xmlns:ns4="74fe10b2-2c80-4a08-bce1-646d7a72704e" xmlns:ns5="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b91aa6a29f2cb0635352d5b8f8400943" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="296f8304-7f63-4501-8ca1-63068ba277e1"/>
     <xsd:import namespace="97b6fe81-1556-4112-94ca-31043ca39b71"/>
-    <xsd:import namespace="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
+    <xsd:import namespace="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
+    <xsd:import namespace="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="296f8304-7f63-4501-8ca1-63068ba277e1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -46216,102 +47823,111 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f571c05a-9bf0-4b0b-ad97-e13aed49ba31" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97b6fe81-1556-4112-94ca-31043ca39b71" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cadce026-d35b-4a62-a2ee-1436bb44fb55" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74fe10b2-2c80-4a08-bce1-646d7a72704e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2a93f86f-df12-4503-be51-556605c1ee02}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="97b6fe81-1556-4112-94ca-31043ca39b71">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="85fefd14-5d55-4234-9e3d-a596bbbe9ae8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e83b3e4b-3c91-4e18-8a33-76cec3678e89}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -46378,180 +47994,210 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="cadce026-d35b-4a62-a2ee-1436bb44fb55" xsi:nil="true"/>
     <SharedWithUsers xmlns="97b6fe81-1556-4112-94ca-31043ca39b71">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="296f8304-7f63-4501-8ca1-63068ba277e1">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74fe10b2-2c80-4a08-bce1-646d7a72704e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDCFE5A-CFAC-436D-B868-45F50530B477}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B701E88E-C751-4A97-9BB7-5FDCA9FBDB9B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C93F1C32-3051-47A2-9EEC-7D11E0BCD137}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="296f8304-7f63-4501-8ca1-63068ba277e1"/>
     <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
-    <ds:schemaRef ds:uri="cadce026-d35b-4a62-a2ee-1436bb44fb55"/>
+    <ds:schemaRef ds:uri="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
+    <ds:schemaRef ds:uri="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7489CE42-23A1-463E-BD83-1AEDF1B1CA59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDCFE5A-CFAC-436D-B868-45F50530B477}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B44EFE6-547C-46A6-9E02-B11BD741E93E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="97b6fe81-1556-4112-94ca-31043ca39b71"/>
+    <ds:schemaRef ds:uri="74fe10b2-2c80-4a08-bce1-646d7a72704e"/>
+    <ds:schemaRef ds:uri="e4bb39ce-dca0-4a29-9f8d-5cc4839d1e77"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" enabled="0" method="" siteId="{a63c9e9e-b4db-442a-a94f-08718d788e8c}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Hamilton-Brown</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Kayte Stanton-Hughes</lastModifiedBy>
+  <revision>185</revision>
+  <lastPrinted>2020-06-01T22:47:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009F8CA9C19BC094409188BB7813D94336</vt:lpwstr>
+    <vt:lpwstr>0x0101005DB78C523289494C9DA30E5EDBEFAC70</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>1800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GrammarlyDocumentId">
     <vt:lpwstr>7325d215e7b7501dc1a7ec31811bbb65ba2c6708f35c45aba5346bb152405724</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>260a258d,5c2729bf,2e940a1b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff00ff,12,Poppins</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SetDate">
+    <vt:lpwstr>2026-04-28T15:30:36Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Name">
+    <vt:lpwstr>Publicly Available</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_SiteId">
+    <vt:lpwstr>a63c9e9e-b4db-442a-a94f-08718d788e8c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ActionId">
+    <vt:lpwstr>8fc0c810-bc89-41db-be0f-f30661bef8ff</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_46b973ef-eb54-4209-9a1a-47743cb8bf58_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>